--- v0 (2025-10-08)
+++ v1 (2026-05-03)
@@ -1,78 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="005A0BCB" w:rsidRPr="00B05CF5" w:rsidRDefault="005A0BCB" w:rsidP="005A0BCB">
+    <w:p w14:paraId="65D8D199" w14:textId="31E77C9B" w:rsidR="00F879B2" w:rsidRDefault="00F879B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49EDD743" w14:textId="77777777" w:rsidR="005A0BCB" w:rsidRPr="00B05CF5" w:rsidRDefault="005A0BCB" w:rsidP="005A0BCB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B05CF5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Instructions</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E749D" w:rsidRPr="006E749D" w:rsidRDefault="005A0BCB" w:rsidP="006E749D">
+    <w:p w14:paraId="662548D4" w14:textId="199B644C" w:rsidR="008B104D" w:rsidRDefault="005A0BCB" w:rsidP="00D3620A">
       <w:pPr>
         <w:ind w:left="720" w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DAS administrative rule 11—60.2(1) “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
@@ -87,1402 +96,1596 @@
       </w:r>
       <w:r w:rsidR="00BB5715">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This rule further requires that a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ny extension(s) beyond twenty-one (21) calendar days must be approved by DAS</w:t>
       </w:r>
       <w:r w:rsidR="00BB5715">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidR="006E749D">
-[...77 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An appointing authority may request an administrative leave extension by submitting this form, along with any supporting information, to their assigned Labor </w:t>
+      </w:r>
+      <w:r w:rsidR="00C21708">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and Legal Services</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> member. If you have any questions regarding the completion of this form, please contact your assigned Labor </w:t>
+      </w:r>
+      <w:r w:rsidR="00C21708">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and Legal Services</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> member or </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3620A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Human Resources Consultant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B104D" w:rsidRDefault="008B104D" w:rsidP="0002164E">
-[...8 lines deleted...]
-    <w:p w:rsidR="008B104D" w:rsidRPr="006944D0" w:rsidRDefault="008B104D">
+    <w:p w14:paraId="3F67CFFF" w14:textId="77777777" w:rsidR="008B104D" w:rsidRPr="006944D0" w:rsidRDefault="008B104D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10818" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
-        <w:tblCaption w:val="Agency"/>
-        <w:tblDescription w:val="Agency should be typed to the right. "/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2808"/>
         <w:gridCol w:w="8010"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003722EE" w:rsidRPr="006944D0" w:rsidTr="004C5245">
+      <w:tr w:rsidR="003722EE" w:rsidRPr="006944D0" w14:paraId="636E6E9D" w14:textId="77777777" w:rsidTr="00363FA0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="274"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="003722EE" w:rsidRPr="006944D0" w:rsidRDefault="00F52E47" w:rsidP="000D0451">
+          <w:p w14:paraId="0CA34175" w14:textId="77777777" w:rsidR="003722EE" w:rsidRPr="006944D0" w:rsidRDefault="00F52E47" w:rsidP="000D0451">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Agency</w:t>
             </w:r>
             <w:r w:rsidR="00E34027" w:rsidRPr="006944D0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8010" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="003722EE" w:rsidRPr="006944D0" w:rsidRDefault="009C0899" w:rsidP="00421830">
+          <w:p w14:paraId="6E12D47B" w14:textId="77777777" w:rsidR="003722EE" w:rsidRPr="006944D0" w:rsidRDefault="00E64FF1" w:rsidP="00D60A0C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Agency"/>
+                  <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:helpText w:type="text" w:val="The person completing this form should type the name of his or her agency."/>
-[...3 lines deleted...]
-                  </w:textInput>
+                  <w:statusText w:type="text" w:val="The person completing this form should type his or her name here."/>
+                  <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="Agency"/>
+            <w:bookmarkStart w:id="0" w:name="Text1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-[...45 lines deleted...]
-            <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidR="00D60A0C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D60A0C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D60A0C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D60A0C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D60A0C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003722EE" w:rsidRDefault="003722EE">
+    <w:p w14:paraId="1E9667A9" w14:textId="77777777" w:rsidR="003722EE" w:rsidRDefault="003722EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10818" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
-        <w:tblCaption w:val="Agency Contact"/>
-        <w:tblDescription w:val="Agency contact to be typed to the right."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2808"/>
         <w:gridCol w:w="8010"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F879B2" w:rsidRPr="006944D0" w:rsidTr="004C5245">
+      <w:tr w:rsidR="00F879B2" w:rsidRPr="006944D0" w14:paraId="60621B65" w14:textId="77777777" w:rsidTr="00363FA0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="274"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00F879B2" w:rsidRPr="006944D0" w:rsidRDefault="00E54437" w:rsidP="00E54437">
+          <w:p w14:paraId="0B138415" w14:textId="77777777" w:rsidR="00F879B2" w:rsidRPr="006944D0" w:rsidRDefault="00E54437" w:rsidP="00E54437">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Agency Contact:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8010" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F879B2" w:rsidRPr="006944D0" w:rsidRDefault="009C0899" w:rsidP="00421830">
+          <w:p w14:paraId="06BECA43" w14:textId="77777777" w:rsidR="00F879B2" w:rsidRPr="006944D0" w:rsidRDefault="00E64FF1" w:rsidP="00D60A0C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="AgencyContact"/>
+                  <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:helpText w:type="text" w:val="Type name of the agency contact requesting the administrative leave extension. "/>
-[...3 lines deleted...]
-                  </w:textInput>
+                  <w:statusText w:type="text" w:val="Type contact information of petitioner."/>
+                  <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="AgencyContact"/>
+            <w:bookmarkStart w:id="1" w:name="Text2"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...38 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="00D60A0C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D60A0C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D60A0C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D60A0C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D60A0C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003722EE" w:rsidRDefault="003722EE">
+    <w:p w14:paraId="2EC1CE3B" w14:textId="77777777" w:rsidR="003722EE" w:rsidRDefault="003722EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10818" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
-        <w:tblCaption w:val="Agency's Email Address"/>
-        <w:tblDescription w:val="Agency contact's email address should be typed to the right."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2808"/>
         <w:gridCol w:w="8010"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00363FA0" w:rsidTr="004C5245">
+      <w:tr w:rsidR="00363FA0" w14:paraId="3ECBBC8E" w14:textId="77777777" w:rsidTr="00363FA0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="274"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00363FA0" w:rsidRDefault="00363FA0" w:rsidP="00740693">
+          <w:p w14:paraId="5C116D6C" w14:textId="77777777" w:rsidR="00363FA0" w:rsidRDefault="00363FA0" w:rsidP="00740693">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Agency’s E-Mail Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00363FA0" w:rsidRDefault="009C0899" w:rsidP="00717F29">
+          <w:p w14:paraId="239FA6B9" w14:textId="77777777" w:rsidR="00363FA0" w:rsidRDefault="00363FA0" w:rsidP="00740693">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="AgencyEmail"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:helpText w:type="text" w:val="Type the agency contact email address. "/>
-[...3 lines deleted...]
-                  </w:textInput>
+                  <w:statusText w:type="text" w:val="Type contact information of petitioner."/>
+                  <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="AgencyEmail"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-                <w:noProof/>
-[...35 lines deleted...]
-                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00363FA0" w:rsidRDefault="00363FA0">
+    <w:p w14:paraId="290D7A04" w14:textId="77777777" w:rsidR="00363FA0" w:rsidRDefault="00363FA0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10818" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
-        <w:tblCaption w:val="Employee Name"/>
-        <w:tblDescription w:val="Name of the employee regarding the administrative leave extension should be typed to the right. "/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2808"/>
         <w:gridCol w:w="8010"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00363FA0" w:rsidTr="004C5245">
+      <w:tr w:rsidR="00363FA0" w14:paraId="17D928CC" w14:textId="77777777" w:rsidTr="00740693">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="274"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00363FA0" w:rsidRDefault="00363FA0" w:rsidP="00740693">
+          <w:p w14:paraId="050EAA8C" w14:textId="77777777" w:rsidR="00363FA0" w:rsidRDefault="00363FA0" w:rsidP="00740693">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name of Employee:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00363FA0" w:rsidRDefault="009C0899" w:rsidP="00717F29">
+          <w:p w14:paraId="1EB16E17" w14:textId="77777777" w:rsidR="00363FA0" w:rsidRDefault="00363FA0" w:rsidP="00740693">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="EmployeeName"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:helpText w:type="text" w:val="Type the name of the employee to receive the administrative leave extension."/>
-[...3 lines deleted...]
-                  </w:textInput>
+                  <w:statusText w:type="text" w:val="Type contact information of petitioner."/>
+                  <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="EmployeeName"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-                <w:noProof/>
-[...35 lines deleted...]
-                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006E749D" w:rsidRPr="00363FA0" w:rsidRDefault="006E749D" w:rsidP="006E749D">
-      <w:pPr>
+    <w:p w14:paraId="00FED5AE" w14:textId="77777777" w:rsidR="00363FA0" w:rsidRPr="00363FA0" w:rsidRDefault="00363FA0">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008B104D" w:rsidRPr="006E749D" w:rsidRDefault="006E749D" w:rsidP="00D3151B">
+    <w:p w14:paraId="4B583732" w14:textId="77777777" w:rsidR="008B104D" w:rsidRPr="008465AF" w:rsidRDefault="004D799E">
       <w:pPr>
         <w:spacing w:after="120"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Attach </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005451DE">
+        <w:t>See Rule 60.2(1</w:t>
+      </w:r>
+      <w:r w:rsidR="00926833">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">to this form </w:t>
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>the administrative leave letter issued to the employee</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005451DE">
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidR="00926833">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and other documentation supporting the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0062457F">
+        <w:t xml:space="preserve">a” </w:t>
+      </w:r>
+      <w:r w:rsidR="00D51ABB" w:rsidRPr="008465AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">extension </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005451DE">
+        <w:t>regarding</w:t>
+      </w:r>
+      <w:r w:rsidR="008465AF" w:rsidRPr="008465AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>request, if any</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008465AF" w:rsidRPr="008465AF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A35BF8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Administrative </w:t>
+      </w:r>
+      <w:r w:rsidR="00655B78">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The explanation below must contain </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0062457F">
+        <w:t xml:space="preserve">Leave </w:t>
+      </w:r>
+      <w:r w:rsidR="00A35BF8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(1) the date the administrative leave will expire without an extension, (2) </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Extension</w:t>
+      </w:r>
+      <w:r w:rsidR="00655B78">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>the reason the extension is being requested</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0062457F">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="008465AF" w:rsidRPr="008465AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...68 lines deleted...]
-        <w:t>Explanation for Extension:</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10998" w:type="dxa"/>
+        <w:tblW w:w="10710" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10998"/>
+        <w:gridCol w:w="108"/>
+        <w:gridCol w:w="10602"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00002BDD" w:rsidRPr="006944D0" w:rsidTr="004C5952">
+      <w:tr w:rsidR="00D51ABB" w:rsidRPr="00926833" w14:paraId="3B358E9D" w14:textId="77777777" w:rsidTr="00926833">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1413"/>
+          <w:trHeight w:hRule="exact" w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10998" w:type="dxa"/>
+            <w:tcW w:w="10710" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00002BDD" w:rsidRPr="006944D0" w:rsidRDefault="007721AB" w:rsidP="00717F29">
+          <w:p w14:paraId="124A61D8" w14:textId="77777777" w:rsidR="00D51ABB" w:rsidRPr="00926833" w:rsidRDefault="004D799E" w:rsidP="00926833">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:pBdr>
+                <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:ind w:left="-216"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-                <w:u w:val="single"/>
+            <w:r w:rsidRPr="00926833">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00926833">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>xplanation</w:t>
+            </w:r>
+            <w:r w:rsidR="00A35BF8" w:rsidRPr="00926833">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for Extension</w:t>
+            </w:r>
+            <w:r w:rsidR="00F52E47" w:rsidRPr="00926833">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00D51ABB" w:rsidRPr="00926833">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="ExtensionExplanation"/>
+                  <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:helpText w:type="text" w:val="Type the justification for the administrative leave extension for this employee.  Attach additional sheets, as needed."/>
-[...3 lines deleted...]
-                  </w:textInput>
+                  <w:statusText w:type="text" w:val="Type contact information of petitioner."/>
+                  <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="ExtensionExplanation"/>
-[...5 lines deleted...]
-                <w:u w:val="single"/>
+            <w:r w:rsidR="00D51ABB" w:rsidRPr="00926833">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:u w:val="single"/>
+            <w:r w:rsidR="00D51ABB" w:rsidRPr="00926833">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00D51ABB" w:rsidRPr="00926833">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...54 lines deleted...]
-                <w:u w:val="single"/>
+            <w:r w:rsidR="00D51ABB" w:rsidRPr="00926833">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D51ABB" w:rsidRPr="00926833">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D51ABB" w:rsidRPr="00926833">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D51ABB" w:rsidRPr="00926833">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D51ABB" w:rsidRPr="00926833">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D51ABB" w:rsidRPr="00926833">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
-[...44 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="00D51ABB" w:rsidRPr="00926833">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A9850E4" w14:textId="77777777" w:rsidR="00926833" w:rsidRPr="00926833" w:rsidRDefault="00926833" w:rsidP="00926833">
+            <w:pPr>
+              <w:pBdr>
+                <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:ind w:left="-216"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50642839" w14:textId="77777777" w:rsidR="00926833" w:rsidRPr="00926833" w:rsidRDefault="00926833" w:rsidP="00926833">
+            <w:pPr>
+              <w:pBdr>
+                <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:ind w:left="-216"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D67F40A" w14:textId="77777777" w:rsidR="00D51ABB" w:rsidRPr="00926833" w:rsidRDefault="00D51ABB" w:rsidP="00926833">
+            <w:pPr>
+              <w:pBdr>
+                <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:ind w:left="-216"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0809FB9A" w14:textId="77777777" w:rsidR="00D51ABB" w:rsidRPr="00926833" w:rsidRDefault="00D51ABB" w:rsidP="00926833">
+            <w:pPr>
+              <w:pBdr>
+                <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:ind w:left="-216"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0205FFDE" w14:textId="77777777" w:rsidR="00D51ABB" w:rsidRPr="00926833" w:rsidRDefault="00D51ABB" w:rsidP="00926833">
+            <w:pPr>
+              <w:pBdr>
+                <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:ind w:left="-216"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00926833" w:rsidRPr="006944D0" w14:paraId="5362FC43" w14:textId="77777777" w:rsidTr="00926833">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="108" w:type="dxa"/>
+          <w:trHeight w:hRule="exact" w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10602" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10ACE1E6" w14:textId="77777777" w:rsidR="00926833" w:rsidRDefault="00926833" w:rsidP="00191B62">
+            <w:pPr>
+              <w:pBdr>
+                <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51ABB" w:rsidRPr="006944D0" w14:paraId="42121ADC" w14:textId="77777777" w:rsidTr="00926833">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10710" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="177469AA" w14:textId="77777777" w:rsidR="00D51ABB" w:rsidRDefault="00D51ABB" w:rsidP="00D51ABB">
+            <w:pPr>
+              <w:pBdr>
+                <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="680651A2" w14:textId="77777777" w:rsidR="00D51ABB" w:rsidRDefault="00D51ABB" w:rsidP="00D51ABB">
+            <w:pPr>
+              <w:pBdr>
+                <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55769A81" w14:textId="77777777" w:rsidR="00D51ABB" w:rsidRDefault="00D51ABB" w:rsidP="00D51ABB">
+            <w:pPr>
+              <w:pBdr>
+                <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51ABB" w:rsidRPr="006944D0" w14:paraId="690CDABA" w14:textId="77777777" w:rsidTr="00926833">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10710" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B9D3526" w14:textId="77777777" w:rsidR="00D51ABB" w:rsidRDefault="00D51ABB" w:rsidP="00D51ABB">
+            <w:pPr>
+              <w:pBdr>
+                <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51ABB" w:rsidRPr="006944D0" w14:paraId="27C7CEDF" w14:textId="77777777" w:rsidTr="00926833">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10710" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D300F4D" w14:textId="77777777" w:rsidR="00D51ABB" w:rsidRDefault="00D51ABB" w:rsidP="00D51ABB">
+            <w:pPr>
+              <w:pBdr>
+                <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004C3C65" w:rsidRDefault="004C3C65">
+    <w:p w14:paraId="375808F2" w14:textId="77777777" w:rsidR="00732432" w:rsidRDefault="00732432" w:rsidP="00076F89">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="475BEDC7" w14:textId="77777777" w:rsidR="00732432" w:rsidRDefault="00732432" w:rsidP="00732432">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agency Designee Signature: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CBDB82C" w14:textId="77777777" w:rsidR="00732432" w:rsidRPr="00732432" w:rsidRDefault="00732432" w:rsidP="00732432">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00732432">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[For DAS use only below this line]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="054F3167" w14:textId="77777777" w:rsidR="00076F89" w:rsidRDefault="00667F26" w:rsidP="00076F89">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB57F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Decision:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A26DF7C" w14:textId="77777777" w:rsidR="009343D0" w:rsidRDefault="00076F89" w:rsidP="00076F89">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>______ Granted</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5058722F" w14:textId="77777777" w:rsidR="00667F26" w:rsidRDefault="009343D0" w:rsidP="00076F89">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00076F89">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00076F89">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>______ Denied</w:t>
+      </w:r>
+      <w:r w:rsidR="00076F89">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C21629E" w14:textId="77777777" w:rsidR="00926833" w:rsidRDefault="00926833" w:rsidP="00667F26">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10782" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="72" w:type="dxa"/>
           <w:right w:w="72" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
-        <w:tblCaption w:val="DAS Director or Designee Date Completed"/>
-        <w:tblDescription w:val="Agency Contact will sign and date to the right. "/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2862"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2322"/>
+        <w:gridCol w:w="3222"/>
+        <w:gridCol w:w="4770"/>
+        <w:gridCol w:w="720"/>
+        <w:gridCol w:w="2070"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00193B41" w:rsidRPr="006944D0" w:rsidTr="004C5245">
+      <w:tr w:rsidR="00926833" w:rsidRPr="006944D0" w14:paraId="5F8CE83C" w14:textId="77777777" w:rsidTr="00191B62">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="274"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2862" w:type="dxa"/>
+            <w:tcW w:w="3222" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00193B41" w:rsidRPr="006944D0" w:rsidRDefault="00193B41" w:rsidP="00193B41">
+          <w:p w14:paraId="57D136AA" w14:textId="77777777" w:rsidR="00926833" w:rsidRPr="006944D0" w:rsidRDefault="005A0BCB" w:rsidP="00191B62">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Agency Designee Signature:</w:t>
+              <w:t>DAS Director (or Designee)</w:t>
+            </w:r>
+            <w:r w:rsidR="00926833">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4788" w:type="dxa"/>
+            <w:tcW w:w="4770" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00193B41" w:rsidRPr="008B4401" w:rsidRDefault="00193B41" w:rsidP="00952B5F">
+          <w:p w14:paraId="102B0DEC" w14:textId="77777777" w:rsidR="00926833" w:rsidRPr="008B4401" w:rsidRDefault="00926833" w:rsidP="00191B62">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...52 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="AgencyContactDate"/>
+                  <w:name w:val="text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:helpText w:type="text" w:val="The Agency Contact will enter the date upon completing this form. "/>
-[...3 lines deleted...]
-                  </w:textInput>
+                  <w:statusText w:type="text" w:val="The petitioner signs here."/>
+                  <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="AgencyContactDate"/>
+            <w:bookmarkStart w:id="2" w:name="text9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1515,685 +1718,122 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
-[...559 lines deleted...]
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00926833" w:rsidRPr="006944D0" w:rsidRDefault="00926833" w:rsidP="00191B62">
+          <w:p w14:paraId="5EC1DB5E" w14:textId="77777777" w:rsidR="00926833" w:rsidRPr="006944D0" w:rsidRDefault="00926833" w:rsidP="00191B62">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006944D0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00926833" w:rsidRPr="006944D0" w:rsidRDefault="005413BA" w:rsidP="00717F29">
+          <w:p w14:paraId="4E098DAC" w14:textId="77777777" w:rsidR="00926833" w:rsidRPr="006944D0" w:rsidRDefault="00926833" w:rsidP="00191B62">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="DirectorDate"/>
+                  <w:name w:val="text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:helpText w:type="text" w:val="The Director or Designee will enter the date upon completing this form. "/>
-[...3 lines deleted...]
-                  </w:textInput>
+                  <w:statusText w:type="text" w:val="The petitioner dates the form here."/>
+                  <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="DirectorDate"/>
+            <w:bookmarkStart w:id="3" w:name="text10"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2226,820 +1866,635 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00926833" w:rsidRDefault="00926833" w:rsidP="00926833">
+    <w:p w14:paraId="3BB61D17" w14:textId="77777777" w:rsidR="00926833" w:rsidRDefault="00926833" w:rsidP="00926833">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9558" w:type="dxa"/>
-[...11 lines deleted...]
-        <w:tblDescription w:val="The Director or Designee will type any comments to the right. "/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1278"/>
-        <w:gridCol w:w="8280"/>
+        <w:gridCol w:w="1617"/>
+        <w:gridCol w:w="1618"/>
+        <w:gridCol w:w="7555"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E1649" w:rsidRPr="006944D0" w:rsidTr="00594862">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00926833" w14:paraId="53421D3A" w14:textId="77777777" w:rsidTr="00191B62">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1278" w:type="dxa"/>
+            <w:tcW w:w="1617" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004E1649" w:rsidRPr="006944D0" w:rsidRDefault="004E1649" w:rsidP="00594862">
+          <w:p w14:paraId="5486C648" w14:textId="77777777" w:rsidR="00926833" w:rsidRDefault="00926833" w:rsidP="00191B62">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8280" w:type="dxa"/>
+            <w:tcW w:w="1618" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004E1649" w:rsidRPr="006944D0" w:rsidRDefault="005413BA" w:rsidP="00084769">
+          <w:p w14:paraId="5171AA92" w14:textId="77777777" w:rsidR="00926833" w:rsidRDefault="00926833" w:rsidP="00191B62">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Comments</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10A98AE5" w14:textId="77777777" w:rsidR="00926833" w:rsidRDefault="00926833" w:rsidP="00191B62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="DirectorComments"/>
+                  <w:name w:val="text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:helpText w:type="text" w:val="The Director or Designee will type the justification for waiving the rule.  Attach additional sheets, as needed."/>
-[...3 lines deleted...]
-                  </w:textInput>
+                  <w:statusText w:type="text" w:val="The DAS-HRE Bureau Chief signs here."/>
+                  <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="11" w:name="DirectorComments"/>
-[...5 lines deleted...]
-                <w:u w:val="single"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:u w:val="single"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="single"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="single"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="single"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="single"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="single"/>
-[...8 lines deleted...]
-                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
-[...197 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00926833" w14:paraId="269AACF6" w14:textId="77777777" w:rsidTr="00191B62">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1617" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A681017" w14:textId="77777777" w:rsidR="00926833" w:rsidRDefault="00926833" w:rsidP="00191B62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1618" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="753E09E9" w14:textId="77777777" w:rsidR="00926833" w:rsidRDefault="00926833" w:rsidP="00191B62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="680F1B64" w14:textId="77777777" w:rsidR="00926833" w:rsidRDefault="00926833" w:rsidP="00191B62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00676C61" w:rsidRDefault="00676C61">
+    <w:p w14:paraId="16EA26D9" w14:textId="77777777" w:rsidR="00926833" w:rsidRDefault="00926833" w:rsidP="00667F26">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D6D4D" w:rsidRDefault="00926833">
+    <w:p w14:paraId="2FE0FF44" w14:textId="77777777" w:rsidR="0026075F" w:rsidRDefault="0026075F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23C51AC7" w14:textId="3BAF6DDA" w:rsidR="00D3620A" w:rsidRDefault="00926833" w:rsidP="00D3620A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>cc</w:t>
       </w:r>
       <w:r w:rsidR="0026075F" w:rsidRPr="007D6D4D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="0026075F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007D6D4D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0026075F">
-[...5 lines deleted...]
-        <w:t>Personnel Officer</w:t>
+      <w:r w:rsidR="00D3620A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DAS-HRE COO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B05CF5" w:rsidRDefault="007D6D4D" w:rsidP="007D6D4D">
+    <w:p w14:paraId="0504D23A" w14:textId="7EB00048" w:rsidR="003769F5" w:rsidRDefault="003769F5" w:rsidP="00D3620A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Organizational Performance Bureau Chief</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34763EF0" w14:textId="076A1753" w:rsidR="003722EE" w:rsidRDefault="00D3620A" w:rsidP="00732432">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Organizational Performance Bureau Chief</w:t>
+        <w:t>DAS Human Resource</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Consultant</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A0BCB" w:rsidRDefault="005A0BCB" w:rsidP="007D6D4D">
-[...35 lines deleted...]
-    <w:sectPr w:rsidR="003722EE" w:rsidSect="0041108B">
+    <w:sectPr w:rsidR="003722EE" w:rsidSect="004D06BA">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1530" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004705A6" w:rsidRDefault="004705A6" w:rsidP="0018066D">
+    <w:p w14:paraId="3FECB7D6" w14:textId="77777777" w:rsidR="004705A6" w:rsidRDefault="004705A6" w:rsidP="0018066D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004705A6" w:rsidRDefault="004705A6" w:rsidP="0018066D">
+    <w:p w14:paraId="2286B137" w14:textId="77777777" w:rsidR="004705A6" w:rsidRDefault="004705A6" w:rsidP="0018066D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="004B6FC7" w:rsidRPr="004B6FC7" w:rsidRDefault="004B6FC7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="68CCCE9F" w14:textId="01833412" w:rsidR="004B6FC7" w:rsidRPr="004B6FC7" w:rsidRDefault="004B6FC7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>C</w:t>
+      <w:t xml:space="preserve">CFN </w:t>
     </w:r>
-    <w:r w:rsidR="008E0460">
+    <w:r w:rsidR="00C21708">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>FN 552-</w:t>
+      <w:t>552-0791</w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
-    <w:r w:rsidR="008E0460">
+    <w:r w:rsidR="00D3620A">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>0791</w:t>
-[...24 lines deleted...]
-      <w:t>/19</w:t>
+      <w:t xml:space="preserve"> (updated 4.15.2026)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004705A6" w:rsidRDefault="004705A6" w:rsidP="0018066D">
+    <w:p w14:paraId="7716941D" w14:textId="77777777" w:rsidR="004705A6" w:rsidRDefault="004705A6" w:rsidP="0018066D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004705A6" w:rsidRDefault="004705A6" w:rsidP="0018066D">
+    <w:p w14:paraId="17AD3CA4" w14:textId="77777777" w:rsidR="004705A6" w:rsidRDefault="004705A6" w:rsidP="0018066D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="006944D0" w:rsidRPr="0041108B" w:rsidRDefault="007346A3" w:rsidP="0041108B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5F90A881" w14:textId="34CC4173" w:rsidR="006944D0" w:rsidRDefault="00D3620A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:tabs>
-[...9 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-        <w:b/>
         <w:noProof/>
-        <w:sz w:val="36"/>
-        <w:szCs w:val="36"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2476AEF7" wp14:editId="7822F5F8">
-[...10 lines deleted...]
-          <wp:docPr id="2" name="Picture 2" descr="Iowa Department of Administrative Services Logo." title="DAS Logo"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AF79FA9" wp14:editId="684788BE">
+          <wp:extent cx="3886742" cy="771633"/>
+          <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+          <wp:docPr id="1" name="Picture 1" descr="A picture containing chart&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Logo-Navy Blue DAS-with Words.jpg"/>
+                  <pic:cNvPr id="1" name="Picture 1" descr="A picture containing chart&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="813754" cy="895350"/>
+                    <a:ext cx="3886742" cy="771633"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="0041108B">
-[...6 lines deleted...]
-      <w:t>ADMINISTRATIVE LEAVE EXTENSION</w:t>
+    <w:r w:rsidR="006944D0">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="006944D0">
+      <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="185D5053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81204400"/>
     <w:lvl w:ilvl="0" w:tplc="AD7C06FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3225,395 +2680,230 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1891259675">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1172527690">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20482"/>
+    <o:shapedefaults v:ext="edit" spidmax="16385"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E34027"/>
-    <w:rsid w:val="00002BDD"/>
     <w:rsid w:val="0002164E"/>
-    <w:rsid w:val="000661F1"/>
     <w:rsid w:val="00076F89"/>
-    <w:rsid w:val="00084769"/>
+    <w:rsid w:val="000B6158"/>
     <w:rsid w:val="000D0451"/>
     <w:rsid w:val="001202A6"/>
-    <w:rsid w:val="00151B90"/>
     <w:rsid w:val="001613A5"/>
-    <w:rsid w:val="00165DEE"/>
     <w:rsid w:val="001713BC"/>
     <w:rsid w:val="0018066D"/>
-    <w:rsid w:val="00193007"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001B230A"/>
+    <w:rsid w:val="00206930"/>
     <w:rsid w:val="0021244B"/>
     <w:rsid w:val="0026075F"/>
     <w:rsid w:val="002B2019"/>
-    <w:rsid w:val="002E013B"/>
-    <w:rsid w:val="00316A1B"/>
     <w:rsid w:val="00325210"/>
     <w:rsid w:val="00363FA0"/>
     <w:rsid w:val="003722EE"/>
-    <w:rsid w:val="00394792"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0041108B"/>
+    <w:rsid w:val="003769F5"/>
     <w:rsid w:val="004152A2"/>
-    <w:rsid w:val="00421830"/>
     <w:rsid w:val="00445CA7"/>
     <w:rsid w:val="004705A6"/>
     <w:rsid w:val="004776B8"/>
-    <w:rsid w:val="004B3FE6"/>
+    <w:rsid w:val="0049642B"/>
     <w:rsid w:val="004B6FC7"/>
-    <w:rsid w:val="004C3C65"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004C5952"/>
     <w:rsid w:val="004D06BA"/>
     <w:rsid w:val="004D799E"/>
-    <w:rsid w:val="004E1649"/>
-[...3 lines deleted...]
-    <w:rsid w:val="005451DE"/>
     <w:rsid w:val="00550CB9"/>
-    <w:rsid w:val="005713FE"/>
-    <w:rsid w:val="00594862"/>
     <w:rsid w:val="005A0BCB"/>
     <w:rsid w:val="005A56D4"/>
     <w:rsid w:val="005A6719"/>
     <w:rsid w:val="005B07B7"/>
-    <w:rsid w:val="005E0162"/>
-    <w:rsid w:val="005E3F38"/>
+    <w:rsid w:val="005C7B10"/>
     <w:rsid w:val="0061116B"/>
-    <w:rsid w:val="0062457F"/>
-    <w:rsid w:val="0062532B"/>
+    <w:rsid w:val="0064256E"/>
     <w:rsid w:val="00655B78"/>
     <w:rsid w:val="00667F26"/>
-    <w:rsid w:val="00676C61"/>
     <w:rsid w:val="006944D0"/>
-    <w:rsid w:val="006A706C"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00723C2D"/>
     <w:rsid w:val="00732432"/>
-    <w:rsid w:val="007346A3"/>
-    <w:rsid w:val="00750CB0"/>
     <w:rsid w:val="00765871"/>
-    <w:rsid w:val="007721AB"/>
-    <w:rsid w:val="007733B1"/>
     <w:rsid w:val="00793407"/>
     <w:rsid w:val="00793490"/>
     <w:rsid w:val="007A4A30"/>
     <w:rsid w:val="007B13C1"/>
-    <w:rsid w:val="007B4F29"/>
-    <w:rsid w:val="007C57CF"/>
     <w:rsid w:val="007D6D4D"/>
-    <w:rsid w:val="007E05E4"/>
-    <w:rsid w:val="007E607D"/>
     <w:rsid w:val="00832DB8"/>
     <w:rsid w:val="0084251E"/>
     <w:rsid w:val="008465AF"/>
-    <w:rsid w:val="008863BB"/>
-    <w:rsid w:val="008A21BA"/>
     <w:rsid w:val="008B104D"/>
     <w:rsid w:val="008B4401"/>
-    <w:rsid w:val="008B4CA0"/>
     <w:rsid w:val="008B547B"/>
-    <w:rsid w:val="008E0460"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008F140D"/>
     <w:rsid w:val="008F29AF"/>
+    <w:rsid w:val="008F5DDD"/>
     <w:rsid w:val="008F7EC9"/>
     <w:rsid w:val="00926833"/>
     <w:rsid w:val="009343D0"/>
     <w:rsid w:val="009747C9"/>
     <w:rsid w:val="009C07A8"/>
-    <w:rsid w:val="009C0899"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009E1B93"/>
     <w:rsid w:val="009F7F44"/>
     <w:rsid w:val="00A01DC4"/>
     <w:rsid w:val="00A35BF8"/>
     <w:rsid w:val="00A47CCF"/>
     <w:rsid w:val="00A97298"/>
-    <w:rsid w:val="00AA3116"/>
     <w:rsid w:val="00AF6B6F"/>
     <w:rsid w:val="00B05CF5"/>
-    <w:rsid w:val="00B21F29"/>
     <w:rsid w:val="00B27987"/>
     <w:rsid w:val="00B36BF0"/>
-    <w:rsid w:val="00B402D7"/>
-    <w:rsid w:val="00B439AD"/>
     <w:rsid w:val="00B5438F"/>
     <w:rsid w:val="00B924FD"/>
     <w:rsid w:val="00BB5715"/>
     <w:rsid w:val="00BF0DFB"/>
+    <w:rsid w:val="00C21708"/>
     <w:rsid w:val="00CA09ED"/>
     <w:rsid w:val="00CB57F5"/>
-    <w:rsid w:val="00CB7CCC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D3151B"/>
+    <w:rsid w:val="00CE6235"/>
+    <w:rsid w:val="00D3620A"/>
     <w:rsid w:val="00D51613"/>
     <w:rsid w:val="00D51ABB"/>
     <w:rsid w:val="00D53C33"/>
     <w:rsid w:val="00D53D76"/>
     <w:rsid w:val="00D60A0C"/>
     <w:rsid w:val="00D66140"/>
     <w:rsid w:val="00D70703"/>
-    <w:rsid w:val="00D844B2"/>
     <w:rsid w:val="00D91E7D"/>
-    <w:rsid w:val="00DD625B"/>
     <w:rsid w:val="00E14DC1"/>
+    <w:rsid w:val="00E156CC"/>
     <w:rsid w:val="00E34027"/>
     <w:rsid w:val="00E43CD8"/>
+    <w:rsid w:val="00E43E89"/>
+    <w:rsid w:val="00E511E9"/>
     <w:rsid w:val="00E54437"/>
     <w:rsid w:val="00E64FF1"/>
+    <w:rsid w:val="00EA47FB"/>
     <w:rsid w:val="00EC4195"/>
     <w:rsid w:val="00ED5737"/>
+    <w:rsid w:val="00EE60CB"/>
     <w:rsid w:val="00F41A80"/>
     <w:rsid w:val="00F52E47"/>
     <w:rsid w:val="00F82665"/>
     <w:rsid w:val="00F879B2"/>
-    <w:rsid w:val="00FA18C7"/>
     <w:rsid w:val="00FB713D"/>
     <w:rsid w:val="00FD1706"/>
-    <w:rsid w:val="00FD243C"/>
+    <w:rsid w:val="00FF01E4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20482"/>
+    <o:shapedefaults v:ext="edit" spidmax="16385"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w15:docId w15:val="{075B4FEB-8146-4102-9555-7513B3CF7C77}"/>
+  <w14:docId w14:val="24152A7B"/>
+  <w15:docId w15:val="{FA4D6AC5-096E-4A67-9F5A-2C4949D0C39D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3934,55 +3224,59 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004E1649"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
@@ -4084,62 +3378,62 @@
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="006944D0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B05CF5"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:doNotOrganizeInFolder/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4392,81 +3686,81 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFF82DCA-C06A-420A-9018-B79375761845}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F307399D-D239-45F9-B784-1B116DE7FE03}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>239</Words>
-  <Characters>1365</Characters>
+  <Words>162</Words>
+  <Characters>1193</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SLIP Retiree Rehire Authorization</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DAS-HRE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1601</CharactersWithSpaces>
+  <CharactersWithSpaces>1353</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SLIP Retiree Rehire Authorization</dc:title>
   <dc:creator>Churchill, Susan [DAS]</dc:creator>
   <dc:description>Revised 5/08 (Rachel Orris) changed wording in shaded box at top of form._x000d_
 New Form:  7/07</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>