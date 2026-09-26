--- v0 (2026-08-16)
+++ v1 (2026-09-26)
@@ -10,108 +10,106 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\DAS Shared Perm\GSE Infrastructure\MM FY27 - THILL\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ABA50A12-7355-4227-B45F-BBC0C8D4A2F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{934845E7-800F-4CBB-8587-22F1994CD7DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="928" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="4065" yWindow="1200" windowWidth="21600" windowHeight="11325" tabRatio="928" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Language" sheetId="7" r:id="rId1"/>
     <sheet name="FINANCIAL" sheetId="6" r:id="rId2"/>
     <sheet name="RECAP #9448.00" sheetId="13" r:id="rId3"/>
     <sheet name="#9448.00 Vendor A " sheetId="14" r:id="rId4"/>
     <sheet name="#9448.00 PM TIME" sheetId="15" r:id="rId5"/>
     <sheet name="#9448.00 Misc" sheetId="16" r:id="rId6"/>
     <sheet name="RECAP #XXXX.XX" sheetId="9" r:id="rId7"/>
     <sheet name="#XXXX.XX Vendor A" sheetId="10" r:id="rId8"/>
     <sheet name="#XXXX.XX PM TIME" sheetId="11" r:id="rId9"/>
     <sheet name="#XXXX.XX Misc" sheetId="12" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">FINANCIAL!$A$13:$K$13</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">FINANCIAL!$A$1:$K$47</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">FINANCIAL!$2:$2</definedName>
     <definedName name="Z_B4E4B686_422E_4CA5_83DF_67B3403136B9_.wvu.FilterData" localSheetId="1" hidden="1">FINANCIAL!$A$13:$K$13</definedName>
     <definedName name="Z_B4E4B686_422E_4CA5_83DF_67B3403136B9_.wvu.PrintArea" localSheetId="1" hidden="1">FINANCIAL!$A$1:$K$47</definedName>
     <definedName name="Z_B4E4B686_422E_4CA5_83DF_67B3403136B9_.wvu.PrintTitles" localSheetId="1" hidden="1">FINANCIAL!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C8" i="13" l="1"/>
-  <c r="I15" i="6"/>
-[...1 lines deleted...]
-  <c r="H15" i="6"/>
   <c r="G22" i="16"/>
+  <c r="D12" i="13" s="1"/>
   <c r="H9" i="16"/>
   <c r="H10" i="16" s="1"/>
   <c r="H11" i="16" s="1"/>
   <c r="H12" i="16" s="1"/>
   <c r="H13" i="16" s="1"/>
   <c r="H14" i="16" s="1"/>
   <c r="H15" i="16" s="1"/>
   <c r="H16" i="16" s="1"/>
   <c r="H17" i="16" s="1"/>
   <c r="H18" i="16" s="1"/>
   <c r="H19" i="16" s="1"/>
   <c r="H20" i="16" s="1"/>
   <c r="A7" i="16"/>
   <c r="E3" i="16"/>
   <c r="A3" i="16"/>
   <c r="A2" i="16"/>
   <c r="A1" i="16"/>
   <c r="I23" i="15"/>
   <c r="F11" i="13" s="1"/>
   <c r="G23" i="15"/>
   <c r="E23" i="15"/>
   <c r="H10" i="15"/>
   <c r="H11" i="15" s="1"/>
   <c r="H12" i="15" s="1"/>
   <c r="H13" i="15" s="1"/>
@@ -185,62 +183,64 @@
   <c r="E19" i="14" s="1"/>
   <c r="E20" i="14" s="1"/>
   <c r="E21" i="14" s="1"/>
   <c r="G10" i="14"/>
   <c r="E10" i="14"/>
   <c r="E9" i="14"/>
   <c r="H9" i="14" s="1"/>
   <c r="H10" i="14" s="1"/>
   <c r="H11" i="14" s="1"/>
   <c r="H12" i="14" s="1"/>
   <c r="H13" i="14" s="1"/>
   <c r="H14" i="14" s="1"/>
   <c r="H15" i="14" s="1"/>
   <c r="H16" i="14" s="1"/>
   <c r="H17" i="14" s="1"/>
   <c r="H18" i="14" s="1"/>
   <c r="H19" i="14" s="1"/>
   <c r="H20" i="14" s="1"/>
   <c r="H21" i="14" s="1"/>
   <c r="A6" i="14"/>
   <c r="D3" i="14"/>
   <c r="A3" i="14"/>
   <c r="A2" i="14"/>
   <c r="A1" i="14"/>
   <c r="C14" i="13"/>
-  <c r="F12" i="13"/>
-[...1 lines deleted...]
-  <c r="D12" i="13"/>
   <c r="E11" i="13"/>
   <c r="D11" i="13"/>
   <c r="E10" i="13"/>
-  <c r="E14" i="13" s="1"/>
   <c r="D10" i="13"/>
-  <c r="D14" i="13" s="1"/>
-  <c r="G14" i="13" l="1"/>
+  <c r="E12" i="13" l="1"/>
+  <c r="E14" i="13"/>
+  <c r="I15" i="6" s="1"/>
+  <c r="F12" i="13"/>
+  <c r="D14" i="13"/>
+  <c r="H15" i="6" s="1"/>
+  <c r="G14" i="13"/>
   <c r="K15" i="6" s="1"/>
   <c r="F14" i="13"/>
+  <c r="J15" i="6" s="1"/>
   <c r="G22" i="12" l="1"/>
   <c r="D12" i="9" s="1"/>
   <c r="H9" i="12"/>
   <c r="H10" i="12" s="1"/>
   <c r="H11" i="12" s="1"/>
   <c r="H12" i="12" s="1"/>
   <c r="H13" i="12" s="1"/>
   <c r="H14" i="12" s="1"/>
   <c r="H15" i="12" s="1"/>
   <c r="H16" i="12" s="1"/>
   <c r="H17" i="12" s="1"/>
   <c r="H18" i="12" s="1"/>
   <c r="H19" i="12" s="1"/>
   <c r="H20" i="12" s="1"/>
   <c r="A7" i="12"/>
   <c r="E3" i="12"/>
   <c r="A3" i="12"/>
   <c r="A2" i="12"/>
   <c r="A1" i="12"/>
   <c r="G23" i="11"/>
   <c r="E23" i="11"/>
   <c r="I23" i="11" s="1"/>
   <c r="F11" i="9" s="1"/>
   <c r="H10" i="11"/>
   <c r="H11" i="11" s="1"/>
@@ -369,51 +369,51 @@
   <c r="G22" i="6"/>
   <c r="G21" i="6"/>
   <c r="G20" i="6"/>
   <c r="G19" i="6"/>
   <c r="G18" i="6"/>
   <c r="G17" i="6"/>
   <c r="E40" i="6"/>
   <c r="G15" i="6"/>
   <c r="I40" i="6" l="1"/>
   <c r="G16" i="6"/>
   <c r="G40" i="6" s="1"/>
   <c r="E7" i="6" s="1"/>
   <c r="E8" i="6" s="1"/>
   <c r="K42" i="6" s="1"/>
   <c r="H40" i="6" l="1"/>
   <c r="J45" i="6" s="1"/>
   <c r="K45" i="6" s="1"/>
   <c r="J40" i="6" l="1"/>
   <c r="K40" i="6"/>
   <c r="K43" i="6" s="1"/>
   <c r="K46" i="6" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="88">
   <si>
     <t>Recap</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>TRANSFERS</t>
   </si>
   <si>
     <t>CONTRACTED</t>
   </si>
   <si>
     <t>EXPENDED</t>
   </si>
   <si>
     <t>CONTRACTED,  NOT EXPENDED</t>
   </si>
   <si>
     <t>UNDER(OVER)
 Budget</t>
   </si>
   <si>
     <t>Budget</t>
   </si>
@@ -637,63 +637,78 @@
   </si>
   <si>
     <t>DAS TH Residence Roof, Porch, &amp; South Garden Wall Repairs</t>
   </si>
   <si>
     <t>James T.</t>
   </si>
   <si>
     <t>Project # 9448.00</t>
   </si>
   <si>
     <t>Program code 944800</t>
   </si>
   <si>
     <t>Project Manager - James T</t>
   </si>
   <si>
     <t>Major Program 4D04</t>
   </si>
   <si>
     <t>Close Date:</t>
   </si>
   <si>
     <t>eDAS: 737B</t>
   </si>
+  <si>
+    <t>Inv. 2726446</t>
+  </si>
+  <si>
+    <t>CNST</t>
+  </si>
+  <si>
+    <t>ATC Group V#(00002134218)</t>
+  </si>
+  <si>
+    <t>PRC 33527218908</t>
+  </si>
+  <si>
+    <t>Shipping Code: 035</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="mm/dd/yy"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="30" x14ac:knownFonts="1">
+  <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -844,50 +859,57 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="0" tint="-0.249977111117893"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF222222"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF343739"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF0000CC"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -1050,51 +1072,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="170">
+  <cellXfs count="174">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="40" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="40" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="40" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -1468,50 +1490,60 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="24" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="40" fontId="3" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="40" fontId="14" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="30" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Currency 2" xfId="6" xr:uid="{22775A5C-E89F-44D4-9A80-E39CF55AD25A}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="4" xr:uid="{27F19638-7D44-43C8-A204-F964AC5CBA9B}"/>
     <cellStyle name="Normal_CLARINDA" xfId="5" xr:uid="{8AAD15FC-EC67-45EF-94E6-501FBD44E13D}"/>
     <cellStyle name="Normal_LUCAS REMODEL FOR Dept of Comm." xfId="3" xr:uid="{2B0244D6-5D10-4DFF-B673-9140ACE28B5F}"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
@@ -2859,63 +2891,63 @@
       <c r="I14" s="132"/>
       <c r="J14" s="132"/>
       <c r="K14" s="132"/>
     </row>
     <row r="15" spans="1:11" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="127"/>
       <c r="B15" s="128" t="s">
         <v>74</v>
       </c>
       <c r="C15" s="169" t="s">
         <v>75</v>
       </c>
       <c r="D15" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E15" s="134">
         <v>767000</v>
       </c>
       <c r="F15" s="130"/>
       <c r="G15" s="134">
         <f t="shared" ref="G15:G37" si="0">E15+F15</f>
         <v>767000</v>
       </c>
       <c r="H15" s="130">
         <f>'RECAP #9448.00'!D14</f>
-        <v>0</v>
+        <v>757</v>
       </c>
       <c r="I15" s="130">
         <f>'RECAP #9448.00'!E14</f>
-        <v>0</v>
+        <v>757</v>
       </c>
       <c r="J15" s="130">
         <f>'RECAP #9448.00'!F14</f>
         <v>0</v>
       </c>
       <c r="K15" s="130">
         <f>'RECAP #9448.00'!G14</f>
-        <v>767000</v>
+        <v>766243</v>
       </c>
     </row>
     <row r="16" spans="1:11" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="127"/>
       <c r="B16" s="128"/>
       <c r="C16" s="133"/>
       <c r="D16" s="130"/>
       <c r="E16" s="134"/>
       <c r="F16" s="130"/>
       <c r="G16" s="134">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H16" s="130"/>
       <c r="I16" s="130"/>
       <c r="J16" s="130"/>
       <c r="K16" s="130"/>
     </row>
     <row r="17" spans="1:11" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="127"/>
       <c r="B17" s="128"/>
       <c r="C17" s="133"/>
       <c r="D17" s="130"/>
       <c r="E17" s="134"/>
       <c r="F17" s="130"/>
@@ -3273,199 +3305,199 @@
       <c r="I39" s="84"/>
       <c r="J39" s="84"/>
       <c r="K39" s="84"/>
     </row>
     <row r="40" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="89"/>
       <c r="B40" s="90"/>
       <c r="C40" s="91" t="s">
         <v>50</v>
       </c>
       <c r="D40" s="92"/>
       <c r="E40" s="93">
         <f>SUM(E13:E39)</f>
         <v>767000</v>
       </c>
       <c r="F40" s="93">
         <f t="shared" ref="F40:K40" si="1">SUM(F13:F39)</f>
         <v>0</v>
       </c>
       <c r="G40" s="93">
         <f t="shared" si="1"/>
         <v>767000</v>
       </c>
       <c r="H40" s="93">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>757</v>
       </c>
       <c r="I40" s="93">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>757</v>
       </c>
       <c r="J40" s="93">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K40" s="93">
         <f t="shared" si="1"/>
-        <v>767000</v>
+        <v>766243</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="94"/>
       <c r="B41" s="95"/>
       <c r="C41" s="96"/>
       <c r="D41" s="97"/>
       <c r="E41" s="98"/>
       <c r="F41" s="98"/>
       <c r="G41" s="98"/>
       <c r="H41" s="98"/>
       <c r="I41" s="98"/>
       <c r="J41" s="99"/>
       <c r="K41" s="100"/>
     </row>
     <row r="42" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A42" s="64"/>
       <c r="B42" s="51"/>
       <c r="C42" s="50"/>
       <c r="D42" s="53"/>
       <c r="E42" s="101"/>
       <c r="F42" s="101"/>
       <c r="G42" s="102" t="s">
         <v>51</v>
       </c>
       <c r="H42" s="101"/>
       <c r="I42" s="101"/>
       <c r="J42" s="103"/>
       <c r="K42" s="104">
         <f>E8</f>
         <v>233000</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="27" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="64"/>
       <c r="B43" s="105"/>
       <c r="C43" s="106" t="s">
         <v>52</v>
       </c>
       <c r="D43" s="53"/>
       <c r="E43" s="101"/>
       <c r="F43" s="101"/>
       <c r="G43" s="102" t="s">
         <v>53</v>
       </c>
       <c r="H43" s="101"/>
       <c r="I43" s="101"/>
       <c r="J43" s="103"/>
       <c r="K43" s="107">
         <f>SUM(K40:K42)</f>
-        <v>1000000</v>
+        <v>999243</v>
       </c>
     </row>
     <row r="44" spans="1:11" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A44" s="64"/>
       <c r="B44" s="51"/>
       <c r="C44" s="108" t="s">
         <v>1</v>
       </c>
       <c r="D44" s="53"/>
       <c r="E44" s="55"/>
       <c r="F44" s="55"/>
       <c r="G44" s="109" t="s">
         <v>54</v>
       </c>
       <c r="H44" s="55"/>
       <c r="I44" s="55"/>
       <c r="J44" s="104">
         <f>E6</f>
         <v>1000000</v>
       </c>
       <c r="K44" s="56"/>
     </row>
     <row r="45" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A45" s="64"/>
       <c r="B45" s="51"/>
       <c r="C45" s="50"/>
       <c r="D45" s="53"/>
       <c r="E45" s="55"/>
       <c r="F45" s="55"/>
       <c r="G45" s="102" t="s">
         <v>55</v>
       </c>
       <c r="H45" s="55"/>
       <c r="I45" s="55"/>
       <c r="J45" s="110">
         <f>H40*-1</f>
-        <v>0</v>
+        <v>-757</v>
       </c>
       <c r="K45" s="104">
         <f>SUM(J44:J45)</f>
-        <v>1000000</v>
+        <v>999243</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A46" s="64"/>
       <c r="B46" s="50"/>
       <c r="C46" s="50"/>
       <c r="D46" s="53"/>
       <c r="E46" s="55"/>
       <c r="F46" s="55"/>
       <c r="G46" s="109" t="s">
         <v>56</v>
       </c>
       <c r="H46" s="55"/>
       <c r="I46" s="55"/>
       <c r="J46" s="56"/>
       <c r="K46" s="111">
         <f>K43-K45</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="1.25" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="63" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;CDepartment of Administrative Services
  Terrace Hill
 0002
 &amp;A
 &amp;D
 </oddHeader>
     <oddFooter>&amp;LAcct Codes 0017-335-0002
 Reversion 6/30/2027
 &amp;C&amp;Z&amp;F&amp;R&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E8DFA0B-F314-4E09-9CD1-3FD853DE181D}">
   <dimension ref="A1:G15"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E20" sqref="E20"/>
+      <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.5703125" customWidth="1"/>
     <col min="2" max="2" width="25" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" customWidth="1"/>
     <col min="4" max="4" width="17" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.42578125" customWidth="1"/>
     <col min="7" max="7" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="257" max="263" width="11.42578125" customWidth="1"/>
     <col min="513" max="519" width="11.42578125" customWidth="1"/>
     <col min="769" max="775" width="11.42578125" customWidth="1"/>
     <col min="1025" max="1031" width="11.42578125" customWidth="1"/>
     <col min="1281" max="1287" width="11.42578125" customWidth="1"/>
     <col min="1537" max="1543" width="11.42578125" customWidth="1"/>
     <col min="1793" max="1799" width="11.42578125" customWidth="1"/>
     <col min="2049" max="2055" width="11.42578125" customWidth="1"/>
     <col min="2305" max="2311" width="11.42578125" customWidth="1"/>
     <col min="2561" max="2567" width="11.42578125" customWidth="1"/>
     <col min="2817" max="2823" width="11.42578125" customWidth="1"/>
     <col min="3073" max="3079" width="11.42578125" customWidth="1"/>
     <col min="3329" max="3335" width="11.42578125" customWidth="1"/>
     <col min="3585" max="3591" width="11.42578125" customWidth="1"/>
@@ -3664,95 +3696,95 @@
         <v>8</v>
       </c>
       <c r="C11" s="147"/>
       <c r="D11" s="150">
         <f>'#9448.00 PM TIME'!E23</f>
         <v>0</v>
       </c>
       <c r="E11" s="150">
         <f>'#9448.00 PM TIME'!G23</f>
         <v>0</v>
       </c>
       <c r="F11" s="150">
         <f>'#9448.00 PM TIME'!I23</f>
         <v>0</v>
       </c>
       <c r="G11" s="149"/>
     </row>
     <row r="12" spans="1:7" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="145"/>
       <c r="B12" s="146" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="148"/>
       <c r="D12" s="151">
         <f>'#9448.00 Misc'!G22</f>
-        <v>0</v>
+        <v>757</v>
       </c>
       <c r="E12" s="151">
-        <f>'#9448.00 Misc'!H22</f>
-        <v>0</v>
+        <f>'#9448.00 Misc'!G22</f>
+        <v>757</v>
       </c>
       <c r="F12" s="150">
         <f>D12-E12</f>
         <v>0</v>
       </c>
       <c r="G12" s="149"/>
     </row>
     <row r="13" spans="1:7" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="145"/>
       <c r="B13" s="146"/>
       <c r="C13" s="148"/>
       <c r="D13" s="151"/>
       <c r="E13" s="151"/>
       <c r="F13" s="150"/>
       <c r="G13" s="149"/>
     </row>
     <row r="14" spans="1:7" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="22"/>
       <c r="B14" s="23" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="24">
         <f>SUM(C8:C13)</f>
         <v>767000</v>
       </c>
       <c r="D14" s="24">
         <f>SUM(D8:D13)</f>
-        <v>0</v>
+        <v>757</v>
       </c>
       <c r="E14" s="24">
         <f>SUM(E8:E13)</f>
-        <v>0</v>
+        <v>757</v>
       </c>
       <c r="F14" s="24">
         <f>SUM(D14-E14)</f>
         <v>0</v>
       </c>
       <c r="G14" s="24">
         <f>C8-D14</f>
-        <v>767000</v>
+        <v>766243</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="1.25" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="59" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;CDepartment of Administrative Services
 Terrace Hill
 0002
 &amp;A
 &amp;D
 </oddHeader>
     <oddFooter>&amp;LAcct Codes 0017-335-0002
 Reversion 6/30/2028
 &amp;C&amp;Z&amp;F&amp;R&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1342BADD-C666-4C21-B391-3F7970961B52}">
   <sheetPr>
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
@@ -4896,68 +4928,65 @@
         <v>0</v>
       </c>
       <c r="J23" s="123"/>
     </row>
     <row r="24" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="1.25" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="59" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;CDepartment of Administrative Services
 Terrace Hill
 0002
 &amp;A
 &amp;D
 </oddHeader>
     <oddFooter>&amp;LAcct Codes 0017-335-0002
 Reversion 6/30/2028
 &amp;C&amp;Z&amp;F&amp;R&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F679B498-1FCC-470B-9F57-0E7CE314C9A3}">
-  <sheetPr>
-[...1 lines deleted...]
-  </sheetPr>
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H3" sqref="H3"/>
+      <selection activeCell="E12" sqref="E12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23" customWidth="1"/>
     <col min="2" max="2" width="11" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" customWidth="1"/>
-    <col min="5" max="5" width="19.42578125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="12.42578125" customWidth="1"/>
+    <col min="5" max="5" width="27" customWidth="1"/>
+    <col min="6" max="6" width="16.140625" customWidth="1"/>
+    <col min="7" max="7" width="10.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="15.42578125" customWidth="1"/>
     <col min="257" max="259" width="11.42578125" customWidth="1"/>
     <col min="261" max="264" width="11.42578125" customWidth="1"/>
     <col min="513" max="515" width="11.42578125" customWidth="1"/>
     <col min="517" max="520" width="11.42578125" customWidth="1"/>
     <col min="769" max="771" width="11.42578125" customWidth="1"/>
     <col min="773" max="776" width="11.42578125" customWidth="1"/>
     <col min="1025" max="1027" width="11.42578125" customWidth="1"/>
     <col min="1029" max="1032" width="11.42578125" customWidth="1"/>
     <col min="1281" max="1283" width="11.42578125" customWidth="1"/>
     <col min="1285" max="1288" width="11.42578125" customWidth="1"/>
     <col min="1537" max="1539" width="11.42578125" customWidth="1"/>
     <col min="1541" max="1544" width="11.42578125" customWidth="1"/>
     <col min="1793" max="1795" width="11.42578125" customWidth="1"/>
     <col min="1797" max="1800" width="11.42578125" customWidth="1"/>
     <col min="2049" max="2051" width="11.42578125" customWidth="1"/>
     <col min="2053" max="2056" width="11.42578125" customWidth="1"/>
     <col min="2305" max="2307" width="11.42578125" customWidth="1"/>
     <col min="2309" max="2312" width="11.42578125" customWidth="1"/>
     <col min="2561" max="2563" width="11.42578125" customWidth="1"/>
     <col min="2565" max="2568" width="11.42578125" customWidth="1"/>
     <col min="2817" max="2819" width="11.42578125" customWidth="1"/>
     <col min="2821" max="2824" width="11.42578125" customWidth="1"/>
     <col min="3073" max="3075" width="11.42578125" customWidth="1"/>
     <col min="3077" max="3080" width="11.42578125" customWidth="1"/>
@@ -5117,285 +5146,299 @@
       <c r="E4" s="30"/>
       <c r="F4" s="5"/>
       <c r="G4" s="25"/>
       <c r="H4" s="25"/>
     </row>
     <row r="5" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="11"/>
       <c r="B5" s="32"/>
       <c r="C5" s="32"/>
       <c r="D5" s="32"/>
       <c r="E5" s="49" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="5"/>
       <c r="G5" s="35"/>
       <c r="H5" s="36"/>
     </row>
     <row r="6" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="31" t="s">
         <v>73</v>
       </c>
       <c r="B6" s="11"/>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="8" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="F6" s="32"/>
       <c r="G6" s="35"/>
       <c r="H6" s="36"/>
     </row>
     <row r="7" spans="1:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="11" t="str">
         <f>'RECAP #9448.00'!B6</f>
         <v>Project Manager - James T</v>
       </c>
       <c r="B7" s="41"/>
       <c r="C7" s="41"/>
       <c r="D7" s="41"/>
       <c r="E7" s="41"/>
       <c r="F7" s="5"/>
       <c r="G7" s="36"/>
       <c r="H7" s="36"/>
     </row>
     <row r="8" spans="1:8" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="46" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="46" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="44" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="45" t="s">
         <v>28</v>
       </c>
       <c r="G8" s="45" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="45" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="9" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="G9" s="116"/>
+    <row r="9" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="126" t="s">
+        <v>86</v>
+      </c>
+      <c r="B9" s="113">
+        <v>46240</v>
+      </c>
+      <c r="C9" s="170">
+        <v>9500</v>
+      </c>
+      <c r="D9" s="171" t="s">
+        <v>84</v>
+      </c>
+      <c r="E9" s="172" t="s">
+        <v>85</v>
+      </c>
+      <c r="F9" s="115" t="s">
+        <v>83</v>
+      </c>
+      <c r="G9" s="173">
+        <v>757</v>
+      </c>
       <c r="H9" s="116">
         <f>G9</f>
-        <v>0</v>
+        <v>757</v>
       </c>
     </row>
     <row r="10" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="118"/>
       <c r="B10" s="113"/>
       <c r="C10" s="152"/>
       <c r="D10" s="152"/>
       <c r="E10" s="119"/>
       <c r="F10" s="151"/>
       <c r="G10" s="116"/>
       <c r="H10" s="116">
         <f>H9+G10</f>
-        <v>0</v>
+        <v>757</v>
       </c>
     </row>
     <row r="11" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="118"/>
       <c r="B11" s="113"/>
       <c r="C11" s="113"/>
       <c r="D11" s="113"/>
       <c r="E11" s="119"/>
       <c r="F11" s="151"/>
       <c r="G11" s="116"/>
       <c r="H11" s="116">
         <f t="shared" ref="H11:H20" si="0">H10+G11</f>
-        <v>0</v>
+        <v>757</v>
       </c>
     </row>
     <row r="12" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="118" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="113" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="113"/>
       <c r="D12" s="113"/>
       <c r="E12" s="119" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="151"/>
       <c r="G12" s="116"/>
       <c r="H12" s="116">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>757</v>
       </c>
     </row>
     <row r="13" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="118" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="113" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="113"/>
       <c r="D13" s="113"/>
       <c r="E13" s="119" t="s">
         <v>1</v>
       </c>
       <c r="F13" s="151"/>
       <c r="G13" s="116"/>
       <c r="H13" s="116">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>757</v>
       </c>
     </row>
     <row r="14" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="118"/>
       <c r="B14" s="113"/>
       <c r="C14" s="113"/>
       <c r="D14" s="113"/>
       <c r="E14" s="119"/>
       <c r="F14" s="151"/>
       <c r="G14" s="116"/>
       <c r="H14" s="116">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>757</v>
       </c>
     </row>
     <row r="15" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="118"/>
       <c r="B15" s="113"/>
       <c r="C15" s="113"/>
       <c r="D15" s="113"/>
       <c r="E15" s="164"/>
       <c r="F15" s="151"/>
       <c r="G15" s="116"/>
       <c r="H15" s="116">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>757</v>
       </c>
     </row>
     <row r="16" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="118"/>
       <c r="B16" s="113"/>
       <c r="C16" s="113"/>
       <c r="D16" s="113"/>
       <c r="E16" s="119"/>
       <c r="F16" s="151"/>
       <c r="G16" s="116"/>
       <c r="H16" s="116">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>757</v>
       </c>
     </row>
     <row r="17" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="114"/>
       <c r="B17" s="113"/>
       <c r="C17" s="113"/>
       <c r="D17" s="113"/>
       <c r="E17" s="119"/>
       <c r="F17" s="151"/>
       <c r="G17" s="116"/>
       <c r="H17" s="116">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>757</v>
       </c>
     </row>
     <row r="18" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="114"/>
       <c r="B18" s="113"/>
       <c r="C18" s="113"/>
       <c r="D18" s="113"/>
       <c r="E18" s="119"/>
       <c r="F18" s="151"/>
       <c r="G18" s="116"/>
       <c r="H18" s="116">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>757</v>
       </c>
     </row>
     <row r="19" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="114"/>
       <c r="B19" s="113"/>
       <c r="C19" s="113"/>
       <c r="D19" s="113"/>
       <c r="E19" s="119"/>
       <c r="F19" s="151"/>
       <c r="G19" s="116"/>
       <c r="H19" s="116">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>757</v>
       </c>
     </row>
     <row r="20" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="114"/>
       <c r="B20" s="113"/>
       <c r="C20" s="113"/>
       <c r="D20" s="113"/>
       <c r="E20" s="119"/>
       <c r="F20" s="151"/>
       <c r="G20" s="116"/>
       <c r="H20" s="116">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>757</v>
       </c>
     </row>
     <row r="21" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="114"/>
       <c r="B21" s="152"/>
       <c r="C21" s="152"/>
       <c r="D21" s="152"/>
       <c r="E21" s="119"/>
       <c r="F21" s="116"/>
       <c r="G21" s="119"/>
       <c r="H21" s="116"/>
     </row>
     <row r="22" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="165"/>
       <c r="B22" s="156"/>
       <c r="C22" s="156"/>
       <c r="D22" s="156"/>
       <c r="E22" s="166" t="s">
         <v>19</v>
       </c>
       <c r="F22" s="167"/>
       <c r="G22" s="155">
         <f>SUM(G9:G21)</f>
-        <v>0</v>
+        <v>757</v>
       </c>
       <c r="H22" s="167"/>
     </row>
     <row r="23" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="24" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="27" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="1.25" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="59" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;CDepartment of Administrative Services
 Terrace Hill 
 0002
 &amp;A
 &amp;D
 </oddHeader>
     <oddFooter>&amp;LAcct Codes 0017-335-0002
 Reversion 6/30/2028
 &amp;C&amp;Z&amp;F&amp;R&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 