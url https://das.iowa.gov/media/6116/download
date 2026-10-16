--- v1 (2026-09-26)
+++ v2 (2026-10-16)
@@ -1,247 +1,311 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\DAS Shared Perm\GSE Infrastructure\MM FY27 - THILL\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{934845E7-800F-4CBB-8587-22F1994CD7DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E76BA2C2-296F-4197-8C6F-61CCF0023BC6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="4065" yWindow="1200" windowWidth="21600" windowHeight="11325" tabRatio="928" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="928" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Language" sheetId="7" r:id="rId1"/>
     <sheet name="FINANCIAL" sheetId="6" r:id="rId2"/>
     <sheet name="RECAP #9448.00" sheetId="13" r:id="rId3"/>
-    <sheet name="#9448.00 Vendor A " sheetId="14" r:id="rId4"/>
+    <sheet name="#9448.00 DCI Group " sheetId="14" r:id="rId4"/>
     <sheet name="#9448.00 PM TIME" sheetId="15" r:id="rId5"/>
     <sheet name="#9448.00 Misc" sheetId="16" r:id="rId6"/>
-    <sheet name="RECAP #XXXX.XX" sheetId="9" r:id="rId7"/>
-[...2 lines deleted...]
-    <sheet name="#XXXX.XX Misc" sheetId="12" r:id="rId10"/>
+    <sheet name="#9448.00 OPN Architects" sheetId="17" r:id="rId7"/>
+    <sheet name="RECAP #XXXX.XX" sheetId="9" r:id="rId8"/>
+    <sheet name="#XXXX.XX Vendor A" sheetId="10" r:id="rId9"/>
+    <sheet name="#XXXX.XX PM TIME" sheetId="11" r:id="rId10"/>
+    <sheet name="#XXXX.XX Misc" sheetId="12" r:id="rId11"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId12"/>
+  </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">FINANCIAL!$A$13:$K$13</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">FINANCIAL!$A$1:$K$47</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">FINANCIAL!$2:$2</definedName>
     <definedName name="Z_B4E4B686_422E_4CA5_83DF_67B3403136B9_.wvu.FilterData" localSheetId="1" hidden="1">FINANCIAL!$A$13:$K$13</definedName>
     <definedName name="Z_B4E4B686_422E_4CA5_83DF_67B3403136B9_.wvu.PrintArea" localSheetId="1" hidden="1">FINANCIAL!$A$1:$K$47</definedName>
     <definedName name="Z_B4E4B686_422E_4CA5_83DF_67B3403136B9_.wvu.PrintTitles" localSheetId="1" hidden="1">FINANCIAL!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C8" i="13" l="1"/>
+  <c r="F13" i="13" l="1"/>
+  <c r="E13" i="13"/>
+  <c r="D13" i="13"/>
+  <c r="H26" i="17"/>
+  <c r="F26" i="17"/>
+  <c r="H23" i="17"/>
+  <c r="F23" i="17"/>
+  <c r="D26" i="17"/>
+  <c r="D3" i="17"/>
+  <c r="D23" i="17"/>
+  <c r="G10" i="17"/>
+  <c r="G11" i="17" s="1"/>
+  <c r="G12" i="17" s="1"/>
+  <c r="G13" i="17" s="1"/>
+  <c r="G14" i="17" s="1"/>
+  <c r="G15" i="17" s="1"/>
+  <c r="G16" i="17" s="1"/>
+  <c r="G17" i="17" s="1"/>
+  <c r="G18" i="17" s="1"/>
+  <c r="G19" i="17" s="1"/>
+  <c r="G20" i="17" s="1"/>
+  <c r="G21" i="17" s="1"/>
+  <c r="E9" i="17"/>
+  <c r="E10" i="17" s="1"/>
+  <c r="E11" i="17" s="1"/>
+  <c r="E12" i="17" s="1"/>
+  <c r="E13" i="17" s="1"/>
+  <c r="E14" i="17" s="1"/>
+  <c r="E15" i="17" s="1"/>
+  <c r="E16" i="17" s="1"/>
+  <c r="E17" i="17" s="1"/>
+  <c r="E18" i="17" s="1"/>
+  <c r="E19" i="17" s="1"/>
+  <c r="E20" i="17" s="1"/>
+  <c r="E21" i="17" s="1"/>
+  <c r="A6" i="17"/>
+  <c r="A3" i="17"/>
+  <c r="A2" i="17"/>
+  <c r="A1" i="17"/>
+  <c r="F27" i="17" l="1"/>
+  <c r="D27" i="17"/>
+  <c r="H9" i="17"/>
+  <c r="H10" i="17" s="1"/>
+  <c r="H11" i="17" s="1"/>
+  <c r="H12" i="17" s="1"/>
+  <c r="H13" i="17" s="1"/>
+  <c r="H14" i="17" s="1"/>
+  <c r="H15" i="17" s="1"/>
+  <c r="H16" i="17" s="1"/>
+  <c r="H17" i="17" s="1"/>
+  <c r="H18" i="17" s="1"/>
+  <c r="H19" i="17" s="1"/>
+  <c r="H20" i="17" s="1"/>
+  <c r="H21" i="17" s="1"/>
+  <c r="H27" i="17"/>
+  <c r="F26" i="14" l="1"/>
+  <c r="F27" i="14" s="1"/>
+  <c r="D26" i="14"/>
+  <c r="C8" i="13"/>
   <c r="G22" i="16"/>
   <c r="D12" i="13" s="1"/>
   <c r="H9" i="16"/>
   <c r="H10" i="16" s="1"/>
   <c r="H11" i="16" s="1"/>
   <c r="H12" i="16" s="1"/>
   <c r="H13" i="16" s="1"/>
   <c r="H14" i="16" s="1"/>
   <c r="H15" i="16" s="1"/>
   <c r="H16" i="16" s="1"/>
   <c r="H17" i="16" s="1"/>
   <c r="H18" i="16" s="1"/>
   <c r="H19" i="16" s="1"/>
   <c r="H20" i="16" s="1"/>
   <c r="A7" i="16"/>
   <c r="E3" i="16"/>
   <c r="A3" i="16"/>
   <c r="A2" i="16"/>
   <c r="A1" i="16"/>
-  <c r="I23" i="15"/>
-  <c r="F11" i="13" s="1"/>
   <c r="G23" i="15"/>
   <c r="E23" i="15"/>
+  <c r="D11" i="13" s="1"/>
   <c r="H10" i="15"/>
   <c r="H11" i="15" s="1"/>
   <c r="H12" i="15" s="1"/>
   <c r="H13" i="15" s="1"/>
   <c r="H14" i="15" s="1"/>
   <c r="H15" i="15" s="1"/>
   <c r="H16" i="15" s="1"/>
   <c r="H17" i="15" s="1"/>
   <c r="H18" i="15" s="1"/>
   <c r="H19" i="15" s="1"/>
   <c r="H20" i="15" s="1"/>
   <c r="H21" i="15" s="1"/>
-  <c r="F10" i="15"/>
-[...10 lines deleted...]
-  <c r="F21" i="15" s="1"/>
   <c r="F9" i="15"/>
   <c r="I9" i="15" s="1"/>
   <c r="I10" i="15" s="1"/>
   <c r="I11" i="15" s="1"/>
   <c r="I12" i="15" s="1"/>
   <c r="I13" i="15" s="1"/>
   <c r="I14" i="15" s="1"/>
   <c r="I15" i="15" s="1"/>
   <c r="I16" i="15" s="1"/>
   <c r="I17" i="15" s="1"/>
   <c r="I18" i="15" s="1"/>
   <c r="I19" i="15" s="1"/>
   <c r="I20" i="15" s="1"/>
   <c r="I21" i="15" s="1"/>
   <c r="A7" i="15"/>
   <c r="E3" i="15"/>
   <c r="A3" i="15"/>
   <c r="A2" i="15"/>
   <c r="A1" i="15"/>
-  <c r="H28" i="14"/>
-[...3 lines deleted...]
-  <c r="H26" i="14"/>
   <c r="F23" i="14"/>
   <c r="D23" i="14"/>
   <c r="H23" i="14" s="1"/>
   <c r="F10" i="13" s="1"/>
-  <c r="G11" i="14"/>
+  <c r="G10" i="14"/>
+  <c r="G11" i="14" s="1"/>
   <c r="G12" i="14" s="1"/>
   <c r="G13" i="14" s="1"/>
   <c r="G14" i="14" s="1"/>
   <c r="G15" i="14" s="1"/>
   <c r="G16" i="14" s="1"/>
   <c r="G17" i="14" s="1"/>
   <c r="G18" i="14" s="1"/>
   <c r="G19" i="14" s="1"/>
   <c r="G20" i="14" s="1"/>
   <c r="G21" i="14" s="1"/>
-  <c r="E11" i="14"/>
-[...11 lines deleted...]
-  <c r="E10" i="14"/>
   <c r="E9" i="14"/>
   <c r="H9" i="14" s="1"/>
   <c r="H10" i="14" s="1"/>
   <c r="H11" i="14" s="1"/>
   <c r="H12" i="14" s="1"/>
   <c r="H13" i="14" s="1"/>
   <c r="H14" i="14" s="1"/>
   <c r="H15" i="14" s="1"/>
   <c r="H16" i="14" s="1"/>
   <c r="H17" i="14" s="1"/>
   <c r="H18" i="14" s="1"/>
   <c r="H19" i="14" s="1"/>
   <c r="H20" i="14" s="1"/>
   <c r="H21" i="14" s="1"/>
   <c r="A6" i="14"/>
   <c r="D3" i="14"/>
   <c r="A3" i="14"/>
   <c r="A2" i="14"/>
   <c r="A1" i="14"/>
-  <c r="C14" i="13"/>
+  <c r="C15" i="13"/>
   <c r="E11" i="13"/>
-  <c r="D11" i="13"/>
   <c r="E10" i="13"/>
   <c r="D10" i="13"/>
-  <c r="E12" i="13" l="1"/>
-  <c r="E14" i="13"/>
+  <c r="D27" i="14" l="1"/>
+  <c r="H26" i="14"/>
+  <c r="H27" i="14" s="1"/>
+  <c r="E10" i="14"/>
+  <c r="E11" i="14" s="1"/>
+  <c r="E12" i="14" s="1"/>
+  <c r="E13" i="14" s="1"/>
+  <c r="E14" i="14" s="1"/>
+  <c r="E15" i="14" s="1"/>
+  <c r="E16" i="14" s="1"/>
+  <c r="E17" i="14" s="1"/>
+  <c r="E18" i="14" s="1"/>
+  <c r="E19" i="14" s="1"/>
+  <c r="E20" i="14" s="1"/>
+  <c r="E21" i="14" s="1"/>
+  <c r="I23" i="15"/>
+  <c r="F11" i="13" s="1"/>
+  <c r="F10" i="15"/>
+  <c r="F11" i="15" s="1"/>
+  <c r="F12" i="15" s="1"/>
+  <c r="F13" i="15" s="1"/>
+  <c r="F14" i="15" s="1"/>
+  <c r="F15" i="15" s="1"/>
+  <c r="F16" i="15" s="1"/>
+  <c r="F17" i="15" s="1"/>
+  <c r="F18" i="15" s="1"/>
+  <c r="F19" i="15" s="1"/>
+  <c r="F20" i="15" s="1"/>
+  <c r="F21" i="15" s="1"/>
+  <c r="E12" i="13"/>
+  <c r="E15" i="13"/>
   <c r="I15" i="6" s="1"/>
   <c r="F12" i="13"/>
-  <c r="D14" i="13"/>
+  <c r="D15" i="13"/>
   <c r="H15" i="6" s="1"/>
-  <c r="G14" i="13"/>
+  <c r="G15" i="13" l="1"/>
   <c r="K15" i="6" s="1"/>
-  <c r="F14" i="13"/>
+  <c r="F15" i="13"/>
   <c r="J15" i="6" s="1"/>
-  <c r="G22" i="12" l="1"/>
+  <c r="G22" i="12"/>
   <c r="D12" i="9" s="1"/>
   <c r="H9" i="12"/>
   <c r="H10" i="12" s="1"/>
   <c r="H11" i="12" s="1"/>
   <c r="H12" i="12" s="1"/>
   <c r="H13" i="12" s="1"/>
   <c r="H14" i="12" s="1"/>
   <c r="H15" i="12" s="1"/>
   <c r="H16" i="12" s="1"/>
   <c r="H17" i="12" s="1"/>
   <c r="H18" i="12" s="1"/>
   <c r="H19" i="12" s="1"/>
   <c r="H20" i="12" s="1"/>
   <c r="A7" i="12"/>
   <c r="E3" i="12"/>
   <c r="A3" i="12"/>
   <c r="A2" i="12"/>
   <c r="A1" i="12"/>
   <c r="G23" i="11"/>
   <c r="E23" i="11"/>
   <c r="I23" i="11" s="1"/>
   <c r="F11" i="9" s="1"/>
   <c r="H10" i="11"/>
   <c r="H11" i="11" s="1"/>
   <c r="H12" i="11" s="1"/>
@@ -368,52 +432,94 @@
   <c r="G23" i="6"/>
   <c r="G22" i="6"/>
   <c r="G21" i="6"/>
   <c r="G20" i="6"/>
   <c r="G19" i="6"/>
   <c r="G18" i="6"/>
   <c r="G17" i="6"/>
   <c r="E40" i="6"/>
   <c r="G15" i="6"/>
   <c r="I40" i="6" l="1"/>
   <c r="G16" i="6"/>
   <c r="G40" i="6" s="1"/>
   <c r="E7" i="6" s="1"/>
   <c r="E8" i="6" s="1"/>
   <c r="K42" i="6" s="1"/>
   <c r="H40" i="6" l="1"/>
   <c r="J45" i="6" s="1"/>
   <c r="K45" i="6" s="1"/>
   <c r="J40" i="6" l="1"/>
   <c r="K40" i="6"/>
   <c r="K43" i="6" s="1"/>
   <c r="K46" i="6" l="1"/>
 </calcChain>
 </file>
 
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>Huggins, Joni [DAS]</author>
+  </authors>
+  <commentList>
+    <comment ref="E9" authorId="0" shapeId="0" xr:uid="{EEDBBE81-7C56-478F-8413-9536252763BC}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="11"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>Huggins, Joni [DAS]:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="11"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+Trower, James
+Huggins, Joni
+Project 9448.00:
+MM25 9448.00  -812.51
+Increase MM25 Funds PM Time by $15,000
+Setup PM Time for THILL Funds by $18,000
+Project 9528.00:
+MM25 9528.00  -360.49
+Increase MM25 Funds PM Time by $7,000</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="104">
   <si>
     <t>Recap</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>TRANSFERS</t>
   </si>
   <si>
     <t>CONTRACTED</t>
   </si>
   <si>
     <t>EXPENDED</t>
   </si>
   <si>
     <t>CONTRACTED,  NOT EXPENDED</t>
   </si>
   <si>
     <t>UNDER(OVER)
 Budget</t>
   </si>
   <si>
     <t>Budget</t>
   </si>
@@ -652,63 +758,135 @@
   </si>
   <si>
     <t>Major Program 4D04</t>
   </si>
   <si>
     <t>Close Date:</t>
   </si>
   <si>
     <t>eDAS: 737B</t>
   </si>
   <si>
     <t>Inv. 2726446</t>
   </si>
   <si>
     <t>CNST</t>
   </si>
   <si>
     <t>ATC Group V#(00002134218)</t>
   </si>
   <si>
     <t>PRC 33527218908</t>
   </si>
   <si>
     <t>Shipping Code: 035</t>
   </si>
+  <si>
+    <t>MM25</t>
+  </si>
+  <si>
+    <t>PO 33527217916</t>
+  </si>
+  <si>
+    <t>CO #2(Opening in THIL)</t>
+  </si>
+  <si>
+    <t>Vendor:  00003025029</t>
+  </si>
+  <si>
+    <t>RFP1821335228-DCI11012021</t>
+  </si>
+  <si>
+    <t>Activity code:  CMGR</t>
+  </si>
+  <si>
+    <t>DCI Group</t>
+  </si>
+  <si>
+    <r>
+      <t>Acct. Codes-0017-335-0002-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color indexed="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>9255</t>
+    </r>
+  </si>
+  <si>
+    <t>OPN Architects</t>
+  </si>
+  <si>
+    <t>Vendor:  00003035830</t>
+  </si>
+  <si>
+    <t>RFP944800-01</t>
+  </si>
+  <si>
+    <t>Activity code:  DSGN</t>
+  </si>
+  <si>
+    <t>Split w/MM25</t>
+  </si>
+  <si>
+    <t>PO 33527232900</t>
+  </si>
+  <si>
+    <t>CO #3 (Opening PO in THIL)</t>
+  </si>
+  <si>
+    <r>
+      <t>Acct. Codes-0017-335-0002-</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color indexed="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>9260</t>
+    </r>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="mm/dd/yy"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="31" x14ac:knownFonts="1">
+  <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -867,50 +1045,63 @@
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF222222"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF343739"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF0000CC"/>
       <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
@@ -1072,51 +1263,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="174">
+  <cellXfs count="178">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="40" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="40" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="40" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -1500,102 +1691,124 @@
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="40" fontId="3" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="40" fontId="14" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="30" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="30" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Currency 2" xfId="6" xr:uid="{22775A5C-E89F-44D4-9A80-E39CF55AD25A}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="4" xr:uid="{27F19638-7D44-43C8-A204-F964AC5CBA9B}"/>
     <cellStyle name="Normal_CLARINDA" xfId="5" xr:uid="{8AAD15FC-EC67-45EF-94E6-501FBD44E13D}"/>
     <cellStyle name="Normal_LUCAS REMODEL FOR Dept of Comm." xfId="3" xr:uid="{2B0244D6-5D10-4DFF-B673-9140ACE28B5F}"/>
   </cellStyles>
-  <dxfs count="2">
+  <dxfs count="3">
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000CC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>287492</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>114608</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
@@ -1693,50 +1906,572 @@
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="7429500"/>
           <a:ext cx="11622122" cy="1200318"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../MM%20FY25%200017-MM25/Major%20Maintenance%20FY25%20MM25.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///N:\DAS%20Shared%20Perm\GSE%20Infrastructure\MM%20FY25%200017-MM25\Major%20Maintenance%20FY25%20MM25.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/DAS%20Shared%20Perm/GSE%20Infrastructure/MM%20FY25%200017-MM25/Major%20Maintenance%20FY25%20MM25.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="Language"/>
+      <sheetName val="FINANCIAL"/>
+      <sheetName val="MM25 Funds Rec'd"/>
+      <sheetName val="RECAP #9997.25"/>
+      <sheetName val="#9997.25 PM TIME"/>
+      <sheetName val="RECAP #9354.00"/>
+      <sheetName val="#9354.00 Foreman Construction"/>
+      <sheetName val="#9354.00 PM TIME"/>
+      <sheetName val="#9354.00 Misc"/>
+      <sheetName val="#9354.00 McGough Construction"/>
+      <sheetName val="#9354.00 Shive Hattery"/>
+      <sheetName val="RECAP #9371.00"/>
+      <sheetName val="#9371.00 Samuels Group"/>
+      <sheetName val="#9371.00 PM TIME"/>
+      <sheetName val="#9371.00 Misc"/>
+      <sheetName val="#9371.00 MetroDriveway"/>
+      <sheetName val="RECAP #9422.00"/>
+      <sheetName val="#9422.00 Funds Rec'd"/>
+      <sheetName val="#9422.00 McGough Construction"/>
+      <sheetName val="#9422.00 PM TIME "/>
+      <sheetName val="#9422.00 Misc"/>
+      <sheetName val="#9422.00 Horizon Architecture"/>
+      <sheetName val="#9422.00 Bi-State Masonry"/>
+      <sheetName val="#9422.00 McGough Constructi (2)"/>
+      <sheetName val="RECAP #9442.00"/>
+      <sheetName val="#9442.00 McGough Construction"/>
+      <sheetName val="#9442.00 PM TIME"/>
+      <sheetName val="#9442.00 Misc"/>
+      <sheetName val="#9442.00 Horizon Architecture"/>
+      <sheetName val="#9442.00 Bi-State Masonry"/>
+      <sheetName val="#9442.00 McGough Constructi (2)"/>
+      <sheetName val="RECAP #9443.00"/>
+      <sheetName val="#9443.00 McGough Construction"/>
+      <sheetName val="#9443.00 PM TIME"/>
+      <sheetName val="#9443.00 Misc"/>
+      <sheetName val="#9443.00 Horizon Architecture"/>
+      <sheetName val="#9443.00 McGough Constructi (2)"/>
+      <sheetName val="#9443.00 Bi-State Contracting"/>
+      <sheetName val="RECAP #9444.00"/>
+      <sheetName val="#9444.00 Samuels Group"/>
+      <sheetName val="#9444.00 PM TIME"/>
+      <sheetName val="#9444.00 Misc"/>
+      <sheetName val="#9444.00 Synder &amp; Associates"/>
+      <sheetName val="#9444.00 Controlled Asbestos"/>
+      <sheetName val="#9444.00 Samuels Group (2)"/>
+      <sheetName val="#9444.00 A&amp;W Enterprise"/>
+      <sheetName val="#9444.00 Rasmussen Mechanical"/>
+      <sheetName val="#9444.00 ONeal Electric"/>
+      <sheetName val="RECAP #9445.00"/>
+      <sheetName val="#9445.00 Samuels Group"/>
+      <sheetName val="#9445.00 PM TIME"/>
+      <sheetName val="#9445.00 Misc"/>
+      <sheetName val="#9445.00 KCL Engineering"/>
+      <sheetName val="#9445.00 Terracon"/>
+      <sheetName val="#9445.00 Samuels Group (2)"/>
+      <sheetName val="#9445.00 Gerard Electric"/>
+      <sheetName val="RECAP #9447.00"/>
+      <sheetName val="#9447.00 DCI Group"/>
+      <sheetName val="#9447.00 PM TIME"/>
+      <sheetName val="#9447.00 Misc "/>
+      <sheetName val="#9447.00 OPN Architects"/>
+      <sheetName val="#9447.00 DCI Group (2)"/>
+      <sheetName val="#9447.00 OPN Architects (2)"/>
+      <sheetName val="RECAP #9448.00"/>
+      <sheetName val="#9448.00 DCI Group"/>
+      <sheetName val="#9448.00 PM TIME"/>
+      <sheetName val="#9448.00 Misc "/>
+      <sheetName val="#9448.00 OPN Architects"/>
+      <sheetName val="#9448.00 DCI Group (2)"/>
+      <sheetName val="#9448.00 OPN Architects (2)"/>
+      <sheetName val="#9448.00 Terracon Consultants"/>
+      <sheetName val="RECAP #9449.00"/>
+      <sheetName val="#9449.00 DCI Group"/>
+      <sheetName val="#9449.00 PM TIME"/>
+      <sheetName val="#9449.00 Misc"/>
+      <sheetName val="#9449.00 OPN Architects"/>
+      <sheetName val="#9449.00 DCI Group (2)"/>
+      <sheetName val="#9449.00 Titan Roofing"/>
+      <sheetName val="RECAP #9451.00"/>
+      <sheetName val="#9451.00 McGough Construction"/>
+      <sheetName val="#9451.00 PM Time"/>
+      <sheetName val="#9451.00 Misc"/>
+      <sheetName val="#9451.00 IMEG Corporation"/>
+      <sheetName val="#9451.00 System Works"/>
+      <sheetName val="#9451.00 Mechanical Sales"/>
+      <sheetName val="#9451.00 Foreman Construction"/>
+      <sheetName val="#9451.00 McGough Constructi (2)"/>
+      <sheetName val="RECAP #9452.00"/>
+      <sheetName val="#9452.00 Innovative Engineers"/>
+      <sheetName val="#9452.00 PM TIME "/>
+      <sheetName val="#9452.00 Misc "/>
+      <sheetName val="#9452.00 DCI Group"/>
+      <sheetName val="#9452.00 Cummins"/>
+      <sheetName val="#9452.00 DCI Group (2)"/>
+      <sheetName val="RECAP #9453.00"/>
+      <sheetName val="#9453.00 McGough Construction"/>
+      <sheetName val="#9453.00 PM TIME"/>
+      <sheetName val="#9453.00 Misc"/>
+      <sheetName val="#9453.00 GenesisArchitectural"/>
+      <sheetName val="#9453.00 Academy Roofing"/>
+      <sheetName val="#9453.00 McGough Constructi (2)"/>
+      <sheetName val="RECAP #9454.00"/>
+      <sheetName val="#9454.00 Samuels Group"/>
+      <sheetName val="#9454.00 PM TIME"/>
+      <sheetName val="#9454.00 Misc "/>
+      <sheetName val="#9454.00 Horizon Architecture"/>
+      <sheetName val="#9454.00 Brockway Mechanical "/>
+      <sheetName val="#9454.00 Samuels Group (2)"/>
+      <sheetName val="RECAP #9455.00"/>
+      <sheetName val="#9455.00 Samuels Group"/>
+      <sheetName val="#9455.00 PM TIME "/>
+      <sheetName val="#9455.00 Misc "/>
+      <sheetName val="#9455.00 OPN Architects"/>
+      <sheetName val="#9455.00 OPN Architects (2)"/>
+      <sheetName val="#9455.00 Samuels Group (2)"/>
+      <sheetName val="#9455.00 MTS Contracting"/>
+      <sheetName val="RECAP #9456.00"/>
+      <sheetName val="#9456.00 Samuels Group"/>
+      <sheetName val="#9456.00 PM TIME "/>
+      <sheetName val="#9456.00 Misc"/>
+      <sheetName val="#9456.00 CMBA Architects"/>
+      <sheetName val="#9456.00 McKinnis Roofing"/>
+      <sheetName val="#9456.00 Samuels Group (2)"/>
+      <sheetName val="RECAP #9457.00"/>
+      <sheetName val="#9457.00 Samuels Group"/>
+      <sheetName val="#9457.00 PM TIME"/>
+      <sheetName val="#9457.00 Misc"/>
+      <sheetName val="#9457.00 CMBA Architects"/>
+      <sheetName val="#9457.00 Martino Commercial "/>
+      <sheetName val="#9457.00 Samuels Group (2)"/>
+      <sheetName val="RECAP #9458.00"/>
+      <sheetName val="#9458.00 McGough"/>
+      <sheetName val="#9458.00 PM TIME"/>
+      <sheetName val="#9458.00 Misc "/>
+      <sheetName val="#9458.00 Resource Consulting "/>
+      <sheetName val="#9458.00 Proctor Mechanical"/>
+      <sheetName val="#9458.00 McGough Construction 2"/>
+      <sheetName val="#9458.00 Riley Armstrong"/>
+      <sheetName val="RECAP #9459.00"/>
+      <sheetName val="#9459.00 McGough Constructi "/>
+      <sheetName val="#9459.00 PM TIME"/>
+      <sheetName val="#9459.00 Misc"/>
+      <sheetName val="#9459.00 IMEG Corporation"/>
+      <sheetName val="#9459.00 McGough Construction 2"/>
+      <sheetName val="#9459.00 Reliable 1"/>
+      <sheetName val="RECAP #9460.00"/>
+      <sheetName val="#9460.00 Boyd Jones"/>
+      <sheetName val="#9460.00 PM TIME"/>
+      <sheetName val="#9460.00 Misc"/>
+      <sheetName val="#9460.00 Genesis Architectural"/>
+      <sheetName val="#9460.00 R3 Commercial Roofing"/>
+      <sheetName val="#9460.00 Boyd Jones (2)"/>
+      <sheetName val="RECAP #9462.00"/>
+      <sheetName val="#9462.00 Samuels Group"/>
+      <sheetName val="#9462.00 PM TIME "/>
+      <sheetName val="#9462.00 Misc "/>
+      <sheetName val="#9462.00 Synder &amp; Associates"/>
+      <sheetName val="#9462.00 Samuels Group (2)"/>
+      <sheetName val="#9462.00 Big River Maintenance"/>
+      <sheetName val="RECAP #9463.00"/>
+      <sheetName val="#9463.00 Story Construction"/>
+      <sheetName val="#9463.00 PM TIME"/>
+      <sheetName val="#9463.00 Misc"/>
+      <sheetName val="#9463.00 Genesis Architectural"/>
+      <sheetName val="#9463.00 Story Construction (2)"/>
+      <sheetName val="#9463.00 Voss Services"/>
+      <sheetName val="#9463.00 Controlled Asbestos"/>
+      <sheetName val="#9463.00 MTS Contracting"/>
+      <sheetName val="RECAP #9474.00"/>
+      <sheetName val="#9474.00 Samuels Group"/>
+      <sheetName val="#9474.00 PM TIME"/>
+      <sheetName val="#9474.00 Misc"/>
+      <sheetName val="#9474.00 KCL Engineering"/>
+      <sheetName val="#9474.00 Story Construction"/>
+      <sheetName val="#9474.00 Story Construction (2)"/>
+      <sheetName val="#9474.00 S&amp;S Plumbing"/>
+      <sheetName val="#9474.00 Advanced Environmental"/>
+      <sheetName val="RECAP #9520.00"/>
+      <sheetName val="#9520.00 McGough Construction"/>
+      <sheetName val="#9520.00 PM TIME "/>
+      <sheetName val="#9520.00 Misc "/>
+      <sheetName val="#9520.00 Resource Consulting "/>
+      <sheetName val="RECAP #9522.00"/>
+      <sheetName val="#9522.00 Boyd Jones"/>
+      <sheetName val="#9522.00 PM TIME "/>
+      <sheetName val="#9522.00 Misc "/>
+      <sheetName val="#9522.00 I &amp; S Group"/>
+      <sheetName val="#9522.00 Samuels Group"/>
+      <sheetName val="RECAP #9523.00"/>
+      <sheetName val="#9523.00 Boyd Jones"/>
+      <sheetName val="#9523.00 PM TIME "/>
+      <sheetName val="#9523.00 Misc "/>
+      <sheetName val="#9523.00 Horizon Architecture"/>
+      <sheetName val="#9523.00 Samuels Group"/>
+      <sheetName val="RECAP #9526.00"/>
+      <sheetName val="#9526.00 McGough Construction"/>
+      <sheetName val="#9526.00 PM TIME"/>
+      <sheetName val="#9526.00 Misc"/>
+      <sheetName val="#9526.00 Bolton and Menk"/>
+      <sheetName val="#9526.00 McGough Constructi (2)"/>
+      <sheetName val="#9526.00 Terracon Consultants"/>
+      <sheetName val="#9526.00 TK Concrete"/>
+      <sheetName val="RECAP #9528.00"/>
+      <sheetName val="#9528.00 McGough Construction"/>
+      <sheetName val="#9528.00 PM TIME"/>
+      <sheetName val="#9528.00 Misc "/>
+      <sheetName val="#9528.00 Bolton and Menk"/>
+      <sheetName val="RECAP #9536.00"/>
+      <sheetName val="#9536.00 DCI Group"/>
+      <sheetName val="#9536.00 PM TIME"/>
+      <sheetName val="#9536.00 Misc"/>
+      <sheetName val="#9536.00 AbsoluteGroupofGranger"/>
+      <sheetName val="#9536.00 Waldinger Corporation"/>
+      <sheetName val="RECAP #9541.00"/>
+      <sheetName val="#9541.00 Big River Allen Link"/>
+      <sheetName val="#9541.00 PM TIME"/>
+      <sheetName val="#9541.00 Misc"/>
+      <sheetName val="#9541.00 Samuels Group"/>
+      <sheetName val="RECAP #9542.00"/>
+      <sheetName val="#9542.00 Samuels Group"/>
+      <sheetName val="#9542.00 PM TIME "/>
+      <sheetName val="#9542.00 Misc "/>
+      <sheetName val="#9542.00 Kline Sewer"/>
+      <sheetName val="#9542.00 Shive Hattery"/>
+      <sheetName val="RECAP #9570.00"/>
+      <sheetName val="#9570.00 Vendor A"/>
+      <sheetName val="#9570.00 PM TIME"/>
+      <sheetName val="#9570.00 Misc"/>
+      <sheetName val="RECAP #XXXX.XX "/>
+      <sheetName val="#XXXX.XX Vendor A"/>
+      <sheetName val="#XXXX.XX PM TIME"/>
+      <sheetName val="#XXXX.XX Misc"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6">
+        <row r="49">
+          <cell r="D49">
+            <v>1501910.63</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9">
+        <row r="27">
+          <cell r="F27">
+            <v>107797.38</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
+      <sheetData sheetId="18"/>
+      <sheetData sheetId="19"/>
+      <sheetData sheetId="20"/>
+      <sheetData sheetId="21"/>
+      <sheetData sheetId="22"/>
+      <sheetData sheetId="23"/>
+      <sheetData sheetId="24"/>
+      <sheetData sheetId="25"/>
+      <sheetData sheetId="26"/>
+      <sheetData sheetId="27"/>
+      <sheetData sheetId="28"/>
+      <sheetData sheetId="29"/>
+      <sheetData sheetId="30"/>
+      <sheetData sheetId="31"/>
+      <sheetData sheetId="32"/>
+      <sheetData sheetId="33"/>
+      <sheetData sheetId="34"/>
+      <sheetData sheetId="35"/>
+      <sheetData sheetId="36"/>
+      <sheetData sheetId="37"/>
+      <sheetData sheetId="38"/>
+      <sheetData sheetId="39"/>
+      <sheetData sheetId="40"/>
+      <sheetData sheetId="41"/>
+      <sheetData sheetId="42"/>
+      <sheetData sheetId="43"/>
+      <sheetData sheetId="44"/>
+      <sheetData sheetId="45"/>
+      <sheetData sheetId="46"/>
+      <sheetData sheetId="47"/>
+      <sheetData sheetId="48"/>
+      <sheetData sheetId="49"/>
+      <sheetData sheetId="50"/>
+      <sheetData sheetId="51"/>
+      <sheetData sheetId="52"/>
+      <sheetData sheetId="53"/>
+      <sheetData sheetId="54"/>
+      <sheetData sheetId="55"/>
+      <sheetData sheetId="56"/>
+      <sheetData sheetId="57"/>
+      <sheetData sheetId="58"/>
+      <sheetData sheetId="59"/>
+      <sheetData sheetId="60"/>
+      <sheetData sheetId="61"/>
+      <sheetData sheetId="62"/>
+      <sheetData sheetId="63">
+        <row r="3">
+          <cell r="E3" t="str">
+            <v>Major Program 4D04</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="64"/>
+      <sheetData sheetId="65"/>
+      <sheetData sheetId="66"/>
+      <sheetData sheetId="67"/>
+      <sheetData sheetId="68">
+        <row r="26">
+          <cell r="D26">
+            <v>44745.69</v>
+          </cell>
+          <cell r="F26">
+            <v>44723.849999999991</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="69">
+        <row r="23">
+          <cell r="D23">
+            <v>192227</v>
+          </cell>
+          <cell r="F23">
+            <v>122098.49</v>
+          </cell>
+          <cell r="H23">
+            <v>70128.509999999995</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="70"/>
+      <sheetData sheetId="71"/>
+      <sheetData sheetId="72"/>
+      <sheetData sheetId="73"/>
+      <sheetData sheetId="74"/>
+      <sheetData sheetId="75"/>
+      <sheetData sheetId="76"/>
+      <sheetData sheetId="77"/>
+      <sheetData sheetId="78"/>
+      <sheetData sheetId="79"/>
+      <sheetData sheetId="80"/>
+      <sheetData sheetId="81"/>
+      <sheetData sheetId="82"/>
+      <sheetData sheetId="83"/>
+      <sheetData sheetId="84"/>
+      <sheetData sheetId="85"/>
+      <sheetData sheetId="86"/>
+      <sheetData sheetId="87"/>
+      <sheetData sheetId="88"/>
+      <sheetData sheetId="89"/>
+      <sheetData sheetId="90"/>
+      <sheetData sheetId="91"/>
+      <sheetData sheetId="92"/>
+      <sheetData sheetId="93"/>
+      <sheetData sheetId="94"/>
+      <sheetData sheetId="95"/>
+      <sheetData sheetId="96"/>
+      <sheetData sheetId="97"/>
+      <sheetData sheetId="98"/>
+      <sheetData sheetId="99"/>
+      <sheetData sheetId="100"/>
+      <sheetData sheetId="101"/>
+      <sheetData sheetId="102"/>
+      <sheetData sheetId="103"/>
+      <sheetData sheetId="104"/>
+      <sheetData sheetId="105"/>
+      <sheetData sheetId="106"/>
+      <sheetData sheetId="107"/>
+      <sheetData sheetId="108"/>
+      <sheetData sheetId="109"/>
+      <sheetData sheetId="110"/>
+      <sheetData sheetId="111"/>
+      <sheetData sheetId="112"/>
+      <sheetData sheetId="113"/>
+      <sheetData sheetId="114"/>
+      <sheetData sheetId="115"/>
+      <sheetData sheetId="116"/>
+      <sheetData sheetId="117"/>
+      <sheetData sheetId="118"/>
+      <sheetData sheetId="119"/>
+      <sheetData sheetId="120"/>
+      <sheetData sheetId="121"/>
+      <sheetData sheetId="122"/>
+      <sheetData sheetId="123"/>
+      <sheetData sheetId="124"/>
+      <sheetData sheetId="125"/>
+      <sheetData sheetId="126"/>
+      <sheetData sheetId="127"/>
+      <sheetData sheetId="128"/>
+      <sheetData sheetId="129"/>
+      <sheetData sheetId="130"/>
+      <sheetData sheetId="131"/>
+      <sheetData sheetId="132"/>
+      <sheetData sheetId="133"/>
+      <sheetData sheetId="134"/>
+      <sheetData sheetId="135"/>
+      <sheetData sheetId="136"/>
+      <sheetData sheetId="137"/>
+      <sheetData sheetId="138"/>
+      <sheetData sheetId="139"/>
+      <sheetData sheetId="140"/>
+      <sheetData sheetId="141"/>
+      <sheetData sheetId="142"/>
+      <sheetData sheetId="143"/>
+      <sheetData sheetId="144"/>
+      <sheetData sheetId="145"/>
+      <sheetData sheetId="146"/>
+      <sheetData sheetId="147"/>
+      <sheetData sheetId="148"/>
+      <sheetData sheetId="149"/>
+      <sheetData sheetId="150"/>
+      <sheetData sheetId="151"/>
+      <sheetData sheetId="152"/>
+      <sheetData sheetId="153"/>
+      <sheetData sheetId="154"/>
+      <sheetData sheetId="155"/>
+      <sheetData sheetId="156"/>
+      <sheetData sheetId="157"/>
+      <sheetData sheetId="158"/>
+      <sheetData sheetId="159"/>
+      <sheetData sheetId="160"/>
+      <sheetData sheetId="161"/>
+      <sheetData sheetId="162"/>
+      <sheetData sheetId="163"/>
+      <sheetData sheetId="164"/>
+      <sheetData sheetId="165"/>
+      <sheetData sheetId="166"/>
+      <sheetData sheetId="167"/>
+      <sheetData sheetId="168"/>
+      <sheetData sheetId="169"/>
+      <sheetData sheetId="170"/>
+      <sheetData sheetId="171"/>
+      <sheetData sheetId="172"/>
+      <sheetData sheetId="173"/>
+      <sheetData sheetId="174"/>
+      <sheetData sheetId="175"/>
+      <sheetData sheetId="176"/>
+      <sheetData sheetId="177"/>
+      <sheetData sheetId="178"/>
+      <sheetData sheetId="179"/>
+      <sheetData sheetId="180"/>
+      <sheetData sheetId="181"/>
+      <sheetData sheetId="182"/>
+      <sheetData sheetId="183"/>
+      <sheetData sheetId="184"/>
+      <sheetData sheetId="185"/>
+      <sheetData sheetId="186"/>
+      <sheetData sheetId="187"/>
+      <sheetData sheetId="188"/>
+      <sheetData sheetId="189"/>
+      <sheetData sheetId="190"/>
+      <sheetData sheetId="191"/>
+      <sheetData sheetId="192"/>
+      <sheetData sheetId="193"/>
+      <sheetData sheetId="194"/>
+      <sheetData sheetId="195"/>
+      <sheetData sheetId="196"/>
+      <sheetData sheetId="197"/>
+      <sheetData sheetId="198"/>
+      <sheetData sheetId="199"/>
+      <sheetData sheetId="200"/>
+      <sheetData sheetId="201"/>
+      <sheetData sheetId="202"/>
+      <sheetData sheetId="203"/>
+      <sheetData sheetId="204"/>
+      <sheetData sheetId="205"/>
+      <sheetData sheetId="206"/>
+      <sheetData sheetId="207"/>
+      <sheetData sheetId="208"/>
+      <sheetData sheetId="209"/>
+      <sheetData sheetId="210"/>
+      <sheetData sheetId="211"/>
+      <sheetData sheetId="212"/>
+      <sheetData sheetId="213"/>
+      <sheetData sheetId="214"/>
+      <sheetData sheetId="215"/>
+      <sheetData sheetId="216"/>
+      <sheetData sheetId="217"/>
+      <sheetData sheetId="218"/>
+      <sheetData sheetId="219"/>
+      <sheetData sheetId="220"/>
+      <sheetData sheetId="221"/>
+      <sheetData sheetId="222"/>
+      <sheetData sheetId="223"/>
+      <sheetData sheetId="224"/>
+      <sheetData sheetId="225"/>
+      <sheetData sheetId="226"/>
+      <sheetData sheetId="227"/>
+      <sheetData sheetId="228"/>
+      <sheetData sheetId="229"/>
+      <sheetData sheetId="230"/>
+      <sheetData sheetId="231"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1964,141 +2699,702 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BAAF8B8E-21A5-4DD8-81AE-63F7F19233EF}">
   <sheetPr>
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
   <dimension ref="A1:A30"/>
   <sheetViews>
-    <sheetView topLeftCell="A28" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView topLeftCell="A24" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A40" sqref="A40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" x14ac:dyDescent="0.25"/>
     <row r="2" x14ac:dyDescent="0.25"/>
     <row r="3" x14ac:dyDescent="0.25"/>
     <row r="4" x14ac:dyDescent="0.25"/>
     <row r="5" x14ac:dyDescent="0.25"/>
     <row r="6" x14ac:dyDescent="0.25"/>
     <row r="7" x14ac:dyDescent="0.25"/>
     <row r="8" x14ac:dyDescent="0.25"/>
     <row r="9" x14ac:dyDescent="0.25"/>
     <row r="10" x14ac:dyDescent="0.25"/>
     <row r="11" x14ac:dyDescent="0.25"/>
     <row r="12" x14ac:dyDescent="0.25"/>
     <row r="13" x14ac:dyDescent="0.25"/>
     <row r="14" x14ac:dyDescent="0.25"/>
     <row r="15" x14ac:dyDescent="0.25"/>
     <row r="16" x14ac:dyDescent="0.25"/>
     <row r="17" x14ac:dyDescent="0.25"/>
     <row r="18" x14ac:dyDescent="0.25"/>
     <row r="19" x14ac:dyDescent="0.25"/>
     <row r="20" x14ac:dyDescent="0.25"/>
     <row r="21" x14ac:dyDescent="0.25"/>
     <row r="22" x14ac:dyDescent="0.25"/>
     <row r="23" x14ac:dyDescent="0.25"/>
     <row r="24" x14ac:dyDescent="0.25"/>
     <row r="25" x14ac:dyDescent="0.25"/>
     <row r="26" x14ac:dyDescent="0.25"/>
     <row r="27" x14ac:dyDescent="0.25"/>
     <row r="28" x14ac:dyDescent="0.25"/>
     <row r="29" x14ac:dyDescent="0.25"/>
     <row r="30" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{69B77F4E-75F2-499E-94B5-CAA6E023D49F}">
+  <sheetPr>
+    <tabColor indexed="30"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:J25"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C72" sqref="C72"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="24.5703125" customWidth="1"/>
+    <col min="2" max="3" width="9.42578125" customWidth="1"/>
+    <col min="4" max="4" width="25" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.5703125" customWidth="1"/>
+    <col min="6" max="6" width="13.5703125" customWidth="1"/>
+    <col min="7" max="7" width="12.42578125" customWidth="1"/>
+    <col min="8" max="8" width="10.5703125" customWidth="1"/>
+    <col min="9" max="9" width="10.5703125" bestFit="1" customWidth="1"/>
+    <col min="257" max="265" width="11.42578125" customWidth="1"/>
+    <col min="513" max="521" width="11.42578125" customWidth="1"/>
+    <col min="769" max="777" width="11.42578125" customWidth="1"/>
+    <col min="1025" max="1033" width="11.42578125" customWidth="1"/>
+    <col min="1281" max="1289" width="11.42578125" customWidth="1"/>
+    <col min="1537" max="1545" width="11.42578125" customWidth="1"/>
+    <col min="1793" max="1801" width="11.42578125" customWidth="1"/>
+    <col min="2049" max="2057" width="11.42578125" customWidth="1"/>
+    <col min="2305" max="2313" width="11.42578125" customWidth="1"/>
+    <col min="2561" max="2569" width="11.42578125" customWidth="1"/>
+    <col min="2817" max="2825" width="11.42578125" customWidth="1"/>
+    <col min="3073" max="3081" width="11.42578125" customWidth="1"/>
+    <col min="3329" max="3337" width="11.42578125" customWidth="1"/>
+    <col min="3585" max="3593" width="11.42578125" customWidth="1"/>
+    <col min="3841" max="3849" width="11.42578125" customWidth="1"/>
+    <col min="4097" max="4105" width="11.42578125" customWidth="1"/>
+    <col min="4353" max="4361" width="11.42578125" customWidth="1"/>
+    <col min="4609" max="4617" width="11.42578125" customWidth="1"/>
+    <col min="4865" max="4873" width="11.42578125" customWidth="1"/>
+    <col min="5121" max="5129" width="11.42578125" customWidth="1"/>
+    <col min="5377" max="5385" width="11.42578125" customWidth="1"/>
+    <col min="5633" max="5641" width="11.42578125" customWidth="1"/>
+    <col min="5889" max="5897" width="11.42578125" customWidth="1"/>
+    <col min="6145" max="6153" width="11.42578125" customWidth="1"/>
+    <col min="6401" max="6409" width="11.42578125" customWidth="1"/>
+    <col min="6657" max="6665" width="11.42578125" customWidth="1"/>
+    <col min="6913" max="6921" width="11.42578125" customWidth="1"/>
+    <col min="7169" max="7177" width="11.42578125" customWidth="1"/>
+    <col min="7425" max="7433" width="11.42578125" customWidth="1"/>
+    <col min="7681" max="7689" width="11.42578125" customWidth="1"/>
+    <col min="7937" max="7945" width="11.42578125" customWidth="1"/>
+    <col min="8193" max="8201" width="11.42578125" customWidth="1"/>
+    <col min="8449" max="8457" width="11.42578125" customWidth="1"/>
+    <col min="8705" max="8713" width="11.42578125" customWidth="1"/>
+    <col min="8961" max="8969" width="11.42578125" customWidth="1"/>
+    <col min="9217" max="9225" width="11.42578125" customWidth="1"/>
+    <col min="9473" max="9481" width="11.42578125" customWidth="1"/>
+    <col min="9729" max="9737" width="11.42578125" customWidth="1"/>
+    <col min="9985" max="9993" width="11.42578125" customWidth="1"/>
+    <col min="10241" max="10249" width="11.42578125" customWidth="1"/>
+    <col min="10497" max="10505" width="11.42578125" customWidth="1"/>
+    <col min="10753" max="10761" width="11.42578125" customWidth="1"/>
+    <col min="11009" max="11017" width="11.42578125" customWidth="1"/>
+    <col min="11265" max="11273" width="11.42578125" customWidth="1"/>
+    <col min="11521" max="11529" width="11.42578125" customWidth="1"/>
+    <col min="11777" max="11785" width="11.42578125" customWidth="1"/>
+    <col min="12033" max="12041" width="11.42578125" customWidth="1"/>
+    <col min="12289" max="12297" width="11.42578125" customWidth="1"/>
+    <col min="12545" max="12553" width="11.42578125" customWidth="1"/>
+    <col min="12801" max="12809" width="11.42578125" customWidth="1"/>
+    <col min="13057" max="13065" width="11.42578125" customWidth="1"/>
+    <col min="13313" max="13321" width="11.42578125" customWidth="1"/>
+    <col min="13569" max="13577" width="11.42578125" customWidth="1"/>
+    <col min="13825" max="13833" width="11.42578125" customWidth="1"/>
+    <col min="14081" max="14089" width="11.42578125" customWidth="1"/>
+    <col min="14337" max="14345" width="11.42578125" customWidth="1"/>
+    <col min="14593" max="14601" width="11.42578125" customWidth="1"/>
+    <col min="14849" max="14857" width="11.42578125" customWidth="1"/>
+    <col min="15105" max="15113" width="11.42578125" customWidth="1"/>
+    <col min="15361" max="15369" width="11.42578125" customWidth="1"/>
+    <col min="15617" max="15625" width="11.42578125" customWidth="1"/>
+    <col min="15873" max="15881" width="11.42578125" customWidth="1"/>
+    <col min="16129" max="16137" width="11.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="str">
+        <f>'RECAP #XXXX.XX'!B1</f>
+        <v>xxx xxxxxxxxxxxxxxxxxxxxx</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="25"/>
+      <c r="H1" s="25"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="26"/>
+    </row>
+    <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="6" t="str">
+        <f>'RECAP #XXXX.XX'!B2</f>
+        <v>Project # xxxx.xx</v>
+      </c>
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="26"/>
+      <c r="J2" s="26"/>
+    </row>
+    <row r="3" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="7" t="str">
+        <f>'RECAP #XXXX.XX'!B3</f>
+        <v>Program code xxxxxx</v>
+      </c>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="8" t="str">
+        <f>'RECAP #XXXX.XX'!E3</f>
+        <v>Major Program xxxx</v>
+      </c>
+      <c r="F3" s="4"/>
+      <c r="G3" s="25"/>
+      <c r="H3" s="25"/>
+      <c r="I3" s="26"/>
+      <c r="J3" s="26"/>
+    </row>
+    <row r="4" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A4" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="28"/>
+      <c r="C4" s="28"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="26"/>
+    </row>
+    <row r="5" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="11"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="32"/>
+      <c r="D5" s="33"/>
+      <c r="E5" s="34"/>
+      <c r="F5" s="35"/>
+      <c r="G5" s="36"/>
+      <c r="H5" s="36"/>
+      <c r="I5" s="32"/>
+      <c r="J5" s="26"/>
+    </row>
+    <row r="6" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A6" s="31" t="s">
+        <v>72</v>
+      </c>
+      <c r="B6" s="11"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="37"/>
+      <c r="E6" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" s="39"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="36"/>
+      <c r="I6" s="32"/>
+      <c r="J6" s="26"/>
+    </row>
+    <row r="7" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="11" t="str">
+        <f>'RECAP #XXXX.XX'!B6</f>
+        <v>Project Manager - xxxxxxxxxxxxxxxxxxx</v>
+      </c>
+      <c r="B7" s="41"/>
+      <c r="C7" s="41"/>
+      <c r="D7" s="41"/>
+      <c r="E7" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="F7" s="40"/>
+      <c r="G7" s="40"/>
+      <c r="H7" s="36"/>
+      <c r="I7" s="32"/>
+      <c r="J7" s="26" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="E8" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="H8" s="45" t="s">
+        <v>17</v>
+      </c>
+      <c r="I8" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="J8" s="26" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="118"/>
+      <c r="B9" s="113"/>
+      <c r="C9" s="113"/>
+      <c r="D9" s="152" t="s">
+        <v>24</v>
+      </c>
+      <c r="E9" s="158"/>
+      <c r="F9" s="121">
+        <f>E9</f>
+        <v>0</v>
+      </c>
+      <c r="G9" s="122"/>
+      <c r="H9" s="122"/>
+      <c r="I9" s="122">
+        <f>F9</f>
+        <v>0</v>
+      </c>
+      <c r="J9" s="123"/>
+    </row>
+    <row r="10" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="157"/>
+      <c r="B10" s="124"/>
+      <c r="C10" s="124"/>
+      <c r="D10" s="152"/>
+      <c r="E10" s="121"/>
+      <c r="F10" s="121">
+        <f t="shared" ref="F10:F21" si="0">F9+E10</f>
+        <v>0</v>
+      </c>
+      <c r="G10" s="125"/>
+      <c r="H10" s="122">
+        <f t="shared" ref="H10:H21" si="1">H9+G10</f>
+        <v>0</v>
+      </c>
+      <c r="I10" s="122">
+        <f t="shared" ref="I10:I21" si="2">I9-G10+E10</f>
+        <v>0</v>
+      </c>
+      <c r="J10" s="123"/>
+    </row>
+    <row r="11" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="118"/>
+      <c r="B11" s="113"/>
+      <c r="C11" s="113"/>
+      <c r="D11" s="152"/>
+      <c r="E11" s="121"/>
+      <c r="F11" s="121">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G11" s="125"/>
+      <c r="H11" s="122">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I11" s="122">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J11" s="123"/>
+    </row>
+    <row r="12" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="118"/>
+      <c r="B12" s="113"/>
+      <c r="C12" s="113"/>
+      <c r="D12" s="152"/>
+      <c r="E12" s="121"/>
+      <c r="F12" s="121">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G12" s="125"/>
+      <c r="H12" s="122">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I12" s="122">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J12" s="123"/>
+    </row>
+    <row r="13" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="118"/>
+      <c r="B13" s="113"/>
+      <c r="C13" s="113"/>
+      <c r="D13" s="152"/>
+      <c r="E13" s="121"/>
+      <c r="F13" s="121">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G13" s="125"/>
+      <c r="H13" s="122">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I13" s="122">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J13" s="123"/>
+    </row>
+    <row r="14" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="118"/>
+      <c r="B14" s="113"/>
+      <c r="C14" s="113"/>
+      <c r="D14" s="152"/>
+      <c r="E14" s="121"/>
+      <c r="F14" s="121">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G14" s="122"/>
+      <c r="H14" s="122">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I14" s="122">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J14" s="123"/>
+    </row>
+    <row r="15" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="118"/>
+      <c r="B15" s="113"/>
+      <c r="C15" s="113"/>
+      <c r="D15" s="152"/>
+      <c r="E15" s="121"/>
+      <c r="F15" s="121">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G15" s="125"/>
+      <c r="H15" s="122">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I15" s="122">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J15" s="123"/>
+    </row>
+    <row r="16" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="118"/>
+      <c r="B16" s="113"/>
+      <c r="C16" s="113"/>
+      <c r="D16" s="152"/>
+      <c r="E16" s="121"/>
+      <c r="F16" s="121">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G16" s="125"/>
+      <c r="H16" s="122">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I16" s="122">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J16" s="123"/>
+    </row>
+    <row r="17" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="118"/>
+      <c r="B17" s="113"/>
+      <c r="C17" s="113"/>
+      <c r="D17" s="152"/>
+      <c r="E17" s="121"/>
+      <c r="F17" s="121">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G17" s="125"/>
+      <c r="H17" s="122">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I17" s="122">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J17" s="123"/>
+    </row>
+    <row r="18" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="118"/>
+      <c r="B18" s="113"/>
+      <c r="C18" s="113"/>
+      <c r="D18" s="152"/>
+      <c r="E18" s="121"/>
+      <c r="F18" s="121">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G18" s="125"/>
+      <c r="H18" s="122">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I18" s="122">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J18" s="123"/>
+    </row>
+    <row r="19" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="118"/>
+      <c r="B19" s="113"/>
+      <c r="C19" s="113"/>
+      <c r="D19" s="152"/>
+      <c r="E19" s="121"/>
+      <c r="F19" s="121">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G19" s="122"/>
+      <c r="H19" s="122">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I19" s="122">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J19" s="123"/>
+    </row>
+    <row r="20" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="118"/>
+      <c r="B20" s="113"/>
+      <c r="C20" s="113"/>
+      <c r="D20" s="152"/>
+      <c r="E20" s="121"/>
+      <c r="F20" s="121">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G20" s="122"/>
+      <c r="H20" s="122">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I20" s="122">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J20" s="123"/>
+    </row>
+    <row r="21" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="118"/>
+      <c r="B21" s="113"/>
+      <c r="C21" s="113"/>
+      <c r="D21" s="119"/>
+      <c r="E21" s="121"/>
+      <c r="F21" s="121">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G21" s="122"/>
+      <c r="H21" s="122">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I21" s="122">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J21" s="123"/>
+    </row>
+    <row r="22" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="114"/>
+      <c r="B22" s="120"/>
+      <c r="C22" s="120"/>
+      <c r="D22" s="152"/>
+      <c r="E22" s="122"/>
+      <c r="F22" s="122"/>
+      <c r="G22" s="122"/>
+      <c r="H22" s="122"/>
+      <c r="I22" s="122"/>
+      <c r="J22" s="123"/>
+    </row>
+    <row r="23" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="114"/>
+      <c r="B23" s="153"/>
+      <c r="C23" s="153"/>
+      <c r="D23" s="154" t="s">
+        <v>19</v>
+      </c>
+      <c r="E23" s="155">
+        <f>SUM(E9:E22)</f>
+        <v>0</v>
+      </c>
+      <c r="F23" s="155"/>
+      <c r="G23" s="155">
+        <f>SUM(G9:G22)</f>
+        <v>0</v>
+      </c>
+      <c r="H23" s="155"/>
+      <c r="I23" s="155">
+        <f>E23-G23</f>
+        <v>0</v>
+      </c>
+      <c r="J23" s="123"/>
+    </row>
+    <row r="24" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
+    <row r="25" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+  </sheetData>
+  <pageMargins left="0.25" right="0.25" top="1.25" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="73" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader xml:space="preserve">&amp;CDepartment of Administrative Services
+Terrace Hill
+0002
+&amp;A
+&amp;D
+</oddHeader>
+    <oddFooter>&amp;LAcct Codes 0017-335-0002
+Reversion 6/30/2027
+&amp;C&amp;Z&amp;F&amp;R&amp;P/&amp;N</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4B19B79C-7C42-4B10-BBF3-09008ADE1F60}">
   <sheetPr>
     <tabColor indexed="30"/>
+    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H3" sqref="H3"/>
+      <selection activeCell="D67" sqref="D67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23" customWidth="1"/>
     <col min="2" max="2" width="11" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" customWidth="1"/>
     <col min="5" max="5" width="19.42578125" customWidth="1"/>
     <col min="6" max="6" width="28" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" customWidth="1"/>
     <col min="8" max="8" width="15.42578125" customWidth="1"/>
     <col min="257" max="259" width="11.42578125" customWidth="1"/>
     <col min="261" max="264" width="11.42578125" customWidth="1"/>
     <col min="513" max="515" width="11.42578125" customWidth="1"/>
     <col min="517" max="520" width="11.42578125" customWidth="1"/>
     <col min="769" max="771" width="11.42578125" customWidth="1"/>
     <col min="773" max="776" width="11.42578125" customWidth="1"/>
     <col min="1025" max="1027" width="11.42578125" customWidth="1"/>
     <col min="1029" max="1032" width="11.42578125" customWidth="1"/>
     <col min="1281" max="1283" width="11.42578125" customWidth="1"/>
     <col min="1285" max="1288" width="11.42578125" customWidth="1"/>
     <col min="1537" max="1539" width="11.42578125" customWidth="1"/>
     <col min="1541" max="1544" width="11.42578125" customWidth="1"/>
     <col min="1793" max="1795" width="11.42578125" customWidth="1"/>
@@ -2514,74 +3810,74 @@
       <c r="G21" s="119"/>
       <c r="H21" s="116"/>
     </row>
     <row r="22" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="165"/>
       <c r="B22" s="156"/>
       <c r="C22" s="156"/>
       <c r="D22" s="156"/>
       <c r="E22" s="166" t="s">
         <v>19</v>
       </c>
       <c r="F22" s="167"/>
       <c r="G22" s="155">
         <f>SUM(G9:G21)</f>
         <v>0</v>
       </c>
       <c r="H22" s="167"/>
     </row>
     <row r="23" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="24" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="27" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="1.25" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="59" orientation="portrait" r:id="rId1"/>
+  <pageSetup scale="78" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;CDepartment of Administrative Services
 Terrace Hill 
 0002
 &amp;A
 &amp;D
 </oddHeader>
     <oddFooter>&amp;LAcct Codes 0017-335-0002
-Reversion 6/30/2028
+Reversion 6/30/2027
 &amp;C&amp;Z&amp;F&amp;R&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5D39CD2-D880-4FB3-B34B-0B4B732DD131}">
   <sheetPr codeName="Sheet1">
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K47"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="A26" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" customWidth="1"/>
     <col min="3" max="3" width="68" customWidth="1"/>
     <col min="4" max="4" width="14.42578125" customWidth="1"/>
     <col min="5" max="5" width="15.42578125" customWidth="1"/>
     <col min="6" max="6" width="13.5703125" customWidth="1"/>
     <col min="7" max="7" width="15.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="14.5703125" customWidth="1"/>
     <col min="9" max="10" width="14.42578125" customWidth="1"/>
     <col min="11" max="11" width="17" bestFit="1" customWidth="1"/>
     <col min="12" max="23" width="11.42578125" customWidth="1"/>
     <col min="257" max="267" width="11.42578125" customWidth="1"/>
     <col min="513" max="523" width="11.42578125" customWidth="1"/>
     <col min="769" max="779" width="11.42578125" customWidth="1"/>
     <col min="1025" max="1035" width="11.42578125" customWidth="1"/>
     <col min="1281" max="1291" width="11.42578125" customWidth="1"/>
     <col min="1537" max="1547" width="11.42578125" customWidth="1"/>
     <col min="1793" max="1803" width="11.42578125" customWidth="1"/>
     <col min="2049" max="2059" width="11.42578125" customWidth="1"/>
     <col min="2305" max="2315" width="11.42578125" customWidth="1"/>
     <col min="2561" max="2571" width="11.42578125" customWidth="1"/>
     <col min="2817" max="2827" width="11.42578125" customWidth="1"/>
@@ -2890,64 +4186,64 @@
       <c r="H14" s="132"/>
       <c r="I14" s="132"/>
       <c r="J14" s="132"/>
       <c r="K14" s="132"/>
     </row>
     <row r="15" spans="1:11" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="127"/>
       <c r="B15" s="128" t="s">
         <v>74</v>
       </c>
       <c r="C15" s="169" t="s">
         <v>75</v>
       </c>
       <c r="D15" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E15" s="134">
         <v>767000</v>
       </c>
       <c r="F15" s="130"/>
       <c r="G15" s="134">
         <f t="shared" ref="G15:G37" si="0">E15+F15</f>
         <v>767000</v>
       </c>
       <c r="H15" s="130">
-        <f>'RECAP #9448.00'!D14</f>
+        <f>'RECAP #9448.00'!D15</f>
+        <v>96951.2</v>
+      </c>
+      <c r="I15" s="130">
+        <f>'RECAP #9448.00'!E15</f>
         <v>757</v>
       </c>
-      <c r="I15" s="130">
-[...2 lines deleted...]
-      </c>
       <c r="J15" s="130">
-        <f>'RECAP #9448.00'!F14</f>
-        <v>0</v>
+        <f>'RECAP #9448.00'!F15</f>
+        <v>96194.2</v>
       </c>
       <c r="K15" s="130">
-        <f>'RECAP #9448.00'!G14</f>
-        <v>766243</v>
+        <f>'RECAP #9448.00'!G15</f>
+        <v>670048.80000000005</v>
       </c>
     </row>
     <row r="16" spans="1:11" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="127"/>
       <c r="B16" s="128"/>
       <c r="C16" s="133"/>
       <c r="D16" s="130"/>
       <c r="E16" s="134"/>
       <c r="F16" s="130"/>
       <c r="G16" s="134">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H16" s="130"/>
       <c r="I16" s="130"/>
       <c r="J16" s="130"/>
       <c r="K16" s="130"/>
     </row>
     <row r="17" spans="1:11" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="127"/>
       <c r="B17" s="128"/>
       <c r="C17" s="133"/>
       <c r="D17" s="130"/>
       <c r="E17" s="134"/>
       <c r="F17" s="130"/>
@@ -3305,199 +4601,202 @@
       <c r="I39" s="84"/>
       <c r="J39" s="84"/>
       <c r="K39" s="84"/>
     </row>
     <row r="40" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="89"/>
       <c r="B40" s="90"/>
       <c r="C40" s="91" t="s">
         <v>50</v>
       </c>
       <c r="D40" s="92"/>
       <c r="E40" s="93">
         <f>SUM(E13:E39)</f>
         <v>767000</v>
       </c>
       <c r="F40" s="93">
         <f t="shared" ref="F40:K40" si="1">SUM(F13:F39)</f>
         <v>0</v>
       </c>
       <c r="G40" s="93">
         <f t="shared" si="1"/>
         <v>767000</v>
       </c>
       <c r="H40" s="93">
         <f t="shared" si="1"/>
-        <v>757</v>
+        <v>96951.2</v>
       </c>
       <c r="I40" s="93">
         <f t="shared" si="1"/>
         <v>757</v>
       </c>
       <c r="J40" s="93">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>96194.2</v>
       </c>
       <c r="K40" s="93">
         <f t="shared" si="1"/>
-        <v>766243</v>
+        <v>670048.80000000005</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="94"/>
       <c r="B41" s="95"/>
       <c r="C41" s="96"/>
       <c r="D41" s="97"/>
       <c r="E41" s="98"/>
       <c r="F41" s="98"/>
       <c r="G41" s="98"/>
       <c r="H41" s="98"/>
       <c r="I41" s="98"/>
       <c r="J41" s="99"/>
       <c r="K41" s="100"/>
     </row>
     <row r="42" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A42" s="64"/>
       <c r="B42" s="51"/>
       <c r="C42" s="50"/>
       <c r="D42" s="53"/>
       <c r="E42" s="101"/>
       <c r="F42" s="101"/>
       <c r="G42" s="102" t="s">
         <v>51</v>
       </c>
       <c r="H42" s="101"/>
       <c r="I42" s="101"/>
       <c r="J42" s="103"/>
       <c r="K42" s="104">
         <f>E8</f>
         <v>233000</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="27" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="64"/>
       <c r="B43" s="105"/>
       <c r="C43" s="106" t="s">
         <v>52</v>
       </c>
       <c r="D43" s="53"/>
       <c r="E43" s="101"/>
       <c r="F43" s="101"/>
       <c r="G43" s="102" t="s">
         <v>53</v>
       </c>
       <c r="H43" s="101"/>
       <c r="I43" s="101"/>
       <c r="J43" s="103"/>
       <c r="K43" s="107">
         <f>SUM(K40:K42)</f>
-        <v>999243</v>
+        <v>903048.8</v>
       </c>
     </row>
     <row r="44" spans="1:11" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A44" s="64"/>
       <c r="B44" s="51"/>
       <c r="C44" s="108" t="s">
         <v>1</v>
       </c>
       <c r="D44" s="53"/>
       <c r="E44" s="55"/>
       <c r="F44" s="55"/>
       <c r="G44" s="109" t="s">
         <v>54</v>
       </c>
       <c r="H44" s="55"/>
       <c r="I44" s="55"/>
       <c r="J44" s="104">
         <f>E6</f>
         <v>1000000</v>
       </c>
       <c r="K44" s="56"/>
     </row>
     <row r="45" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A45" s="64"/>
       <c r="B45" s="51"/>
       <c r="C45" s="50"/>
       <c r="D45" s="53"/>
       <c r="E45" s="55"/>
       <c r="F45" s="55"/>
       <c r="G45" s="102" t="s">
         <v>55</v>
       </c>
       <c r="H45" s="55"/>
       <c r="I45" s="55"/>
       <c r="J45" s="110">
         <f>H40*-1</f>
-        <v>-757</v>
+        <v>-96951.2</v>
       </c>
       <c r="K45" s="104">
         <f>SUM(J44:J45)</f>
-        <v>999243</v>
+        <v>903048.8</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A46" s="64"/>
       <c r="B46" s="50"/>
       <c r="C46" s="50"/>
       <c r="D46" s="53"/>
       <c r="E46" s="55"/>
       <c r="F46" s="55"/>
       <c r="G46" s="109" t="s">
         <v>56</v>
       </c>
       <c r="H46" s="55"/>
       <c r="I46" s="55"/>
       <c r="J46" s="56"/>
       <c r="K46" s="111">
         <f>K43-K45</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="1.25" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="63" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;CDepartment of Administrative Services
  Terrace Hill
 0002
 &amp;A
 &amp;D
 </oddHeader>
     <oddFooter>&amp;LAcct Codes 0017-335-0002
 Reversion 6/30/2027
 &amp;C&amp;Z&amp;F&amp;R&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E8DFA0B-F314-4E09-9CD1-3FD853DE181D}">
-  <dimension ref="A1:G15"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:G16"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E13" sqref="E13"/>
+    <sheetView topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J22" sqref="J22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.5703125" customWidth="1"/>
     <col min="2" max="2" width="25" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" customWidth="1"/>
     <col min="4" max="4" width="17" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.42578125" customWidth="1"/>
     <col min="7" max="7" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="257" max="263" width="11.42578125" customWidth="1"/>
     <col min="513" max="519" width="11.42578125" customWidth="1"/>
     <col min="769" max="775" width="11.42578125" customWidth="1"/>
     <col min="1025" max="1031" width="11.42578125" customWidth="1"/>
     <col min="1281" max="1287" width="11.42578125" customWidth="1"/>
     <col min="1537" max="1543" width="11.42578125" customWidth="1"/>
     <col min="1793" max="1799" width="11.42578125" customWidth="1"/>
     <col min="2049" max="2055" width="11.42578125" customWidth="1"/>
     <col min="2305" max="2311" width="11.42578125" customWidth="1"/>
     <col min="2561" max="2567" width="11.42578125" customWidth="1"/>
     <col min="2817" max="2823" width="11.42578125" customWidth="1"/>
     <col min="3073" max="3079" width="11.42578125" customWidth="1"/>
     <col min="3329" max="3335" width="11.42578125" customWidth="1"/>
     <col min="3585" max="3591" width="11.42578125" customWidth="1"/>
@@ -3651,181 +4950,201 @@
       <c r="A8" s="1"/>
       <c r="B8" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="19">
         <f>FINANCIAL!G15</f>
         <v>767000</v>
       </c>
       <c r="D8" s="20"/>
       <c r="E8" s="20"/>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
     </row>
     <row r="9" spans="1:7" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="145"/>
       <c r="B9" s="146"/>
       <c r="C9" s="147"/>
       <c r="D9" s="148"/>
       <c r="E9" s="148"/>
       <c r="F9" s="148"/>
       <c r="G9" s="149"/>
     </row>
     <row r="10" spans="1:7" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="145"/>
       <c r="B10" s="146" t="s">
-        <v>63</v>
+        <v>94</v>
       </c>
       <c r="C10" s="147"/>
       <c r="D10" s="150">
-        <f>'#9448.00 Vendor A '!D23</f>
-        <v>0</v>
+        <f>'#9448.00 DCI Group '!D23</f>
+        <v>27194.2</v>
       </c>
       <c r="E10" s="150">
-        <f>'#9448.00 Vendor A '!F23</f>
+        <f>'#9448.00 DCI Group '!F23</f>
         <v>0</v>
       </c>
       <c r="F10" s="150">
-        <f>'#9448.00 Vendor A '!H23</f>
-        <v>0</v>
+        <f>'#9448.00 DCI Group '!H23</f>
+        <v>27194.2</v>
       </c>
       <c r="G10" s="149"/>
     </row>
     <row r="11" spans="1:7" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="145"/>
       <c r="B11" s="146" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="147"/>
       <c r="D11" s="150">
         <f>'#9448.00 PM TIME'!E23</f>
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="E11" s="150">
         <f>'#9448.00 PM TIME'!G23</f>
         <v>0</v>
       </c>
       <c r="F11" s="150">
         <f>'#9448.00 PM TIME'!I23</f>
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="G11" s="149"/>
     </row>
     <row r="12" spans="1:7" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="145"/>
       <c r="B12" s="146" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="148"/>
       <c r="D12" s="151">
         <f>'#9448.00 Misc'!G22</f>
         <v>757</v>
       </c>
       <c r="E12" s="151">
         <f>'#9448.00 Misc'!G22</f>
         <v>757</v>
       </c>
       <c r="F12" s="150">
         <f>D12-E12</f>
         <v>0</v>
       </c>
       <c r="G12" s="149"/>
     </row>
-    <row r="13" spans="1:7" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="145"/>
-      <c r="B13" s="146"/>
+      <c r="B13" s="5" t="s">
+        <v>96</v>
+      </c>
       <c r="C13" s="148"/>
-      <c r="D13" s="151"/>
-[...1 lines deleted...]
-      <c r="F13" s="150"/>
+      <c r="D13" s="151">
+        <f>'#9448.00 OPN Architects'!D23</f>
+        <v>51000</v>
+      </c>
+      <c r="E13" s="151">
+        <f>'#9448.00 OPN Architects'!F23</f>
+        <v>0</v>
+      </c>
+      <c r="F13" s="150">
+        <f>'#9448.00 OPN Architects'!H23</f>
+        <v>51000</v>
+      </c>
       <c r="G13" s="149"/>
     </row>
-    <row r="14" spans="1:7" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B14" s="23" t="s">
+    <row r="14" spans="1:7" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="145"/>
+      <c r="B14" s="146"/>
+      <c r="C14" s="148"/>
+      <c r="D14" s="151"/>
+      <c r="E14" s="151"/>
+      <c r="F14" s="150"/>
+      <c r="G14" s="149"/>
+    </row>
+    <row r="15" spans="1:7" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="22"/>
+      <c r="B15" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="C14" s="24">
-        <f>SUM(C8:C13)</f>
+      <c r="C15" s="24">
+        <f>SUM(C8:C14)</f>
         <v>767000</v>
       </c>
-      <c r="D14" s="24">
-        <f>SUM(D8:D13)</f>
+      <c r="D15" s="24">
+        <f>SUM(D8:D14)</f>
+        <v>96951.2</v>
+      </c>
+      <c r="E15" s="24">
+        <f>SUM(E8:E14)</f>
         <v>757</v>
       </c>
-      <c r="E14" s="24">
-[...12 lines deleted...]
-    <row r="15" spans="1:7" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
+      <c r="F15" s="24">
+        <f>SUM(D15-E15)</f>
+        <v>96194.2</v>
+      </c>
+      <c r="G15" s="24">
+        <f>C8-D15</f>
+        <v>670048.80000000005</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="1.25" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="59" orientation="portrait" r:id="rId1"/>
+  <pageSetup scale="93" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;CDepartment of Administrative Services
 Terrace Hill
 0002
 &amp;A
 &amp;D
 </oddHeader>
     <oddFooter>&amp;LAcct Codes 0017-335-0002
-Reversion 6/30/2028
+Reversion 6/30/2027
 &amp;C&amp;Z&amp;F&amp;R&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1342BADD-C666-4C21-B391-3F7970961B52}">
   <sheetPr>
-    <tabColor rgb="FF0070C0"/>
+    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I31"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H3" sqref="H3"/>
+      <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.5703125" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" customWidth="1"/>
     <col min="3" max="3" width="25" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.42578125" customWidth="1"/>
     <col min="5" max="5" width="13.5703125" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" customWidth="1"/>
-    <col min="8" max="8" width="10.5703125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="14.42578125" customWidth="1"/>
     <col min="257" max="264" width="11.42578125" customWidth="1"/>
     <col min="513" max="520" width="11.42578125" customWidth="1"/>
     <col min="769" max="776" width="11.42578125" customWidth="1"/>
     <col min="1025" max="1032" width="11.42578125" customWidth="1"/>
     <col min="1281" max="1288" width="11.42578125" customWidth="1"/>
     <col min="1537" max="1544" width="11.42578125" customWidth="1"/>
     <col min="1793" max="1800" width="11.42578125" customWidth="1"/>
     <col min="2049" max="2056" width="11.42578125" customWidth="1"/>
     <col min="2305" max="2312" width="11.42578125" customWidth="1"/>
     <col min="2561" max="2568" width="11.42578125" customWidth="1"/>
     <col min="2817" max="2824" width="11.42578125" customWidth="1"/>
     <col min="3073" max="3080" width="11.42578125" customWidth="1"/>
     <col min="3329" max="3336" width="11.42578125" customWidth="1"/>
     <col min="3585" max="3592" width="11.42578125" customWidth="1"/>
     <col min="3841" max="3848" width="11.42578125" customWidth="1"/>
     <col min="4097" max="4104" width="11.42578125" customWidth="1"/>
     <col min="4353" max="4360" width="11.42578125" customWidth="1"/>
     <col min="4609" max="4616" width="11.42578125" customWidth="1"/>
     <col min="4865" max="4872" width="11.42578125" customWidth="1"/>
     <col min="5121" max="5128" width="11.42578125" customWidth="1"/>
     <col min="5377" max="5384" width="11.42578125" customWidth="1"/>
     <col min="5633" max="5640" width="11.42578125" customWidth="1"/>
     <col min="5889" max="5896" width="11.42578125" customWidth="1"/>
     <col min="6145" max="6152" width="11.42578125" customWidth="1"/>
     <col min="6401" max="6408" width="11.42578125" customWidth="1"/>
@@ -3894,548 +5213,546 @@
       <c r="E2" s="4"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="26"/>
       <c r="I2" s="26"/>
     </row>
     <row r="3" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="7" t="str">
         <f>'RECAP #9448.00'!B3</f>
         <v>Program code 944800</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="4"/>
       <c r="D3" s="8" t="str">
         <f>'RECAP #9448.00'!E3</f>
         <v>Major Program 4D04</v>
       </c>
       <c r="E3" s="4"/>
       <c r="F3" s="25"/>
       <c r="G3" s="25"/>
       <c r="H3" s="26"/>
       <c r="I3" s="26"/>
     </row>
     <row r="4" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="27" t="s">
-        <v>64</v>
+        <v>94</v>
       </c>
       <c r="B4" s="28"/>
       <c r="C4" s="29"/>
       <c r="D4" s="30" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="E4" s="25"/>
       <c r="F4" s="25"/>
       <c r="G4" s="25"/>
       <c r="H4" s="26"/>
       <c r="I4" s="26"/>
     </row>
     <row r="5" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="31" t="s">
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="B5" s="32"/>
       <c r="C5" s="33"/>
-      <c r="D5" s="34"/>
+      <c r="D5" s="34" t="s">
+        <v>92</v>
+      </c>
       <c r="E5" s="35"/>
       <c r="F5" s="36"/>
       <c r="G5" s="36"/>
       <c r="H5" s="32"/>
       <c r="I5" s="26"/>
     </row>
     <row r="6" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="str">
         <f>'RECAP #9448.00'!B6</f>
         <v>Project Manager - James T</v>
       </c>
       <c r="B6" s="11"/>
       <c r="C6" s="37"/>
       <c r="D6" s="38" t="s">
-        <v>66</v>
+        <v>93</v>
       </c>
       <c r="E6" s="39"/>
       <c r="F6" s="40"/>
       <c r="G6" s="36"/>
       <c r="H6" s="32"/>
       <c r="I6" s="26"/>
     </row>
     <row r="7" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="26"/>
       <c r="B7" s="41"/>
       <c r="C7" s="41"/>
-      <c r="D7" s="26"/>
+      <c r="D7" s="26" t="s">
+        <v>100</v>
+      </c>
       <c r="E7" s="40"/>
       <c r="F7" s="40"/>
       <c r="G7" s="36"/>
       <c r="H7" s="32"/>
       <c r="I7" s="26" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="42" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="44" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="45" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="45" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="45" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="45" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="45" t="s">
         <v>18</v>
       </c>
       <c r="I8" s="26"/>
     </row>
-    <row r="9" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="D9" s="158"/>
+    <row r="9" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="171" t="s">
+        <v>89</v>
+      </c>
+      <c r="B9" s="174">
+        <v>46287</v>
+      </c>
+      <c r="C9" s="175" t="s">
+        <v>90</v>
+      </c>
+      <c r="D9" s="176">
+        <v>27194.2</v>
+      </c>
       <c r="E9" s="121">
         <f>D9</f>
-        <v>0</v>
+        <v>27194.2</v>
       </c>
       <c r="F9" s="122"/>
       <c r="G9" s="122"/>
       <c r="H9" s="122">
         <f>E9</f>
-        <v>0</v>
+        <v>27194.2</v>
       </c>
       <c r="I9" s="123"/>
     </row>
     <row r="10" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="114"/>
       <c r="B10" s="124"/>
       <c r="C10" s="120"/>
       <c r="D10" s="121"/>
       <c r="E10" s="121">
         <f t="shared" ref="E10:E21" si="0">E9+D10</f>
-        <v>0</v>
+        <v>27194.2</v>
       </c>
       <c r="F10" s="125"/>
       <c r="G10" s="122">
         <f t="shared" ref="G10:G21" si="1">G9+F10</f>
         <v>0</v>
       </c>
       <c r="H10" s="122">
         <f t="shared" ref="H10:H21" si="2">H9-F10+D10</f>
-        <v>0</v>
+        <v>27194.2</v>
       </c>
       <c r="I10" s="123"/>
     </row>
     <row r="11" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="114"/>
       <c r="B11" s="113"/>
       <c r="C11" s="120"/>
       <c r="D11" s="121"/>
       <c r="E11" s="121">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>27194.2</v>
       </c>
       <c r="F11" s="125"/>
       <c r="G11" s="122">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H11" s="122">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>27194.2</v>
       </c>
       <c r="I11" s="123"/>
     </row>
     <row r="12" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="114"/>
       <c r="B12" s="113"/>
       <c r="C12" s="120"/>
       <c r="D12" s="121"/>
       <c r="E12" s="121">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>27194.2</v>
       </c>
       <c r="F12" s="125"/>
       <c r="G12" s="122">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H12" s="122">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>27194.2</v>
       </c>
       <c r="I12" s="123"/>
     </row>
     <row r="13" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="114"/>
       <c r="B13" s="113"/>
       <c r="C13" s="120"/>
       <c r="D13" s="121"/>
       <c r="E13" s="121">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>27194.2</v>
       </c>
       <c r="F13" s="125"/>
       <c r="G13" s="122">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H13" s="122">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>27194.2</v>
       </c>
       <c r="I13" s="123"/>
     </row>
     <row r="14" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="114"/>
       <c r="B14" s="113"/>
       <c r="C14" s="120"/>
       <c r="D14" s="121"/>
       <c r="E14" s="121">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>27194.2</v>
       </c>
       <c r="F14" s="122"/>
       <c r="G14" s="122">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H14" s="122">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>27194.2</v>
       </c>
       <c r="I14" s="123"/>
     </row>
     <row r="15" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="114"/>
       <c r="B15" s="113"/>
       <c r="C15" s="120"/>
       <c r="D15" s="121"/>
       <c r="E15" s="121">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>27194.2</v>
       </c>
       <c r="F15" s="125"/>
       <c r="G15" s="122">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H15" s="122">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>27194.2</v>
       </c>
       <c r="I15" s="123"/>
     </row>
     <row r="16" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="114"/>
       <c r="B16" s="113"/>
       <c r="C16" s="120"/>
       <c r="D16" s="121"/>
       <c r="E16" s="121">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>27194.2</v>
       </c>
       <c r="F16" s="125"/>
       <c r="G16" s="122">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H16" s="122">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>27194.2</v>
       </c>
       <c r="I16" s="123"/>
     </row>
     <row r="17" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="114"/>
       <c r="B17" s="113"/>
       <c r="C17" s="120"/>
       <c r="D17" s="121"/>
       <c r="E17" s="121">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>27194.2</v>
       </c>
       <c r="F17" s="125"/>
       <c r="G17" s="122">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H17" s="122">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>27194.2</v>
       </c>
       <c r="I17" s="123"/>
     </row>
     <row r="18" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="114"/>
       <c r="B18" s="113"/>
       <c r="C18" s="120"/>
       <c r="D18" s="121"/>
       <c r="E18" s="121">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>27194.2</v>
       </c>
       <c r="F18" s="125"/>
       <c r="G18" s="122">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H18" s="122">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>27194.2</v>
       </c>
       <c r="I18" s="123"/>
     </row>
     <row r="19" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="114"/>
       <c r="B19" s="113"/>
       <c r="C19" s="120"/>
       <c r="D19" s="121"/>
       <c r="E19" s="121">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>27194.2</v>
       </c>
       <c r="F19" s="122"/>
       <c r="G19" s="122">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H19" s="122">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>27194.2</v>
       </c>
       <c r="I19" s="123"/>
     </row>
     <row r="20" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="114"/>
       <c r="B20" s="113"/>
       <c r="C20" s="120"/>
       <c r="D20" s="121"/>
       <c r="E20" s="121">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>27194.2</v>
       </c>
       <c r="F20" s="122"/>
       <c r="G20" s="122">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H20" s="122">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>27194.2</v>
       </c>
       <c r="I20" s="123"/>
     </row>
     <row r="21" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="114"/>
       <c r="B21" s="113"/>
       <c r="C21" s="126"/>
       <c r="D21" s="121"/>
       <c r="E21" s="121">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>27194.2</v>
       </c>
       <c r="F21" s="122"/>
       <c r="G21" s="122">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H21" s="122">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>27194.2</v>
       </c>
       <c r="I21" s="123"/>
     </row>
     <row r="22" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="114"/>
       <c r="B22" s="120"/>
       <c r="C22" s="152"/>
       <c r="D22" s="122"/>
       <c r="E22" s="122"/>
       <c r="F22" s="122"/>
       <c r="G22" s="122"/>
       <c r="H22" s="122"/>
       <c r="I22" s="123"/>
     </row>
     <row r="23" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="114"/>
       <c r="B23" s="153"/>
       <c r="C23" s="154" t="s">
         <v>19</v>
       </c>
       <c r="D23" s="155">
         <f>SUM(D9:D22)</f>
-        <v>0</v>
+        <v>27194.2</v>
       </c>
       <c r="E23" s="155"/>
       <c r="F23" s="155">
         <f>SUM(F9:F22)</f>
         <v>0</v>
       </c>
       <c r="G23" s="155"/>
       <c r="H23" s="155">
         <f>D23-F23</f>
-        <v>0</v>
+        <v>27194.2</v>
       </c>
       <c r="I23" s="123"/>
     </row>
     <row r="24" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A24" s="114"/>
       <c r="B24" s="120"/>
       <c r="C24" s="152"/>
       <c r="D24" s="122"/>
       <c r="E24" s="122"/>
       <c r="F24" s="122"/>
       <c r="G24" s="122"/>
       <c r="H24" s="122"/>
       <c r="I24" s="123"/>
     </row>
     <row r="25" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="114"/>
       <c r="B25" s="120"/>
       <c r="C25" s="152"/>
       <c r="D25" s="122"/>
       <c r="E25" s="122"/>
       <c r="F25" s="122"/>
       <c r="G25" s="122"/>
       <c r="H25" s="122"/>
       <c r="I25" s="123"/>
     </row>
     <row r="26" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="114"/>
       <c r="B26" s="120"/>
       <c r="C26" s="159" t="s">
-        <v>67</v>
+        <v>88</v>
       </c>
       <c r="D26" s="160">
-        <v>0</v>
+        <f>'[1]#9448.00 DCI Group (2)'!$D$26</f>
+        <v>44745.69</v>
       </c>
       <c r="E26" s="160"/>
-      <c r="F26" s="160"/>
+      <c r="F26" s="160">
+        <f>'[1]#9448.00 DCI Group (2)'!$F$26</f>
+        <v>44723.849999999991</v>
+      </c>
       <c r="G26" s="160"/>
       <c r="H26" s="160">
         <f>D26-F26</f>
-        <v>0</v>
+        <v>21.840000000011059</v>
       </c>
       <c r="I26" s="123"/>
     </row>
-    <row r="27" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="114"/>
       <c r="B27" s="120"/>
-      <c r="C27" s="159" t="s">
-[...10 lines deleted...]
-        <v>0</v>
+      <c r="C27" s="161" t="s">
+        <v>57</v>
+      </c>
+      <c r="D27" s="162">
+        <f>D23+D26</f>
+        <v>71939.89</v>
+      </c>
+      <c r="E27" s="163"/>
+      <c r="F27" s="162">
+        <f>F23+F26</f>
+        <v>44723.849999999991</v>
+      </c>
+      <c r="G27" s="163"/>
+      <c r="H27" s="162">
+        <f>H23+H26</f>
+        <v>27216.040000000012</v>
       </c>
       <c r="I27" s="123"/>
     </row>
-    <row r="28" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...21 lines deleted...]
-    <row r="29" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
+    <row r="28" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="30" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="31" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <conditionalFormatting sqref="I8:I23">
-    <cfRule type="cellIs" dxfId="1" priority="1" operator="greaterThan">
+    <cfRule type="cellIs" dxfId="2" priority="1" operator="greaterThan">
       <formula>$H$23</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.25" right="0.25" top="1.25" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="59" orientation="portrait" r:id="rId1"/>
+  <pageSetup scale="75" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;CDepartment of Administrative Services
 Terrace Hill 
 0002
 &amp;A
 &amp;D
 </oddHeader>
     <oddFooter>&amp;LAcct Codes 0017-335-0002
-Reversion 6/30/2028
+Reversion 6/30/2027
 &amp;C&amp;Z&amp;F&amp;R&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2E5CFC82-0317-41FE-99F2-8810D5760AE5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2E5CFC82-0317-41FE-99F2-8810D5760AE5}">
   <sheetPr>
-    <tabColor indexed="30"/>
+    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B21" sqref="B20:B21"/>
+      <selection activeCell="K7" sqref="K7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.5703125" customWidth="1"/>
     <col min="2" max="3" width="9.42578125" customWidth="1"/>
     <col min="4" max="4" width="25" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" customWidth="1"/>
     <col min="6" max="6" width="13.5703125" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" customWidth="1"/>
-    <col min="9" max="9" width="10.5703125" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="257" max="265" width="11.42578125" customWidth="1"/>
     <col min="513" max="521" width="11.42578125" customWidth="1"/>
     <col min="769" max="777" width="11.42578125" customWidth="1"/>
     <col min="1025" max="1033" width="11.42578125" customWidth="1"/>
     <col min="1281" max="1289" width="11.42578125" customWidth="1"/>
     <col min="1537" max="1545" width="11.42578125" customWidth="1"/>
     <col min="1793" max="1801" width="11.42578125" customWidth="1"/>
     <col min="2049" max="2057" width="11.42578125" customWidth="1"/>
     <col min="2305" max="2313" width="11.42578125" customWidth="1"/>
     <col min="2561" max="2569" width="11.42578125" customWidth="1"/>
     <col min="2817" max="2825" width="11.42578125" customWidth="1"/>
     <col min="3073" max="3081" width="11.42578125" customWidth="1"/>
     <col min="3329" max="3337" width="11.42578125" customWidth="1"/>
     <col min="3585" max="3593" width="11.42578125" customWidth="1"/>
     <col min="3841" max="3849" width="11.42578125" customWidth="1"/>
     <col min="4097" max="4105" width="11.42578125" customWidth="1"/>
     <col min="4353" max="4361" width="11.42578125" customWidth="1"/>
     <col min="4609" max="4617" width="11.42578125" customWidth="1"/>
     <col min="4865" max="4873" width="11.42578125" customWidth="1"/>
     <col min="5121" max="5129" width="11.42578125" customWidth="1"/>
     <col min="5377" max="5385" width="11.42578125" customWidth="1"/>
     <col min="5633" max="5641" width="11.42578125" customWidth="1"/>
     <col min="5889" max="5897" width="11.42578125" customWidth="1"/>
     <col min="6145" max="6153" width="11.42578125" customWidth="1"/>
     <col min="6401" max="6409" width="11.42578125" customWidth="1"/>
@@ -4607,375 +5924,381 @@
         <v>14</v>
       </c>
       <c r="F8" s="45" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="45" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="45" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="45" t="s">
         <v>18</v>
       </c>
       <c r="J8" s="26" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="118"/>
       <c r="B9" s="113"/>
       <c r="C9" s="113"/>
       <c r="D9" s="152" t="s">
         <v>24</v>
       </c>
-      <c r="E9" s="158"/>
+      <c r="E9" s="176">
+        <v>18000</v>
+      </c>
       <c r="F9" s="121">
         <f>E9</f>
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="G9" s="122"/>
       <c r="H9" s="122"/>
       <c r="I9" s="122">
         <f>F9</f>
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J9" s="123"/>
     </row>
     <row r="10" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="157"/>
       <c r="B10" s="124"/>
       <c r="C10" s="124"/>
       <c r="D10" s="152"/>
       <c r="E10" s="121"/>
       <c r="F10" s="121">
         <f t="shared" ref="F10:F21" si="0">F9+E10</f>
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="G10" s="125"/>
       <c r="H10" s="122">
         <f t="shared" ref="H10:H21" si="1">H9+G10</f>
         <v>0</v>
       </c>
       <c r="I10" s="122">
         <f t="shared" ref="I10:I21" si="2">I9-G10+E10</f>
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J10" s="123"/>
     </row>
     <row r="11" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="118"/>
       <c r="B11" s="113"/>
       <c r="C11" s="113"/>
       <c r="D11" s="152"/>
       <c r="E11" s="121"/>
       <c r="F11" s="121">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="G11" s="125"/>
       <c r="H11" s="122">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I11" s="122">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J11" s="123"/>
     </row>
     <row r="12" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="118"/>
       <c r="B12" s="113"/>
       <c r="C12" s="113"/>
       <c r="D12" s="152"/>
       <c r="E12" s="121"/>
       <c r="F12" s="121">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="G12" s="125"/>
       <c r="H12" s="122">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I12" s="122">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J12" s="123"/>
     </row>
     <row r="13" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="118"/>
       <c r="B13" s="113"/>
       <c r="C13" s="113"/>
       <c r="D13" s="152"/>
       <c r="E13" s="121"/>
       <c r="F13" s="121">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="G13" s="125"/>
       <c r="H13" s="122">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I13" s="122">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J13" s="123"/>
     </row>
     <row r="14" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="118"/>
       <c r="B14" s="113"/>
       <c r="C14" s="113"/>
       <c r="D14" s="152"/>
       <c r="E14" s="121"/>
       <c r="F14" s="121">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="G14" s="122"/>
       <c r="H14" s="122">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I14" s="122">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J14" s="123"/>
     </row>
     <row r="15" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="118"/>
       <c r="B15" s="113"/>
       <c r="C15" s="113"/>
       <c r="D15" s="152"/>
       <c r="E15" s="121"/>
       <c r="F15" s="121">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="G15" s="125"/>
       <c r="H15" s="122">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I15" s="122">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J15" s="123"/>
     </row>
     <row r="16" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="118"/>
       <c r="B16" s="113"/>
       <c r="C16" s="113"/>
       <c r="D16" s="152"/>
       <c r="E16" s="121"/>
       <c r="F16" s="121">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="G16" s="125"/>
       <c r="H16" s="122">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I16" s="122">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J16" s="123"/>
     </row>
     <row r="17" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="118"/>
       <c r="B17" s="113"/>
       <c r="C17" s="113"/>
       <c r="D17" s="152"/>
       <c r="E17" s="121"/>
       <c r="F17" s="121">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="G17" s="125"/>
       <c r="H17" s="122">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I17" s="122">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J17" s="123"/>
     </row>
     <row r="18" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="118"/>
       <c r="B18" s="113"/>
       <c r="C18" s="113"/>
       <c r="D18" s="152"/>
       <c r="E18" s="121"/>
       <c r="F18" s="121">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="G18" s="125"/>
       <c r="H18" s="122">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I18" s="122">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J18" s="123"/>
     </row>
     <row r="19" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="118"/>
       <c r="B19" s="113"/>
       <c r="C19" s="113"/>
       <c r="D19" s="152"/>
       <c r="E19" s="121"/>
       <c r="F19" s="121">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="G19" s="122"/>
       <c r="H19" s="122">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I19" s="122">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J19" s="123"/>
     </row>
     <row r="20" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="118"/>
       <c r="B20" s="113"/>
       <c r="C20" s="113"/>
       <c r="D20" s="152"/>
       <c r="E20" s="121"/>
       <c r="F20" s="121">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="G20" s="122"/>
       <c r="H20" s="122">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I20" s="122">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J20" s="123"/>
     </row>
     <row r="21" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="118"/>
       <c r="B21" s="113"/>
       <c r="C21" s="113"/>
       <c r="D21" s="119"/>
       <c r="E21" s="121"/>
       <c r="F21" s="121">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="G21" s="122"/>
       <c r="H21" s="122">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I21" s="122">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J21" s="123"/>
     </row>
     <row r="22" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="114"/>
       <c r="B22" s="120"/>
       <c r="C22" s="120"/>
       <c r="D22" s="152"/>
       <c r="E22" s="122"/>
       <c r="F22" s="122"/>
       <c r="G22" s="122"/>
       <c r="H22" s="122"/>
       <c r="I22" s="122"/>
       <c r="J22" s="123"/>
     </row>
     <row r="23" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="114"/>
       <c r="B23" s="153"/>
       <c r="C23" s="153"/>
       <c r="D23" s="154" t="s">
         <v>19</v>
       </c>
       <c r="E23" s="155">
         <f>SUM(E9:E22)</f>
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="F23" s="155"/>
       <c r="G23" s="155">
         <f>SUM(G9:G22)</f>
         <v>0</v>
       </c>
       <c r="H23" s="155"/>
       <c r="I23" s="155">
         <f>E23-G23</f>
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J23" s="123"/>
     </row>
     <row r="24" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:10" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="1.25" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="59" orientation="portrait" r:id="rId1"/>
+  <pageSetup scale="71" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;CDepartment of Administrative Services
 Terrace Hill
 0002
 &amp;A
 &amp;D
 </oddHeader>
     <oddFooter>&amp;LAcct Codes 0017-335-0002
-Reversion 6/30/2028
+Reversion 6/30/2027
 &amp;C&amp;Z&amp;F&amp;R&amp;P/&amp;N</oddFooter>
   </headerFooter>
+  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F679B498-1FCC-470B-9F57-0E7CE314C9A3}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E12" sqref="E12"/>
+      <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23" customWidth="1"/>
     <col min="2" max="2" width="11" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" customWidth="1"/>
     <col min="5" max="5" width="27" customWidth="1"/>
     <col min="6" max="6" width="16.140625" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="15.42578125" customWidth="1"/>
     <col min="257" max="259" width="11.42578125" customWidth="1"/>
     <col min="261" max="264" width="11.42578125" customWidth="1"/>
     <col min="513" max="515" width="11.42578125" customWidth="1"/>
     <col min="517" max="520" width="11.42578125" customWidth="1"/>
     <col min="769" max="771" width="11.42578125" customWidth="1"/>
     <col min="773" max="776" width="11.42578125" customWidth="1"/>
     <col min="1025" max="1027" width="11.42578125" customWidth="1"/>
     <col min="1029" max="1032" width="11.42578125" customWidth="1"/>
     <col min="1281" max="1283" width="11.42578125" customWidth="1"/>
     <col min="1285" max="1288" width="11.42578125" customWidth="1"/>
     <col min="1537" max="1539" width="11.42578125" customWidth="1"/>
     <col min="1541" max="1544" width="11.42578125" customWidth="1"/>
     <col min="1793" max="1795" width="11.42578125" customWidth="1"/>
@@ -5405,74 +6728,683 @@
       <c r="G21" s="119"/>
       <c r="H21" s="116"/>
     </row>
     <row r="22" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="165"/>
       <c r="B22" s="156"/>
       <c r="C22" s="156"/>
       <c r="D22" s="156"/>
       <c r="E22" s="166" t="s">
         <v>19</v>
       </c>
       <c r="F22" s="167"/>
       <c r="G22" s="155">
         <f>SUM(G9:G21)</f>
         <v>757</v>
       </c>
       <c r="H22" s="167"/>
     </row>
     <row r="23" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="24" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="25" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="27" spans="1:8" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="1.25" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="59" orientation="portrait" r:id="rId1"/>
+  <pageSetup scale="82" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;CDepartment of Administrative Services
 Terrace Hill 
 0002
 &amp;A
 &amp;D
 </oddHeader>
     <oddFooter>&amp;LAcct Codes 0017-335-0002
-Reversion 6/30/2028
+Reversion 6/30/2027
 &amp;C&amp;Z&amp;F&amp;R&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C41BCDE-8015-479D-BD8A-98F97B353FF9}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:I30"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H4" sqref="H4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="24.5703125" customWidth="1"/>
+    <col min="2" max="2" width="9.42578125" customWidth="1"/>
+    <col min="3" max="3" width="25" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="14.42578125" customWidth="1"/>
+    <col min="5" max="5" width="13.5703125" customWidth="1"/>
+    <col min="6" max="6" width="12.42578125" customWidth="1"/>
+    <col min="7" max="7" width="10.5703125" customWidth="1"/>
+    <col min="8" max="8" width="14.42578125" customWidth="1"/>
+    <col min="257" max="264" width="11.42578125" customWidth="1"/>
+    <col min="513" max="520" width="11.42578125" customWidth="1"/>
+    <col min="769" max="776" width="11.42578125" customWidth="1"/>
+    <col min="1025" max="1032" width="11.42578125" customWidth="1"/>
+    <col min="1281" max="1288" width="11.42578125" customWidth="1"/>
+    <col min="1537" max="1544" width="11.42578125" customWidth="1"/>
+    <col min="1793" max="1800" width="11.42578125" customWidth="1"/>
+    <col min="2049" max="2056" width="11.42578125" customWidth="1"/>
+    <col min="2305" max="2312" width="11.42578125" customWidth="1"/>
+    <col min="2561" max="2568" width="11.42578125" customWidth="1"/>
+    <col min="2817" max="2824" width="11.42578125" customWidth="1"/>
+    <col min="3073" max="3080" width="11.42578125" customWidth="1"/>
+    <col min="3329" max="3336" width="11.42578125" customWidth="1"/>
+    <col min="3585" max="3592" width="11.42578125" customWidth="1"/>
+    <col min="3841" max="3848" width="11.42578125" customWidth="1"/>
+    <col min="4097" max="4104" width="11.42578125" customWidth="1"/>
+    <col min="4353" max="4360" width="11.42578125" customWidth="1"/>
+    <col min="4609" max="4616" width="11.42578125" customWidth="1"/>
+    <col min="4865" max="4872" width="11.42578125" customWidth="1"/>
+    <col min="5121" max="5128" width="11.42578125" customWidth="1"/>
+    <col min="5377" max="5384" width="11.42578125" customWidth="1"/>
+    <col min="5633" max="5640" width="11.42578125" customWidth="1"/>
+    <col min="5889" max="5896" width="11.42578125" customWidth="1"/>
+    <col min="6145" max="6152" width="11.42578125" customWidth="1"/>
+    <col min="6401" max="6408" width="11.42578125" customWidth="1"/>
+    <col min="6657" max="6664" width="11.42578125" customWidth="1"/>
+    <col min="6913" max="6920" width="11.42578125" customWidth="1"/>
+    <col min="7169" max="7176" width="11.42578125" customWidth="1"/>
+    <col min="7425" max="7432" width="11.42578125" customWidth="1"/>
+    <col min="7681" max="7688" width="11.42578125" customWidth="1"/>
+    <col min="7937" max="7944" width="11.42578125" customWidth="1"/>
+    <col min="8193" max="8200" width="11.42578125" customWidth="1"/>
+    <col min="8449" max="8456" width="11.42578125" customWidth="1"/>
+    <col min="8705" max="8712" width="11.42578125" customWidth="1"/>
+    <col min="8961" max="8968" width="11.42578125" customWidth="1"/>
+    <col min="9217" max="9224" width="11.42578125" customWidth="1"/>
+    <col min="9473" max="9480" width="11.42578125" customWidth="1"/>
+    <col min="9729" max="9736" width="11.42578125" customWidth="1"/>
+    <col min="9985" max="9992" width="11.42578125" customWidth="1"/>
+    <col min="10241" max="10248" width="11.42578125" customWidth="1"/>
+    <col min="10497" max="10504" width="11.42578125" customWidth="1"/>
+    <col min="10753" max="10760" width="11.42578125" customWidth="1"/>
+    <col min="11009" max="11016" width="11.42578125" customWidth="1"/>
+    <col min="11265" max="11272" width="11.42578125" customWidth="1"/>
+    <col min="11521" max="11528" width="11.42578125" customWidth="1"/>
+    <col min="11777" max="11784" width="11.42578125" customWidth="1"/>
+    <col min="12033" max="12040" width="11.42578125" customWidth="1"/>
+    <col min="12289" max="12296" width="11.42578125" customWidth="1"/>
+    <col min="12545" max="12552" width="11.42578125" customWidth="1"/>
+    <col min="12801" max="12808" width="11.42578125" customWidth="1"/>
+    <col min="13057" max="13064" width="11.42578125" customWidth="1"/>
+    <col min="13313" max="13320" width="11.42578125" customWidth="1"/>
+    <col min="13569" max="13576" width="11.42578125" customWidth="1"/>
+    <col min="13825" max="13832" width="11.42578125" customWidth="1"/>
+    <col min="14081" max="14088" width="11.42578125" customWidth="1"/>
+    <col min="14337" max="14344" width="11.42578125" customWidth="1"/>
+    <col min="14593" max="14600" width="11.42578125" customWidth="1"/>
+    <col min="14849" max="14856" width="11.42578125" customWidth="1"/>
+    <col min="15105" max="15112" width="11.42578125" customWidth="1"/>
+    <col min="15361" max="15368" width="11.42578125" customWidth="1"/>
+    <col min="15617" max="15624" width="11.42578125" customWidth="1"/>
+    <col min="15873" max="15880" width="11.42578125" customWidth="1"/>
+    <col min="16129" max="16136" width="11.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="str">
+        <f>'RECAP #9448.00'!B1</f>
+        <v>DAS TH Residence Roof, Porch, &amp; South Garden Wall Repairs</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="4"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="25"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+    </row>
+    <row r="2" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="6" t="str">
+        <f>'RECAP #9448.00'!B2</f>
+        <v>Project # 9448.00</v>
+      </c>
+      <c r="B2" s="5"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+    </row>
+    <row r="3" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="7" t="str">
+        <f>'RECAP #9448.00'!B3</f>
+        <v>Program code 944800</v>
+      </c>
+      <c r="B3" s="5"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="8" t="str">
+        <f>'[1]RECAP #9448.00'!E3</f>
+        <v>Major Program 4D04</v>
+      </c>
+      <c r="E3" s="4"/>
+      <c r="F3" s="25"/>
+      <c r="G3" s="25"/>
+      <c r="H3" s="26"/>
+      <c r="I3" s="26"/>
+    </row>
+    <row r="4" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A4" s="27" t="s">
+        <v>96</v>
+      </c>
+      <c r="B4" s="28"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="30" t="s">
+        <v>97</v>
+      </c>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="26"/>
+      <c r="I4" s="26"/>
+    </row>
+    <row r="5" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="31" t="s">
+        <v>103</v>
+      </c>
+      <c r="B5" s="32"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="34" t="s">
+        <v>98</v>
+      </c>
+      <c r="E5" s="35"/>
+      <c r="F5" s="36"/>
+      <c r="G5" s="36"/>
+      <c r="H5" s="32"/>
+      <c r="I5" s="26"/>
+    </row>
+    <row r="6" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A6" s="11" t="str">
+        <f>'RECAP #9448.00'!B6</f>
+        <v>Project Manager - James T</v>
+      </c>
+      <c r="B6" s="11"/>
+      <c r="C6" s="37"/>
+      <c r="D6" s="38" t="s">
+        <v>99</v>
+      </c>
+      <c r="E6" s="39"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="36"/>
+      <c r="H6" s="32"/>
+      <c r="I6" s="26"/>
+    </row>
+    <row r="7" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="26"/>
+      <c r="B7" s="41"/>
+      <c r="C7" s="41"/>
+      <c r="D7" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="E7" s="40"/>
+      <c r="F7" s="40"/>
+      <c r="G7" s="36"/>
+      <c r="H7" s="32"/>
+      <c r="I7" s="26" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="F8" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" s="45" t="s">
+        <v>17</v>
+      </c>
+      <c r="H8" s="45" t="s">
+        <v>18</v>
+      </c>
+      <c r="I8" s="26"/>
+    </row>
+    <row r="9" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="171" t="s">
+        <v>101</v>
+      </c>
+      <c r="B9" s="174">
+        <v>46293</v>
+      </c>
+      <c r="C9" s="177" t="s">
+        <v>102</v>
+      </c>
+      <c r="D9" s="176">
+        <v>51000</v>
+      </c>
+      <c r="E9" s="121">
+        <f>D9</f>
+        <v>51000</v>
+      </c>
+      <c r="F9" s="122"/>
+      <c r="G9" s="122"/>
+      <c r="H9" s="122">
+        <f>E9</f>
+        <v>51000</v>
+      </c>
+      <c r="I9" s="123"/>
+    </row>
+    <row r="10" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="114"/>
+      <c r="B10" s="124"/>
+      <c r="C10" s="120"/>
+      <c r="D10" s="121"/>
+      <c r="E10" s="121">
+        <f t="shared" ref="E10:E21" si="0">E9+D10</f>
+        <v>51000</v>
+      </c>
+      <c r="F10" s="125"/>
+      <c r="G10" s="122">
+        <f t="shared" ref="G10:G21" si="1">G9+F10</f>
+        <v>0</v>
+      </c>
+      <c r="H10" s="122">
+        <f t="shared" ref="H10:H21" si="2">H9-F10+D10</f>
+        <v>51000</v>
+      </c>
+      <c r="I10" s="123"/>
+    </row>
+    <row r="11" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="114"/>
+      <c r="B11" s="113"/>
+      <c r="C11" s="120"/>
+      <c r="D11" s="121"/>
+      <c r="E11" s="121">
+        <f t="shared" si="0"/>
+        <v>51000</v>
+      </c>
+      <c r="F11" s="125"/>
+      <c r="G11" s="122">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H11" s="122">
+        <f t="shared" si="2"/>
+        <v>51000</v>
+      </c>
+      <c r="I11" s="123"/>
+    </row>
+    <row r="12" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="114"/>
+      <c r="B12" s="113"/>
+      <c r="C12" s="120"/>
+      <c r="D12" s="121"/>
+      <c r="E12" s="121">
+        <f t="shared" si="0"/>
+        <v>51000</v>
+      </c>
+      <c r="F12" s="125"/>
+      <c r="G12" s="122">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H12" s="122">
+        <f t="shared" si="2"/>
+        <v>51000</v>
+      </c>
+      <c r="I12" s="123"/>
+    </row>
+    <row r="13" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="114"/>
+      <c r="B13" s="113"/>
+      <c r="C13" s="120"/>
+      <c r="D13" s="121"/>
+      <c r="E13" s="121">
+        <f t="shared" si="0"/>
+        <v>51000</v>
+      </c>
+      <c r="F13" s="125"/>
+      <c r="G13" s="122">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H13" s="122">
+        <f t="shared" si="2"/>
+        <v>51000</v>
+      </c>
+      <c r="I13" s="123"/>
+    </row>
+    <row r="14" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="114"/>
+      <c r="B14" s="113"/>
+      <c r="C14" s="120"/>
+      <c r="D14" s="121"/>
+      <c r="E14" s="121">
+        <f t="shared" si="0"/>
+        <v>51000</v>
+      </c>
+      <c r="F14" s="122"/>
+      <c r="G14" s="122">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H14" s="122">
+        <f t="shared" si="2"/>
+        <v>51000</v>
+      </c>
+      <c r="I14" s="123"/>
+    </row>
+    <row r="15" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="114"/>
+      <c r="B15" s="113"/>
+      <c r="C15" s="120"/>
+      <c r="D15" s="121"/>
+      <c r="E15" s="121">
+        <f t="shared" si="0"/>
+        <v>51000</v>
+      </c>
+      <c r="F15" s="125"/>
+      <c r="G15" s="122">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H15" s="122">
+        <f t="shared" si="2"/>
+        <v>51000</v>
+      </c>
+      <c r="I15" s="123"/>
+    </row>
+    <row r="16" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="114"/>
+      <c r="B16" s="113"/>
+      <c r="C16" s="120"/>
+      <c r="D16" s="121"/>
+      <c r="E16" s="121">
+        <f t="shared" si="0"/>
+        <v>51000</v>
+      </c>
+      <c r="F16" s="125"/>
+      <c r="G16" s="122">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H16" s="122">
+        <f t="shared" si="2"/>
+        <v>51000</v>
+      </c>
+      <c r="I16" s="123"/>
+    </row>
+    <row r="17" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="114"/>
+      <c r="B17" s="113"/>
+      <c r="C17" s="120"/>
+      <c r="D17" s="121"/>
+      <c r="E17" s="121">
+        <f t="shared" si="0"/>
+        <v>51000</v>
+      </c>
+      <c r="F17" s="125"/>
+      <c r="G17" s="122">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H17" s="122">
+        <f t="shared" si="2"/>
+        <v>51000</v>
+      </c>
+      <c r="I17" s="123"/>
+    </row>
+    <row r="18" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="114"/>
+      <c r="B18" s="113"/>
+      <c r="C18" s="120"/>
+      <c r="D18" s="121"/>
+      <c r="E18" s="121">
+        <f t="shared" si="0"/>
+        <v>51000</v>
+      </c>
+      <c r="F18" s="125"/>
+      <c r="G18" s="122">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H18" s="122">
+        <f t="shared" si="2"/>
+        <v>51000</v>
+      </c>
+      <c r="I18" s="123"/>
+    </row>
+    <row r="19" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="114"/>
+      <c r="B19" s="113"/>
+      <c r="C19" s="120"/>
+      <c r="D19" s="121"/>
+      <c r="E19" s="121">
+        <f t="shared" si="0"/>
+        <v>51000</v>
+      </c>
+      <c r="F19" s="122"/>
+      <c r="G19" s="122">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H19" s="122">
+        <f t="shared" si="2"/>
+        <v>51000</v>
+      </c>
+      <c r="I19" s="123"/>
+    </row>
+    <row r="20" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="114"/>
+      <c r="B20" s="113"/>
+      <c r="C20" s="120"/>
+      <c r="D20" s="121"/>
+      <c r="E20" s="121">
+        <f t="shared" si="0"/>
+        <v>51000</v>
+      </c>
+      <c r="F20" s="122"/>
+      <c r="G20" s="122">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H20" s="122">
+        <f t="shared" si="2"/>
+        <v>51000</v>
+      </c>
+      <c r="I20" s="123"/>
+    </row>
+    <row r="21" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="114"/>
+      <c r="B21" s="113"/>
+      <c r="C21" s="126"/>
+      <c r="D21" s="121"/>
+      <c r="E21" s="121">
+        <f t="shared" si="0"/>
+        <v>51000</v>
+      </c>
+      <c r="F21" s="122"/>
+      <c r="G21" s="122">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H21" s="122">
+        <f t="shared" si="2"/>
+        <v>51000</v>
+      </c>
+      <c r="I21" s="123"/>
+    </row>
+    <row r="22" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="114"/>
+      <c r="B22" s="120"/>
+      <c r="C22" s="152"/>
+      <c r="D22" s="122"/>
+      <c r="E22" s="122"/>
+      <c r="F22" s="122"/>
+      <c r="G22" s="122"/>
+      <c r="H22" s="122"/>
+      <c r="I22" s="123"/>
+    </row>
+    <row r="23" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="114"/>
+      <c r="B23" s="153"/>
+      <c r="C23" s="154" t="s">
+        <v>19</v>
+      </c>
+      <c r="D23" s="155">
+        <f>SUM(D9:D22)</f>
+        <v>51000</v>
+      </c>
+      <c r="E23" s="155"/>
+      <c r="F23" s="155">
+        <f>SUM(F10:F21)</f>
+        <v>0</v>
+      </c>
+      <c r="G23" s="155"/>
+      <c r="H23" s="155">
+        <f>D23-F23</f>
+        <v>51000</v>
+      </c>
+      <c r="I23" s="123"/>
+    </row>
+    <row r="24" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="114"/>
+      <c r="B24" s="120"/>
+      <c r="C24" s="152"/>
+      <c r="D24" s="122"/>
+      <c r="E24" s="122"/>
+      <c r="F24" s="122"/>
+      <c r="G24" s="122"/>
+      <c r="H24" s="122"/>
+      <c r="I24" s="123"/>
+    </row>
+    <row r="25" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="114"/>
+      <c r="B25" s="120"/>
+      <c r="C25" s="152"/>
+      <c r="D25" s="122"/>
+      <c r="E25" s="122"/>
+      <c r="F25" s="122"/>
+      <c r="G25" s="122"/>
+      <c r="H25" s="122"/>
+      <c r="I25" s="123"/>
+    </row>
+    <row r="26" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="114"/>
+      <c r="B26" s="120"/>
+      <c r="C26" s="159" t="s">
+        <v>88</v>
+      </c>
+      <c r="D26" s="160">
+        <f>'[1]#9448.00 OPN Architects (2)'!$D$23</f>
+        <v>192227</v>
+      </c>
+      <c r="E26" s="160"/>
+      <c r="F26" s="160">
+        <f>'[1]#9448.00 OPN Architects (2)'!$F$23</f>
+        <v>122098.49</v>
+      </c>
+      <c r="G26" s="160"/>
+      <c r="H26" s="160">
+        <f>'[1]#9448.00 OPN Architects (2)'!$H$23</f>
+        <v>70128.509999999995</v>
+      </c>
+      <c r="I26" s="123"/>
+    </row>
+    <row r="27" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="114"/>
+      <c r="B27" s="120"/>
+      <c r="C27" s="161" t="s">
+        <v>57</v>
+      </c>
+      <c r="D27" s="162">
+        <f>D23+D26</f>
+        <v>243227</v>
+      </c>
+      <c r="E27" s="163"/>
+      <c r="F27" s="162">
+        <f>F23+F26</f>
+        <v>122098.49</v>
+      </c>
+      <c r="G27" s="163"/>
+      <c r="H27" s="162">
+        <f>H23+H26</f>
+        <v>121128.51</v>
+      </c>
+      <c r="I27" s="123"/>
+    </row>
+    <row r="28" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+  </sheetData>
+  <conditionalFormatting sqref="I8:I23">
+    <cfRule type="cellIs" dxfId="1" priority="1" operator="greaterThan">
+      <formula>$H$23</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.25" right="0.25" top="1.25" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="75" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddHeader xml:space="preserve">&amp;CDepartment of Administrative Services
+Terrace Hill 
+0002
+&amp;A
+&amp;D
+</oddHeader>
+    <oddFooter>&amp;LAcct Codes 0017-335-0002
+Reversion 6/30/2027
+&amp;C&amp;Z&amp;F&amp;R&amp;P/&amp;N</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B6D1D56C-124A-4848-BC8E-AB4FAF0625C0}">
   <sheetPr>
     <tabColor indexed="30"/>
+    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G15"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E5" sqref="E5"/>
+      <selection activeCell="C70" sqref="C69:C70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.5703125" customWidth="1"/>
     <col min="2" max="2" width="25" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" customWidth="1"/>
     <col min="4" max="4" width="17" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.42578125" customWidth="1"/>
     <col min="7" max="7" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="257" max="263" width="11.42578125" customWidth="1"/>
     <col min="513" max="519" width="11.42578125" customWidth="1"/>
     <col min="769" max="775" width="11.42578125" customWidth="1"/>
     <col min="1025" max="1031" width="11.42578125" customWidth="1"/>
     <col min="1281" max="1287" width="11.42578125" customWidth="1"/>
     <col min="1537" max="1543" width="11.42578125" customWidth="1"/>
     <col min="1793" max="1799" width="11.42578125" customWidth="1"/>
     <col min="2049" max="2055" width="11.42578125" customWidth="1"/>
     <col min="2305" max="2311" width="11.42578125" customWidth="1"/>
     <col min="2561" max="2567" width="11.42578125" customWidth="1"/>
     <col min="2817" max="2823" width="11.42578125" customWidth="1"/>
     <col min="3073" max="3079" width="11.42578125" customWidth="1"/>
     <col min="3329" max="3335" width="11.42578125" customWidth="1"/>
     <col min="3585" max="3591" width="11.42578125" customWidth="1"/>
@@ -5720,74 +7652,75 @@
       </c>
       <c r="C14" s="24">
         <f>SUM(C8:C13)</f>
         <v>0</v>
       </c>
       <c r="D14" s="24">
         <f>SUM(D8:D13)</f>
         <v>0</v>
       </c>
       <c r="E14" s="24">
         <f>SUM(E8:E13)</f>
         <v>0</v>
       </c>
       <c r="F14" s="24">
         <f>SUM(D14-E14)</f>
         <v>0</v>
       </c>
       <c r="G14" s="24">
         <f>C8-D14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="1.25" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="59" orientation="portrait" r:id="rId1"/>
+  <pageSetup scale="93" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;CDepartment of Administrative Services
 Terrace Hill
 0002
 &amp;A
 &amp;D
 </oddHeader>
     <oddFooter>&amp;LAcct Codes 0017-335-0002
-Reversion 6/30/2028
+Reversion 6/30/2027
 &amp;C&amp;Z&amp;F&amp;R&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4408BB5-BD50-4C84-A96F-6CF2FA7ADA46}">
   <sheetPr>
     <tabColor rgb="FF0070C0"/>
+    <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I31"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H3" sqref="H3"/>
+      <selection activeCell="B69" sqref="B69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.5703125" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" customWidth="1"/>
     <col min="3" max="3" width="25" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.42578125" customWidth="1"/>
     <col min="5" max="5" width="13.5703125" customWidth="1"/>
     <col min="6" max="6" width="12.42578125" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="257" max="264" width="11.42578125" customWidth="1"/>
     <col min="513" max="520" width="11.42578125" customWidth="1"/>
     <col min="769" max="776" width="11.42578125" customWidth="1"/>
     <col min="1025" max="1032" width="11.42578125" customWidth="1"/>
     <col min="1281" max="1288" width="11.42578125" customWidth="1"/>
     <col min="1537" max="1544" width="11.42578125" customWidth="1"/>
     <col min="1793" max="1800" width="11.42578125" customWidth="1"/>
     <col min="2049" max="2056" width="11.42578125" customWidth="1"/>
     <col min="2305" max="2312" width="11.42578125" customWidth="1"/>
     <col min="2561" max="2568" width="11.42578125" customWidth="1"/>
     <col min="2817" max="2824" width="11.42578125" customWidth="1"/>
     <col min="3073" max="3080" width="11.42578125" customWidth="1"/>
     <col min="3329" max="3336" width="11.42578125" customWidth="1"/>
@@ -6330,649 +8263,95 @@
         <f>SUM(D26:D27)</f>
         <v>0</v>
       </c>
       <c r="E28" s="163"/>
       <c r="F28" s="162">
         <f>SUM(F26:F27)</f>
         <v>0</v>
       </c>
       <c r="G28" s="163"/>
       <c r="H28" s="162">
         <f>SUM(H26:H27)</f>
         <v>0</v>
       </c>
       <c r="I28" s="123"/>
     </row>
     <row r="29" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="30" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="31" spans="1:9" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <conditionalFormatting sqref="I8:I23">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="greaterThan">
       <formula>$H$23</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.25" right="0.25" top="1.25" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="59" orientation="portrait" r:id="rId1"/>
+  <pageSetup scale="77" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;CDepartment of Administrative Services
 Terrace Hill 
 0002
 &amp;A
 &amp;D
 </oddHeader>
     <oddFooter>&amp;LAcct Codes 0017-335-0002
-Reversion 6/30/2028
-[...554 lines deleted...]
-Reversion 6/30/2028
+Reversion 6/30/2027
 &amp;C&amp;Z&amp;F&amp;R&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
+    <vt:vector size="13" baseType="lpstr">
       <vt:lpstr>Language</vt:lpstr>
       <vt:lpstr>FINANCIAL</vt:lpstr>
       <vt:lpstr>RECAP #9448.00</vt:lpstr>
-      <vt:lpstr>#9448.00 Vendor A </vt:lpstr>
+      <vt:lpstr>#9448.00 DCI Group </vt:lpstr>
       <vt:lpstr>#9448.00 PM TIME</vt:lpstr>
       <vt:lpstr>#9448.00 Misc</vt:lpstr>
+      <vt:lpstr>#9448.00 OPN Architects</vt:lpstr>
       <vt:lpstr>RECAP #XXXX.XX</vt:lpstr>
       <vt:lpstr>#XXXX.XX Vendor A</vt:lpstr>
       <vt:lpstr>#XXXX.XX PM TIME</vt:lpstr>
       <vt:lpstr>#XXXX.XX Misc</vt:lpstr>
       <vt:lpstr>FINANCIAL!Print_Area</vt:lpstr>
       <vt:lpstr>FINANCIAL!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Huggins, Joni [DAS]</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>