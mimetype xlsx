--- v0 (2026-08-16)
+++ v1 (2026-09-26)
@@ -8,168 +8,168 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\DAS Shared Perm\GSE Infrastructure\MM FY27 0017-MM27\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{513660F4-3558-48B0-95E8-8022B0FF89E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CD943018-7A9C-4C91-A082-52C6B16F0804}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-25650" yWindow="1275" windowWidth="21600" windowHeight="13560" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Language" sheetId="1" r:id="rId1"/>
+    <sheet name="Language" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="FINANCIAL" sheetId="6" r:id="rId2"/>
     <sheet name="RECAP #9997.27" sheetId="7" r:id="rId3"/>
     <sheet name="#9997.27 PM TIME " sheetId="8" r:id="rId4"/>
-    <sheet name="RECAP #XXXX.XX" sheetId="2" r:id="rId5"/>
-[...2 lines deleted...]
-    <sheet name="#XXXX.XX Misc" sheetId="5" r:id="rId8"/>
+    <sheet name="RECAP #XXXX.XX" sheetId="2" state="hidden" r:id="rId5"/>
+    <sheet name="#XXXX.XX Vendor A" sheetId="3" state="hidden" r:id="rId6"/>
+    <sheet name="#XXXX.XX PM TIME" sheetId="4" state="hidden" r:id="rId7"/>
+    <sheet name="#XXXX.XX Misc" sheetId="5" state="hidden" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">FINANCIAL!$A$13:$K$13</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">FINANCIAL!$A$1:$K$47</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">FINANCIAL!$2:$2</definedName>
     <definedName name="Z_B4E4B686_422E_4CA5_83DF_67B3403136B9_.wvu.FilterData" localSheetId="1" hidden="1">FINANCIAL!$A$13:$K$13</definedName>
     <definedName name="Z_B4E4B686_422E_4CA5_83DF_67B3403136B9_.wvu.PrintArea" localSheetId="1" hidden="1">FINANCIAL!$A$1:$K$47</definedName>
     <definedName name="Z_B4E4B686_422E_4CA5_83DF_67B3403136B9_.wvu.PrintTitles" localSheetId="1" hidden="1">FINANCIAL!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I15" i="6" l="1"/>
-  <c r="G15" i="6"/>
+  <c r="G15" i="6" l="1"/>
   <c r="C8" i="7"/>
   <c r="G23" i="8" l="1"/>
   <c r="E23" i="8"/>
-  <c r="I23" i="8" s="1"/>
-  <c r="F11" i="7" s="1"/>
   <c r="H10" i="8"/>
   <c r="H11" i="8" s="1"/>
   <c r="H12" i="8" s="1"/>
   <c r="H13" i="8" s="1"/>
   <c r="H14" i="8" s="1"/>
   <c r="H15" i="8" s="1"/>
   <c r="H16" i="8" s="1"/>
   <c r="H17" i="8" s="1"/>
   <c r="H18" i="8" s="1"/>
   <c r="H19" i="8" s="1"/>
   <c r="H20" i="8" s="1"/>
   <c r="H21" i="8" s="1"/>
   <c r="F9" i="8"/>
   <c r="F10" i="8" s="1"/>
   <c r="F11" i="8" s="1"/>
   <c r="F12" i="8" s="1"/>
   <c r="F13" i="8" s="1"/>
   <c r="F14" i="8" s="1"/>
   <c r="F15" i="8" s="1"/>
   <c r="F16" i="8" s="1"/>
   <c r="F17" i="8" s="1"/>
   <c r="F18" i="8" s="1"/>
   <c r="F19" i="8" s="1"/>
   <c r="F20" i="8" s="1"/>
   <c r="F21" i="8" s="1"/>
   <c r="A7" i="8"/>
   <c r="E3" i="8"/>
   <c r="A3" i="8"/>
   <c r="A2" i="8"/>
   <c r="A1" i="8"/>
   <c r="C14" i="7"/>
   <c r="E12" i="7"/>
-  <c r="E14" i="7" s="1"/>
   <c r="D12" i="7"/>
   <c r="F12" i="7" s="1"/>
   <c r="E11" i="7"/>
   <c r="F10" i="7"/>
   <c r="E10" i="7"/>
   <c r="D10" i="7"/>
-  <c r="D11" i="7" l="1"/>
-[...5 lines deleted...]
-  <c r="J15" i="6" s="1"/>
+  <c r="I23" i="8" l="1"/>
+  <c r="F11" i="7" s="1"/>
+  <c r="E14" i="7"/>
+  <c r="I15" i="6" s="1"/>
+  <c r="D11" i="7"/>
+  <c r="D14" i="7" s="1"/>
   <c r="I9" i="8"/>
   <c r="I10" i="8" s="1"/>
   <c r="I11" i="8" s="1"/>
   <c r="I12" i="8" s="1"/>
   <c r="I13" i="8" s="1"/>
   <c r="I14" i="8" s="1"/>
   <c r="I15" i="8" s="1"/>
   <c r="I16" i="8" s="1"/>
   <c r="I17" i="8" s="1"/>
   <c r="I18" i="8" s="1"/>
   <c r="I19" i="8" s="1"/>
   <c r="I20" i="8" s="1"/>
   <c r="I21" i="8" s="1"/>
-  <c r="F40" i="6" l="1"/>
+  <c r="H15" i="6" l="1"/>
+  <c r="G14" i="7"/>
+  <c r="K15" i="6" s="1"/>
+  <c r="F14" i="7"/>
+  <c r="J15" i="6" s="1"/>
+  <c r="F40" i="6"/>
   <c r="G37" i="6"/>
   <c r="G36" i="6"/>
   <c r="G35" i="6"/>
   <c r="G34" i="6"/>
   <c r="G33" i="6"/>
   <c r="G32" i="6"/>
   <c r="G31" i="6"/>
   <c r="G30" i="6"/>
   <c r="G29" i="6"/>
   <c r="G28" i="6"/>
   <c r="G27" i="6"/>
   <c r="G26" i="6"/>
   <c r="G25" i="6"/>
   <c r="G24" i="6"/>
   <c r="G23" i="6"/>
   <c r="G22" i="6"/>
   <c r="G21" i="6"/>
   <c r="G20" i="6"/>
   <c r="G19" i="6"/>
   <c r="G18" i="6"/>
   <c r="G17" i="6"/>
   <c r="E40" i="6"/>
   <c r="D4" i="6"/>
   <c r="E6" i="6" s="1"/>
   <c r="J44" i="6" s="1"/>
@@ -292,51 +292,51 @@
   <c r="H17" i="3" s="1"/>
   <c r="H18" i="3" s="1"/>
   <c r="H19" i="3" s="1"/>
   <c r="H20" i="3" s="1"/>
   <c r="H21" i="3" s="1"/>
   <c r="H23" i="3"/>
   <c r="F10" i="2" s="1"/>
   <c r="F10" i="4"/>
   <c r="F11" i="4" s="1"/>
   <c r="F12" i="4" s="1"/>
   <c r="F13" i="4" s="1"/>
   <c r="F14" i="4" s="1"/>
   <c r="F15" i="4" s="1"/>
   <c r="F16" i="4" s="1"/>
   <c r="F17" i="4" s="1"/>
   <c r="F18" i="4" s="1"/>
   <c r="F19" i="4" s="1"/>
   <c r="F20" i="4" s="1"/>
   <c r="F21" i="4" s="1"/>
   <c r="K43" i="6" l="1"/>
   <c r="K46" i="6" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="149" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="82">
   <si>
     <t>xxx xxxxxxxxxxxxxxxxxxxxx</t>
   </si>
   <si>
     <t>Project # xxxx.xx</t>
   </si>
   <si>
     <t>Program code xxxxxx</t>
   </si>
   <si>
     <t>Major Program xxxx</t>
   </si>
   <si>
     <t>Recap</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Acct. Codes-0017-335-MM24</t>
   </si>
   <si>
     <t>Project Manager - xxxxxxxxxxxxxxxxxxx</t>
   </si>
   <si>
@@ -545,63 +545,75 @@
   </si>
   <si>
     <t>9997.27</t>
   </si>
   <si>
     <t>Geoff W.</t>
   </si>
   <si>
     <t xml:space="preserve">Shipping Code: </t>
   </si>
   <si>
     <t>Project # 9997.27</t>
   </si>
   <si>
     <t>Program code 999727</t>
   </si>
   <si>
     <t>Project Manager - Geoff W</t>
   </si>
   <si>
     <t>Major Program 3E01</t>
   </si>
   <si>
     <t>eDAS  911V</t>
   </si>
+  <si>
+    <t>IET DAS202701115300001</t>
+  </si>
+  <si>
+    <t>2507</t>
+  </si>
+  <si>
+    <t>Finance Support for July  01-31, 2026</t>
+  </si>
+  <si>
+    <t>DAS Support for July 01-31, 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="mm/dd/yy"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="30" x14ac:knownFonts="1">
+  <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -752,50 +764,57 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="0" tint="-0.249977111117893"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF222222"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF343739"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF0000CC"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -958,51 +977,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="163">
+  <cellXfs count="168">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="40" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="40" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="40" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -1308,50 +1327,63 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="8" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="30" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="30" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Currency 2" xfId="6" xr:uid="{22775A5C-E89F-44D4-9A80-E39CF55AD25A}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="4" xr:uid="{27F19638-7D44-43C8-A204-F964AC5CBA9B}"/>
     <cellStyle name="Normal_CLARINDA" xfId="5" xr:uid="{8AAD15FC-EC67-45EF-94E6-501FBD44E13D}"/>
     <cellStyle name="Normal_LUCAS REMODEL FOR Dept of Comm." xfId="3" xr:uid="{2B0244D6-5D10-4DFF-B673-9140ACE28B5F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -1738,51 +1770,53 @@
   <sheetPr>
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView topLeftCell="C1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="V8" sqref="V8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5D39CD2-D880-4FB3-B34B-0B4B732DD131}">
   <sheetPr codeName="Sheet1">
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y61"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A21" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView topLeftCell="A21" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H32" sqref="H32"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.42578125" style="82" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="83" customWidth="1"/>
     <col min="3" max="3" width="68" style="82" customWidth="1"/>
     <col min="4" max="4" width="14.42578125" style="85" customWidth="1"/>
     <col min="5" max="5" width="15.42578125" style="87" customWidth="1"/>
     <col min="6" max="6" width="13.5703125" style="87" customWidth="1"/>
     <col min="7" max="7" width="15.5703125" style="87" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="14.5703125" style="87" customWidth="1"/>
     <col min="9" max="9" width="14.42578125" style="87" customWidth="1"/>
     <col min="10" max="10" width="14.42578125" style="88" customWidth="1"/>
     <col min="11" max="11" width="17" style="88" bestFit="1" customWidth="1"/>
     <col min="12" max="23" width="11.42578125" style="88" customWidth="1"/>
     <col min="24" max="256" width="11.42578125" style="82"/>
     <col min="257" max="257" width="3.42578125" style="82" bestFit="1" customWidth="1"/>
     <col min="258" max="258" width="9.5703125" style="82" customWidth="1"/>
     <col min="259" max="259" width="68" style="82" customWidth="1"/>
     <col min="260" max="260" width="14.42578125" style="82" customWidth="1"/>
     <col min="261" max="261" width="15.42578125" style="82" customWidth="1"/>
     <col min="262" max="262" width="13.5703125" style="82" customWidth="1"/>
     <col min="263" max="263" width="15.5703125" style="82" bestFit="1" customWidth="1"/>
     <col min="264" max="264" width="14.5703125" style="82" customWidth="1"/>
     <col min="265" max="266" width="14.42578125" style="82" customWidth="1"/>
@@ -2702,55 +2736,55 @@
     <row r="15" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A15" s="113"/>
       <c r="B15" s="114" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="121" t="s">
         <v>62</v>
       </c>
       <c r="D15" s="116" t="s">
         <v>71</v>
       </c>
       <c r="E15" s="122">
         <v>75000</v>
       </c>
       <c r="F15" s="116"/>
       <c r="G15" s="122">
         <f>E15+F15</f>
         <v>75000</v>
       </c>
       <c r="H15" s="116">
         <f>'RECAP #9997.27'!D14</f>
         <v>75000</v>
       </c>
       <c r="I15" s="116">
         <f>'RECAP #9997.27'!E14</f>
-        <v>0</v>
+        <v>598.89</v>
       </c>
       <c r="J15" s="116">
         <f>'RECAP #9997.27'!F14</f>
-        <v>75000</v>
+        <v>74401.11</v>
       </c>
       <c r="K15" s="116">
         <f>'RECAP #9997.27'!G14</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A16" s="113"/>
       <c r="B16" s="114"/>
       <c r="C16" s="121"/>
       <c r="D16" s="116"/>
       <c r="E16" s="122"/>
       <c r="F16" s="116"/>
       <c r="G16" s="122">
         <f t="shared" ref="G16:G37" si="0">E16+F16</f>
         <v>0</v>
       </c>
       <c r="H16" s="116"/>
       <c r="I16" s="116"/>
       <c r="J16" s="116"/>
       <c r="K16" s="116"/>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A17" s="113"/>
       <c r="B17" s="114"/>
@@ -3116,55 +3150,55 @@
     <row r="40" spans="1:25" s="87" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A40" s="136"/>
       <c r="B40" s="137"/>
       <c r="C40" s="138" t="s">
         <v>63</v>
       </c>
       <c r="D40" s="139"/>
       <c r="E40" s="140">
         <f>SUM(E13:E39)</f>
         <v>75000</v>
       </c>
       <c r="F40" s="140">
         <f t="shared" ref="F40:K40" si="1">SUM(F13:F39)</f>
         <v>0</v>
       </c>
       <c r="G40" s="140">
         <f t="shared" si="1"/>
         <v>75000</v>
       </c>
       <c r="H40" s="140">
         <f t="shared" si="1"/>
         <v>75000</v>
       </c>
       <c r="I40" s="140">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>598.89</v>
       </c>
       <c r="J40" s="140">
         <f t="shared" si="1"/>
-        <v>75000</v>
+        <v>74401.11</v>
       </c>
       <c r="K40" s="140">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L40" s="88"/>
       <c r="M40" s="88"/>
       <c r="N40" s="88"/>
       <c r="O40" s="88"/>
       <c r="P40" s="88"/>
       <c r="Q40" s="88"/>
       <c r="R40" s="88"/>
       <c r="S40" s="88"/>
       <c r="T40" s="88"/>
       <c r="U40" s="88"/>
       <c r="V40" s="88"/>
       <c r="W40" s="88"/>
       <c r="X40" s="88"/>
       <c r="Y40" s="88"/>
     </row>
     <row r="41" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A41" s="141"/>
       <c r="B41" s="142"/>
       <c r="C41" s="143"/>
       <c r="D41" s="144"/>
@@ -3317,50 +3351,53 @@
       <c r="B60" s="159"/>
       <c r="D60" s="160"/>
     </row>
     <row r="61" spans="2:11" s="88" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B61" s="159"/>
       <c r="D61" s="160"/>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.95" bottom="0.75" header="0.09" footer="0.3"/>
   <pageSetup scale="66" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;CDepartment of Administrative Services
 Major Maintenance 
 MM27
 &amp;A
 &amp;D</oddHeader>
     <oddFooter>&amp;LAcct Codes 0017-335-MM27
 Reversion 6/30/2029
 &amp;C&amp;Z&amp;F&amp;R&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{97FE1DEC-F318-43E4-A4CF-1ACAA7E7E241}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
   <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="25" style="5" customWidth="1"/>
     <col min="3" max="3" width="17.42578125" style="5" customWidth="1"/>
     <col min="4" max="4" width="17" style="4" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.42578125" style="4" customWidth="1"/>
     <col min="7" max="7" width="16.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="8" max="256" width="11.42578125" style="5"/>
     <col min="257" max="257" width="3.5703125" style="5" customWidth="1"/>
     <col min="258" max="258" width="25" style="5" customWidth="1"/>
     <col min="259" max="259" width="17.42578125" style="5" customWidth="1"/>
     <col min="260" max="260" width="17" style="5" customWidth="1"/>
     <col min="261" max="261" width="13.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="262" max="262" width="16.42578125" style="5" customWidth="1"/>
     <col min="263" max="263" width="16.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="264" max="512" width="11.42578125" style="5"/>
     <col min="513" max="513" width="3.5703125" style="5" customWidth="1"/>
@@ -3950,103 +3987,103 @@
       <c r="D10" s="20">
         <f>'#XXXX.XX Vendor A'!D23</f>
         <v>0</v>
       </c>
       <c r="E10" s="20">
         <f>'#XXXX.XX Vendor A'!F23</f>
         <v>0</v>
       </c>
       <c r="F10" s="20">
         <f>'#XXXX.XX Vendor A'!H23</f>
         <v>0</v>
       </c>
       <c r="G10" s="21"/>
     </row>
     <row r="11" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="22"/>
       <c r="D11" s="20">
         <f>'#9997.27 PM TIME '!E23</f>
         <v>75000</v>
       </c>
       <c r="E11" s="20">
         <f>'#9997.27 PM TIME '!G23</f>
-        <v>0</v>
+        <v>598.89</v>
       </c>
       <c r="F11" s="20">
         <f>'#9997.27 PM TIME '!I23</f>
-        <v>75000</v>
+        <v>74401.11</v>
       </c>
       <c r="G11" s="21"/>
     </row>
     <row r="12" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B12" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="23"/>
       <c r="D12" s="24">
         <f>'#XXXX.XX Misc'!G22</f>
         <v>0</v>
       </c>
       <c r="E12" s="24">
         <f>'#XXXX.XX Misc'!H22</f>
         <v>0</v>
       </c>
       <c r="F12" s="20">
         <f>D12-E12</f>
         <v>0</v>
       </c>
       <c r="G12" s="21"/>
     </row>
     <row r="13" spans="2:7" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C13" s="23"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="20"/>
       <c r="G13" s="21"/>
     </row>
     <row r="14" spans="2:7" s="25" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B14" s="26" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="27">
         <f>SUM(C8:C13)</f>
         <v>75000</v>
       </c>
       <c r="D14" s="27">
         <f>SUM(D8:D13)</f>
         <v>75000</v>
       </c>
       <c r="E14" s="27">
         <f>SUM(E8:E13)</f>
-        <v>0</v>
+        <v>598.89</v>
       </c>
       <c r="F14" s="27">
         <f>SUM(D14-E14)</f>
-        <v>75000</v>
+        <v>74401.11</v>
       </c>
       <c r="G14" s="27">
         <f>C8-D14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="2:7" ht="13.35" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
       <c r="F15" s="21"/>
       <c r="G15" s="21"/>
     </row>
     <row r="16" spans="2:7" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
       <c r="F16" s="21"/>
       <c r="G16" s="21"/>
     </row>
     <row r="17" spans="4:7" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
       <c r="F17" s="21"/>
       <c r="G17" s="21"/>
     </row>
     <row r="18" spans="4:7" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
@@ -4064,78 +4101,81 @@
     <row r="20" spans="4:7" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D20" s="21"/>
       <c r="E20" s="21"/>
       <c r="F20" s="21"/>
       <c r="G20" s="21"/>
     </row>
     <row r="21" spans="4:7" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D21" s="21"/>
       <c r="E21" s="21"/>
       <c r="F21" s="21"/>
       <c r="G21" s="21"/>
     </row>
     <row r="22" spans="4:7" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D22" s="21"/>
       <c r="E22" s="21"/>
       <c r="F22" s="21"/>
       <c r="G22" s="21"/>
     </row>
     <row r="23" spans="4:7" x14ac:dyDescent="0.2">
       <c r="D23" s="28"/>
     </row>
     <row r="24" spans="4:7" x14ac:dyDescent="0.2">
       <c r="D24" s="28"/>
     </row>
   </sheetData>
-  <pageMargins left="0.25" right="0.25" top="0.95" bottom="0.75" header="0.09" footer="0.3"/>
-  <pageSetup scale="78" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.25" right="0.25" top="1.1241666666666668" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="93" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;CDepartment of Administrative Services
 Major Maintenance 
 MM27
 &amp;A
 &amp;D</oddHeader>
     <oddFooter>&amp;LAcct Codes 0017-335-MM27
 Reversion 6/30/2029
 &amp;C&amp;Z&amp;F&amp;R&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3728094D-8D7C-4A8A-AC56-CA0C848D4D98}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
   <dimension ref="A1:J627"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D28" sqref="D28"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E9" sqref="E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.5703125" style="65" customWidth="1"/>
     <col min="2" max="3" width="9.42578125" style="66" customWidth="1"/>
-    <col min="4" max="4" width="25" style="67" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="32" style="67" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="56" customWidth="1"/>
     <col min="6" max="6" width="13.5703125" style="68" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="68" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="68" customWidth="1"/>
     <col min="9" max="9" width="12.42578125" style="56" customWidth="1"/>
     <col min="10" max="256" width="11.42578125" style="56"/>
     <col min="257" max="257" width="24.5703125" style="56" customWidth="1"/>
     <col min="258" max="259" width="9.42578125" style="56" customWidth="1"/>
     <col min="260" max="260" width="25" style="56" bestFit="1" customWidth="1"/>
     <col min="261" max="261" width="12.5703125" style="56" customWidth="1"/>
     <col min="262" max="262" width="13.5703125" style="56" customWidth="1"/>
     <col min="263" max="263" width="12.42578125" style="56" customWidth="1"/>
     <col min="264" max="264" width="10.5703125" style="56" customWidth="1"/>
     <col min="265" max="265" width="10.5703125" style="56" bestFit="1" customWidth="1"/>
     <col min="266" max="512" width="11.42578125" style="56"/>
     <col min="513" max="513" width="24.5703125" style="56" customWidth="1"/>
     <col min="514" max="515" width="9.42578125" style="56" customWidth="1"/>
     <col min="516" max="516" width="25" style="56" bestFit="1" customWidth="1"/>
     <col min="517" max="517" width="12.5703125" style="56" customWidth="1"/>
     <col min="518" max="518" width="13.5703125" style="56" customWidth="1"/>
     <col min="519" max="519" width="12.42578125" style="56" customWidth="1"/>
     <col min="520" max="520" width="10.5703125" style="56" customWidth="1"/>
     <col min="521" max="521" width="10.5703125" style="56" bestFit="1" customWidth="1"/>
     <col min="522" max="768" width="11.42578125" style="56"/>
     <col min="769" max="769" width="24.5703125" style="56" customWidth="1"/>
@@ -4807,335 +4847,355 @@
         <v>25</v>
       </c>
       <c r="F8" s="49" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="49" t="s">
         <v>27</v>
       </c>
       <c r="H8" s="49" t="s">
         <v>28</v>
       </c>
       <c r="I8" s="49" t="s">
         <v>29</v>
       </c>
       <c r="J8" s="30" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A9" s="70"/>
       <c r="B9" s="51"/>
       <c r="C9" s="51"/>
       <c r="D9" s="60" t="s">
         <v>35</v>
       </c>
-      <c r="E9" s="53">
+      <c r="E9" s="167">
         <v>75000</v>
       </c>
       <c r="F9" s="54">
         <f>E9</f>
         <v>75000</v>
       </c>
       <c r="G9" s="55"/>
       <c r="H9" s="55"/>
       <c r="I9" s="55">
         <f>F9</f>
         <v>75000</v>
       </c>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A10" s="71"/>
-[...2 lines deleted...]
-      <c r="D10" s="60"/>
+      <c r="A10" s="75" t="s">
+        <v>78</v>
+      </c>
+      <c r="B10" s="163">
+        <v>46241</v>
+      </c>
+      <c r="C10" s="54" t="s">
+        <v>79</v>
+      </c>
+      <c r="D10" s="164" t="s">
+        <v>80</v>
+      </c>
       <c r="E10" s="54"/>
       <c r="F10" s="54">
         <f t="shared" ref="F10:F21" si="0">F9+E10</f>
         <v>75000</v>
       </c>
-      <c r="G10" s="58"/>
+      <c r="G10" s="166">
+        <v>107.19</v>
+      </c>
       <c r="H10" s="55">
         <f t="shared" ref="H10:H21" si="1">H9+G10</f>
-        <v>0</v>
+        <v>107.19</v>
       </c>
       <c r="I10" s="55">
         <f t="shared" ref="I10:I21" si="2">I9-G10+E10</f>
-        <v>75000</v>
+        <v>74892.81</v>
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A11" s="70"/>
-[...2 lines deleted...]
-      <c r="D11" s="60"/>
+      <c r="A11" s="75" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" s="163">
+        <v>46241</v>
+      </c>
+      <c r="C11" s="165">
+        <v>9500</v>
+      </c>
+      <c r="D11" s="71" t="s">
+        <v>81</v>
+      </c>
       <c r="E11" s="54"/>
       <c r="F11" s="54">
         <f t="shared" si="0"/>
         <v>75000</v>
       </c>
-      <c r="G11" s="58"/>
+      <c r="G11" s="166">
+        <v>491.7</v>
+      </c>
       <c r="H11" s="55">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>598.89</v>
       </c>
       <c r="I11" s="55">
         <f t="shared" si="2"/>
-        <v>75000</v>
+        <v>74401.11</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" s="70"/>
       <c r="B12" s="51"/>
       <c r="C12" s="51"/>
       <c r="D12" s="60"/>
       <c r="E12" s="54"/>
       <c r="F12" s="54">
         <f t="shared" si="0"/>
         <v>75000</v>
       </c>
       <c r="G12" s="58"/>
       <c r="H12" s="55">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>598.89</v>
       </c>
       <c r="I12" s="55">
         <f t="shared" si="2"/>
-        <v>75000</v>
+        <v>74401.11</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" s="70"/>
       <c r="B13" s="51"/>
       <c r="C13" s="51"/>
       <c r="D13" s="60"/>
       <c r="E13" s="54"/>
       <c r="F13" s="54">
         <f t="shared" si="0"/>
         <v>75000</v>
       </c>
       <c r="G13" s="58"/>
       <c r="H13" s="55">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>598.89</v>
       </c>
       <c r="I13" s="55">
         <f t="shared" si="2"/>
-        <v>75000</v>
+        <v>74401.11</v>
       </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" s="70"/>
       <c r="B14" s="51"/>
       <c r="C14" s="51"/>
       <c r="D14" s="60"/>
       <c r="E14" s="54"/>
       <c r="F14" s="54">
         <f t="shared" si="0"/>
         <v>75000</v>
       </c>
       <c r="G14" s="55"/>
       <c r="H14" s="55">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>598.89</v>
       </c>
       <c r="I14" s="55">
         <f t="shared" si="2"/>
-        <v>75000</v>
+        <v>74401.11</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="70"/>
       <c r="B15" s="51"/>
       <c r="C15" s="51"/>
       <c r="D15" s="60"/>
       <c r="E15" s="54"/>
       <c r="F15" s="54">
         <f t="shared" si="0"/>
         <v>75000</v>
       </c>
       <c r="G15" s="58"/>
       <c r="H15" s="55">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>598.89</v>
       </c>
       <c r="I15" s="55">
         <f t="shared" si="2"/>
-        <v>75000</v>
+        <v>74401.11</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="70"/>
       <c r="B16" s="51"/>
       <c r="C16" s="51"/>
       <c r="D16" s="60"/>
       <c r="E16" s="54"/>
       <c r="F16" s="54">
         <f t="shared" si="0"/>
         <v>75000</v>
       </c>
       <c r="G16" s="58"/>
       <c r="H16" s="55">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>598.89</v>
       </c>
       <c r="I16" s="55">
         <f t="shared" si="2"/>
-        <v>75000</v>
+        <v>74401.11</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A17" s="70"/>
       <c r="B17" s="51"/>
       <c r="C17" s="51"/>
       <c r="D17" s="60"/>
       <c r="E17" s="54"/>
       <c r="F17" s="54">
         <f t="shared" si="0"/>
         <v>75000</v>
       </c>
       <c r="G17" s="58"/>
       <c r="H17" s="55">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>598.89</v>
       </c>
       <c r="I17" s="55">
         <f t="shared" si="2"/>
-        <v>75000</v>
+        <v>74401.11</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A18" s="70"/>
       <c r="B18" s="51"/>
       <c r="C18" s="51"/>
       <c r="D18" s="60"/>
       <c r="E18" s="54"/>
       <c r="F18" s="54">
         <f t="shared" si="0"/>
         <v>75000</v>
       </c>
       <c r="G18" s="58"/>
       <c r="H18" s="55">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>598.89</v>
       </c>
       <c r="I18" s="55">
         <f t="shared" si="2"/>
-        <v>75000</v>
+        <v>74401.11</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A19" s="70"/>
       <c r="B19" s="51"/>
       <c r="C19" s="51"/>
       <c r="D19" s="60"/>
       <c r="E19" s="54"/>
       <c r="F19" s="54">
         <f t="shared" si="0"/>
         <v>75000</v>
       </c>
       <c r="G19" s="55"/>
       <c r="H19" s="55">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>598.89</v>
       </c>
       <c r="I19" s="55">
         <f t="shared" si="2"/>
-        <v>75000</v>
+        <v>74401.11</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A20" s="70"/>
       <c r="B20" s="51"/>
       <c r="C20" s="51"/>
       <c r="D20" s="60"/>
       <c r="E20" s="54"/>
       <c r="F20" s="54">
         <f t="shared" si="0"/>
         <v>75000</v>
       </c>
       <c r="G20" s="55"/>
       <c r="H20" s="55">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>598.89</v>
       </c>
       <c r="I20" s="55">
         <f t="shared" si="2"/>
-        <v>75000</v>
+        <v>74401.11</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A21" s="70"/>
       <c r="B21" s="51"/>
       <c r="C21" s="51"/>
       <c r="D21" s="39"/>
       <c r="E21" s="54"/>
       <c r="F21" s="54">
         <f t="shared" si="0"/>
         <v>75000</v>
       </c>
       <c r="G21" s="55"/>
       <c r="H21" s="55">
         <f t="shared" si="1"/>
-        <v>0</v>
+        <v>598.89</v>
       </c>
       <c r="I21" s="55">
         <f t="shared" si="2"/>
-        <v>75000</v>
+        <v>74401.11</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A22" s="50"/>
       <c r="B22" s="52"/>
       <c r="C22" s="52"/>
       <c r="D22" s="60"/>
       <c r="E22" s="55"/>
       <c r="F22" s="55"/>
       <c r="G22" s="55"/>
       <c r="H22" s="55"/>
       <c r="I22" s="55"/>
     </row>
     <row r="23" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="50"/>
       <c r="B23" s="61"/>
       <c r="C23" s="61"/>
       <c r="D23" s="62" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="63">
         <f>SUM(E9:E22)</f>
         <v>75000</v>
       </c>
       <c r="F23" s="63"/>
       <c r="G23" s="63">
         <f>SUM(G9:G22)</f>
-        <v>0</v>
+        <v>598.89</v>
       </c>
       <c r="H23" s="63"/>
       <c r="I23" s="63">
         <f>E23-G23</f>
-        <v>75000</v>
+        <v>74401.11</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A24" s="50"/>
       <c r="B24" s="52"/>
       <c r="C24" s="52"/>
       <c r="D24" s="60"/>
       <c r="E24" s="55"/>
       <c r="F24" s="55"/>
       <c r="G24" s="55"/>
       <c r="H24" s="55"/>
       <c r="I24" s="55"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A25" s="50"/>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="60"/>
       <c r="E25" s="55"/>
       <c r="F25" s="55"/>
       <c r="G25" s="55"/>
       <c r="H25" s="55"/>
       <c r="I25" s="55"/>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.2">
@@ -7052,51 +7112,51 @@
       <c r="F620" s="65"/>
     </row>
     <row r="621" spans="6:6" x14ac:dyDescent="0.2">
       <c r="F621" s="65"/>
     </row>
     <row r="622" spans="6:6" x14ac:dyDescent="0.2">
       <c r="F622" s="65"/>
     </row>
     <row r="623" spans="6:6" x14ac:dyDescent="0.2">
       <c r="F623" s="65"/>
     </row>
     <row r="624" spans="6:6" x14ac:dyDescent="0.2">
       <c r="F624" s="65"/>
     </row>
     <row r="625" spans="6:6" x14ac:dyDescent="0.2">
       <c r="F625" s="65"/>
     </row>
     <row r="626" spans="6:6" x14ac:dyDescent="0.2">
       <c r="F626" s="65"/>
     </row>
     <row r="627" spans="6:6" x14ac:dyDescent="0.2">
       <c r="F627" s="65"/>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.95" bottom="0.75" header="0.09" footer="0.3"/>
-  <pageSetup scale="78" orientation="portrait" r:id="rId1"/>
+  <pageSetup scale="68" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;CDepartment of Administrative Services
 Major Maintenance 
 MM27
 &amp;A
 &amp;D</oddHeader>
     <oddFooter>&amp;LAcct Codes 0017-335-MM27
 Reversion 6/30/2029
 &amp;C&amp;Z&amp;F&amp;R&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF966213-09BD-4D31-84F8-D965BC19C2CF}">
   <sheetPr codeName="Sheet175">
     <tabColor indexed="30"/>
   </sheetPr>
   <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>