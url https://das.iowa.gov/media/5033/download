--- v0 (2025-11-01)
+++ v1 (2026-08-16)
@@ -4,58 +4,58 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
-    <sheet name="FY2025-13" sheetId="1" r:id="rId1"/>
+    <sheet name="FY2026-13" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1257" uniqueCount="214">
   <si>
     <t>Fiscal Period</t>
   </si>
   <si>
     <t>Service ID</t>
   </si>
   <si>
     <t>Service Name</t>
   </si>
   <si>
     <t>Account Code</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Rate</t>
   </si>
   <si>
     <t>Charge</t>
   </si>
   <si>
     <t>Activity/Description</t>
   </si>
   <si>
@@ -64,96 +64,639 @@
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>Project Date</t>
   </si>
   <si>
     <t>Project Hours</t>
   </si>
   <si>
     <t>Project Manager</t>
   </si>
   <si>
     <t>Project Name</t>
   </si>
   <si>
     <t>Project Number</t>
   </si>
   <si>
     <t>Request Number</t>
   </si>
   <si>
     <t>Staff</t>
   </si>
   <si>
-    <t>FY2025-13</t>
-[...29 lines deleted...]
-    <t>Iowa Labs IOSME (Building B) expansion project private utility locates for geotechnical borings.</t>
+    <t>FY2026-13</t>
+  </si>
+  <si>
+    <t>Processor Level 1 Support</t>
+  </si>
+  <si>
+    <t>733L</t>
+  </si>
+  <si>
+    <t>Processor Support</t>
+  </si>
+  <si>
+    <t>Project Management Time</t>
   </si>
   <si>
     <t>909N</t>
   </si>
   <si>
-    <t>Remove and fill with concrete all electrical/data locations on Hoover B-level</t>
-[...8 lines deleted...]
-    <t>Plant transfer from Island bed to Island bed</t>
+    <t>DHS CC Strategic Space Planning (Hoover B Level) - SLFRF Funds</t>
+  </si>
+  <si>
+    <t>E21L</t>
+  </si>
+  <si>
+    <t>DHS CHMHI Voldeng Building 1st Floor Remodel</t>
+  </si>
+  <si>
+    <t>E27N</t>
+  </si>
+  <si>
+    <t>DOE ISD Girls Dormitory Repairs</t>
+  </si>
+  <si>
+    <t>909Z</t>
+  </si>
+  <si>
+    <t>HHS CHMHI Generator Controller Replacement</t>
+  </si>
+  <si>
+    <t>910C</t>
+  </si>
+  <si>
+    <t>IDOE ISD Giangreco Hall Water Infiltration Mitigation</t>
+  </si>
+  <si>
+    <t>910F</t>
+  </si>
+  <si>
+    <t>DOC NCCF Powerhouse Water Heater Replacements</t>
+  </si>
+  <si>
+    <t>910Q</t>
+  </si>
+  <si>
+    <t>DOE ISD South Powerhouse Parking Lot Repair</t>
+  </si>
+  <si>
+    <t>910V</t>
+  </si>
+  <si>
+    <t>DOC 3JD CBC New Backup Generator</t>
+  </si>
+  <si>
+    <t>910Z</t>
+  </si>
+  <si>
+    <t>DOC FDCF Bldg G Water Heater Replacement (29C20)</t>
+  </si>
+  <si>
+    <t>911C</t>
+  </si>
+  <si>
+    <t>DAS CC Wallace Building Demolition</t>
+  </si>
+  <si>
+    <t>911D</t>
+  </si>
+  <si>
+    <t>DAS CC Fleet Building Demolition</t>
+  </si>
+  <si>
+    <t>733W</t>
+  </si>
+  <si>
+    <t>DOC 4JD New Central Office Building</t>
+  </si>
+  <si>
+    <t>734L</t>
+  </si>
+  <si>
+    <t>DOC NCCF Replace Windows in Education Building</t>
+  </si>
+  <si>
+    <t>734Q</t>
+  </si>
+  <si>
+    <t>DOC NCCF Air Handler Replacment and Condenser Coils Unit A and B</t>
+  </si>
+  <si>
+    <t>734U</t>
+  </si>
+  <si>
+    <t>DOC FDCF Sally Port Operator Replacement</t>
+  </si>
+  <si>
+    <t>734X</t>
+  </si>
+  <si>
+    <t>DOC FDCF Unit A Roof Replacement</t>
+  </si>
+  <si>
+    <t>735C</t>
+  </si>
+  <si>
+    <t>HHS CHMHI Tuckpointing Phase 2.2</t>
+  </si>
+  <si>
+    <t>736I</t>
+  </si>
+  <si>
+    <t>IDR State of Iowa Renovation</t>
+  </si>
+  <si>
+    <t>735R</t>
+  </si>
+  <si>
+    <t>DOM-IT- Jessie Parker South Renovation</t>
+  </si>
+  <si>
+    <t>911K</t>
+  </si>
+  <si>
+    <t>DOC NCCF Perimeter Light Pole &amp; Yard Light Replacement</t>
+  </si>
+  <si>
+    <t>911R</t>
+  </si>
+  <si>
+    <t>HHS CHMHI Four Corners Elevator Replacement</t>
+  </si>
+  <si>
+    <t>911T</t>
+  </si>
+  <si>
+    <t>HHS CHMHI Wirth Hall Tunnel Repairs</t>
+  </si>
+  <si>
+    <t>911U</t>
+  </si>
+  <si>
+    <t>DOC FDCF Unit L Pre-Cast Sealant &amp; Warehouse W Freezer Floor Repair</t>
+  </si>
+  <si>
+    <t>736A</t>
+  </si>
+  <si>
+    <t>IDR ATOD Will call Ramp Replacement</t>
+  </si>
+  <si>
+    <t>736H</t>
+  </si>
+  <si>
+    <t>HHS CHMHI CCUSO Strategic Space Plan Study</t>
+  </si>
+  <si>
+    <t>732U</t>
+  </si>
+  <si>
+    <t>DCA MON Main House Site Work and Outbuilding Repairs</t>
+  </si>
+  <si>
+    <t>910U</t>
+  </si>
+  <si>
+    <t>DOC-NCF-IPI Homes or Iowa Facility Project Phase II</t>
+  </si>
+  <si>
+    <t>732W</t>
+  </si>
+  <si>
+    <t>DOC-NCF-IPI Homes or Iowa Facility Fencing Project Phase II</t>
+  </si>
+  <si>
+    <t>736P</t>
+  </si>
+  <si>
+    <t>DOC-NCF-IPI Homes for Iowa Facility Project Phase II Fencing</t>
+  </si>
+  <si>
+    <t>730O</t>
+  </si>
+  <si>
+    <t>DAS CC Elevator Replacements</t>
+  </si>
+  <si>
+    <t>733C</t>
+  </si>
+  <si>
+    <t>911I</t>
+  </si>
+  <si>
+    <t>DAS CC Historical Building Elevators Replacement PH1</t>
+  </si>
+  <si>
+    <t>731R</t>
+  </si>
+  <si>
+    <t>DOC CCF Tunnel Repair/Replace Main Bldg to SW Wing</t>
+  </si>
+  <si>
+    <t>910H</t>
+  </si>
+  <si>
+    <t>DOC NCF LU B, C &amp; D Roof Replacements</t>
+  </si>
+  <si>
+    <t>733Q</t>
+  </si>
+  <si>
+    <t>DVA IVH Dack and Malloy Building Roof Replacements</t>
+  </si>
+  <si>
+    <t>733R</t>
+  </si>
+  <si>
+    <t>ILEA JOH Hydraulic Elevator Replacement</t>
+  </si>
+  <si>
+    <t>736M</t>
+  </si>
+  <si>
+    <t>DVA IVH Fox and Ulery Carpet Replacement - Sound Issues</t>
+  </si>
+  <si>
+    <t>733U</t>
+  </si>
+  <si>
+    <t>DVA IVH Loftus and Malloy Water Infiltration-Flooding (29C20)</t>
+  </si>
+  <si>
+    <t>735N</t>
+  </si>
+  <si>
+    <t>DVA IVC Columbarium And Irrigation System Expansion</t>
+  </si>
+  <si>
+    <t>911M</t>
+  </si>
+  <si>
+    <t>DOC NCF Dietary and Laundry Hot Water Tank Replacement</t>
+  </si>
+  <si>
+    <t>911N</t>
+  </si>
+  <si>
+    <t>DOC NCF Misc Door Replacements</t>
+  </si>
+  <si>
+    <t>736D</t>
+  </si>
+  <si>
+    <t>DAS CC Parking Lot 2 Hoover-West Replacement</t>
+  </si>
+  <si>
+    <t>736C</t>
+  </si>
+  <si>
+    <t>DAS CC Parking Lot 11 Jessie Parker Replacement</t>
+  </si>
+  <si>
+    <t>E2DX</t>
+  </si>
+  <si>
+    <t>HHS WRC Campus Utility Decentralization Phase 4 &amp; Fire Alarm Phase 3</t>
+  </si>
+  <si>
+    <t>732E</t>
+  </si>
+  <si>
+    <t>HHS WRC Linden Court Fire Suppression</t>
+  </si>
+  <si>
+    <t>735I</t>
+  </si>
+  <si>
+    <t>HHS WRC Campus Utility Decentralization Phase 5</t>
+  </si>
+  <si>
+    <t>E27B</t>
+  </si>
+  <si>
+    <t>DOC IMCC Electrical Service Upgrades</t>
+  </si>
+  <si>
+    <t>731S</t>
+  </si>
+  <si>
+    <t>DOC IMCC Fire Alarm System Replacement</t>
+  </si>
+  <si>
+    <t>910R</t>
+  </si>
+  <si>
+    <t>HHS WRC Birches Window Replacement</t>
+  </si>
+  <si>
+    <t>736J</t>
+  </si>
+  <si>
+    <t>HHS STS New Garage Building - Phase 2</t>
+  </si>
+  <si>
+    <t>E2CT</t>
+  </si>
+  <si>
+    <t>DNR HCR Deferred Maintenance</t>
+  </si>
+  <si>
+    <t>736G</t>
+  </si>
+  <si>
+    <t>DNR HCR Geothermal System Repairs</t>
+  </si>
+  <si>
+    <t>E2D1</t>
+  </si>
+  <si>
+    <t>DNR HCR Golf Pro Shop Foundation Repairs</t>
+  </si>
+  <si>
+    <t>E2F3</t>
+  </si>
+  <si>
+    <t>DNR HCR Employee Housing Repairs</t>
+  </si>
+  <si>
+    <t>E2FX</t>
+  </si>
+  <si>
+    <t>DNR HCR Hotel Roof Replacement</t>
+  </si>
+  <si>
+    <t>910I</t>
+  </si>
+  <si>
+    <t>DNR HCR Guest Room Lock System Replacement</t>
+  </si>
+  <si>
+    <t>E2K3</t>
+  </si>
+  <si>
+    <t>DNR HCR Arc Flash Study</t>
+  </si>
+  <si>
+    <t>734S</t>
+  </si>
+  <si>
+    <t>HHS WRC CDC Freezer Repair</t>
+  </si>
+  <si>
+    <t>734T</t>
+  </si>
+  <si>
+    <t>HHS WRC Food Service Elevator Replacement</t>
+  </si>
+  <si>
+    <t>735X</t>
+  </si>
+  <si>
+    <t>DNR HCR Waterpark Repairs</t>
+  </si>
+  <si>
+    <t>736B</t>
+  </si>
+  <si>
+    <t>HHS WRC Linden Court Bay Window Replacement</t>
+  </si>
+  <si>
+    <t>736E</t>
+  </si>
+  <si>
+    <t>DNR HCR Bourbon Bar Deck Replacement (Design Only)</t>
+  </si>
+  <si>
+    <t>736F</t>
+  </si>
+  <si>
+    <t>DNR HCR Concrete Repairs (Design Only)</t>
+  </si>
+  <si>
+    <t>736V</t>
+  </si>
+  <si>
+    <t>DOC IMCC Admin Bldg and Tunnel Water Mitigation</t>
+  </si>
+  <si>
+    <t>E2DW</t>
+  </si>
+  <si>
+    <t>DAS CC Capitol West Stairs &amp; Surrounding Landings Repairs</t>
+  </si>
+  <si>
+    <t>731W</t>
+  </si>
+  <si>
+    <t>DAS TH Residence Roof, Porch, &amp; South Garden Wall Repairs</t>
+  </si>
+  <si>
+    <t>732Y</t>
+  </si>
+  <si>
+    <t>HHS IMHI Boiler #3 Replacement</t>
+  </si>
+  <si>
+    <t>733P</t>
+  </si>
+  <si>
+    <t>IDB - Chiller Replacement</t>
+  </si>
+  <si>
+    <t>911F</t>
+  </si>
+  <si>
+    <t>DOC 7 JD RTU #2 Replacement</t>
+  </si>
+  <si>
+    <t>734M</t>
+  </si>
+  <si>
+    <t>HHS IMHI Warehouse Roof Replacement</t>
+  </si>
+  <si>
+    <t>734N</t>
+  </si>
+  <si>
+    <t>DAS TH Parking Lot Retaining Wall Repairs</t>
+  </si>
+  <si>
+    <t>911J</t>
+  </si>
+  <si>
+    <t>HHS IMHI Infirmary Building Roof Repair</t>
+  </si>
+  <si>
+    <t>911O</t>
+  </si>
+  <si>
+    <t>DPS P02 Parking Lot Replacement</t>
+  </si>
+  <si>
+    <t>911S</t>
+  </si>
+  <si>
+    <t>DOC 5JD Bldg 65/66 Parking Lot Overlay</t>
+  </si>
+  <si>
+    <t>735Y</t>
+  </si>
+  <si>
+    <t>DPS-DCI ANK Room A155, A156 and A157 Renovation</t>
+  </si>
+  <si>
+    <t>E2BJ</t>
+  </si>
+  <si>
+    <t>DOC ASP LUC Plumbing Repairs Phase 1</t>
+  </si>
+  <si>
+    <t>807G</t>
+  </si>
+  <si>
+    <t>DAS CC CEP Boiler Replacement (X674)</t>
+  </si>
+  <si>
+    <t>909L</t>
+  </si>
+  <si>
+    <t>DOC ASP Tunnel Repairs</t>
+  </si>
+  <si>
+    <t>E2FF</t>
+  </si>
+  <si>
+    <t>DOC ASP Tuckpointing Priorities 7, 8, &amp; 9</t>
+  </si>
+  <si>
+    <t>909Y</t>
+  </si>
+  <si>
+    <t>DOC ASP LUA A/C Replacement</t>
+  </si>
+  <si>
+    <t>733B</t>
+  </si>
+  <si>
+    <t>DAS CC Hoover Print Shop Expansion</t>
+  </si>
+  <si>
+    <t>734A</t>
+  </si>
+  <si>
+    <t>DOC &amp; ASP TWID Repairs</t>
+  </si>
+  <si>
+    <t>734O</t>
+  </si>
+  <si>
+    <t>IPBS 6535 Corporate Drive Parking Lot Replacement</t>
+  </si>
+  <si>
+    <t>735B</t>
+  </si>
+  <si>
+    <t>IDOE IPBS 6450 Corporate Drive Repair Auditorium Exterior Fire Exit</t>
+  </si>
+  <si>
+    <t>DOC ASP SallyPort Tunnel &amp; Living Unit B Tunnel Repair</t>
+  </si>
+  <si>
+    <t>911P</t>
+  </si>
+  <si>
+    <t>IPBS HVAC - Motivair Units Replacement</t>
+  </si>
+  <si>
+    <t>E2AJ</t>
+  </si>
+  <si>
+    <t>DOC MPCF Bldg 20 Plumbing Replacement</t>
+  </si>
+  <si>
+    <t>E2BT</t>
+  </si>
+  <si>
+    <t>DOC FDCF Generator, Switchgear-Master Controller Modification/Upgrade</t>
+  </si>
+  <si>
+    <t>733O</t>
+  </si>
+  <si>
+    <t>DOC 5JD 150 DSM St Renovation</t>
+  </si>
+  <si>
+    <t>733S</t>
+  </si>
+  <si>
+    <t>DAS SHB Archives Storage Renovation</t>
+  </si>
+  <si>
+    <t>734P</t>
+  </si>
+  <si>
+    <t>DOC MPCF Spill Containment for Diesel Tank</t>
+  </si>
+  <si>
+    <t>734R</t>
+  </si>
+  <si>
+    <t>DOC MPCF Hot and Cold Water Mains Replacement</t>
+  </si>
+  <si>
+    <t>734V</t>
+  </si>
+  <si>
+    <t>DOC MPCF Perimeter Fence and Wagon Gates</t>
+  </si>
+  <si>
+    <t>735A</t>
+  </si>
+  <si>
+    <t>DPS P13 Upper Parking Lot Replacement</t>
+  </si>
+  <si>
+    <t>911L</t>
+  </si>
+  <si>
+    <t>DPS D1 1333 Ohio Roof Replacement</t>
+  </si>
+  <si>
+    <t>736L</t>
+  </si>
+  <si>
+    <t>DOC ICIW Tunnel Infill</t>
+  </si>
+  <si>
+    <t>Pre-audit &amp; Financial Support</t>
+  </si>
+  <si>
+    <t>Budget Analyst Support</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00000"/>
     <numFmt numFmtId="165" formatCode="$#,##0.00000_);[Red]($#,##0.00000)"/>
     <numFmt numFmtId="166" formatCode="$#,##0.00_);[Red]($#,##0.00)"/>
   </numFmts>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -468,51 +1011,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q6"/>
+  <dimension ref="A1:Q249"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -532,221 +1075,8741 @@
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="2">
-        <v>3879</v>
+        <v>4443</v>
       </c>
       <c r="C2" t="s">
         <v>18</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E2" s="3">
-        <v>1</v>
+        <v>8.23</v>
       </c>
       <c r="F2" s="4">
-        <v>59.9</v>
+        <v>44.51</v>
       </c>
       <c r="G2" s="5">
-        <v>2414.98</v>
-[...1 lines deleted...]
-      <c r="H2" t="s">
+        <v>366.32</v>
+      </c>
+      <c r="L2">
+        <v>8.23</v>
+      </c>
+      <c r="M2" t="s">
+        <v>20</v>
+      </c>
+      <c r="N2" t="s">
         <v>21</v>
       </c>
-      <c r="K2" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="O2">
+        <v>9997.26</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="2">
-        <v>3879</v>
+        <v>4443</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E3" s="3">
+        <v>0.22</v>
+      </c>
+      <c r="F3" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G3" s="5">
+        <v>9.79</v>
+      </c>
+      <c r="L3">
+        <v>0.22</v>
+      </c>
+      <c r="M3" t="s">
+        <v>20</v>
+      </c>
+      <c r="N3" t="s">
         <v>23</v>
       </c>
-      <c r="E3" s="3">
-[...15 lines deleted...]
-        <v>22</v>
+      <c r="O3">
+        <v>9186.07</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="2">
-        <v>3881</v>
+        <v>4443</v>
       </c>
       <c r="C4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E4" s="3">
+        <v>0.13</v>
+      </c>
+      <c r="F4" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G4" s="5">
+        <v>5.79</v>
+      </c>
+      <c r="L4">
+        <v>0.13</v>
+      </c>
+      <c r="M4" t="s">
+        <v>20</v>
+      </c>
+      <c r="N4" t="s">
         <v>25</v>
       </c>
-      <c r="D4" s="2" t="s">
-[...18 lines deleted...]
-        <v>22</v>
+      <c r="O4">
+        <v>9283</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="2">
-        <v>3881</v>
+        <v>4443</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="E5" s="3">
-        <v>1</v>
+        <v>1.34</v>
       </c>
       <c r="F5" s="4">
-        <v>75.47</v>
+        <v>44.51</v>
       </c>
       <c r="G5" s="5">
-        <v>13868.91</v>
-[...4 lines deleted...]
-      <c r="K5" t="s">
+        <v>59.64</v>
+      </c>
+      <c r="L5">
+        <v>1.34</v>
+      </c>
+      <c r="M5" t="s">
         <v>20</v>
       </c>
       <c r="N5" t="s">
-        <v>22</v>
+        <v>27</v>
+      </c>
+      <c r="O5">
+        <v>9356</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="2">
-        <v>4228</v>
+        <v>4443</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" s="3">
+        <v>0.09</v>
+      </c>
+      <c r="F6" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G6" s="5">
+        <v>4.01</v>
+      </c>
+      <c r="L6">
+        <v>0.09</v>
+      </c>
+      <c r="M6" t="s">
+        <v>20</v>
+      </c>
+      <c r="N6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O6">
+        <v>9452</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="E7" s="3">
+        <v>1.03</v>
+      </c>
+      <c r="F7" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G7" s="5">
+        <v>45.85</v>
+      </c>
+      <c r="L7">
+        <v>1.03</v>
+      </c>
+      <c r="M7" t="s">
+        <v>20</v>
+      </c>
+      <c r="N7" t="s">
         <v>31</v>
       </c>
-      <c r="E6" s="3">
+      <c r="O7">
+        <v>9455</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17">
+      <c r="A8" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8" s="3">
+        <v>0.43</v>
+      </c>
+      <c r="F8" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G8" s="5">
+        <v>19.14</v>
+      </c>
+      <c r="L8">
+        <v>0.43</v>
+      </c>
+      <c r="M8" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" t="s">
+        <v>33</v>
+      </c>
+      <c r="O8">
+        <v>9458</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17">
+      <c r="A9" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C9" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" s="3">
+        <v>0.87</v>
+      </c>
+      <c r="F9" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G9" s="5">
+        <v>38.72</v>
+      </c>
+      <c r="L9">
+        <v>0.87</v>
+      </c>
+      <c r="M9" t="s">
+        <v>20</v>
+      </c>
+      <c r="N9" t="s">
+        <v>35</v>
+      </c>
+      <c r="O9">
+        <v>9462</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17">
+      <c r="A10" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E10" s="3">
+        <v>0.18</v>
+      </c>
+      <c r="F10" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G10" s="5">
+        <v>8.01</v>
+      </c>
+      <c r="L10">
+        <v>0.18</v>
+      </c>
+      <c r="M10" t="s">
+        <v>20</v>
+      </c>
+      <c r="N10" t="s">
+        <v>37</v>
+      </c>
+      <c r="O10">
+        <v>9466</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17">
+      <c r="A11" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E11" s="3">
+        <v>0.43</v>
+      </c>
+      <c r="F11" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G11" s="5">
+        <v>19.14</v>
+      </c>
+      <c r="L11">
+        <v>0.43</v>
+      </c>
+      <c r="M11" t="s">
+        <v>20</v>
+      </c>
+      <c r="N11" t="s">
+        <v>39</v>
+      </c>
+      <c r="O11">
+        <v>9471</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17">
+      <c r="A12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E12" s="3">
+        <v>0.45</v>
+      </c>
+      <c r="F12" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G12" s="5">
+        <v>20.03</v>
+      </c>
+      <c r="L12">
+        <v>0.45</v>
+      </c>
+      <c r="M12" t="s">
+        <v>20</v>
+      </c>
+      <c r="N12" t="s">
+        <v>41</v>
+      </c>
+      <c r="O12">
+        <v>9478</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17">
+      <c r="A13" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E13" s="3">
+        <v>0.34</v>
+      </c>
+      <c r="F13" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G13" s="5">
+        <v>15.13</v>
+      </c>
+      <c r="L13">
+        <v>0.34</v>
+      </c>
+      <c r="M13" t="s">
+        <v>20</v>
+      </c>
+      <c r="N13" t="s">
+        <v>43</v>
+      </c>
+      <c r="O13">
+        <v>9479</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17">
+      <c r="A14" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C14" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E14" s="3">
+        <v>0.76</v>
+      </c>
+      <c r="F14" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G14" s="5">
+        <v>33.83</v>
+      </c>
+      <c r="L14">
+        <v>0.76</v>
+      </c>
+      <c r="M14" t="s">
+        <v>20</v>
+      </c>
+      <c r="N14" t="s">
+        <v>45</v>
+      </c>
+      <c r="O14">
+        <v>9488</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17">
+      <c r="A15" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E15" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="F15" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G15" s="5">
+        <v>8.9</v>
+      </c>
+      <c r="L15">
+        <v>0.2</v>
+      </c>
+      <c r="M15" t="s">
+        <v>20</v>
+      </c>
+      <c r="N15" t="s">
+        <v>47</v>
+      </c>
+      <c r="O15">
+        <v>9496</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17">
+      <c r="A16" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C16" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E16" s="3">
+        <v>0.38</v>
+      </c>
+      <c r="F16" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G16" s="5">
+        <v>16.91</v>
+      </c>
+      <c r="L16">
+        <v>0.38</v>
+      </c>
+      <c r="M16" t="s">
+        <v>20</v>
+      </c>
+      <c r="N16" t="s">
+        <v>49</v>
+      </c>
+      <c r="O16">
+        <v>9501</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15">
+      <c r="A17" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C17" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E17" s="3">
+        <v>0.11</v>
+      </c>
+      <c r="F17" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G17" s="5">
+        <v>4.9</v>
+      </c>
+      <c r="L17">
+        <v>0.11</v>
+      </c>
+      <c r="M17" t="s">
+        <v>20</v>
+      </c>
+      <c r="N17" t="s">
+        <v>51</v>
+      </c>
+      <c r="O17">
+        <v>9505</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C18" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E18" s="3">
+        <v>0.09</v>
+      </c>
+      <c r="F18" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G18" s="5">
+        <v>4.01</v>
+      </c>
+      <c r="L18">
+        <v>0.09</v>
+      </c>
+      <c r="M18" t="s">
+        <v>20</v>
+      </c>
+      <c r="N18" t="s">
+        <v>53</v>
+      </c>
+      <c r="O18">
+        <v>9508</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E19" s="3">
+        <v>0.36</v>
+      </c>
+      <c r="F19" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G19" s="5">
+        <v>16.02</v>
+      </c>
+      <c r="L19">
+        <v>0.36</v>
+      </c>
+      <c r="M19" t="s">
+        <v>20</v>
+      </c>
+      <c r="N19" t="s">
+        <v>55</v>
+      </c>
+      <c r="O19">
+        <v>9513</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="E20" s="3">
+        <v>0.78</v>
+      </c>
+      <c r="F20" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G20" s="5">
+        <v>34.72</v>
+      </c>
+      <c r="L20">
+        <v>0.78</v>
+      </c>
+      <c r="M20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N20" t="s">
+        <v>57</v>
+      </c>
+      <c r="O20">
+        <v>9516</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B21" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E21" s="3">
+        <v>0.47</v>
+      </c>
+      <c r="F21" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G21" s="5">
+        <v>20.92</v>
+      </c>
+      <c r="L21">
+        <v>0.47</v>
+      </c>
+      <c r="M21" t="s">
+        <v>20</v>
+      </c>
+      <c r="N21" t="s">
+        <v>59</v>
+      </c>
+      <c r="O21">
+        <v>9518</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C22" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="E22" s="3">
+        <v>0.13</v>
+      </c>
+      <c r="F22" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G22" s="5">
+        <v>5.79</v>
+      </c>
+      <c r="L22">
+        <v>0.13</v>
+      </c>
+      <c r="M22" t="s">
+        <v>20</v>
+      </c>
+      <c r="N22" t="s">
+        <v>61</v>
+      </c>
+      <c r="O22">
+        <v>9520</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B23" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C23" t="s">
+        <v>18</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E23" s="3">
+        <v>0.4</v>
+      </c>
+      <c r="F23" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G23" s="5">
+        <v>17.8</v>
+      </c>
+      <c r="L23">
+        <v>0.4</v>
+      </c>
+      <c r="M23" t="s">
+        <v>20</v>
+      </c>
+      <c r="N23" t="s">
+        <v>63</v>
+      </c>
+      <c r="O23">
+        <v>9527</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C24" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E24" s="3">
+        <v>0.04</v>
+      </c>
+      <c r="F24" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G24" s="5">
+        <v>1.78</v>
+      </c>
+      <c r="L24">
+        <v>0.04</v>
+      </c>
+      <c r="M24" t="s">
+        <v>20</v>
+      </c>
+      <c r="N24" t="s">
+        <v>65</v>
+      </c>
+      <c r="O24">
+        <v>9529</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B25" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C25" t="s">
+        <v>18</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="E25" s="3">
+        <v>0.22</v>
+      </c>
+      <c r="F25" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G25" s="5">
+        <v>9.79</v>
+      </c>
+      <c r="L25">
+        <v>0.22</v>
+      </c>
+      <c r="M25" t="s">
+        <v>20</v>
+      </c>
+      <c r="N25" t="s">
+        <v>67</v>
+      </c>
+      <c r="O25">
+        <v>9530</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B26" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C26" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E26" s="3">
+        <v>0.6</v>
+      </c>
+      <c r="F26" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G26" s="5">
+        <v>26.71</v>
+      </c>
+      <c r="L26">
+        <v>0.6</v>
+      </c>
+      <c r="M26" t="s">
+        <v>20</v>
+      </c>
+      <c r="N26" t="s">
+        <v>69</v>
+      </c>
+      <c r="O26">
+        <v>9534</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B27" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E27" s="3">
+        <v>1.93</v>
+      </c>
+      <c r="F27" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G27" s="5">
+        <v>85.9</v>
+      </c>
+      <c r="L27">
+        <v>1.93</v>
+      </c>
+      <c r="M27" t="s">
+        <v>20</v>
+      </c>
+      <c r="N27" t="s">
+        <v>71</v>
+      </c>
+      <c r="O27">
+        <v>9540</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B28" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E28" s="3">
+        <v>0.46</v>
+      </c>
+      <c r="F28" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G28" s="5">
+        <v>20.47</v>
+      </c>
+      <c r="L28">
+        <v>0.46</v>
+      </c>
+      <c r="M28" t="s">
+        <v>20</v>
+      </c>
+      <c r="N28" t="s">
+        <v>73</v>
+      </c>
+      <c r="O28">
+        <v>9226</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B29" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C29" t="s">
+        <v>18</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="E29" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="F29" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G29" s="5">
+        <v>40.06</v>
+      </c>
+      <c r="L29">
+        <v>0.9</v>
+      </c>
+      <c r="M29" t="s">
+        <v>20</v>
+      </c>
+      <c r="N29" t="s">
+        <v>75</v>
+      </c>
+      <c r="O29">
+        <v>9239.02</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B30" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C30" t="s">
+        <v>18</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E30" s="3">
+        <v>0.56</v>
+      </c>
+      <c r="F30" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G30" s="5">
+        <v>24.93</v>
+      </c>
+      <c r="L30">
+        <v>0.56</v>
+      </c>
+      <c r="M30" t="s">
+        <v>20</v>
+      </c>
+      <c r="N30" t="s">
+        <v>77</v>
+      </c>
+      <c r="O30">
+        <v>9239.03</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B31" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C31" t="s">
+        <v>18</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="E31" s="3">
+        <v>0.59</v>
+      </c>
+      <c r="F31" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G31" s="5">
+        <v>26.26</v>
+      </c>
+      <c r="L31">
+        <v>0.59</v>
+      </c>
+      <c r="M31" t="s">
+        <v>20</v>
+      </c>
+      <c r="N31" t="s">
+        <v>79</v>
+      </c>
+      <c r="O31">
+        <v>9239.04</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B32" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C32" t="s">
+        <v>18</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="E32" s="3">
+        <v>1.34</v>
+      </c>
+      <c r="F32" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G32" s="5">
+        <v>59.64</v>
+      </c>
+      <c r="L32">
+        <v>1.34</v>
+      </c>
+      <c r="M32" t="s">
+        <v>20</v>
+      </c>
+      <c r="N32" t="s">
+        <v>81</v>
+      </c>
+      <c r="O32">
+        <v>9440</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B33" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C33" t="s">
+        <v>18</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="E33" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="F33" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G33" s="5">
+        <v>8.9</v>
+      </c>
+      <c r="L33">
+        <v>0.2</v>
+      </c>
+      <c r="M33" t="s">
+        <v>20</v>
+      </c>
+      <c r="N33" t="s">
+        <v>81</v>
+      </c>
+      <c r="O33">
+        <v>9440</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B34" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C34" t="s">
+        <v>18</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="E34" s="3">
+        <v>0.56</v>
+      </c>
+      <c r="F34" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G34" s="5">
+        <v>24.93</v>
+      </c>
+      <c r="L34">
+        <v>0.56</v>
+      </c>
+      <c r="M34" t="s">
+        <v>20</v>
+      </c>
+      <c r="N34" t="s">
+        <v>84</v>
+      </c>
+      <c r="O34">
+        <v>9440.01</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B35" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C35" t="s">
+        <v>18</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="E35" s="3">
+        <v>0.78</v>
+      </c>
+      <c r="F35" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G35" s="5">
+        <v>34.72</v>
+      </c>
+      <c r="L35">
+        <v>0.78</v>
+      </c>
+      <c r="M35" t="s">
+        <v>20</v>
+      </c>
+      <c r="N35" t="s">
+        <v>86</v>
+      </c>
+      <c r="O35">
+        <v>9444</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B36" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C36" t="s">
+        <v>18</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="E36" s="3">
+        <v>0.56</v>
+      </c>
+      <c r="F36" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G36" s="5">
+        <v>24.93</v>
+      </c>
+      <c r="L36">
+        <v>0.56</v>
+      </c>
+      <c r="M36" t="s">
+        <v>20</v>
+      </c>
+      <c r="N36" t="s">
+        <v>88</v>
+      </c>
+      <c r="O36">
+        <v>9460</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B37" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C37" t="s">
+        <v>18</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="E37" s="3">
+        <v>0.71</v>
+      </c>
+      <c r="F37" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G37" s="5">
+        <v>31.6</v>
+      </c>
+      <c r="L37">
+        <v>0.71</v>
+      </c>
+      <c r="M37" t="s">
+        <v>20</v>
+      </c>
+      <c r="N37" t="s">
+        <v>90</v>
+      </c>
+      <c r="O37">
+        <v>9483</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B38" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C38" t="s">
+        <v>18</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E38" s="3">
+        <v>0.63</v>
+      </c>
+      <c r="F38" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G38" s="5">
+        <v>28.04</v>
+      </c>
+      <c r="L38">
+        <v>0.63</v>
+      </c>
+      <c r="M38" t="s">
+        <v>20</v>
+      </c>
+      <c r="N38" t="s">
+        <v>92</v>
+      </c>
+      <c r="O38">
+        <v>9484</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B39" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C39" t="s">
+        <v>18</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="E39" s="3">
+        <v>0.12</v>
+      </c>
+      <c r="F39" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G39" s="5">
+        <v>5.34</v>
+      </c>
+      <c r="L39">
+        <v>0.12</v>
+      </c>
+      <c r="M39" t="s">
+        <v>20</v>
+      </c>
+      <c r="N39" t="s">
+        <v>94</v>
+      </c>
+      <c r="O39">
+        <v>9486.01</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B40" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C40" t="s">
+        <v>18</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="E40" s="3">
+        <v>0.37</v>
+      </c>
+      <c r="F40" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G40" s="5">
+        <v>16.47</v>
+      </c>
+      <c r="L40">
+        <v>0.37</v>
+      </c>
+      <c r="M40" t="s">
+        <v>20</v>
+      </c>
+      <c r="N40" t="s">
+        <v>96</v>
+      </c>
+      <c r="O40">
+        <v>9487</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B41" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C41" t="s">
+        <v>18</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="E41" s="3">
+        <v>0.29</v>
+      </c>
+      <c r="F41" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G41" s="5">
+        <v>12.91</v>
+      </c>
+      <c r="L41">
+        <v>0.29</v>
+      </c>
+      <c r="M41" t="s">
+        <v>20</v>
+      </c>
+      <c r="N41" t="s">
+        <v>98</v>
+      </c>
+      <c r="O41">
+        <v>9517</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B42" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C42" t="s">
+        <v>18</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="E42" s="3">
+        <v>0.27</v>
+      </c>
+      <c r="F42" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G42" s="5">
+        <v>12.02</v>
+      </c>
+      <c r="L42">
+        <v>0.27</v>
+      </c>
+      <c r="M42" t="s">
+        <v>20</v>
+      </c>
+      <c r="N42" t="s">
+        <v>100</v>
+      </c>
+      <c r="O42">
+        <v>9522</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B43" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C43" t="s">
+        <v>18</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="E43" s="3">
+        <v>0.29</v>
+      </c>
+      <c r="F43" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G43" s="5">
+        <v>12.91</v>
+      </c>
+      <c r="L43">
+        <v>0.29</v>
+      </c>
+      <c r="M43" t="s">
+        <v>20</v>
+      </c>
+      <c r="N43" t="s">
+        <v>102</v>
+      </c>
+      <c r="O43">
+        <v>9523</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B44" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C44" t="s">
+        <v>18</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="E44" s="3">
+        <v>0.34</v>
+      </c>
+      <c r="F44" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G44" s="5">
+        <v>15.13</v>
+      </c>
+      <c r="L44">
+        <v>0.34</v>
+      </c>
+      <c r="M44" t="s">
+        <v>20</v>
+      </c>
+      <c r="N44" t="s">
+        <v>104</v>
+      </c>
+      <c r="O44">
+        <v>9536</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15">
+      <c r="A45" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B45" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C45" t="s">
+        <v>18</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="E45" s="3">
+        <v>0.22</v>
+      </c>
+      <c r="F45" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G45" s="5">
+        <v>9.79</v>
+      </c>
+      <c r="L45">
+        <v>0.22</v>
+      </c>
+      <c r="M45" t="s">
+        <v>20</v>
+      </c>
+      <c r="N45" t="s">
+        <v>106</v>
+      </c>
+      <c r="O45">
+        <v>9537</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15">
+      <c r="A46" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B46" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C46" t="s">
+        <v>18</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="E46" s="3">
+        <v>2.05</v>
+      </c>
+      <c r="F46" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G46" s="5">
+        <v>91.25</v>
+      </c>
+      <c r="L46">
+        <v>2.05</v>
+      </c>
+      <c r="M46" t="s">
+        <v>20</v>
+      </c>
+      <c r="N46" t="s">
+        <v>108</v>
+      </c>
+      <c r="O46">
+        <v>9279.4</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15">
+      <c r="A47" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B47" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C47" t="s">
+        <v>18</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="E47" s="3">
+        <v>0.4</v>
+      </c>
+      <c r="F47" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G47" s="5">
+        <v>17.8</v>
+      </c>
+      <c r="L47">
+        <v>0.4</v>
+      </c>
+      <c r="M47" t="s">
+        <v>20</v>
+      </c>
+      <c r="N47" t="s">
+        <v>110</v>
+      </c>
+      <c r="O47">
+        <v>9279.41</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15">
+      <c r="A48" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B48" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C48" t="s">
+        <v>18</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="E48" s="3">
+        <v>1.25</v>
+      </c>
+      <c r="F48" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G48" s="5">
+        <v>55.64</v>
+      </c>
+      <c r="L48">
+        <v>1.25</v>
+      </c>
+      <c r="M48" t="s">
+        <v>20</v>
+      </c>
+      <c r="N48" t="s">
+        <v>112</v>
+      </c>
+      <c r="O48">
+        <v>9279.5</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15">
+      <c r="A49" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B49" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C49" t="s">
+        <v>18</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E49" s="3">
+        <v>1.38</v>
+      </c>
+      <c r="F49" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G49" s="5">
+        <v>61.42</v>
+      </c>
+      <c r="L49">
+        <v>1.38</v>
+      </c>
+      <c r="M49" t="s">
+        <v>20</v>
+      </c>
+      <c r="N49" t="s">
+        <v>114</v>
+      </c>
+      <c r="O49">
+        <v>9353</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15">
+      <c r="A50" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B50" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C50" t="s">
+        <v>18</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="E50" s="3">
+        <v>0.23</v>
+      </c>
+      <c r="F50" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G50" s="5">
+        <v>10.24</v>
+      </c>
+      <c r="L50">
+        <v>0.23</v>
+      </c>
+      <c r="M50" t="s">
+        <v>20</v>
+      </c>
+      <c r="N50" t="s">
+        <v>116</v>
+      </c>
+      <c r="O50">
+        <v>9445</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15">
+      <c r="A51" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B51" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C51" t="s">
+        <v>18</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="E51" s="3">
+        <v>0.4</v>
+      </c>
+      <c r="F51" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G51" s="5">
+        <v>17.8</v>
+      </c>
+      <c r="L51">
+        <v>0.4</v>
+      </c>
+      <c r="M51" t="s">
+        <v>20</v>
+      </c>
+      <c r="N51" t="s">
+        <v>118</v>
+      </c>
+      <c r="O51">
+        <v>9463</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15">
+      <c r="A52" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B52" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C52" t="s">
+        <v>18</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="E52" s="3">
+        <v>0.11</v>
+      </c>
+      <c r="F52" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G52" s="5">
+        <v>4.9</v>
+      </c>
+      <c r="L52">
+        <v>0.11</v>
+      </c>
+      <c r="M52" t="s">
+        <v>20</v>
+      </c>
+      <c r="N52" t="s">
+        <v>120</v>
+      </c>
+      <c r="O52">
+        <v>9476.01</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15">
+      <c r="A53" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B53" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C53" t="s">
+        <v>18</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="E53" s="3">
+        <v>2.33</v>
+      </c>
+      <c r="F53" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G53" s="5">
+        <v>103.71</v>
+      </c>
+      <c r="L53">
+        <v>2.33</v>
+      </c>
+      <c r="M53" t="s">
+        <v>20</v>
+      </c>
+      <c r="N53" t="s">
+        <v>122</v>
+      </c>
+      <c r="O53">
+        <v>9413</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15">
+      <c r="A54" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B54" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C54" t="s">
+        <v>18</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E54" s="3">
+        <v>0.17</v>
+      </c>
+      <c r="F54" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G54" s="5">
+        <v>7.57</v>
+      </c>
+      <c r="L54">
+        <v>0.17</v>
+      </c>
+      <c r="M54" t="s">
+        <v>20</v>
+      </c>
+      <c r="N54" t="s">
+        <v>124</v>
+      </c>
+      <c r="O54">
+        <v>9416.01</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15">
+      <c r="A55" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B55" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C55" t="s">
+        <v>18</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="E55" s="3">
+        <v>0.4</v>
+      </c>
+      <c r="F55" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G55" s="5">
+        <v>17.8</v>
+      </c>
+      <c r="L55">
+        <v>0.4</v>
+      </c>
+      <c r="M55" t="s">
+        <v>20</v>
+      </c>
+      <c r="N55" t="s">
+        <v>126</v>
+      </c>
+      <c r="O55">
+        <v>9417</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15">
+      <c r="A56" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B56" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C56" t="s">
+        <v>18</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="E56" s="3">
+        <v>0.06</v>
+      </c>
+      <c r="F56" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G56" s="5">
+        <v>2.67</v>
+      </c>
+      <c r="L56">
+        <v>0.06</v>
+      </c>
+      <c r="M56" t="s">
+        <v>20</v>
+      </c>
+      <c r="N56" t="s">
+        <v>128</v>
+      </c>
+      <c r="O56">
+        <v>9430</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15">
+      <c r="A57" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B57" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C57" t="s">
+        <v>18</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="E57" s="3">
+        <v>0.47</v>
+      </c>
+      <c r="F57" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G57" s="5">
+        <v>20.92</v>
+      </c>
+      <c r="L57">
+        <v>0.47</v>
+      </c>
+      <c r="M57" t="s">
+        <v>20</v>
+      </c>
+      <c r="N57" t="s">
+        <v>130</v>
+      </c>
+      <c r="O57">
+        <v>9435</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15">
+      <c r="A58" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B58" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C58" t="s">
+        <v>18</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="E58" s="3">
+        <v>0.28</v>
+      </c>
+      <c r="F58" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G58" s="5">
+        <v>12.46</v>
+      </c>
+      <c r="L58">
+        <v>0.28</v>
+      </c>
+      <c r="M58" t="s">
+        <v>20</v>
+      </c>
+      <c r="N58" t="s">
+        <v>132</v>
+      </c>
+      <c r="O58">
+        <v>9441</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15">
+      <c r="A59" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B59" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C59" t="s">
+        <v>18</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="E59" s="3">
+        <v>0.27</v>
+      </c>
+      <c r="F59" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G59" s="5">
+        <v>12.02</v>
+      </c>
+      <c r="L59">
+        <v>0.27</v>
+      </c>
+      <c r="M59" t="s">
+        <v>20</v>
+      </c>
+      <c r="N59" t="s">
+        <v>134</v>
+      </c>
+      <c r="O59">
+        <v>9469</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15">
+      <c r="A60" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B60" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C60" t="s">
+        <v>18</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="E60" s="3">
+        <v>0.11</v>
+      </c>
+      <c r="F60" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G60" s="5">
+        <v>4.9</v>
+      </c>
+      <c r="L60">
+        <v>0.11</v>
+      </c>
+      <c r="M60" t="s">
+        <v>20</v>
+      </c>
+      <c r="N60" t="s">
+        <v>136</v>
+      </c>
+      <c r="O60">
+        <v>9503</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15">
+      <c r="A61" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B61" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C61" t="s">
+        <v>18</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="E61" s="3">
+        <v>0.17</v>
+      </c>
+      <c r="F61" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G61" s="5">
+        <v>7.57</v>
+      </c>
+      <c r="L61">
+        <v>0.17</v>
+      </c>
+      <c r="M61" t="s">
+        <v>20</v>
+      </c>
+      <c r="N61" t="s">
+        <v>138</v>
+      </c>
+      <c r="O61">
+        <v>9504</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15">
+      <c r="A62" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B62" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C62" t="s">
+        <v>18</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="E62" s="3">
+        <v>0.15</v>
+      </c>
+      <c r="F62" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G62" s="5">
+        <v>6.68</v>
+      </c>
+      <c r="L62">
+        <v>0.15</v>
+      </c>
+      <c r="M62" t="s">
+        <v>20</v>
+      </c>
+      <c r="N62" t="s">
+        <v>140</v>
+      </c>
+      <c r="O62">
+        <v>9531</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15">
+      <c r="A63" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B63" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C63" t="s">
+        <v>18</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="E63" s="3">
+        <v>0.38</v>
+      </c>
+      <c r="F63" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G63" s="5">
+        <v>16.91</v>
+      </c>
+      <c r="L63">
+        <v>0.38</v>
+      </c>
+      <c r="M63" t="s">
+        <v>20</v>
+      </c>
+      <c r="N63" t="s">
+        <v>142</v>
+      </c>
+      <c r="O63">
+        <v>9535</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15">
+      <c r="A64" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B64" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C64" t="s">
+        <v>18</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="E64" s="3">
+        <v>0.25</v>
+      </c>
+      <c r="F64" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G64" s="5">
+        <v>11.13</v>
+      </c>
+      <c r="L64">
+        <v>0.25</v>
+      </c>
+      <c r="M64" t="s">
+        <v>20</v>
+      </c>
+      <c r="N64" t="s">
+        <v>144</v>
+      </c>
+      <c r="O64">
+        <v>9538</v>
+      </c>
+    </row>
+    <row r="65" spans="1:15">
+      <c r="A65" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B65" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C65" t="s">
+        <v>18</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E65" s="3">
+        <v>0.25</v>
+      </c>
+      <c r="F65" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G65" s="5">
+        <v>11.13</v>
+      </c>
+      <c r="L65">
+        <v>0.25</v>
+      </c>
+      <c r="M65" t="s">
+        <v>20</v>
+      </c>
+      <c r="N65" t="s">
+        <v>146</v>
+      </c>
+      <c r="O65">
+        <v>9539</v>
+      </c>
+    </row>
+    <row r="66" spans="1:15">
+      <c r="A66" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B66" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C66" t="s">
+        <v>18</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="E66" s="3">
+        <v>0.13</v>
+      </c>
+      <c r="F66" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G66" s="5">
+        <v>5.79</v>
+      </c>
+      <c r="L66">
+        <v>0.13</v>
+      </c>
+      <c r="M66" t="s">
+        <v>20</v>
+      </c>
+      <c r="N66" t="s">
+        <v>148</v>
+      </c>
+      <c r="O66">
+        <v>9542</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15">
+      <c r="A67" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B67" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C67" t="s">
+        <v>18</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="E67" s="3">
+        <v>0.59</v>
+      </c>
+      <c r="F67" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G67" s="5">
+        <v>26.26</v>
+      </c>
+      <c r="L67">
+        <v>0.59</v>
+      </c>
+      <c r="M67" t="s">
+        <v>20</v>
+      </c>
+      <c r="N67" t="s">
+        <v>150</v>
+      </c>
+      <c r="O67">
+        <v>9420</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15">
+      <c r="A68" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B68" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C68" t="s">
+        <v>18</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="E68" s="3">
+        <v>0.73</v>
+      </c>
+      <c r="F68" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G68" s="5">
+        <v>32.49</v>
+      </c>
+      <c r="L68">
+        <v>0.73</v>
+      </c>
+      <c r="M68" t="s">
+        <v>20</v>
+      </c>
+      <c r="N68" t="s">
+        <v>152</v>
+      </c>
+      <c r="O68">
+        <v>9448</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15">
+      <c r="A69" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B69" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C69" t="s">
+        <v>18</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E69" s="3">
+        <v>0.39</v>
+      </c>
+      <c r="F69" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G69" s="5">
+        <v>17.36</v>
+      </c>
+      <c r="L69">
+        <v>0.39</v>
+      </c>
+      <c r="M69" t="s">
+        <v>20</v>
+      </c>
+      <c r="N69" t="s">
+        <v>154</v>
+      </c>
+      <c r="O69">
+        <v>9474</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15">
+      <c r="A70" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B70" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C70" t="s">
+        <v>18</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E70" s="3">
+        <v>0.55</v>
+      </c>
+      <c r="F70" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G70" s="5">
+        <v>24.48</v>
+      </c>
+      <c r="L70">
+        <v>0.55</v>
+      </c>
+      <c r="M70" t="s">
+        <v>20</v>
+      </c>
+      <c r="N70" t="s">
+        <v>156</v>
+      </c>
+      <c r="O70">
+        <v>9482</v>
+      </c>
+    </row>
+    <row r="71" spans="1:15">
+      <c r="A71" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B71" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C71" t="s">
+        <v>18</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E71" s="3">
+        <v>0.65</v>
+      </c>
+      <c r="F71" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G71" s="5">
+        <v>28.93</v>
+      </c>
+      <c r="L71">
+        <v>0.65</v>
+      </c>
+      <c r="M71" t="s">
+        <v>20</v>
+      </c>
+      <c r="N71" t="s">
+        <v>158</v>
+      </c>
+      <c r="O71">
+        <v>9491</v>
+      </c>
+    </row>
+    <row r="72" spans="1:15">
+      <c r="A72" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B72" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C72" t="s">
+        <v>18</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="E72" s="3">
+        <v>0.47</v>
+      </c>
+      <c r="F72" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G72" s="5">
+        <v>20.92</v>
+      </c>
+      <c r="L72">
+        <v>0.47</v>
+      </c>
+      <c r="M72" t="s">
+        <v>20</v>
+      </c>
+      <c r="N72" t="s">
+        <v>160</v>
+      </c>
+      <c r="O72">
+        <v>9497</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15">
+      <c r="A73" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B73" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C73" t="s">
+        <v>18</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="E73" s="3">
+        <v>0.57</v>
+      </c>
+      <c r="F73" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G73" s="5">
+        <v>25.37</v>
+      </c>
+      <c r="L73">
+        <v>0.57</v>
+      </c>
+      <c r="M73" t="s">
+        <v>20</v>
+      </c>
+      <c r="N73" t="s">
+        <v>162</v>
+      </c>
+      <c r="O73">
+        <v>9498</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15">
+      <c r="A74" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B74" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C74" t="s">
+        <v>18</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="E74" s="3">
+        <v>0.73</v>
+      </c>
+      <c r="F74" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G74" s="5">
+        <v>32.49</v>
+      </c>
+      <c r="L74">
+        <v>0.73</v>
+      </c>
+      <c r="M74" t="s">
+        <v>20</v>
+      </c>
+      <c r="N74" t="s">
+        <v>164</v>
+      </c>
+      <c r="O74">
+        <v>9519</v>
+      </c>
+    </row>
+    <row r="75" spans="1:15">
+      <c r="A75" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B75" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C75" t="s">
+        <v>18</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="E75" s="3">
+        <v>0.37</v>
+      </c>
+      <c r="F75" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G75" s="5">
+        <v>16.47</v>
+      </c>
+      <c r="L75">
+        <v>0.37</v>
+      </c>
+      <c r="M75" t="s">
+        <v>20</v>
+      </c>
+      <c r="N75" t="s">
+        <v>166</v>
+      </c>
+      <c r="O75">
+        <v>9526</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15">
+      <c r="A76" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B76" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C76" t="s">
+        <v>18</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="E76" s="3">
+        <v>0.45</v>
+      </c>
+      <c r="F76" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G76" s="5">
+        <v>20.03</v>
+      </c>
+      <c r="L76">
+        <v>0.45</v>
+      </c>
+      <c r="M76" t="s">
+        <v>20</v>
+      </c>
+      <c r="N76" t="s">
+        <v>168</v>
+      </c>
+      <c r="O76">
+        <v>9528</v>
+      </c>
+    </row>
+    <row r="77" spans="1:15">
+      <c r="A77" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B77" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C77" t="s">
+        <v>18</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="E77" s="3">
+        <v>0.41</v>
+      </c>
+      <c r="F77" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G77" s="5">
+        <v>18.25</v>
+      </c>
+      <c r="L77">
+        <v>0.41</v>
+      </c>
+      <c r="M77" t="s">
+        <v>20</v>
+      </c>
+      <c r="N77" t="s">
+        <v>170</v>
+      </c>
+      <c r="O77">
+        <v>9532</v>
+      </c>
+    </row>
+    <row r="78" spans="1:15">
+      <c r="A78" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B78" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C78" t="s">
+        <v>18</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E78" s="3">
+        <v>0.07</v>
+      </c>
+      <c r="F78" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G78" s="5">
+        <v>3.12</v>
+      </c>
+      <c r="L78">
+        <v>0.07</v>
+      </c>
+      <c r="M78" t="s">
+        <v>20</v>
+      </c>
+      <c r="N78" t="s">
+        <v>73</v>
+      </c>
+      <c r="O78">
+        <v>9226</v>
+      </c>
+    </row>
+    <row r="79" spans="1:15">
+      <c r="A79" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B79" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C79" t="s">
+        <v>18</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="E79" s="3">
+        <v>0.07</v>
+      </c>
+      <c r="F79" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G79" s="5">
+        <v>3.12</v>
+      </c>
+      <c r="L79">
+        <v>0.07</v>
+      </c>
+      <c r="M79" t="s">
+        <v>20</v>
+      </c>
+      <c r="N79" t="s">
+        <v>108</v>
+      </c>
+      <c r="O79">
+        <v>9279.4</v>
+      </c>
+    </row>
+    <row r="80" spans="1:15">
+      <c r="A80" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B80" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C80" t="s">
+        <v>18</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="E80" s="3">
+        <v>0.84</v>
+      </c>
+      <c r="F80" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G80" s="5">
+        <v>37.39</v>
+      </c>
+      <c r="L80">
+        <v>0.84</v>
+      </c>
+      <c r="M80" t="s">
+        <v>20</v>
+      </c>
+      <c r="N80" t="s">
+        <v>172</v>
+      </c>
+      <c r="O80">
+        <v>9354</v>
+      </c>
+    </row>
+    <row r="81" spans="1:15">
+      <c r="A81" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B81" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C81" t="s">
+        <v>18</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="E81" s="3">
+        <v>0.37</v>
+      </c>
+      <c r="F81" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G81" s="5">
+        <v>16.47</v>
+      </c>
+      <c r="L81">
+        <v>0.37</v>
+      </c>
+      <c r="M81" t="s">
+        <v>20</v>
+      </c>
+      <c r="N81" t="s">
+        <v>174</v>
+      </c>
+      <c r="O81">
+        <v>9379</v>
+      </c>
+    </row>
+    <row r="82" spans="1:15">
+      <c r="A82" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B82" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C82" t="s">
+        <v>18</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="E82" s="3">
+        <v>0.07</v>
+      </c>
+      <c r="F82" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G82" s="5">
+        <v>3.12</v>
+      </c>
+      <c r="L82">
+        <v>0.07</v>
+      </c>
+      <c r="M82" t="s">
+        <v>20</v>
+      </c>
+      <c r="N82" t="s">
+        <v>176</v>
+      </c>
+      <c r="O82">
+        <v>9386.01</v>
+      </c>
+    </row>
+    <row r="83" spans="1:15">
+      <c r="A83" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B83" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C83" t="s">
+        <v>18</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="E83" s="3">
+        <v>0.44</v>
+      </c>
+      <c r="F83" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G83" s="5">
+        <v>19.58</v>
+      </c>
+      <c r="L83">
+        <v>0.44</v>
+      </c>
+      <c r="M83" t="s">
+        <v>20</v>
+      </c>
+      <c r="N83" t="s">
+        <v>178</v>
+      </c>
+      <c r="O83">
+        <v>9422</v>
+      </c>
+    </row>
+    <row r="84" spans="1:15">
+      <c r="A84" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B84" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C84" t="s">
+        <v>18</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="E84" s="3">
+        <v>0.15</v>
+      </c>
+      <c r="F84" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G84" s="5">
+        <v>6.68</v>
+      </c>
+      <c r="L84">
+        <v>0.15</v>
+      </c>
+      <c r="M84" t="s">
+        <v>20</v>
+      </c>
+      <c r="N84" t="s">
+        <v>180</v>
+      </c>
+      <c r="O84">
+        <v>9451</v>
+      </c>
+    </row>
+    <row r="85" spans="1:15">
+      <c r="A85" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B85" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C85" t="s">
+        <v>18</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="E85" s="3">
+        <v>0.29</v>
+      </c>
+      <c r="F85" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G85" s="5">
+        <v>12.91</v>
+      </c>
+      <c r="L85">
+        <v>0.29</v>
+      </c>
+      <c r="M85" t="s">
+        <v>20</v>
+      </c>
+      <c r="N85" t="s">
+        <v>182</v>
+      </c>
+      <c r="O85">
+        <v>9473</v>
+      </c>
+    </row>
+    <row r="86" spans="1:15">
+      <c r="A86" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B86" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C86" t="s">
+        <v>18</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E86" s="3">
+        <v>0.48</v>
+      </c>
+      <c r="F86" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G86" s="5">
+        <v>21.36</v>
+      </c>
+      <c r="L86">
+        <v>0.48</v>
+      </c>
+      <c r="M86" t="s">
+        <v>20</v>
+      </c>
+      <c r="N86" t="s">
+        <v>154</v>
+      </c>
+      <c r="O86">
+        <v>9474</v>
+      </c>
+    </row>
+    <row r="87" spans="1:15">
+      <c r="A87" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B87" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C87" t="s">
+        <v>18</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E87" s="3">
+        <v>0.37</v>
+      </c>
+      <c r="F87" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G87" s="5">
+        <v>16.47</v>
+      </c>
+      <c r="L87">
+        <v>0.37</v>
+      </c>
+      <c r="M87" t="s">
+        <v>20</v>
+      </c>
+      <c r="N87" t="s">
+        <v>156</v>
+      </c>
+      <c r="O87">
+        <v>9482</v>
+      </c>
+    </row>
+    <row r="88" spans="1:15">
+      <c r="A88" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B88" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C88" t="s">
+        <v>18</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="E88" s="3">
+        <v>0.51</v>
+      </c>
+      <c r="F88" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G88" s="5">
+        <v>22.7</v>
+      </c>
+      <c r="L88">
+        <v>0.51</v>
+      </c>
+      <c r="M88" t="s">
+        <v>20</v>
+      </c>
+      <c r="N88" t="s">
+        <v>184</v>
+      </c>
+      <c r="O88">
+        <v>9489</v>
+      </c>
+    </row>
+    <row r="89" spans="1:15">
+      <c r="A89" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B89" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C89" t="s">
+        <v>18</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E89" s="3">
+        <v>0.44</v>
+      </c>
+      <c r="F89" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G89" s="5">
+        <v>19.58</v>
+      </c>
+      <c r="L89">
+        <v>0.44</v>
+      </c>
+      <c r="M89" t="s">
+        <v>20</v>
+      </c>
+      <c r="N89" t="s">
+        <v>158</v>
+      </c>
+      <c r="O89">
+        <v>9491</v>
+      </c>
+    </row>
+    <row r="90" spans="1:15">
+      <c r="A90" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B90" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C90" t="s">
+        <v>18</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="E90" s="3">
+        <v>0.29</v>
+      </c>
+      <c r="F90" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G90" s="5">
+        <v>12.91</v>
+      </c>
+      <c r="L90">
+        <v>0.29</v>
+      </c>
+      <c r="M90" t="s">
+        <v>20</v>
+      </c>
+      <c r="N90" t="s">
+        <v>160</v>
+      </c>
+      <c r="O90">
+        <v>9497</v>
+      </c>
+    </row>
+    <row r="91" spans="1:15">
+      <c r="A91" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B91" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C91" t="s">
+        <v>18</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="E91" s="3">
+        <v>0.51</v>
+      </c>
+      <c r="F91" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G91" s="5">
+        <v>22.7</v>
+      </c>
+      <c r="L91">
+        <v>0.51</v>
+      </c>
+      <c r="M91" t="s">
+        <v>20</v>
+      </c>
+      <c r="N91" t="s">
+        <v>186</v>
+      </c>
+      <c r="O91">
+        <v>9499</v>
+      </c>
+    </row>
+    <row r="92" spans="1:15">
+      <c r="A92" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B92" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C92" t="s">
+        <v>18</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="E92" s="3">
+        <v>0.29</v>
+      </c>
+      <c r="F92" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G92" s="5">
+        <v>12.91</v>
+      </c>
+      <c r="L92">
+        <v>0.29</v>
+      </c>
+      <c r="M92" t="s">
+        <v>20</v>
+      </c>
+      <c r="N92" t="s">
+        <v>188</v>
+      </c>
+      <c r="O92">
+        <v>9512</v>
+      </c>
+    </row>
+    <row r="93" spans="1:15">
+      <c r="A93" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B93" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C93" t="s">
+        <v>18</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="E93" s="3">
+        <v>0.92</v>
+      </c>
+      <c r="F93" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G93" s="5">
+        <v>40.95</v>
+      </c>
+      <c r="L93">
+        <v>0.92</v>
+      </c>
+      <c r="M93" t="s">
+        <v>20</v>
+      </c>
+      <c r="N93" t="s">
+        <v>164</v>
+      </c>
+      <c r="O93">
+        <v>9519</v>
+      </c>
+    </row>
+    <row r="94" spans="1:15">
+      <c r="A94" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B94" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C94" t="s">
+        <v>18</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="E94" s="3">
+        <v>0.44</v>
+      </c>
+      <c r="F94" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G94" s="5">
+        <v>19.58</v>
+      </c>
+      <c r="L94">
+        <v>0.44</v>
+      </c>
+      <c r="M94" t="s">
+        <v>20</v>
+      </c>
+      <c r="N94" t="s">
+        <v>189</v>
+      </c>
+      <c r="O94">
+        <v>9524</v>
+      </c>
+    </row>
+    <row r="95" spans="1:15">
+      <c r="A95" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B95" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C95" t="s">
+        <v>18</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="E95" s="3">
+        <v>0.29</v>
+      </c>
+      <c r="F95" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G95" s="5">
+        <v>12.91</v>
+      </c>
+      <c r="L95">
+        <v>0.29</v>
+      </c>
+      <c r="M95" t="s">
+        <v>20</v>
+      </c>
+      <c r="N95" t="s">
+        <v>191</v>
+      </c>
+      <c r="O95">
+        <v>9525</v>
+      </c>
+    </row>
+    <row r="96" spans="1:15">
+      <c r="A96" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B96" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C96" t="s">
+        <v>18</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E96" s="3">
+        <v>0.37</v>
+      </c>
+      <c r="F96" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G96" s="5">
+        <v>16.47</v>
+      </c>
+      <c r="L96">
+        <v>0.37</v>
+      </c>
+      <c r="M96" t="s">
+        <v>20</v>
+      </c>
+      <c r="N96" t="s">
+        <v>69</v>
+      </c>
+      <c r="O96">
+        <v>9534</v>
+      </c>
+    </row>
+    <row r="97" spans="1:15">
+      <c r="A97" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B97" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C97" t="s">
+        <v>18</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="E97" s="3">
+        <v>0.64</v>
+      </c>
+      <c r="F97" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G97" s="5">
+        <v>28.49</v>
+      </c>
+      <c r="L97">
+        <v>0.64</v>
+      </c>
+      <c r="M97" t="s">
+        <v>20</v>
+      </c>
+      <c r="N97" t="s">
+        <v>172</v>
+      </c>
+      <c r="O97">
+        <v>9354</v>
+      </c>
+    </row>
+    <row r="98" spans="1:15">
+      <c r="A98" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B98" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C98" t="s">
+        <v>18</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="E98" s="3">
+        <v>0.76</v>
+      </c>
+      <c r="F98" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G98" s="5">
+        <v>33.83</v>
+      </c>
+      <c r="L98">
+        <v>0.76</v>
+      </c>
+      <c r="M98" t="s">
+        <v>20</v>
+      </c>
+      <c r="N98" t="s">
+        <v>193</v>
+      </c>
+      <c r="O98">
+        <v>9372</v>
+      </c>
+    </row>
+    <row r="99" spans="1:15">
+      <c r="A99" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B99" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C99" t="s">
+        <v>18</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="E99" s="3">
+        <v>1.44</v>
+      </c>
+      <c r="F99" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G99" s="5">
+        <v>64.09</v>
+      </c>
+      <c r="L99">
+        <v>1.44</v>
+      </c>
+      <c r="M99" t="s">
+        <v>20</v>
+      </c>
+      <c r="N99" t="s">
+        <v>182</v>
+      </c>
+      <c r="O99">
+        <v>9473</v>
+      </c>
+    </row>
+    <row r="100" spans="1:15">
+      <c r="A100" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B100" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C100" t="s">
+        <v>18</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="E100" s="3">
+        <v>0.42</v>
+      </c>
+      <c r="F100" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G100" s="5">
+        <v>18.69</v>
+      </c>
+      <c r="L100">
+        <v>0.42</v>
+      </c>
+      <c r="M100" t="s">
+        <v>20</v>
+      </c>
+      <c r="N100" t="s">
+        <v>176</v>
+      </c>
+      <c r="O100">
+        <v>9386.01</v>
+      </c>
+    </row>
+    <row r="101" spans="1:15">
+      <c r="A101" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B101" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C101" t="s">
+        <v>18</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="E101" s="3">
+        <v>0.34</v>
+      </c>
+      <c r="F101" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G101" s="5">
+        <v>15.13</v>
+      </c>
+      <c r="L101">
+        <v>0.34</v>
+      </c>
+      <c r="M101" t="s">
+        <v>20</v>
+      </c>
+      <c r="N101" t="s">
+        <v>195</v>
+      </c>
+      <c r="O101">
+        <v>9396</v>
+      </c>
+    </row>
+    <row r="102" spans="1:15">
+      <c r="A102" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B102" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C102" t="s">
+        <v>18</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="E102" s="3">
+        <v>0.61</v>
+      </c>
+      <c r="F102" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G102" s="5">
+        <v>27.15</v>
+      </c>
+      <c r="L102">
+        <v>0.61</v>
+      </c>
+      <c r="M102" t="s">
+        <v>20</v>
+      </c>
+      <c r="N102" t="s">
+        <v>178</v>
+      </c>
+      <c r="O102">
+        <v>9422</v>
+      </c>
+    </row>
+    <row r="103" spans="1:15">
+      <c r="A103" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B103" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C103" t="s">
+        <v>18</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="E103" s="3">
+        <v>0.42</v>
+      </c>
+      <c r="F103" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G103" s="5">
+        <v>18.69</v>
+      </c>
+      <c r="L103">
+        <v>0.42</v>
+      </c>
+      <c r="M103" t="s">
+        <v>20</v>
+      </c>
+      <c r="N103" t="s">
+        <v>197</v>
+      </c>
+      <c r="O103">
+        <v>9481</v>
+      </c>
+    </row>
+    <row r="104" spans="1:15">
+      <c r="A104" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B104" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C104" t="s">
+        <v>18</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="E104" s="3">
+        <v>0.68</v>
+      </c>
+      <c r="F104" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G104" s="5">
+        <v>30.27</v>
+      </c>
+      <c r="L104">
+        <v>0.68</v>
+      </c>
+      <c r="M104" t="s">
+        <v>20</v>
+      </c>
+      <c r="N104" t="s">
+        <v>199</v>
+      </c>
+      <c r="O104">
+        <v>9485</v>
+      </c>
+    </row>
+    <row r="105" spans="1:15">
+      <c r="A105" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B105" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C105" t="s">
+        <v>18</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="E105" s="3">
+        <v>0.3</v>
+      </c>
+      <c r="F105" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G105" s="5">
+        <v>13.35</v>
+      </c>
+      <c r="L105">
+        <v>0.3</v>
+      </c>
+      <c r="M105" t="s">
+        <v>20</v>
+      </c>
+      <c r="N105" t="s">
+        <v>184</v>
+      </c>
+      <c r="O105">
+        <v>9489</v>
+      </c>
+    </row>
+    <row r="106" spans="1:15">
+      <c r="A106" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B106" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C106" t="s">
+        <v>18</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="E106" s="3">
+        <v>0.53</v>
+      </c>
+      <c r="F106" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G106" s="5">
+        <v>23.59</v>
+      </c>
+      <c r="L106">
+        <v>0.53</v>
+      </c>
+      <c r="M106" t="s">
+        <v>20</v>
+      </c>
+      <c r="N106" t="s">
+        <v>186</v>
+      </c>
+      <c r="O106">
+        <v>9499</v>
+      </c>
+    </row>
+    <row r="107" spans="1:15">
+      <c r="A107" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B107" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C107" t="s">
+        <v>18</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="E107" s="3">
+        <v>0.38</v>
+      </c>
+      <c r="F107" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G107" s="5">
+        <v>16.91</v>
+      </c>
+      <c r="L107">
+        <v>0.38</v>
+      </c>
+      <c r="M107" t="s">
+        <v>20</v>
+      </c>
+      <c r="N107" t="s">
+        <v>201</v>
+      </c>
+      <c r="O107">
+        <v>9500</v>
+      </c>
+    </row>
+    <row r="108" spans="1:15">
+      <c r="A108" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B108" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C108" t="s">
+        <v>18</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="E108" s="3">
+        <v>0.34</v>
+      </c>
+      <c r="F108" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G108" s="5">
+        <v>15.13</v>
+      </c>
+      <c r="L108">
+        <v>0.34</v>
+      </c>
+      <c r="M108" t="s">
+        <v>20</v>
+      </c>
+      <c r="N108" t="s">
+        <v>203</v>
+      </c>
+      <c r="O108">
+        <v>9502</v>
+      </c>
+    </row>
+    <row r="109" spans="1:15">
+      <c r="A109" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B109" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C109" t="s">
+        <v>18</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="E109" s="3">
+        <v>0.53</v>
+      </c>
+      <c r="F109" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G109" s="5">
+        <v>23.59</v>
+      </c>
+      <c r="L109">
+        <v>0.53</v>
+      </c>
+      <c r="M109" t="s">
+        <v>20</v>
+      </c>
+      <c r="N109" t="s">
+        <v>205</v>
+      </c>
+      <c r="O109">
+        <v>9506</v>
+      </c>
+    </row>
+    <row r="110" spans="1:15">
+      <c r="A110" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B110" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C110" t="s">
+        <v>18</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="E110" s="3">
+        <v>0.51</v>
+      </c>
+      <c r="F110" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G110" s="5">
+        <v>22.7</v>
+      </c>
+      <c r="L110">
+        <v>0.51</v>
+      </c>
+      <c r="M110" t="s">
+        <v>20</v>
+      </c>
+      <c r="N110" t="s">
+        <v>207</v>
+      </c>
+      <c r="O110">
+        <v>9511</v>
+      </c>
+    </row>
+    <row r="111" spans="1:15">
+      <c r="A111" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B111" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C111" t="s">
+        <v>18</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="E111" s="3">
+        <v>0.13</v>
+      </c>
+      <c r="F111" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G111" s="5">
+        <v>5.79</v>
+      </c>
+      <c r="L111">
+        <v>0.13</v>
+      </c>
+      <c r="M111" t="s">
+        <v>20</v>
+      </c>
+      <c r="N111" t="s">
+        <v>188</v>
+      </c>
+      <c r="O111">
+        <v>9512</v>
+      </c>
+    </row>
+    <row r="112" spans="1:15">
+      <c r="A112" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B112" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C112" t="s">
+        <v>18</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="E112" s="3">
+        <v>0.76</v>
+      </c>
+      <c r="F112" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G112" s="5">
+        <v>33.83</v>
+      </c>
+      <c r="L112">
+        <v>0.76</v>
+      </c>
+      <c r="M112" t="s">
+        <v>20</v>
+      </c>
+      <c r="N112" t="s">
+        <v>209</v>
+      </c>
+      <c r="O112">
+        <v>9521</v>
+      </c>
+    </row>
+    <row r="113" spans="1:15">
+      <c r="A113" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B113" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C113" t="s">
+        <v>18</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="E113" s="3">
+        <v>0.49</v>
+      </c>
+      <c r="F113" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G113" s="5">
+        <v>21.81</v>
+      </c>
+      <c r="L113">
+        <v>0.49</v>
+      </c>
+      <c r="M113" t="s">
+        <v>20</v>
+      </c>
+      <c r="N113" t="s">
+        <v>189</v>
+      </c>
+      <c r="O113">
+        <v>9524</v>
+      </c>
+    </row>
+    <row r="114" spans="1:15">
+      <c r="A114" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B114" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C114" t="s">
+        <v>18</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="E114" s="3">
+        <v>0.61</v>
+      </c>
+      <c r="F114" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G114" s="5">
+        <v>27.15</v>
+      </c>
+      <c r="L114">
+        <v>0.61</v>
+      </c>
+      <c r="M114" t="s">
+        <v>20</v>
+      </c>
+      <c r="N114" t="s">
+        <v>211</v>
+      </c>
+      <c r="O114">
+        <v>9541</v>
+      </c>
+    </row>
+    <row r="115" spans="1:15">
+      <c r="A115" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B115" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C115" t="s">
+        <v>18</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="E115" s="3">
+        <v>0.32</v>
+      </c>
+      <c r="F115" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G115" s="5">
+        <v>14.24</v>
+      </c>
+      <c r="L115">
+        <v>0.32</v>
+      </c>
+      <c r="M115" t="s">
+        <v>20</v>
+      </c>
+      <c r="N115" t="s">
+        <v>180</v>
+      </c>
+      <c r="O115">
+        <v>9451</v>
+      </c>
+    </row>
+    <row r="116" spans="1:15">
+      <c r="A116" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B116" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C116" t="s">
+        <v>18</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="E116" s="3">
+        <v>5.67</v>
+      </c>
+      <c r="F116" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G116" s="5">
+        <v>252.37</v>
+      </c>
+      <c r="L116">
+        <v>5.67</v>
+      </c>
+      <c r="M116" t="s">
+        <v>20</v>
+      </c>
+      <c r="N116" t="s">
+        <v>122</v>
+      </c>
+      <c r="O116">
+        <v>9413</v>
+      </c>
+    </row>
+    <row r="117" spans="1:15">
+      <c r="A117" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B117" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C117" t="s">
+        <v>18</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E117" s="3">
+        <v>0.41</v>
+      </c>
+      <c r="F117" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G117" s="5">
+        <v>18.25</v>
+      </c>
+      <c r="L117">
+        <v>0.41</v>
+      </c>
+      <c r="M117" t="s">
+        <v>20</v>
+      </c>
+      <c r="N117" t="s">
+        <v>124</v>
+      </c>
+      <c r="O117">
+        <v>9416.01</v>
+      </c>
+    </row>
+    <row r="118" spans="1:15">
+      <c r="A118" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B118" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C118" t="s">
+        <v>18</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="E118" s="3">
+        <v>0.97</v>
+      </c>
+      <c r="F118" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G118" s="5">
+        <v>43.17</v>
+      </c>
+      <c r="L118">
+        <v>0.97</v>
+      </c>
+      <c r="M118" t="s">
+        <v>20</v>
+      </c>
+      <c r="N118" t="s">
+        <v>126</v>
+      </c>
+      <c r="O118">
+        <v>9417</v>
+      </c>
+    </row>
+    <row r="119" spans="1:15">
+      <c r="A119" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B119" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C119" t="s">
+        <v>18</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="E119" s="3">
+        <v>0.14</v>
+      </c>
+      <c r="F119" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G119" s="5">
+        <v>6.23</v>
+      </c>
+      <c r="L119">
+        <v>0.14</v>
+      </c>
+      <c r="M119" t="s">
+        <v>20</v>
+      </c>
+      <c r="N119" t="s">
+        <v>128</v>
+      </c>
+      <c r="O119">
+        <v>9430</v>
+      </c>
+    </row>
+    <row r="120" spans="1:15">
+      <c r="A120" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B120" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C120" t="s">
+        <v>18</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="E120" s="3">
+        <v>1.15</v>
+      </c>
+      <c r="F120" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G120" s="5">
+        <v>51.19</v>
+      </c>
+      <c r="L120">
+        <v>1.15</v>
+      </c>
+      <c r="M120" t="s">
+        <v>20</v>
+      </c>
+      <c r="N120" t="s">
+        <v>130</v>
+      </c>
+      <c r="O120">
+        <v>9435</v>
+      </c>
+    </row>
+    <row r="121" spans="1:15">
+      <c r="A121" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B121" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C121" t="s">
+        <v>18</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="E121" s="3">
+        <v>0.69</v>
+      </c>
+      <c r="F121" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G121" s="5">
+        <v>30.71</v>
+      </c>
+      <c r="L121">
+        <v>0.69</v>
+      </c>
+      <c r="M121" t="s">
+        <v>20</v>
+      </c>
+      <c r="N121" t="s">
+        <v>132</v>
+      </c>
+      <c r="O121">
+        <v>9441</v>
+      </c>
+    </row>
+    <row r="122" spans="1:15">
+      <c r="A122" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B122" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C122" t="s">
+        <v>18</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="E122" s="3">
+        <v>0.65</v>
+      </c>
+      <c r="F122" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G122" s="5">
+        <v>28.93</v>
+      </c>
+      <c r="L122">
+        <v>0.65</v>
+      </c>
+      <c r="M122" t="s">
+        <v>20</v>
+      </c>
+      <c r="N122" t="s">
+        <v>134</v>
+      </c>
+      <c r="O122">
+        <v>9469</v>
+      </c>
+    </row>
+    <row r="123" spans="1:15">
+      <c r="A123" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B123" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C123" t="s">
+        <v>18</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="E123" s="3">
+        <v>0.37</v>
+      </c>
+      <c r="F123" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G123" s="5">
+        <v>16.47</v>
+      </c>
+      <c r="L123">
+        <v>0.37</v>
+      </c>
+      <c r="M123" t="s">
+        <v>20</v>
+      </c>
+      <c r="N123" t="s">
+        <v>140</v>
+      </c>
+      <c r="O123">
+        <v>9531</v>
+      </c>
+    </row>
+    <row r="124" spans="1:15">
+      <c r="A124" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B124" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C124" t="s">
+        <v>18</v>
+      </c>
+      <c r="D124" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="E124" s="3">
+        <v>0.6</v>
+      </c>
+      <c r="F124" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G124" s="5">
+        <v>26.71</v>
+      </c>
+      <c r="L124">
+        <v>0.6</v>
+      </c>
+      <c r="M124" t="s">
+        <v>20</v>
+      </c>
+      <c r="N124" t="s">
+        <v>144</v>
+      </c>
+      <c r="O124">
+        <v>9538</v>
+      </c>
+    </row>
+    <row r="125" spans="1:15">
+      <c r="A125" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B125" s="2">
+        <v>4443</v>
+      </c>
+      <c r="C125" t="s">
+        <v>18</v>
+      </c>
+      <c r="D125" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E125" s="3">
+        <v>0.6</v>
+      </c>
+      <c r="F125" s="4">
+        <v>44.51</v>
+      </c>
+      <c r="G125" s="5">
+        <v>26.71</v>
+      </c>
+      <c r="L125">
+        <v>0.6</v>
+      </c>
+      <c r="M125" t="s">
+        <v>20</v>
+      </c>
+      <c r="N125" t="s">
+        <v>146</v>
+      </c>
+      <c r="O125">
+        <v>9539</v>
+      </c>
+    </row>
+    <row r="126" spans="1:15">
+      <c r="A126" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B126" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C126" t="s">
+        <v>212</v>
+      </c>
+      <c r="D126" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E126" s="3">
+        <v>3.18</v>
+      </c>
+      <c r="F126" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G126" s="5">
+        <v>243.33</v>
+      </c>
+      <c r="L126">
+        <v>3.18</v>
+      </c>
+      <c r="M126" t="s">
+        <v>213</v>
+      </c>
+      <c r="N126" t="s">
+        <v>21</v>
+      </c>
+      <c r="O126">
+        <v>9997.26</v>
+      </c>
+    </row>
+    <row r="127" spans="1:15">
+      <c r="A127" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B127" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C127" t="s">
+        <v>212</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E127" s="3">
+        <v>0.09</v>
+      </c>
+      <c r="F127" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G127" s="5">
+        <v>6.89</v>
+      </c>
+      <c r="L127">
+        <v>0.09</v>
+      </c>
+      <c r="M127" t="s">
+        <v>213</v>
+      </c>
+      <c r="N127" t="s">
+        <v>23</v>
+      </c>
+      <c r="O127">
+        <v>9186.07</v>
+      </c>
+    </row>
+    <row r="128" spans="1:15">
+      <c r="A128" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B128" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C128" t="s">
+        <v>212</v>
+      </c>
+      <c r="D128" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="F6" s="4">
-[...5 lines deleted...]
-      <c r="H6" t="s">
+      <c r="E128" s="3">
+        <v>0.05</v>
+      </c>
+      <c r="F128" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G128" s="5">
+        <v>3.83</v>
+      </c>
+      <c r="L128">
+        <v>0.05</v>
+      </c>
+      <c r="M128" t="s">
+        <v>213</v>
+      </c>
+      <c r="N128" t="s">
+        <v>25</v>
+      </c>
+      <c r="O128">
+        <v>9283</v>
+      </c>
+    </row>
+    <row r="129" spans="1:15">
+      <c r="A129" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B129" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C129" t="s">
+        <v>212</v>
+      </c>
+      <c r="D129" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E129" s="3">
+        <v>0.52</v>
+      </c>
+      <c r="F129" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G129" s="5">
+        <v>39.79</v>
+      </c>
+      <c r="L129">
+        <v>0.52</v>
+      </c>
+      <c r="M129" t="s">
+        <v>213</v>
+      </c>
+      <c r="N129" t="s">
+        <v>27</v>
+      </c>
+      <c r="O129">
+        <v>9356</v>
+      </c>
+    </row>
+    <row r="130" spans="1:15">
+      <c r="A130" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B130" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C130" t="s">
+        <v>212</v>
+      </c>
+      <c r="D130" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="E130" s="3">
+        <v>0.03</v>
+      </c>
+      <c r="F130" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G130" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="L130">
+        <v>0.03</v>
+      </c>
+      <c r="M130" t="s">
+        <v>213</v>
+      </c>
+      <c r="N130" t="s">
+        <v>29</v>
+      </c>
+      <c r="O130">
+        <v>9452</v>
+      </c>
+    </row>
+    <row r="131" spans="1:15">
+      <c r="A131" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B131" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C131" t="s">
+        <v>212</v>
+      </c>
+      <c r="D131" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="E131" s="3">
+        <v>0.4</v>
+      </c>
+      <c r="F131" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G131" s="5">
+        <v>30.61</v>
+      </c>
+      <c r="L131">
+        <v>0.4</v>
+      </c>
+      <c r="M131" t="s">
+        <v>213</v>
+      </c>
+      <c r="N131" t="s">
+        <v>31</v>
+      </c>
+      <c r="O131">
+        <v>9455</v>
+      </c>
+    </row>
+    <row r="132" spans="1:15">
+      <c r="A132" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B132" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C132" t="s">
+        <v>212</v>
+      </c>
+      <c r="D132" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="K6" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="E132" s="3">
+        <v>0.16</v>
+      </c>
+      <c r="F132" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G132" s="5">
+        <v>12.24</v>
+      </c>
+      <c r="L132">
+        <v>0.16</v>
+      </c>
+      <c r="M132" t="s">
+        <v>213</v>
+      </c>
+      <c r="N132" t="s">
+        <v>33</v>
+      </c>
+      <c r="O132">
+        <v>9458</v>
+      </c>
+    </row>
+    <row r="133" spans="1:15">
+      <c r="A133" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B133" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C133" t="s">
+        <v>212</v>
+      </c>
+      <c r="D133" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E133" s="3">
+        <v>0.34</v>
+      </c>
+      <c r="F133" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G133" s="5">
+        <v>26.02</v>
+      </c>
+      <c r="L133">
+        <v>0.34</v>
+      </c>
+      <c r="M133" t="s">
+        <v>213</v>
+      </c>
+      <c r="N133" t="s">
+        <v>35</v>
+      </c>
+      <c r="O133">
+        <v>9462</v>
+      </c>
+    </row>
+    <row r="134" spans="1:15">
+      <c r="A134" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B134" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C134" t="s">
+        <v>212</v>
+      </c>
+      <c r="D134" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E134" s="3">
+        <v>0.07</v>
+      </c>
+      <c r="F134" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G134" s="5">
+        <v>5.36</v>
+      </c>
+      <c r="L134">
+        <v>0.07</v>
+      </c>
+      <c r="M134" t="s">
+        <v>213</v>
+      </c>
+      <c r="N134" t="s">
+        <v>37</v>
+      </c>
+      <c r="O134">
+        <v>9466</v>
+      </c>
+    </row>
+    <row r="135" spans="1:15">
+      <c r="A135" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B135" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C135" t="s">
+        <v>212</v>
+      </c>
+      <c r="D135" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E135" s="3">
+        <v>0.16</v>
+      </c>
+      <c r="F135" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G135" s="5">
+        <v>12.24</v>
+      </c>
+      <c r="L135">
+        <v>0.16</v>
+      </c>
+      <c r="M135" t="s">
+        <v>213</v>
+      </c>
+      <c r="N135" t="s">
+        <v>39</v>
+      </c>
+      <c r="O135">
+        <v>9471</v>
+      </c>
+    </row>
+    <row r="136" spans="1:15">
+      <c r="A136" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B136" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C136" t="s">
+        <v>212</v>
+      </c>
+      <c r="D136" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="E136" s="3">
+        <v>0.17</v>
+      </c>
+      <c r="F136" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G136" s="5">
+        <v>13.01</v>
+      </c>
+      <c r="L136">
+        <v>0.17</v>
+      </c>
+      <c r="M136" t="s">
+        <v>213</v>
+      </c>
+      <c r="N136" t="s">
+        <v>41</v>
+      </c>
+      <c r="O136">
+        <v>9478</v>
+      </c>
+    </row>
+    <row r="137" spans="1:15">
+      <c r="A137" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B137" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C137" t="s">
+        <v>212</v>
+      </c>
+      <c r="D137" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="E137" s="3">
+        <v>0.13</v>
+      </c>
+      <c r="F137" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G137" s="5">
+        <v>9.95</v>
+      </c>
+      <c r="L137">
+        <v>0.13</v>
+      </c>
+      <c r="M137" t="s">
+        <v>213</v>
+      </c>
+      <c r="N137" t="s">
+        <v>43</v>
+      </c>
+      <c r="O137">
+        <v>9479</v>
+      </c>
+    </row>
+    <row r="138" spans="1:15">
+      <c r="A138" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B138" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C138" t="s">
+        <v>212</v>
+      </c>
+      <c r="D138" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="E138" s="3">
+        <v>0.29</v>
+      </c>
+      <c r="F138" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G138" s="5">
+        <v>22.19</v>
+      </c>
+      <c r="L138">
+        <v>0.29</v>
+      </c>
+      <c r="M138" t="s">
+        <v>213</v>
+      </c>
+      <c r="N138" t="s">
+        <v>45</v>
+      </c>
+      <c r="O138">
+        <v>9488</v>
+      </c>
+    </row>
+    <row r="139" spans="1:15">
+      <c r="A139" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B139" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C139" t="s">
+        <v>212</v>
+      </c>
+      <c r="D139" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="E139" s="3">
+        <v>0.08</v>
+      </c>
+      <c r="F139" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G139" s="5">
+        <v>6.12</v>
+      </c>
+      <c r="L139">
+        <v>0.08</v>
+      </c>
+      <c r="M139" t="s">
+        <v>213</v>
+      </c>
+      <c r="N139" t="s">
+        <v>47</v>
+      </c>
+      <c r="O139">
+        <v>9496</v>
+      </c>
+    </row>
+    <row r="140" spans="1:15">
+      <c r="A140" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B140" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C140" t="s">
+        <v>212</v>
+      </c>
+      <c r="D140" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E140" s="3">
+        <v>0.15</v>
+      </c>
+      <c r="F140" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G140" s="5">
+        <v>11.48</v>
+      </c>
+      <c r="L140">
+        <v>0.15</v>
+      </c>
+      <c r="M140" t="s">
+        <v>213</v>
+      </c>
+      <c r="N140" t="s">
+        <v>49</v>
+      </c>
+      <c r="O140">
+        <v>9501</v>
+      </c>
+    </row>
+    <row r="141" spans="1:15">
+      <c r="A141" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B141" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C141" t="s">
+        <v>212</v>
+      </c>
+      <c r="D141" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E141" s="3">
+        <v>0.04</v>
+      </c>
+      <c r="F141" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G141" s="5">
+        <v>3.06</v>
+      </c>
+      <c r="L141">
+        <v>0.04</v>
+      </c>
+      <c r="M141" t="s">
+        <v>213</v>
+      </c>
+      <c r="N141" t="s">
+        <v>51</v>
+      </c>
+      <c r="O141">
+        <v>9505</v>
+      </c>
+    </row>
+    <row r="142" spans="1:15">
+      <c r="A142" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B142" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C142" t="s">
+        <v>212</v>
+      </c>
+      <c r="D142" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E142" s="3">
+        <v>0.03</v>
+      </c>
+      <c r="F142" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G142" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="L142">
+        <v>0.03</v>
+      </c>
+      <c r="M142" t="s">
+        <v>213</v>
+      </c>
+      <c r="N142" t="s">
+        <v>53</v>
+      </c>
+      <c r="O142">
+        <v>9508</v>
+      </c>
+    </row>
+    <row r="143" spans="1:15">
+      <c r="A143" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B143" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C143" t="s">
+        <v>212</v>
+      </c>
+      <c r="D143" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="E143" s="3">
+        <v>0.14</v>
+      </c>
+      <c r="F143" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G143" s="5">
+        <v>10.71</v>
+      </c>
+      <c r="L143">
+        <v>0.14</v>
+      </c>
+      <c r="M143" t="s">
+        <v>213</v>
+      </c>
+      <c r="N143" t="s">
+        <v>55</v>
+      </c>
+      <c r="O143">
+        <v>9513</v>
+      </c>
+    </row>
+    <row r="144" spans="1:15">
+      <c r="A144" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B144" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C144" t="s">
+        <v>212</v>
+      </c>
+      <c r="D144" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="E144" s="3">
+        <v>0.3</v>
+      </c>
+      <c r="F144" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G144" s="5">
+        <v>22.96</v>
+      </c>
+      <c r="L144">
+        <v>0.3</v>
+      </c>
+      <c r="M144" t="s">
+        <v>213</v>
+      </c>
+      <c r="N144" t="s">
+        <v>57</v>
+      </c>
+      <c r="O144">
+        <v>9516</v>
+      </c>
+    </row>
+    <row r="145" spans="1:15">
+      <c r="A145" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B145" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C145" t="s">
+        <v>212</v>
+      </c>
+      <c r="D145" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="E145" s="3">
+        <v>0.18</v>
+      </c>
+      <c r="F145" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G145" s="5">
+        <v>13.77</v>
+      </c>
+      <c r="L145">
+        <v>0.18</v>
+      </c>
+      <c r="M145" t="s">
+        <v>213</v>
+      </c>
+      <c r="N145" t="s">
+        <v>59</v>
+      </c>
+      <c r="O145">
+        <v>9518</v>
+      </c>
+    </row>
+    <row r="146" spans="1:15">
+      <c r="A146" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B146" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C146" t="s">
+        <v>212</v>
+      </c>
+      <c r="D146" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="E146" s="3">
+        <v>0.05</v>
+      </c>
+      <c r="F146" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G146" s="5">
+        <v>3.83</v>
+      </c>
+      <c r="L146">
+        <v>0.05</v>
+      </c>
+      <c r="M146" t="s">
+        <v>213</v>
+      </c>
+      <c r="N146" t="s">
+        <v>61</v>
+      </c>
+      <c r="O146">
+        <v>9520</v>
+      </c>
+    </row>
+    <row r="147" spans="1:15">
+      <c r="A147" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B147" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C147" t="s">
+        <v>212</v>
+      </c>
+      <c r="D147" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E147" s="3">
+        <v>0.16</v>
+      </c>
+      <c r="F147" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G147" s="5">
+        <v>12.24</v>
+      </c>
+      <c r="L147">
+        <v>0.16</v>
+      </c>
+      <c r="M147" t="s">
+        <v>213</v>
+      </c>
+      <c r="N147" t="s">
+        <v>63</v>
+      </c>
+      <c r="O147">
+        <v>9527</v>
+      </c>
+    </row>
+    <row r="148" spans="1:15">
+      <c r="A148" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B148" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C148" t="s">
+        <v>212</v>
+      </c>
+      <c r="D148" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E148" s="3">
+        <v>0.02</v>
+      </c>
+      <c r="F148" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G148" s="5">
+        <v>1.53</v>
+      </c>
+      <c r="L148">
+        <v>0.02</v>
+      </c>
+      <c r="M148" t="s">
+        <v>213</v>
+      </c>
+      <c r="N148" t="s">
+        <v>65</v>
+      </c>
+      <c r="O148">
+        <v>9529</v>
+      </c>
+    </row>
+    <row r="149" spans="1:15">
+      <c r="A149" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B149" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C149" t="s">
+        <v>212</v>
+      </c>
+      <c r="D149" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="E149" s="3">
+        <v>0.09</v>
+      </c>
+      <c r="F149" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G149" s="5">
+        <v>6.89</v>
+      </c>
+      <c r="L149">
+        <v>0.09</v>
+      </c>
+      <c r="M149" t="s">
+        <v>213</v>
+      </c>
+      <c r="N149" t="s">
+        <v>67</v>
+      </c>
+      <c r="O149">
+        <v>9530</v>
+      </c>
+    </row>
+    <row r="150" spans="1:15">
+      <c r="A150" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B150" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C150" t="s">
+        <v>212</v>
+      </c>
+      <c r="D150" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E150" s="3">
+        <v>0.23</v>
+      </c>
+      <c r="F150" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G150" s="5">
+        <v>17.6</v>
+      </c>
+      <c r="L150">
+        <v>0.23</v>
+      </c>
+      <c r="M150" t="s">
+        <v>213</v>
+      </c>
+      <c r="N150" t="s">
+        <v>69</v>
+      </c>
+      <c r="O150">
+        <v>9534</v>
+      </c>
+    </row>
+    <row r="151" spans="1:15">
+      <c r="A151" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B151" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C151" t="s">
+        <v>212</v>
+      </c>
+      <c r="D151" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E151" s="3">
+        <v>0.74</v>
+      </c>
+      <c r="F151" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G151" s="5">
+        <v>56.62</v>
+      </c>
+      <c r="L151">
+        <v>0.74</v>
+      </c>
+      <c r="M151" t="s">
+        <v>213</v>
+      </c>
+      <c r="N151" t="s">
+        <v>71</v>
+      </c>
+      <c r="O151">
+        <v>9540</v>
+      </c>
+    </row>
+    <row r="152" spans="1:15">
+      <c r="A152" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B152" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C152" t="s">
+        <v>212</v>
+      </c>
+      <c r="D152" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E152" s="3">
+        <v>0.18</v>
+      </c>
+      <c r="F152" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G152" s="5">
+        <v>13.77</v>
+      </c>
+      <c r="L152">
+        <v>0.18</v>
+      </c>
+      <c r="M152" t="s">
+        <v>213</v>
+      </c>
+      <c r="N152" t="s">
+        <v>73</v>
+      </c>
+      <c r="O152">
+        <v>9226</v>
+      </c>
+    </row>
+    <row r="153" spans="1:15">
+      <c r="A153" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B153" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C153" t="s">
+        <v>212</v>
+      </c>
+      <c r="D153" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="E153" s="3">
+        <v>0.35</v>
+      </c>
+      <c r="F153" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G153" s="5">
+        <v>26.78</v>
+      </c>
+      <c r="L153">
+        <v>0.35</v>
+      </c>
+      <c r="M153" t="s">
+        <v>213</v>
+      </c>
+      <c r="N153" t="s">
+        <v>75</v>
+      </c>
+      <c r="O153">
+        <v>9239.02</v>
+      </c>
+    </row>
+    <row r="154" spans="1:15">
+      <c r="A154" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B154" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C154" t="s">
+        <v>212</v>
+      </c>
+      <c r="D154" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E154" s="3">
+        <v>0.22</v>
+      </c>
+      <c r="F154" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G154" s="5">
+        <v>16.83</v>
+      </c>
+      <c r="L154">
+        <v>0.22</v>
+      </c>
+      <c r="M154" t="s">
+        <v>213</v>
+      </c>
+      <c r="N154" t="s">
+        <v>77</v>
+      </c>
+      <c r="O154">
+        <v>9239.03</v>
+      </c>
+    </row>
+    <row r="155" spans="1:15">
+      <c r="A155" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B155" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C155" t="s">
+        <v>212</v>
+      </c>
+      <c r="D155" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="E155" s="3">
+        <v>0.23</v>
+      </c>
+      <c r="F155" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G155" s="5">
+        <v>17.6</v>
+      </c>
+      <c r="L155">
+        <v>0.23</v>
+      </c>
+      <c r="M155" t="s">
+        <v>213</v>
+      </c>
+      <c r="N155" t="s">
+        <v>79</v>
+      </c>
+      <c r="O155">
+        <v>9239.04</v>
+      </c>
+    </row>
+    <row r="156" spans="1:15">
+      <c r="A156" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B156" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C156" t="s">
+        <v>212</v>
+      </c>
+      <c r="D156" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="E156" s="3">
+        <v>0.52</v>
+      </c>
+      <c r="F156" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G156" s="5">
+        <v>39.79</v>
+      </c>
+      <c r="L156">
+        <v>0.52</v>
+      </c>
+      <c r="M156" t="s">
+        <v>213</v>
+      </c>
+      <c r="N156" t="s">
+        <v>81</v>
+      </c>
+      <c r="O156">
+        <v>9440</v>
+      </c>
+    </row>
+    <row r="157" spans="1:15">
+      <c r="A157" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B157" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C157" t="s">
+        <v>212</v>
+      </c>
+      <c r="D157" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="E157" s="3">
+        <v>0.08</v>
+      </c>
+      <c r="F157" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G157" s="5">
+        <v>6.12</v>
+      </c>
+      <c r="L157">
+        <v>0.08</v>
+      </c>
+      <c r="M157" t="s">
+        <v>213</v>
+      </c>
+      <c r="N157" t="s">
+        <v>81</v>
+      </c>
+      <c r="O157">
+        <v>9440</v>
+      </c>
+    </row>
+    <row r="158" spans="1:15">
+      <c r="A158" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B158" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C158" t="s">
+        <v>212</v>
+      </c>
+      <c r="D158" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="E158" s="3">
+        <v>0.22</v>
+      </c>
+      <c r="F158" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G158" s="5">
+        <v>16.83</v>
+      </c>
+      <c r="L158">
+        <v>0.22</v>
+      </c>
+      <c r="M158" t="s">
+        <v>213</v>
+      </c>
+      <c r="N158" t="s">
+        <v>84</v>
+      </c>
+      <c r="O158">
+        <v>9440.01</v>
+      </c>
+    </row>
+    <row r="159" spans="1:15">
+      <c r="A159" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B159" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C159" t="s">
+        <v>212</v>
+      </c>
+      <c r="D159" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="E159" s="3">
+        <v>0.3</v>
+      </c>
+      <c r="F159" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G159" s="5">
+        <v>22.96</v>
+      </c>
+      <c r="L159">
+        <v>0.3</v>
+      </c>
+      <c r="M159" t="s">
+        <v>213</v>
+      </c>
+      <c r="N159" t="s">
+        <v>86</v>
+      </c>
+      <c r="O159">
+        <v>9444</v>
+      </c>
+    </row>
+    <row r="160" spans="1:15">
+      <c r="A160" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B160" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C160" t="s">
+        <v>212</v>
+      </c>
+      <c r="D160" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="E160" s="3">
+        <v>0.22</v>
+      </c>
+      <c r="F160" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G160" s="5">
+        <v>16.83</v>
+      </c>
+      <c r="L160">
+        <v>0.22</v>
+      </c>
+      <c r="M160" t="s">
+        <v>213</v>
+      </c>
+      <c r="N160" t="s">
+        <v>88</v>
+      </c>
+      <c r="O160">
+        <v>9460</v>
+      </c>
+    </row>
+    <row r="161" spans="1:15">
+      <c r="A161" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B161" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C161" t="s">
+        <v>212</v>
+      </c>
+      <c r="D161" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="E161" s="3">
+        <v>0.27</v>
+      </c>
+      <c r="F161" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G161" s="5">
+        <v>20.66</v>
+      </c>
+      <c r="L161">
+        <v>0.27</v>
+      </c>
+      <c r="M161" t="s">
+        <v>213</v>
+      </c>
+      <c r="N161" t="s">
+        <v>90</v>
+      </c>
+      <c r="O161">
+        <v>9483</v>
+      </c>
+    </row>
+    <row r="162" spans="1:15">
+      <c r="A162" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B162" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C162" t="s">
+        <v>212</v>
+      </c>
+      <c r="D162" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E162" s="3">
+        <v>0.25</v>
+      </c>
+      <c r="F162" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G162" s="5">
+        <v>19.13</v>
+      </c>
+      <c r="L162">
+        <v>0.25</v>
+      </c>
+      <c r="M162" t="s">
+        <v>213</v>
+      </c>
+      <c r="N162" t="s">
+        <v>92</v>
+      </c>
+      <c r="O162">
+        <v>9484</v>
+      </c>
+    </row>
+    <row r="163" spans="1:15">
+      <c r="A163" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B163" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C163" t="s">
+        <v>212</v>
+      </c>
+      <c r="D163" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="E163" s="3">
+        <v>0.05</v>
+      </c>
+      <c r="F163" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G163" s="5">
+        <v>3.83</v>
+      </c>
+      <c r="L163">
+        <v>0.05</v>
+      </c>
+      <c r="M163" t="s">
+        <v>213</v>
+      </c>
+      <c r="N163" t="s">
+        <v>94</v>
+      </c>
+      <c r="O163">
+        <v>9486.01</v>
+      </c>
+    </row>
+    <row r="164" spans="1:15">
+      <c r="A164" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B164" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C164" t="s">
+        <v>212</v>
+      </c>
+      <c r="D164" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="E164" s="3">
+        <v>0.14</v>
+      </c>
+      <c r="F164" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G164" s="5">
+        <v>10.71</v>
+      </c>
+      <c r="L164">
+        <v>0.14</v>
+      </c>
+      <c r="M164" t="s">
+        <v>213</v>
+      </c>
+      <c r="N164" t="s">
+        <v>96</v>
+      </c>
+      <c r="O164">
+        <v>9487</v>
+      </c>
+    </row>
+    <row r="165" spans="1:15">
+      <c r="A165" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B165" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C165" t="s">
+        <v>212</v>
+      </c>
+      <c r="D165" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="E165" s="3">
+        <v>0.11</v>
+      </c>
+      <c r="F165" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G165" s="5">
+        <v>8.42</v>
+      </c>
+      <c r="L165">
+        <v>0.11</v>
+      </c>
+      <c r="M165" t="s">
+        <v>213</v>
+      </c>
+      <c r="N165" t="s">
+        <v>98</v>
+      </c>
+      <c r="O165">
+        <v>9517</v>
+      </c>
+    </row>
+    <row r="166" spans="1:15">
+      <c r="A166" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B166" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C166" t="s">
+        <v>212</v>
+      </c>
+      <c r="D166" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="E166" s="3">
+        <v>0.1</v>
+      </c>
+      <c r="F166" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G166" s="5">
+        <v>7.65</v>
+      </c>
+      <c r="L166">
+        <v>0.1</v>
+      </c>
+      <c r="M166" t="s">
+        <v>213</v>
+      </c>
+      <c r="N166" t="s">
+        <v>100</v>
+      </c>
+      <c r="O166">
+        <v>9522</v>
+      </c>
+    </row>
+    <row r="167" spans="1:15">
+      <c r="A167" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B167" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C167" t="s">
+        <v>212</v>
+      </c>
+      <c r="D167" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="E167" s="3">
+        <v>0.11</v>
+      </c>
+      <c r="F167" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G167" s="5">
+        <v>8.42</v>
+      </c>
+      <c r="L167">
+        <v>0.11</v>
+      </c>
+      <c r="M167" t="s">
+        <v>213</v>
+      </c>
+      <c r="N167" t="s">
+        <v>102</v>
+      </c>
+      <c r="O167">
+        <v>9523</v>
+      </c>
+    </row>
+    <row r="168" spans="1:15">
+      <c r="A168" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B168" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C168" t="s">
+        <v>212</v>
+      </c>
+      <c r="D168" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="E168" s="3">
+        <v>0.13</v>
+      </c>
+      <c r="F168" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G168" s="5">
+        <v>9.95</v>
+      </c>
+      <c r="L168">
+        <v>0.13</v>
+      </c>
+      <c r="M168" t="s">
+        <v>213</v>
+      </c>
+      <c r="N168" t="s">
+        <v>104</v>
+      </c>
+      <c r="O168">
+        <v>9536</v>
+      </c>
+    </row>
+    <row r="169" spans="1:15">
+      <c r="A169" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B169" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C169" t="s">
+        <v>212</v>
+      </c>
+      <c r="D169" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="E169" s="3">
+        <v>0.08</v>
+      </c>
+      <c r="F169" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G169" s="5">
+        <v>6.12</v>
+      </c>
+      <c r="L169">
+        <v>0.08</v>
+      </c>
+      <c r="M169" t="s">
+        <v>213</v>
+      </c>
+      <c r="N169" t="s">
+        <v>106</v>
+      </c>
+      <c r="O169">
+        <v>9537</v>
+      </c>
+    </row>
+    <row r="170" spans="1:15">
+      <c r="A170" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B170" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C170" t="s">
+        <v>212</v>
+      </c>
+      <c r="D170" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="E170" s="3">
+        <v>0.79</v>
+      </c>
+      <c r="F170" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G170" s="5">
+        <v>60.45</v>
+      </c>
+      <c r="L170">
+        <v>0.79</v>
+      </c>
+      <c r="M170" t="s">
+        <v>213</v>
+      </c>
+      <c r="N170" t="s">
+        <v>108</v>
+      </c>
+      <c r="O170">
+        <v>9279.4</v>
+      </c>
+    </row>
+    <row r="171" spans="1:15">
+      <c r="A171" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B171" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C171" t="s">
+        <v>212</v>
+      </c>
+      <c r="D171" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="E171" s="3">
+        <v>0.15</v>
+      </c>
+      <c r="F171" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G171" s="5">
+        <v>11.48</v>
+      </c>
+      <c r="L171">
+        <v>0.15</v>
+      </c>
+      <c r="M171" t="s">
+        <v>213</v>
+      </c>
+      <c r="N171" t="s">
+        <v>110</v>
+      </c>
+      <c r="O171">
+        <v>9279.41</v>
+      </c>
+    </row>
+    <row r="172" spans="1:15">
+      <c r="A172" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B172" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C172" t="s">
+        <v>212</v>
+      </c>
+      <c r="D172" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="E172" s="3">
+        <v>0.48</v>
+      </c>
+      <c r="F172" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G172" s="5">
+        <v>36.73</v>
+      </c>
+      <c r="L172">
+        <v>0.48</v>
+      </c>
+      <c r="M172" t="s">
+        <v>213</v>
+      </c>
+      <c r="N172" t="s">
+        <v>112</v>
+      </c>
+      <c r="O172">
+        <v>9279.5</v>
+      </c>
+    </row>
+    <row r="173" spans="1:15">
+      <c r="A173" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B173" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C173" t="s">
+        <v>212</v>
+      </c>
+      <c r="D173" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E173" s="3">
+        <v>0.53</v>
+      </c>
+      <c r="F173" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G173" s="5">
+        <v>40.56</v>
+      </c>
+      <c r="L173">
+        <v>0.53</v>
+      </c>
+      <c r="M173" t="s">
+        <v>213</v>
+      </c>
+      <c r="N173" t="s">
+        <v>114</v>
+      </c>
+      <c r="O173">
+        <v>9353</v>
+      </c>
+    </row>
+    <row r="174" spans="1:15">
+      <c r="A174" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B174" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C174" t="s">
+        <v>212</v>
+      </c>
+      <c r="D174" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="E174" s="3">
+        <v>0.09</v>
+      </c>
+      <c r="F174" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G174" s="5">
+        <v>6.89</v>
+      </c>
+      <c r="L174">
+        <v>0.09</v>
+      </c>
+      <c r="M174" t="s">
+        <v>213</v>
+      </c>
+      <c r="N174" t="s">
+        <v>116</v>
+      </c>
+      <c r="O174">
+        <v>9445</v>
+      </c>
+    </row>
+    <row r="175" spans="1:15">
+      <c r="A175" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B175" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C175" t="s">
+        <v>212</v>
+      </c>
+      <c r="D175" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="E175" s="3">
+        <v>0.15</v>
+      </c>
+      <c r="F175" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G175" s="5">
+        <v>11.48</v>
+      </c>
+      <c r="L175">
+        <v>0.15</v>
+      </c>
+      <c r="M175" t="s">
+        <v>213</v>
+      </c>
+      <c r="N175" t="s">
+        <v>118</v>
+      </c>
+      <c r="O175">
+        <v>9463</v>
+      </c>
+    </row>
+    <row r="176" spans="1:15">
+      <c r="A176" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B176" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C176" t="s">
+        <v>212</v>
+      </c>
+      <c r="D176" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="E176" s="3">
+        <v>0.04</v>
+      </c>
+      <c r="F176" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G176" s="5">
+        <v>3.06</v>
+      </c>
+      <c r="L176">
+        <v>0.04</v>
+      </c>
+      <c r="M176" t="s">
+        <v>213</v>
+      </c>
+      <c r="N176" t="s">
+        <v>120</v>
+      </c>
+      <c r="O176">
+        <v>9476.01</v>
+      </c>
+    </row>
+    <row r="177" spans="1:15">
+      <c r="A177" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B177" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C177" t="s">
+        <v>212</v>
+      </c>
+      <c r="D177" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="E177" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="F177" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G177" s="5">
+        <v>68.87</v>
+      </c>
+      <c r="L177">
+        <v>0.9</v>
+      </c>
+      <c r="M177" t="s">
+        <v>213</v>
+      </c>
+      <c r="N177" t="s">
+        <v>122</v>
+      </c>
+      <c r="O177">
+        <v>9413</v>
+      </c>
+    </row>
+    <row r="178" spans="1:15">
+      <c r="A178" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B178" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C178" t="s">
+        <v>212</v>
+      </c>
+      <c r="D178" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E178" s="3">
+        <v>0.07</v>
+      </c>
+      <c r="F178" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G178" s="5">
+        <v>5.36</v>
+      </c>
+      <c r="L178">
+        <v>0.07</v>
+      </c>
+      <c r="M178" t="s">
+        <v>213</v>
+      </c>
+      <c r="N178" t="s">
+        <v>124</v>
+      </c>
+      <c r="O178">
+        <v>9416.01</v>
+      </c>
+    </row>
+    <row r="179" spans="1:15">
+      <c r="A179" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B179" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C179" t="s">
+        <v>212</v>
+      </c>
+      <c r="D179" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="E179" s="3">
+        <v>0.15</v>
+      </c>
+      <c r="F179" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G179" s="5">
+        <v>11.48</v>
+      </c>
+      <c r="L179">
+        <v>0.15</v>
+      </c>
+      <c r="M179" t="s">
+        <v>213</v>
+      </c>
+      <c r="N179" t="s">
+        <v>126</v>
+      </c>
+      <c r="O179">
+        <v>9417</v>
+      </c>
+    </row>
+    <row r="180" spans="1:15">
+      <c r="A180" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B180" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C180" t="s">
+        <v>212</v>
+      </c>
+      <c r="D180" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="E180" s="3">
+        <v>0.02</v>
+      </c>
+      <c r="F180" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G180" s="5">
+        <v>1.53</v>
+      </c>
+      <c r="L180">
+        <v>0.02</v>
+      </c>
+      <c r="M180" t="s">
+        <v>213</v>
+      </c>
+      <c r="N180" t="s">
+        <v>128</v>
+      </c>
+      <c r="O180">
+        <v>9430</v>
+      </c>
+    </row>
+    <row r="181" spans="1:15">
+      <c r="A181" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B181" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C181" t="s">
+        <v>212</v>
+      </c>
+      <c r="D181" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="E181" s="3">
+        <v>0.18</v>
+      </c>
+      <c r="F181" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G181" s="5">
+        <v>13.77</v>
+      </c>
+      <c r="L181">
+        <v>0.18</v>
+      </c>
+      <c r="M181" t="s">
+        <v>213</v>
+      </c>
+      <c r="N181" t="s">
+        <v>130</v>
+      </c>
+      <c r="O181">
+        <v>9435</v>
+      </c>
+    </row>
+    <row r="182" spans="1:15">
+      <c r="A182" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B182" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C182" t="s">
+        <v>212</v>
+      </c>
+      <c r="D182" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="E182" s="3">
+        <v>0.11</v>
+      </c>
+      <c r="F182" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G182" s="5">
+        <v>8.42</v>
+      </c>
+      <c r="L182">
+        <v>0.11</v>
+      </c>
+      <c r="M182" t="s">
+        <v>213</v>
+      </c>
+      <c r="N182" t="s">
+        <v>132</v>
+      </c>
+      <c r="O182">
+        <v>9441</v>
+      </c>
+    </row>
+    <row r="183" spans="1:15">
+      <c r="A183" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B183" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C183" t="s">
+        <v>212</v>
+      </c>
+      <c r="D183" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="E183" s="3">
+        <v>0.1</v>
+      </c>
+      <c r="F183" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G183" s="5">
+        <v>7.65</v>
+      </c>
+      <c r="L183">
+        <v>0.1</v>
+      </c>
+      <c r="M183" t="s">
+        <v>213</v>
+      </c>
+      <c r="N183" t="s">
+        <v>134</v>
+      </c>
+      <c r="O183">
+        <v>9469</v>
+      </c>
+    </row>
+    <row r="184" spans="1:15">
+      <c r="A184" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B184" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C184" t="s">
+        <v>212</v>
+      </c>
+      <c r="D184" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="E184" s="3">
+        <v>0.04</v>
+      </c>
+      <c r="F184" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G184" s="5">
+        <v>3.06</v>
+      </c>
+      <c r="L184">
+        <v>0.04</v>
+      </c>
+      <c r="M184" t="s">
+        <v>213</v>
+      </c>
+      <c r="N184" t="s">
+        <v>136</v>
+      </c>
+      <c r="O184">
+        <v>9503</v>
+      </c>
+    </row>
+    <row r="185" spans="1:15">
+      <c r="A185" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B185" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C185" t="s">
+        <v>212</v>
+      </c>
+      <c r="D185" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="E185" s="3">
+        <v>0.07</v>
+      </c>
+      <c r="F185" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G185" s="5">
+        <v>5.36</v>
+      </c>
+      <c r="L185">
+        <v>0.07</v>
+      </c>
+      <c r="M185" t="s">
+        <v>213</v>
+      </c>
+      <c r="N185" t="s">
+        <v>138</v>
+      </c>
+      <c r="O185">
+        <v>9504</v>
+      </c>
+    </row>
+    <row r="186" spans="1:15">
+      <c r="A186" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B186" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C186" t="s">
+        <v>212</v>
+      </c>
+      <c r="D186" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="E186" s="3">
+        <v>0.06</v>
+      </c>
+      <c r="F186" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G186" s="5">
+        <v>4.59</v>
+      </c>
+      <c r="L186">
+        <v>0.06</v>
+      </c>
+      <c r="M186" t="s">
+        <v>213</v>
+      </c>
+      <c r="N186" t="s">
+        <v>140</v>
+      </c>
+      <c r="O186">
+        <v>9531</v>
+      </c>
+    </row>
+    <row r="187" spans="1:15">
+      <c r="A187" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B187" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C187" t="s">
+        <v>212</v>
+      </c>
+      <c r="D187" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="E187" s="3">
+        <v>0.15</v>
+      </c>
+      <c r="F187" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G187" s="5">
+        <v>11.48</v>
+      </c>
+      <c r="L187">
+        <v>0.15</v>
+      </c>
+      <c r="M187" t="s">
+        <v>213</v>
+      </c>
+      <c r="N187" t="s">
+        <v>142</v>
+      </c>
+      <c r="O187">
+        <v>9535</v>
+      </c>
+    </row>
+    <row r="188" spans="1:15">
+      <c r="A188" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B188" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C188" t="s">
+        <v>212</v>
+      </c>
+      <c r="D188" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="E188" s="3">
+        <v>0.1</v>
+      </c>
+      <c r="F188" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G188" s="5">
+        <v>7.65</v>
+      </c>
+      <c r="L188">
+        <v>0.1</v>
+      </c>
+      <c r="M188" t="s">
+        <v>213</v>
+      </c>
+      <c r="N188" t="s">
+        <v>144</v>
+      </c>
+      <c r="O188">
+        <v>9538</v>
+      </c>
+    </row>
+    <row r="189" spans="1:15">
+      <c r="A189" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B189" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C189" t="s">
+        <v>212</v>
+      </c>
+      <c r="D189" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E189" s="3">
+        <v>0.1</v>
+      </c>
+      <c r="F189" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G189" s="5">
+        <v>7.65</v>
+      </c>
+      <c r="L189">
+        <v>0.1</v>
+      </c>
+      <c r="M189" t="s">
+        <v>213</v>
+      </c>
+      <c r="N189" t="s">
+        <v>146</v>
+      </c>
+      <c r="O189">
+        <v>9539</v>
+      </c>
+    </row>
+    <row r="190" spans="1:15">
+      <c r="A190" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B190" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C190" t="s">
+        <v>212</v>
+      </c>
+      <c r="D190" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="E190" s="3">
+        <v>0.05</v>
+      </c>
+      <c r="F190" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G190" s="5">
+        <v>3.83</v>
+      </c>
+      <c r="L190">
+        <v>0.05</v>
+      </c>
+      <c r="M190" t="s">
+        <v>213</v>
+      </c>
+      <c r="N190" t="s">
+        <v>148</v>
+      </c>
+      <c r="O190">
+        <v>9542</v>
+      </c>
+    </row>
+    <row r="191" spans="1:15">
+      <c r="A191" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B191" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C191" t="s">
+        <v>212</v>
+      </c>
+      <c r="D191" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="E191" s="3">
+        <v>0.23</v>
+      </c>
+      <c r="F191" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G191" s="5">
+        <v>17.6</v>
+      </c>
+      <c r="L191">
+        <v>0.23</v>
+      </c>
+      <c r="M191" t="s">
+        <v>213</v>
+      </c>
+      <c r="N191" t="s">
+        <v>150</v>
+      </c>
+      <c r="O191">
+        <v>9420</v>
+      </c>
+    </row>
+    <row r="192" spans="1:15">
+      <c r="A192" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B192" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C192" t="s">
+        <v>212</v>
+      </c>
+      <c r="D192" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="E192" s="3">
+        <v>0.28</v>
+      </c>
+      <c r="F192" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G192" s="5">
+        <v>21.43</v>
+      </c>
+      <c r="L192">
+        <v>0.28</v>
+      </c>
+      <c r="M192" t="s">
+        <v>213</v>
+      </c>
+      <c r="N192" t="s">
+        <v>152</v>
+      </c>
+      <c r="O192">
+        <v>9448</v>
+      </c>
+    </row>
+    <row r="193" spans="1:15">
+      <c r="A193" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B193" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C193" t="s">
+        <v>212</v>
+      </c>
+      <c r="D193" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E193" s="3">
+        <v>0.15</v>
+      </c>
+      <c r="F193" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G193" s="5">
+        <v>11.48</v>
+      </c>
+      <c r="L193">
+        <v>0.15</v>
+      </c>
+      <c r="M193" t="s">
+        <v>213</v>
+      </c>
+      <c r="N193" t="s">
+        <v>154</v>
+      </c>
+      <c r="O193">
+        <v>9474</v>
+      </c>
+    </row>
+    <row r="194" spans="1:15">
+      <c r="A194" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B194" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C194" t="s">
+        <v>212</v>
+      </c>
+      <c r="D194" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E194" s="3">
+        <v>0.21</v>
+      </c>
+      <c r="F194" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G194" s="5">
+        <v>16.07</v>
+      </c>
+      <c r="L194">
+        <v>0.21</v>
+      </c>
+      <c r="M194" t="s">
+        <v>213</v>
+      </c>
+      <c r="N194" t="s">
+        <v>156</v>
+      </c>
+      <c r="O194">
+        <v>9482</v>
+      </c>
+    </row>
+    <row r="195" spans="1:15">
+      <c r="A195" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B195" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C195" t="s">
+        <v>212</v>
+      </c>
+      <c r="D195" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E195" s="3">
+        <v>0.25</v>
+      </c>
+      <c r="F195" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G195" s="5">
+        <v>19.13</v>
+      </c>
+      <c r="L195">
+        <v>0.25</v>
+      </c>
+      <c r="M195" t="s">
+        <v>213</v>
+      </c>
+      <c r="N195" t="s">
+        <v>158</v>
+      </c>
+      <c r="O195">
+        <v>9491</v>
+      </c>
+    </row>
+    <row r="196" spans="1:15">
+      <c r="A196" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B196" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C196" t="s">
+        <v>212</v>
+      </c>
+      <c r="D196" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="E196" s="3">
+        <v>0.18</v>
+      </c>
+      <c r="F196" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G196" s="5">
+        <v>13.77</v>
+      </c>
+      <c r="L196">
+        <v>0.18</v>
+      </c>
+      <c r="M196" t="s">
+        <v>213</v>
+      </c>
+      <c r="N196" t="s">
+        <v>160</v>
+      </c>
+      <c r="O196">
+        <v>9497</v>
+      </c>
+    </row>
+    <row r="197" spans="1:15">
+      <c r="A197" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B197" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C197" t="s">
+        <v>212</v>
+      </c>
+      <c r="D197" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="E197" s="3">
+        <v>0.22</v>
+      </c>
+      <c r="F197" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G197" s="5">
+        <v>16.83</v>
+      </c>
+      <c r="L197">
+        <v>0.22</v>
+      </c>
+      <c r="M197" t="s">
+        <v>213</v>
+      </c>
+      <c r="N197" t="s">
+        <v>162</v>
+      </c>
+      <c r="O197">
+        <v>9498</v>
+      </c>
+    </row>
+    <row r="198" spans="1:15">
+      <c r="A198" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B198" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C198" t="s">
+        <v>212</v>
+      </c>
+      <c r="D198" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="E198" s="3">
+        <v>0.28</v>
+      </c>
+      <c r="F198" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G198" s="5">
+        <v>21.43</v>
+      </c>
+      <c r="L198">
+        <v>0.28</v>
+      </c>
+      <c r="M198" t="s">
+        <v>213</v>
+      </c>
+      <c r="N198" t="s">
+        <v>164</v>
+      </c>
+      <c r="O198">
+        <v>9519</v>
+      </c>
+    </row>
+    <row r="199" spans="1:15">
+      <c r="A199" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B199" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C199" t="s">
+        <v>212</v>
+      </c>
+      <c r="D199" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="E199" s="3">
+        <v>0.14</v>
+      </c>
+      <c r="F199" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G199" s="5">
+        <v>10.71</v>
+      </c>
+      <c r="L199">
+        <v>0.14</v>
+      </c>
+      <c r="M199" t="s">
+        <v>213</v>
+      </c>
+      <c r="N199" t="s">
+        <v>166</v>
+      </c>
+      <c r="O199">
+        <v>9526</v>
+      </c>
+    </row>
+    <row r="200" spans="1:15">
+      <c r="A200" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B200" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C200" t="s">
+        <v>212</v>
+      </c>
+      <c r="D200" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="E200" s="3">
+        <v>0.17</v>
+      </c>
+      <c r="F200" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G200" s="5">
+        <v>13.01</v>
+      </c>
+      <c r="L200">
+        <v>0.17</v>
+      </c>
+      <c r="M200" t="s">
+        <v>213</v>
+      </c>
+      <c r="N200" t="s">
+        <v>168</v>
+      </c>
+      <c r="O200">
+        <v>9528</v>
+      </c>
+    </row>
+    <row r="201" spans="1:15">
+      <c r="A201" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B201" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C201" t="s">
+        <v>212</v>
+      </c>
+      <c r="D201" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="E201" s="3">
+        <v>0.16</v>
+      </c>
+      <c r="F201" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G201" s="5">
+        <v>12.24</v>
+      </c>
+      <c r="L201">
+        <v>0.16</v>
+      </c>
+      <c r="M201" t="s">
+        <v>213</v>
+      </c>
+      <c r="N201" t="s">
+        <v>170</v>
+      </c>
+      <c r="O201">
+        <v>9532</v>
+      </c>
+    </row>
+    <row r="202" spans="1:15">
+      <c r="A202" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B202" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C202" t="s">
+        <v>212</v>
+      </c>
+      <c r="D202" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E202" s="3">
+        <v>0.03</v>
+      </c>
+      <c r="F202" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G202" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="L202">
+        <v>0.03</v>
+      </c>
+      <c r="M202" t="s">
+        <v>213</v>
+      </c>
+      <c r="N202" t="s">
+        <v>73</v>
+      </c>
+      <c r="O202">
+        <v>9226</v>
+      </c>
+    </row>
+    <row r="203" spans="1:15">
+      <c r="A203" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B203" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C203" t="s">
+        <v>212</v>
+      </c>
+      <c r="D203" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="E203" s="3">
+        <v>0.03</v>
+      </c>
+      <c r="F203" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G203" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="L203">
+        <v>0.03</v>
+      </c>
+      <c r="M203" t="s">
+        <v>213</v>
+      </c>
+      <c r="N203" t="s">
+        <v>108</v>
+      </c>
+      <c r="O203">
+        <v>9279.4</v>
+      </c>
+    </row>
+    <row r="204" spans="1:15">
+      <c r="A204" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B204" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C204" t="s">
+        <v>212</v>
+      </c>
+      <c r="D204" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="E204" s="3">
+        <v>0.33</v>
+      </c>
+      <c r="F204" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G204" s="5">
+        <v>25.25</v>
+      </c>
+      <c r="L204">
+        <v>0.33</v>
+      </c>
+      <c r="M204" t="s">
+        <v>213</v>
+      </c>
+      <c r="N204" t="s">
+        <v>172</v>
+      </c>
+      <c r="O204">
+        <v>9354</v>
+      </c>
+    </row>
+    <row r="205" spans="1:15">
+      <c r="A205" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B205" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C205" t="s">
+        <v>212</v>
+      </c>
+      <c r="D205" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="E205" s="3">
+        <v>0.14</v>
+      </c>
+      <c r="F205" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G205" s="5">
+        <v>10.71</v>
+      </c>
+      <c r="L205">
+        <v>0.14</v>
+      </c>
+      <c r="M205" t="s">
+        <v>213</v>
+      </c>
+      <c r="N205" t="s">
+        <v>174</v>
+      </c>
+      <c r="O205">
+        <v>9379</v>
+      </c>
+    </row>
+    <row r="206" spans="1:15">
+      <c r="A206" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B206" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C206" t="s">
+        <v>212</v>
+      </c>
+      <c r="D206" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="E206" s="3">
+        <v>0.03</v>
+      </c>
+      <c r="F206" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G206" s="5">
+        <v>2.3</v>
+      </c>
+      <c r="L206">
+        <v>0.03</v>
+      </c>
+      <c r="M206" t="s">
+        <v>213</v>
+      </c>
+      <c r="N206" t="s">
+        <v>176</v>
+      </c>
+      <c r="O206">
+        <v>9386.01</v>
+      </c>
+    </row>
+    <row r="207" spans="1:15">
+      <c r="A207" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B207" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C207" t="s">
+        <v>212</v>
+      </c>
+      <c r="D207" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="E207" s="3">
+        <v>0.17</v>
+      </c>
+      <c r="F207" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G207" s="5">
+        <v>13.01</v>
+      </c>
+      <c r="L207">
+        <v>0.17</v>
+      </c>
+      <c r="M207" t="s">
+        <v>213</v>
+      </c>
+      <c r="N207" t="s">
+        <v>178</v>
+      </c>
+      <c r="O207">
+        <v>9422</v>
+      </c>
+    </row>
+    <row r="208" spans="1:15">
+      <c r="A208" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B208" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C208" t="s">
+        <v>212</v>
+      </c>
+      <c r="D208" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="E208" s="3">
+        <v>0.06</v>
+      </c>
+      <c r="F208" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G208" s="5">
+        <v>4.59</v>
+      </c>
+      <c r="L208">
+        <v>0.06</v>
+      </c>
+      <c r="M208" t="s">
+        <v>213</v>
+      </c>
+      <c r="N208" t="s">
+        <v>180</v>
+      </c>
+      <c r="O208">
+        <v>9451</v>
+      </c>
+    </row>
+    <row r="209" spans="1:15">
+      <c r="A209" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B209" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C209" t="s">
+        <v>212</v>
+      </c>
+      <c r="D209" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="E209" s="3">
+        <v>0.11</v>
+      </c>
+      <c r="F209" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G209" s="5">
+        <v>8.42</v>
+      </c>
+      <c r="L209">
+        <v>0.11</v>
+      </c>
+      <c r="M209" t="s">
+        <v>213</v>
+      </c>
+      <c r="N209" t="s">
+        <v>182</v>
+      </c>
+      <c r="O209">
+        <v>9473</v>
+      </c>
+    </row>
+    <row r="210" spans="1:15">
+      <c r="A210" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B210" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C210" t="s">
+        <v>212</v>
+      </c>
+      <c r="D210" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E210" s="3">
+        <v>0.18</v>
+      </c>
+      <c r="F210" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G210" s="5">
+        <v>13.77</v>
+      </c>
+      <c r="L210">
+        <v>0.18</v>
+      </c>
+      <c r="M210" t="s">
+        <v>213</v>
+      </c>
+      <c r="N210" t="s">
+        <v>154</v>
+      </c>
+      <c r="O210">
+        <v>9474</v>
+      </c>
+    </row>
+    <row r="211" spans="1:15">
+      <c r="A211" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B211" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C211" t="s">
+        <v>212</v>
+      </c>
+      <c r="D211" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E211" s="3">
+        <v>0.14</v>
+      </c>
+      <c r="F211" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G211" s="5">
+        <v>10.71</v>
+      </c>
+      <c r="L211">
+        <v>0.14</v>
+      </c>
+      <c r="M211" t="s">
+        <v>213</v>
+      </c>
+      <c r="N211" t="s">
+        <v>156</v>
+      </c>
+      <c r="O211">
+        <v>9482</v>
+      </c>
+    </row>
+    <row r="212" spans="1:15">
+      <c r="A212" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B212" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C212" t="s">
+        <v>212</v>
+      </c>
+      <c r="D212" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="E212" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="F212" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G212" s="5">
+        <v>15.3</v>
+      </c>
+      <c r="L212">
+        <v>0.2</v>
+      </c>
+      <c r="M212" t="s">
+        <v>213</v>
+      </c>
+      <c r="N212" t="s">
+        <v>184</v>
+      </c>
+      <c r="O212">
+        <v>9489</v>
+      </c>
+    </row>
+    <row r="213" spans="1:15">
+      <c r="A213" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B213" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C213" t="s">
+        <v>212</v>
+      </c>
+      <c r="D213" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E213" s="3">
+        <v>0.17</v>
+      </c>
+      <c r="F213" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G213" s="5">
+        <v>13.01</v>
+      </c>
+      <c r="L213">
+        <v>0.17</v>
+      </c>
+      <c r="M213" t="s">
+        <v>213</v>
+      </c>
+      <c r="N213" t="s">
+        <v>158</v>
+      </c>
+      <c r="O213">
+        <v>9491</v>
+      </c>
+    </row>
+    <row r="214" spans="1:15">
+      <c r="A214" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B214" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C214" t="s">
+        <v>212</v>
+      </c>
+      <c r="D214" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="E214" s="3">
+        <v>0.11</v>
+      </c>
+      <c r="F214" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G214" s="5">
+        <v>8.42</v>
+      </c>
+      <c r="L214">
+        <v>0.11</v>
+      </c>
+      <c r="M214" t="s">
+        <v>213</v>
+      </c>
+      <c r="N214" t="s">
+        <v>160</v>
+      </c>
+      <c r="O214">
+        <v>9497</v>
+      </c>
+    </row>
+    <row r="215" spans="1:15">
+      <c r="A215" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B215" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C215" t="s">
+        <v>212</v>
+      </c>
+      <c r="D215" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="E215" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="F215" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G215" s="5">
+        <v>15.3</v>
+      </c>
+      <c r="L215">
+        <v>0.2</v>
+      </c>
+      <c r="M215" t="s">
+        <v>213</v>
+      </c>
+      <c r="N215" t="s">
+        <v>186</v>
+      </c>
+      <c r="O215">
+        <v>9499</v>
+      </c>
+    </row>
+    <row r="216" spans="1:15">
+      <c r="A216" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B216" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C216" t="s">
+        <v>212</v>
+      </c>
+      <c r="D216" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="E216" s="3">
+        <v>0.11</v>
+      </c>
+      <c r="F216" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G216" s="5">
+        <v>8.42</v>
+      </c>
+      <c r="L216">
+        <v>0.11</v>
+      </c>
+      <c r="M216" t="s">
+        <v>213</v>
+      </c>
+      <c r="N216" t="s">
+        <v>188</v>
+      </c>
+      <c r="O216">
+        <v>9512</v>
+      </c>
+    </row>
+    <row r="217" spans="1:15">
+      <c r="A217" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B217" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C217" t="s">
+        <v>212</v>
+      </c>
+      <c r="D217" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="E217" s="3">
+        <v>0.35</v>
+      </c>
+      <c r="F217" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G217" s="5">
+        <v>26.78</v>
+      </c>
+      <c r="L217">
+        <v>0.35</v>
+      </c>
+      <c r="M217" t="s">
+        <v>213</v>
+      </c>
+      <c r="N217" t="s">
+        <v>164</v>
+      </c>
+      <c r="O217">
+        <v>9519</v>
+      </c>
+    </row>
+    <row r="218" spans="1:15">
+      <c r="A218" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B218" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C218" t="s">
+        <v>212</v>
+      </c>
+      <c r="D218" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="E218" s="3">
+        <v>0.17</v>
+      </c>
+      <c r="F218" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G218" s="5">
+        <v>13.01</v>
+      </c>
+      <c r="L218">
+        <v>0.17</v>
+      </c>
+      <c r="M218" t="s">
+        <v>213</v>
+      </c>
+      <c r="N218" t="s">
+        <v>189</v>
+      </c>
+      <c r="O218">
+        <v>9524</v>
+      </c>
+    </row>
+    <row r="219" spans="1:15">
+      <c r="A219" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B219" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C219" t="s">
+        <v>212</v>
+      </c>
+      <c r="D219" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="E219" s="3">
+        <v>0.11</v>
+      </c>
+      <c r="F219" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G219" s="5">
+        <v>8.42</v>
+      </c>
+      <c r="L219">
+        <v>0.11</v>
+      </c>
+      <c r="M219" t="s">
+        <v>213</v>
+      </c>
+      <c r="N219" t="s">
+        <v>191</v>
+      </c>
+      <c r="O219">
+        <v>9525</v>
+      </c>
+    </row>
+    <row r="220" spans="1:15">
+      <c r="A220" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B220" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C220" t="s">
+        <v>212</v>
+      </c>
+      <c r="D220" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E220" s="3">
+        <v>0.14</v>
+      </c>
+      <c r="F220" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G220" s="5">
+        <v>10.71</v>
+      </c>
+      <c r="L220">
+        <v>0.14</v>
+      </c>
+      <c r="M220" t="s">
+        <v>213</v>
+      </c>
+      <c r="N220" t="s">
+        <v>69</v>
+      </c>
+      <c r="O220">
+        <v>9534</v>
+      </c>
+    </row>
+    <row r="221" spans="1:15">
+      <c r="A221" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B221" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C221" t="s">
+        <v>212</v>
+      </c>
+      <c r="D221" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="E221" s="3">
+        <v>0.25</v>
+      </c>
+      <c r="F221" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G221" s="5">
+        <v>19.13</v>
+      </c>
+      <c r="L221">
+        <v>0.25</v>
+      </c>
+      <c r="M221" t="s">
+        <v>213</v>
+      </c>
+      <c r="N221" t="s">
+        <v>172</v>
+      </c>
+      <c r="O221">
+        <v>9354</v>
+      </c>
+    </row>
+    <row r="222" spans="1:15">
+      <c r="A222" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B222" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C222" t="s">
+        <v>212</v>
+      </c>
+      <c r="D222" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="E222" s="3">
+        <v>0.3</v>
+      </c>
+      <c r="F222" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G222" s="5">
+        <v>22.96</v>
+      </c>
+      <c r="L222">
+        <v>0.3</v>
+      </c>
+      <c r="M222" t="s">
+        <v>213</v>
+      </c>
+      <c r="N222" t="s">
+        <v>193</v>
+      </c>
+      <c r="O222">
+        <v>9372</v>
+      </c>
+    </row>
+    <row r="223" spans="1:15">
+      <c r="A223" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B223" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C223" t="s">
+        <v>212</v>
+      </c>
+      <c r="D223" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="E223" s="3">
+        <v>0.56</v>
+      </c>
+      <c r="F223" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G223" s="5">
+        <v>42.85</v>
+      </c>
+      <c r="L223">
+        <v>0.56</v>
+      </c>
+      <c r="M223" t="s">
+        <v>213</v>
+      </c>
+      <c r="N223" t="s">
+        <v>182</v>
+      </c>
+      <c r="O223">
+        <v>9473</v>
+      </c>
+    </row>
+    <row r="224" spans="1:15">
+      <c r="A224" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B224" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C224" t="s">
+        <v>212</v>
+      </c>
+      <c r="D224" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="E224" s="3">
+        <v>0.16</v>
+      </c>
+      <c r="F224" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G224" s="5">
+        <v>12.24</v>
+      </c>
+      <c r="L224">
+        <v>0.16</v>
+      </c>
+      <c r="M224" t="s">
+        <v>213</v>
+      </c>
+      <c r="N224" t="s">
+        <v>176</v>
+      </c>
+      <c r="O224">
+        <v>9386.01</v>
+      </c>
+    </row>
+    <row r="225" spans="1:15">
+      <c r="A225" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B225" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C225" t="s">
+        <v>212</v>
+      </c>
+      <c r="D225" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="E225" s="3">
+        <v>0.13</v>
+      </c>
+      <c r="F225" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G225" s="5">
+        <v>9.95</v>
+      </c>
+      <c r="L225">
+        <v>0.13</v>
+      </c>
+      <c r="M225" t="s">
+        <v>213</v>
+      </c>
+      <c r="N225" t="s">
+        <v>195</v>
+      </c>
+      <c r="O225">
+        <v>9396</v>
+      </c>
+    </row>
+    <row r="226" spans="1:15">
+      <c r="A226" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B226" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C226" t="s">
+        <v>212</v>
+      </c>
+      <c r="D226" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="E226" s="3">
+        <v>0.24</v>
+      </c>
+      <c r="F226" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G226" s="5">
+        <v>18.36</v>
+      </c>
+      <c r="L226">
+        <v>0.24</v>
+      </c>
+      <c r="M226" t="s">
+        <v>213</v>
+      </c>
+      <c r="N226" t="s">
+        <v>178</v>
+      </c>
+      <c r="O226">
+        <v>9422</v>
+      </c>
+    </row>
+    <row r="227" spans="1:15">
+      <c r="A227" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B227" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C227" t="s">
+        <v>212</v>
+      </c>
+      <c r="D227" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="E227" s="3">
+        <v>0.16</v>
+      </c>
+      <c r="F227" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G227" s="5">
+        <v>12.24</v>
+      </c>
+      <c r="L227">
+        <v>0.16</v>
+      </c>
+      <c r="M227" t="s">
+        <v>213</v>
+      </c>
+      <c r="N227" t="s">
+        <v>197</v>
+      </c>
+      <c r="O227">
+        <v>9481</v>
+      </c>
+    </row>
+    <row r="228" spans="1:15">
+      <c r="A228" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B228" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C228" t="s">
+        <v>212</v>
+      </c>
+      <c r="D228" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="E228" s="3">
+        <v>0.26</v>
+      </c>
+      <c r="F228" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G228" s="5">
+        <v>19.9</v>
+      </c>
+      <c r="L228">
+        <v>0.26</v>
+      </c>
+      <c r="M228" t="s">
+        <v>213</v>
+      </c>
+      <c r="N228" t="s">
+        <v>199</v>
+      </c>
+      <c r="O228">
+        <v>9485</v>
+      </c>
+    </row>
+    <row r="229" spans="1:15">
+      <c r="A229" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B229" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C229" t="s">
+        <v>212</v>
+      </c>
+      <c r="D229" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="E229" s="3">
+        <v>0.11</v>
+      </c>
+      <c r="F229" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G229" s="5">
+        <v>8.42</v>
+      </c>
+      <c r="L229">
+        <v>0.11</v>
+      </c>
+      <c r="M229" t="s">
+        <v>213</v>
+      </c>
+      <c r="N229" t="s">
+        <v>184</v>
+      </c>
+      <c r="O229">
+        <v>9489</v>
+      </c>
+    </row>
+    <row r="230" spans="1:15">
+      <c r="A230" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B230" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C230" t="s">
+        <v>212</v>
+      </c>
+      <c r="D230" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="E230" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="F230" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G230" s="5">
+        <v>15.3</v>
+      </c>
+      <c r="L230">
+        <v>0.2</v>
+      </c>
+      <c r="M230" t="s">
+        <v>213</v>
+      </c>
+      <c r="N230" t="s">
+        <v>186</v>
+      </c>
+      <c r="O230">
+        <v>9499</v>
+      </c>
+    </row>
+    <row r="231" spans="1:15">
+      <c r="A231" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B231" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C231" t="s">
+        <v>212</v>
+      </c>
+      <c r="D231" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="E231" s="3">
+        <v>0.15</v>
+      </c>
+      <c r="F231" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G231" s="5">
+        <v>11.48</v>
+      </c>
+      <c r="L231">
+        <v>0.15</v>
+      </c>
+      <c r="M231" t="s">
+        <v>213</v>
+      </c>
+      <c r="N231" t="s">
+        <v>201</v>
+      </c>
+      <c r="O231">
+        <v>9500</v>
+      </c>
+    </row>
+    <row r="232" spans="1:15">
+      <c r="A232" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B232" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C232" t="s">
+        <v>212</v>
+      </c>
+      <c r="D232" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="E232" s="3">
+        <v>0.13</v>
+      </c>
+      <c r="F232" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G232" s="5">
+        <v>9.95</v>
+      </c>
+      <c r="L232">
+        <v>0.13</v>
+      </c>
+      <c r="M232" t="s">
+        <v>213</v>
+      </c>
+      <c r="N232" t="s">
+        <v>203</v>
+      </c>
+      <c r="O232">
+        <v>9502</v>
+      </c>
+    </row>
+    <row r="233" spans="1:15">
+      <c r="A233" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B233" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C233" t="s">
+        <v>212</v>
+      </c>
+      <c r="D233" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="E233" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="F233" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G233" s="5">
+        <v>15.3</v>
+      </c>
+      <c r="L233">
+        <v>0.2</v>
+      </c>
+      <c r="M233" t="s">
+        <v>213</v>
+      </c>
+      <c r="N233" t="s">
+        <v>205</v>
+      </c>
+      <c r="O233">
+        <v>9506</v>
+      </c>
+    </row>
+    <row r="234" spans="1:15">
+      <c r="A234" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B234" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C234" t="s">
+        <v>212</v>
+      </c>
+      <c r="D234" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="E234" s="3">
+        <v>0.2</v>
+      </c>
+      <c r="F234" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G234" s="5">
+        <v>15.3</v>
+      </c>
+      <c r="L234">
+        <v>0.2</v>
+      </c>
+      <c r="M234" t="s">
+        <v>213</v>
+      </c>
+      <c r="N234" t="s">
+        <v>207</v>
+      </c>
+      <c r="O234">
+        <v>9511</v>
+      </c>
+    </row>
+    <row r="235" spans="1:15">
+      <c r="A235" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B235" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C235" t="s">
+        <v>212</v>
+      </c>
+      <c r="D235" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="E235" s="3">
+        <v>0.05</v>
+      </c>
+      <c r="F235" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G235" s="5">
+        <v>3.83</v>
+      </c>
+      <c r="L235">
+        <v>0.05</v>
+      </c>
+      <c r="M235" t="s">
+        <v>213</v>
+      </c>
+      <c r="N235" t="s">
+        <v>188</v>
+      </c>
+      <c r="O235">
+        <v>9512</v>
+      </c>
+    </row>
+    <row r="236" spans="1:15">
+      <c r="A236" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B236" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C236" t="s">
+        <v>212</v>
+      </c>
+      <c r="D236" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="E236" s="3">
+        <v>0.3</v>
+      </c>
+      <c r="F236" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G236" s="5">
+        <v>22.96</v>
+      </c>
+      <c r="L236">
+        <v>0.3</v>
+      </c>
+      <c r="M236" t="s">
+        <v>213</v>
+      </c>
+      <c r="N236" t="s">
+        <v>209</v>
+      </c>
+      <c r="O236">
+        <v>9521</v>
+      </c>
+    </row>
+    <row r="237" spans="1:15">
+      <c r="A237" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B237" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C237" t="s">
+        <v>212</v>
+      </c>
+      <c r="D237" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="E237" s="3">
+        <v>0.19</v>
+      </c>
+      <c r="F237" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G237" s="5">
+        <v>14.54</v>
+      </c>
+      <c r="L237">
+        <v>0.19</v>
+      </c>
+      <c r="M237" t="s">
+        <v>213</v>
+      </c>
+      <c r="N237" t="s">
+        <v>189</v>
+      </c>
+      <c r="O237">
+        <v>9524</v>
+      </c>
+    </row>
+    <row r="238" spans="1:15">
+      <c r="A238" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B238" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C238" t="s">
+        <v>212</v>
+      </c>
+      <c r="D238" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="E238" s="3">
+        <v>0.24</v>
+      </c>
+      <c r="F238" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G238" s="5">
+        <v>18.36</v>
+      </c>
+      <c r="L238">
+        <v>0.24</v>
+      </c>
+      <c r="M238" t="s">
+        <v>213</v>
+      </c>
+      <c r="N238" t="s">
+        <v>211</v>
+      </c>
+      <c r="O238">
+        <v>9541</v>
+      </c>
+    </row>
+    <row r="239" spans="1:15">
+      <c r="A239" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B239" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C239" t="s">
+        <v>212</v>
+      </c>
+      <c r="D239" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="E239" s="3">
+        <v>0.12</v>
+      </c>
+      <c r="F239" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G239" s="5">
+        <v>9.18</v>
+      </c>
+      <c r="L239">
+        <v>0.12</v>
+      </c>
+      <c r="M239" t="s">
+        <v>213</v>
+      </c>
+      <c r="N239" t="s">
+        <v>180</v>
+      </c>
+      <c r="O239">
+        <v>9451</v>
+      </c>
+    </row>
+    <row r="240" spans="1:15">
+      <c r="A240" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B240" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C240" t="s">
+        <v>212</v>
+      </c>
+      <c r="D240" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="E240" s="3">
+        <v>16.01</v>
+      </c>
+      <c r="F240" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G240" s="5">
+        <v>1225.09</v>
+      </c>
+      <c r="L240">
+        <v>16.01</v>
+      </c>
+      <c r="M240" t="s">
+        <v>213</v>
+      </c>
+      <c r="N240" t="s">
+        <v>122</v>
+      </c>
+      <c r="O240">
+        <v>9413</v>
+      </c>
+    </row>
+    <row r="241" spans="1:15">
+      <c r="A241" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B241" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C241" t="s">
+        <v>212</v>
+      </c>
+      <c r="D241" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="E241" s="3">
+        <v>1.17</v>
+      </c>
+      <c r="F241" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G241" s="5">
+        <v>89.53</v>
+      </c>
+      <c r="L241">
+        <v>1.17</v>
+      </c>
+      <c r="M241" t="s">
+        <v>213</v>
+      </c>
+      <c r="N241" t="s">
+        <v>124</v>
+      </c>
+      <c r="O241">
+        <v>9416.01</v>
+      </c>
+    </row>
+    <row r="242" spans="1:15">
+      <c r="A242" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B242" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C242" t="s">
+        <v>212</v>
+      </c>
+      <c r="D242" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="E242" s="3">
+        <v>2.73</v>
+      </c>
+      <c r="F242" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G242" s="5">
+        <v>208.9</v>
+      </c>
+      <c r="L242">
+        <v>2.73</v>
+      </c>
+      <c r="M242" t="s">
+        <v>213</v>
+      </c>
+      <c r="N242" t="s">
+        <v>126</v>
+      </c>
+      <c r="O242">
+        <v>9417</v>
+      </c>
+    </row>
+    <row r="243" spans="1:15">
+      <c r="A243" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B243" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C243" t="s">
+        <v>212</v>
+      </c>
+      <c r="D243" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="E243" s="3">
+        <v>0.39</v>
+      </c>
+      <c r="F243" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G243" s="5">
+        <v>29.84</v>
+      </c>
+      <c r="L243">
+        <v>0.39</v>
+      </c>
+      <c r="M243" t="s">
+        <v>213</v>
+      </c>
+      <c r="N243" t="s">
+        <v>128</v>
+      </c>
+      <c r="O243">
+        <v>9430</v>
+      </c>
+    </row>
+    <row r="244" spans="1:15">
+      <c r="A244" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B244" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C244" t="s">
+        <v>212</v>
+      </c>
+      <c r="D244" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="E244" s="3">
+        <v>3.25</v>
+      </c>
+      <c r="F244" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G244" s="5">
+        <v>248.69</v>
+      </c>
+      <c r="L244">
+        <v>3.25</v>
+      </c>
+      <c r="M244" t="s">
+        <v>213</v>
+      </c>
+      <c r="N244" t="s">
+        <v>130</v>
+      </c>
+      <c r="O244">
+        <v>9435</v>
+      </c>
+    </row>
+    <row r="245" spans="1:15">
+      <c r="A245" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B245" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C245" t="s">
+        <v>212</v>
+      </c>
+      <c r="D245" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="E245" s="3">
+        <v>1.95</v>
+      </c>
+      <c r="F245" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G245" s="5">
+        <v>149.21</v>
+      </c>
+      <c r="L245">
+        <v>1.95</v>
+      </c>
+      <c r="M245" t="s">
+        <v>213</v>
+      </c>
+      <c r="N245" t="s">
+        <v>132</v>
+      </c>
+      <c r="O245">
+        <v>9441</v>
+      </c>
+    </row>
+    <row r="246" spans="1:15">
+      <c r="A246" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B246" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C246" t="s">
+        <v>212</v>
+      </c>
+      <c r="D246" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="E246" s="3">
+        <v>1.82</v>
+      </c>
+      <c r="F246" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G246" s="5">
+        <v>139.27</v>
+      </c>
+      <c r="L246">
+        <v>1.82</v>
+      </c>
+      <c r="M246" t="s">
+        <v>213</v>
+      </c>
+      <c r="N246" t="s">
+        <v>134</v>
+      </c>
+      <c r="O246">
+        <v>9469</v>
+      </c>
+    </row>
+    <row r="247" spans="1:15">
+      <c r="A247" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B247" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C247" t="s">
+        <v>212</v>
+      </c>
+      <c r="D247" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="E247" s="3">
+        <v>1.04</v>
+      </c>
+      <c r="F247" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G247" s="5">
+        <v>79.58</v>
+      </c>
+      <c r="L247">
+        <v>1.04</v>
+      </c>
+      <c r="M247" t="s">
+        <v>213</v>
+      </c>
+      <c r="N247" t="s">
+        <v>140</v>
+      </c>
+      <c r="O247">
+        <v>9531</v>
+      </c>
+    </row>
+    <row r="248" spans="1:15">
+      <c r="A248" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B248" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C248" t="s">
+        <v>212</v>
+      </c>
+      <c r="D248" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="E248" s="3">
+        <v>1.69</v>
+      </c>
+      <c r="F248" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G248" s="5">
+        <v>129.32</v>
+      </c>
+      <c r="L248">
+        <v>1.69</v>
+      </c>
+      <c r="M248" t="s">
+        <v>213</v>
+      </c>
+      <c r="N248" t="s">
+        <v>144</v>
+      </c>
+      <c r="O248">
+        <v>9538</v>
+      </c>
+    </row>
+    <row r="249" spans="1:15">
+      <c r="A249" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B249" s="2">
+        <v>4444</v>
+      </c>
+      <c r="C249" t="s">
+        <v>212</v>
+      </c>
+      <c r="D249" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E249" s="3">
+        <v>1.69</v>
+      </c>
+      <c r="F249" s="4">
+        <v>76.52</v>
+      </c>
+      <c r="G249" s="5">
+        <v>129.32</v>
+      </c>
+      <c r="L249">
+        <v>1.69</v>
+      </c>
+      <c r="M249" t="s">
+        <v>213</v>
+      </c>
+      <c r="N249" t="s">
+        <v>146</v>
+      </c>
+      <c r="O249">
+        <v>9539</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>FY2025-13</vt:lpstr>
+      <vt:lpstr>FY2026-13</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>