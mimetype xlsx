--- v9 (2026-08-16)
+++ v10 (2026-09-26)
@@ -10,58 +10,58 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\DAS Shared Perm\GSE Infrastructure\MM FY26 0017-001S Underground Railroad Markers\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{506AFE58-53CA-457E-84D7-1FB61D81E5E3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{53867A03-6F3E-49B4-8057-D84A51092384}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Language" sheetId="7" r:id="rId1"/>
     <sheet name="FINANCIAL" sheetId="6" r:id="rId2"/>
     <sheet name="RECAP #9493.00" sheetId="8" r:id="rId3"/>
     <sheet name="#9493.00 Vendor A" sheetId="3" r:id="rId4"/>
     <sheet name="#9493.00 PM TIME" sheetId="4" r:id="rId5"/>
     <sheet name="#9493.00 Misc" sheetId="5" r:id="rId6"/>
     <sheet name="RECAP #XXXX.XX" sheetId="2" r:id="rId7"/>
     <sheet name="#XXXX.XX Vendor A" sheetId="9" r:id="rId8"/>
     <sheet name="#XXXX.XX PM TIME" sheetId="10" r:id="rId9"/>
     <sheet name="#XXXX.XX Misc" sheetId="11" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">FINANCIAL!$A$13:$K$13</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">FINANCIAL!$A$1:$K$47</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">FINANCIAL!$2:$2</definedName>
     <definedName name="Z_B4E4B686_422E_4CA5_83DF_67B3403136B9_.wvu.FilterData" localSheetId="1" hidden="1">FINANCIAL!$A$13:$K$13</definedName>
     <definedName name="Z_B4E4B686_422E_4CA5_83DF_67B3403136B9_.wvu.PrintArea" localSheetId="1" hidden="1">FINANCIAL!$A$1:$K$47</definedName>
     <definedName name="Z_B4E4B686_422E_4CA5_83DF_67B3403136B9_.wvu.PrintTitles" localSheetId="1" hidden="1">FINANCIAL!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
@@ -369,51 +369,51 @@
   <c r="F12" i="8" l="1"/>
   <c r="I40" i="6"/>
   <c r="F11" i="2"/>
   <c r="F11" i="8"/>
   <c r="D14" i="2"/>
   <c r="D14" i="8"/>
   <c r="F10" i="2"/>
   <c r="G14" i="2" l="1"/>
   <c r="F14" i="2"/>
   <c r="H15" i="6"/>
   <c r="H40" i="6" s="1"/>
   <c r="J45" i="6" s="1"/>
   <c r="K45" i="6" s="1"/>
   <c r="F14" i="8"/>
   <c r="J15" i="6" s="1"/>
   <c r="G14" i="8"/>
   <c r="K15" i="6" s="1"/>
   <c r="J40" i="6" l="1"/>
   <c r="K40" i="6"/>
   <c r="K43" i="6" s="1"/>
   <c r="K46" i="6" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="95">
   <si>
     <t>Recap</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>TRANSFERS</t>
   </si>
   <si>
     <t>CONTRACTED</t>
   </si>
   <si>
     <t>EXPENDED</t>
   </si>
   <si>
     <t>CONTRACTED,  NOT EXPENDED</t>
   </si>
   <si>
     <t>UNDER(OVER)
 Budget</t>
   </si>
   <si>
     <t>Budget</t>
   </si>
@@ -663,50 +663,59 @@
     <t>Inv. F108836-2</t>
   </si>
   <si>
     <t>Inv. F108836 was paid in payments, please add -2</t>
   </si>
   <si>
     <t>West Branch Friends Church V#(00003010016)</t>
   </si>
   <si>
     <t>Inv. 051726</t>
   </si>
   <si>
     <t>GAX 33526140901</t>
   </si>
   <si>
     <t>PRC0050626000007</t>
   </si>
   <si>
     <t>US Bank Pcard - Amazon Hex Key</t>
   </si>
   <si>
     <t>Inv. 6495 0526</t>
   </si>
   <si>
     <t>Closed Date:</t>
+  </si>
+  <si>
+    <t>2110</t>
+  </si>
+  <si>
+    <t>Moving travel expense to project</t>
+  </si>
+  <si>
+    <t>CDE 33527232901</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="mm/dd/yy"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
   <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -1090,51 +1099,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="171">
+  <cellXfs count="174">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="40" fontId="10" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="40" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="40" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -1449,50 +1458,59 @@
     <xf numFmtId="165" fontId="25" fillId="0" borderId="3" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="43" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="44" fontId="24" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="31" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="40" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Currency 2" xfId="6" xr:uid="{22775A5C-E89F-44D4-9A80-E39CF55AD25A}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="4" xr:uid="{27F19638-7D44-43C8-A204-F964AC5CBA9B}"/>
     <cellStyle name="Normal_CLARINDA" xfId="5" xr:uid="{8AAD15FC-EC67-45EF-94E6-501FBD44E13D}"/>
     <cellStyle name="Normal_LUCAS REMODEL FOR Dept of Comm." xfId="3" xr:uid="{2B0244D6-5D10-4DFF-B673-9140ACE28B5F}"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
@@ -3152,51 +3170,51 @@
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="1.25" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="59" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;CDepartment of Administrative Services
 Underground Railroad Markers
 001S
 &amp;A
 &amp;D
 </oddHeader>
     <oddFooter>&amp;LAcct Codes 0017-335-001S
 Reversion 6/30/2028
 &amp;C&amp;Z&amp;F&amp;R&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5D39CD2-D880-4FB3-B34B-0B4B732DD131}">
   <sheetPr codeName="Sheet1">
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y61"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A14" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.42578125" style="82" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="83" customWidth="1"/>
     <col min="3" max="3" width="68" style="82" customWidth="1"/>
     <col min="4" max="4" width="14.42578125" style="85" customWidth="1"/>
     <col min="5" max="5" width="15.42578125" style="87" customWidth="1"/>
     <col min="6" max="6" width="13.5703125" style="87" customWidth="1"/>
     <col min="7" max="7" width="15.5703125" style="87" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="14.5703125" style="87" customWidth="1"/>
     <col min="9" max="9" width="14.42578125" style="87" customWidth="1"/>
     <col min="10" max="10" width="14.42578125" style="88" customWidth="1"/>
     <col min="11" max="11" width="17" style="88" bestFit="1" customWidth="1"/>
     <col min="12" max="23" width="11.42578125" style="88" customWidth="1"/>
     <col min="24" max="256" width="11.42578125" style="82"/>
     <col min="257" max="257" width="3.42578125" style="82" bestFit="1" customWidth="1"/>
     <col min="258" max="258" width="9.5703125" style="82" customWidth="1"/>
     <col min="259" max="259" width="68" style="82" customWidth="1"/>
     <col min="260" max="260" width="14.42578125" style="82" customWidth="1"/>
     <col min="261" max="261" width="15.42578125" style="82" customWidth="1"/>
     <col min="262" max="262" width="13.5703125" style="82" customWidth="1"/>
     <col min="263" max="263" width="15.5703125" style="82" bestFit="1" customWidth="1"/>
     <col min="264" max="264" width="14.5703125" style="82" customWidth="1"/>
     <col min="265" max="266" width="14.42578125" style="82" customWidth="1"/>
@@ -4108,63 +4126,63 @@
       <c r="I14" s="118"/>
       <c r="J14" s="118"/>
       <c r="K14" s="118"/>
     </row>
     <row r="15" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A15" s="113"/>
       <c r="B15" s="114" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="119" t="s">
         <v>69</v>
       </c>
       <c r="D15" s="116" t="s">
         <v>70</v>
       </c>
       <c r="E15" s="122">
         <v>40000</v>
       </c>
       <c r="F15" s="116"/>
       <c r="G15" s="122">
         <f t="shared" ref="G15:G37" si="0">E15+F15</f>
         <v>40000</v>
       </c>
       <c r="H15" s="116">
         <f>'RECAP #9493.00'!D14</f>
-        <v>9060.4199999999983</v>
+        <v>9487.2999999999975</v>
       </c>
       <c r="I15" s="116">
         <f>'RECAP #9493.00'!E14</f>
-        <v>9060.4199999999983</v>
+        <v>9487.2999999999975</v>
       </c>
       <c r="J15" s="116">
         <f>'RECAP #9493.00'!F14</f>
         <v>0</v>
       </c>
       <c r="K15" s="116">
         <f>'RECAP #9493.00'!G14</f>
-        <v>30939.58</v>
+        <v>30512.700000000004</v>
       </c>
     </row>
     <row r="16" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A16" s="113"/>
       <c r="B16" s="114"/>
       <c r="C16" s="121"/>
       <c r="D16" s="116"/>
       <c r="E16" s="122"/>
       <c r="F16" s="116"/>
       <c r="G16" s="122">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H16" s="116"/>
       <c r="I16" s="116"/>
       <c r="J16" s="116"/>
       <c r="K16" s="116"/>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A17" s="113"/>
       <c r="B17" s="114"/>
       <c r="C17" s="121"/>
       <c r="D17" s="116"/>
       <c r="E17" s="122"/>
       <c r="F17" s="116"/>
@@ -4522,63 +4540,63 @@
       <c r="I39" s="122"/>
       <c r="J39" s="122"/>
       <c r="K39" s="122"/>
     </row>
     <row r="40" spans="1:25" s="87" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A40" s="136"/>
       <c r="B40" s="137"/>
       <c r="C40" s="138" t="s">
         <v>53</v>
       </c>
       <c r="D40" s="139"/>
       <c r="E40" s="140">
         <f>SUM(E13:E39)</f>
         <v>40000</v>
       </c>
       <c r="F40" s="140">
         <f t="shared" ref="F40:K40" si="1">SUM(F13:F39)</f>
         <v>0</v>
       </c>
       <c r="G40" s="140">
         <f t="shared" si="1"/>
         <v>40000</v>
       </c>
       <c r="H40" s="140">
         <f t="shared" si="1"/>
-        <v>9060.4199999999983</v>
+        <v>9487.2999999999975</v>
       </c>
       <c r="I40" s="140">
         <f t="shared" si="1"/>
-        <v>9060.4199999999983</v>
+        <v>9487.2999999999975</v>
       </c>
       <c r="J40" s="140">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K40" s="140">
         <f t="shared" si="1"/>
-        <v>30939.58</v>
+        <v>30512.700000000004</v>
       </c>
       <c r="L40" s="88"/>
       <c r="M40" s="88"/>
       <c r="N40" s="88"/>
       <c r="O40" s="88"/>
       <c r="P40" s="88"/>
       <c r="Q40" s="88"/>
       <c r="R40" s="88"/>
       <c r="S40" s="88"/>
       <c r="T40" s="88"/>
       <c r="U40" s="88"/>
       <c r="V40" s="88"/>
       <c r="W40" s="88"/>
       <c r="X40" s="88"/>
       <c r="Y40" s="88"/>
     </row>
     <row r="41" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A41" s="141"/>
       <c r="B41" s="142"/>
       <c r="C41" s="143"/>
       <c r="D41" s="144"/>
       <c r="E41" s="145"/>
       <c r="F41" s="145"/>
       <c r="G41" s="145"/>
       <c r="H41" s="145"/>
@@ -4595,78 +4613,78 @@
       </c>
       <c r="H42" s="148"/>
       <c r="I42" s="148"/>
       <c r="J42" s="150"/>
       <c r="K42" s="151">
         <f>E8</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:25" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A43" s="98"/>
       <c r="B43" s="152"/>
       <c r="C43" s="153" t="s">
         <v>55</v>
       </c>
       <c r="E43" s="148"/>
       <c r="F43" s="148"/>
       <c r="G43" s="149" t="s">
         <v>56</v>
       </c>
       <c r="H43" s="148"/>
       <c r="I43" s="148"/>
       <c r="J43" s="150"/>
       <c r="K43" s="154">
         <f>SUM(K40:K42)</f>
-        <v>30939.58</v>
+        <v>30512.700000000004</v>
       </c>
     </row>
     <row r="44" spans="1:25" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A44" s="98"/>
       <c r="C44" s="155" t="s">
         <v>1</v>
       </c>
       <c r="G44" s="156" t="s">
         <v>57</v>
       </c>
       <c r="J44" s="151">
         <f>E6</f>
         <v>40000</v>
       </c>
     </row>
     <row r="45" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A45" s="98"/>
       <c r="G45" s="149" t="s">
         <v>58</v>
       </c>
       <c r="J45" s="157">
         <f>H40*-1</f>
-        <v>-9060.4199999999983</v>
+        <v>-9487.2999999999975</v>
       </c>
       <c r="K45" s="151">
         <f>SUM(J44:J45)</f>
-        <v>30939.58</v>
+        <v>30512.700000000004</v>
       </c>
     </row>
     <row r="46" spans="1:25" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A46" s="98"/>
       <c r="B46" s="82"/>
       <c r="G46" s="156" t="s">
         <v>59</v>
       </c>
       <c r="K46" s="158">
         <f>K43-K45</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:25" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A47" s="98"/>
     </row>
     <row r="48" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A48" s="98"/>
     </row>
     <row r="50" spans="2:11" x14ac:dyDescent="0.2">
       <c r="C50" s="155"/>
     </row>
     <row r="51" spans="2:11" x14ac:dyDescent="0.2">
       <c r="B51" s="159"/>
       <c r="C51" s="155"/>
@@ -5382,92 +5400,92 @@
       <c r="B11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="22"/>
       <c r="D11" s="20">
         <f>'#9493.00 PM TIME'!E23</f>
         <v>0</v>
       </c>
       <c r="E11" s="20">
         <f>'#9493.00 PM TIME'!G23</f>
         <v>0</v>
       </c>
       <c r="F11" s="20">
         <f>'#9493.00 PM TIME'!I23</f>
         <v>0</v>
       </c>
       <c r="G11" s="21"/>
     </row>
     <row r="12" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="23"/>
       <c r="D12" s="24">
         <f>'#9493.00 Misc'!G22</f>
-        <v>9060.4199999999983</v>
+        <v>9487.2999999999975</v>
       </c>
       <c r="E12" s="24">
         <f>'#9493.00 Misc'!G22</f>
-        <v>9060.4199999999983</v>
+        <v>9487.2999999999975</v>
       </c>
       <c r="F12" s="20">
         <f>D12-E12</f>
         <v>0</v>
       </c>
       <c r="G12" s="21"/>
     </row>
     <row r="13" spans="2:7" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C13" s="23"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="20"/>
       <c r="G13" s="21"/>
     </row>
     <row r="14" spans="2:7" s="25" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B14" s="26" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="27">
         <f>SUM(C8:C13)</f>
         <v>40000</v>
       </c>
       <c r="D14" s="27">
         <f>SUM(D8:D13)</f>
-        <v>9060.4199999999983</v>
+        <v>9487.2999999999975</v>
       </c>
       <c r="E14" s="27">
         <f>SUM(E8:E13)</f>
-        <v>9060.4199999999983</v>
+        <v>9487.2999999999975</v>
       </c>
       <c r="F14" s="27">
         <f>SUM(D14-E14)</f>
         <v>0</v>
       </c>
       <c r="G14" s="27">
         <f>C8-D14</f>
-        <v>30939.58</v>
+        <v>30512.700000000004</v>
       </c>
     </row>
     <row r="15" spans="2:7" ht="13.35" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
       <c r="F15" s="21"/>
       <c r="G15" s="21"/>
     </row>
     <row r="16" spans="2:7" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
       <c r="F16" s="21"/>
       <c r="G16" s="21"/>
     </row>
     <row r="17" spans="4:7" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
       <c r="F17" s="21"/>
       <c r="G17" s="21"/>
     </row>
     <row r="18" spans="4:7" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
       <c r="G18" s="21"/>
@@ -11451,61 +11469,61 @@
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="1.25" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="59" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;CDepartment of Administrative Services
 Underground Railroad Markers
 001S
 &amp;A
 &amp;D
 </oddHeader>
     <oddFooter>&amp;LAcct Codes 0017-335-001S
 Reversion 6/30/2028
 &amp;C&amp;Z&amp;F&amp;R&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0EB4597A-6E53-47D4-9CE4-09E4FB820458}">
   <sheetPr codeName="Sheet178">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AD41"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C18" sqref="C18"/>
+      <selection activeCell="L18" sqref="L18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23" style="50" customWidth="1"/>
     <col min="2" max="2" width="11" style="60" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" style="60" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" style="60" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" style="39" customWidth="1"/>
-    <col min="6" max="6" width="28" style="64" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="13.140625" style="64" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="64" customWidth="1"/>
     <col min="8" max="8" width="15.42578125" style="64" customWidth="1"/>
     <col min="9" max="256" width="11.42578125" style="39"/>
     <col min="257" max="257" width="23" style="39" customWidth="1"/>
     <col min="258" max="258" width="11" style="39" customWidth="1"/>
     <col min="259" max="259" width="8.5703125" style="39" customWidth="1"/>
     <col min="260" max="260" width="11.42578125" style="39"/>
     <col min="261" max="261" width="19.42578125" style="39" customWidth="1"/>
     <col min="262" max="262" width="28" style="39" bestFit="1" customWidth="1"/>
     <col min="263" max="263" width="12.42578125" style="39" customWidth="1"/>
     <col min="264" max="264" width="15.42578125" style="39" customWidth="1"/>
     <col min="265" max="512" width="11.42578125" style="39"/>
     <col min="513" max="513" width="23" style="39" customWidth="1"/>
     <col min="514" max="514" width="11" style="39" customWidth="1"/>
     <col min="515" max="515" width="8.5703125" style="39" customWidth="1"/>
     <col min="516" max="516" width="11.42578125" style="39"/>
     <col min="517" max="517" width="19.42578125" style="39" customWidth="1"/>
     <col min="518" max="518" width="28" style="39" bestFit="1" customWidth="1"/>
     <col min="519" max="519" width="12.42578125" style="39" customWidth="1"/>
     <col min="520" max="520" width="15.42578125" style="39" customWidth="1"/>
     <col min="521" max="768" width="11.42578125" style="39"/>
     <col min="769" max="769" width="23" style="39" customWidth="1"/>
     <col min="770" max="770" width="11" style="39" customWidth="1"/>
     <col min="771" max="771" width="8.5703125" style="39" customWidth="1"/>
     <col min="772" max="772" width="11.42578125" style="39"/>
@@ -12410,156 +12428,161 @@
       <c r="A12" s="75" t="s">
         <v>88</v>
       </c>
       <c r="B12" s="51">
         <v>46188</v>
       </c>
       <c r="C12" s="70">
         <v>2250</v>
       </c>
       <c r="D12" s="51"/>
       <c r="E12" s="39" t="s">
         <v>89</v>
       </c>
       <c r="F12" s="170" t="s">
         <v>90</v>
       </c>
       <c r="G12" s="169">
         <v>95.8</v>
       </c>
       <c r="H12" s="64">
         <f t="shared" si="0"/>
         <v>9060.4199999999983</v>
       </c>
     </row>
     <row r="13" spans="1:30" x14ac:dyDescent="0.2">
-      <c r="A13" s="70" t="s">
-[...10 lines deleted...]
-      <c r="F13" s="24"/>
+      <c r="A13" s="75" t="s">
+        <v>94</v>
+      </c>
+      <c r="B13" s="51">
+        <v>46254</v>
+      </c>
+      <c r="C13" s="171" t="s">
+        <v>92</v>
+      </c>
+      <c r="D13" s="172"/>
+      <c r="E13" s="173" t="s">
+        <v>93</v>
+      </c>
+      <c r="F13" s="173"/>
+      <c r="G13" s="169">
+        <v>426.88</v>
+      </c>
       <c r="H13" s="64">
         <f t="shared" si="0"/>
-        <v>9060.4199999999983</v>
+        <v>9487.2999999999975</v>
       </c>
     </row>
     <row r="14" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A14" s="70"/>
       <c r="B14" s="51"/>
       <c r="C14" s="51"/>
       <c r="D14" s="51"/>
       <c r="F14" s="24"/>
       <c r="H14" s="64">
         <f t="shared" si="0"/>
-        <v>9060.4199999999983</v>
+        <v>9487.2999999999975</v>
       </c>
     </row>
     <row r="15" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A15" s="70"/>
       <c r="B15" s="51"/>
       <c r="C15" s="51"/>
       <c r="D15" s="51"/>
       <c r="E15" s="77"/>
       <c r="F15" s="24"/>
       <c r="H15" s="64">
         <f t="shared" si="0"/>
-        <v>9060.4199999999983</v>
+        <v>9487.2999999999975</v>
       </c>
     </row>
     <row r="16" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A16" s="70"/>
       <c r="B16" s="51"/>
       <c r="C16" s="51"/>
       <c r="D16" s="51"/>
       <c r="F16" s="24"/>
       <c r="H16" s="64">
         <f t="shared" si="0"/>
-        <v>9060.4199999999983</v>
+        <v>9487.2999999999975</v>
       </c>
     </row>
     <row r="17" spans="1:30" x14ac:dyDescent="0.2">
       <c r="B17" s="51"/>
       <c r="C17" s="51"/>
       <c r="D17" s="51"/>
       <c r="F17" s="24"/>
       <c r="H17" s="64">
         <f t="shared" si="0"/>
-        <v>9060.4199999999983</v>
+        <v>9487.2999999999975</v>
       </c>
     </row>
     <row r="18" spans="1:30" x14ac:dyDescent="0.2">
       <c r="B18" s="51"/>
       <c r="C18" s="51"/>
       <c r="D18" s="51"/>
       <c r="F18" s="24"/>
       <c r="H18" s="64">
         <f t="shared" si="0"/>
-        <v>9060.4199999999983</v>
+        <v>9487.2999999999975</v>
       </c>
     </row>
     <row r="19" spans="1:30" x14ac:dyDescent="0.2">
       <c r="B19" s="51"/>
       <c r="C19" s="51"/>
       <c r="D19" s="51"/>
       <c r="F19" s="24"/>
       <c r="H19" s="64">
         <f t="shared" si="0"/>
-        <v>9060.4199999999983</v>
+        <v>9487.2999999999975</v>
       </c>
     </row>
     <row r="20" spans="1:30" x14ac:dyDescent="0.2">
       <c r="B20" s="51"/>
       <c r="C20" s="51"/>
       <c r="D20" s="51"/>
       <c r="F20" s="24"/>
       <c r="H20" s="64">
         <f t="shared" si="0"/>
-        <v>9060.4199999999983</v>
+        <v>9487.2999999999975</v>
       </c>
     </row>
     <row r="21" spans="1:30" x14ac:dyDescent="0.2">
       <c r="G21" s="39"/>
     </row>
     <row r="22" spans="1:30" s="77" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="78"/>
       <c r="B22" s="79"/>
       <c r="C22" s="79"/>
       <c r="D22" s="79"/>
       <c r="E22" s="80" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="81"/>
       <c r="G22" s="63">
         <f>SUM(G9:G21)</f>
-        <v>9060.4199999999983</v>
+        <v>9487.2999999999975</v>
       </c>
       <c r="H22" s="81"/>
       <c r="J22" s="36"/>
       <c r="K22" s="36"/>
       <c r="L22" s="36"/>
       <c r="M22" s="36"/>
       <c r="N22" s="36"/>
       <c r="O22" s="36"/>
       <c r="P22" s="36"/>
       <c r="Q22" s="36"/>
       <c r="R22" s="36"/>
       <c r="S22" s="36"/>
       <c r="T22" s="36"/>
       <c r="U22" s="36"/>
       <c r="V22" s="36"/>
       <c r="W22" s="36"/>
       <c r="X22" s="36"/>
       <c r="Y22" s="36"/>
       <c r="Z22" s="36"/>
       <c r="AA22" s="36"/>
       <c r="AB22" s="36"/>
       <c r="AC22" s="36"/>
       <c r="AD22" s="36"/>
     </row>
     <row r="23" spans="1:30" ht="13.5" thickTop="1" x14ac:dyDescent="0.2"/>
@@ -12632,51 +12655,51 @@
       <c r="G31" s="39"/>
       <c r="H31" s="39"/>
     </row>
     <row r="32" spans="1:30" x14ac:dyDescent="0.2">
       <c r="A32" s="39"/>
       <c r="B32" s="39"/>
       <c r="C32" s="39"/>
       <c r="D32" s="39"/>
       <c r="F32" s="39"/>
       <c r="G32" s="39"/>
       <c r="H32" s="39"/>
     </row>
     <row r="33" spans="7:7" s="39" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="34" spans="7:7" s="39" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="35" spans="7:7" s="39" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="36" spans="7:7" s="39" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="37" spans="7:7" s="39" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="38" spans="7:7" s="39" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="39" spans="7:7" s="39" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="40" spans="7:7" s="39" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="41" spans="7:7" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="G41" s="64"/>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="1.25" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="68" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup scale="75" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;CDepartment of Administrative Services
 Underground Railroad Markers
 001S
 &amp;A
 &amp;D
 </oddHeader>
     <oddFooter>&amp;LAcct Codes 0017-335-001S
 Reversion 6/30/2028
 &amp;C&amp;Z&amp;F&amp;R&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF966213-09BD-4D31-84F8-D965BC19C2CF}">
   <sheetPr codeName="Sheet175">
     <tabColor indexed="30"/>
   </sheetPr>
   <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="M5" sqref="M5"/>
     </sheetView>
   </sheetViews>
@@ -13302,92 +13325,92 @@
       <c r="B11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="22"/>
       <c r="D11" s="20">
         <f>'#9493.00 PM TIME'!E23</f>
         <v>0</v>
       </c>
       <c r="E11" s="20">
         <f>'#9493.00 PM TIME'!G23</f>
         <v>0</v>
       </c>
       <c r="F11" s="20">
         <f>'#9493.00 PM TIME'!I23</f>
         <v>0</v>
       </c>
       <c r="G11" s="21"/>
     </row>
     <row r="12" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="23"/>
       <c r="D12" s="24">
         <f>'#9493.00 Misc'!G22</f>
-        <v>9060.4199999999983</v>
+        <v>9487.2999999999975</v>
       </c>
       <c r="E12" s="24">
         <f>'#9493.00 Misc'!H22</f>
         <v>0</v>
       </c>
       <c r="F12" s="20">
         <f>D12-E12</f>
-        <v>9060.4199999999983</v>
+        <v>9487.2999999999975</v>
       </c>
       <c r="G12" s="21"/>
     </row>
     <row r="13" spans="2:7" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C13" s="23"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="20"/>
       <c r="G13" s="21"/>
     </row>
     <row r="14" spans="2:7" s="25" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B14" s="26" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="27">
         <f>SUM(C8:C13)</f>
         <v>0</v>
       </c>
       <c r="D14" s="27">
         <f>SUM(D8:D13)</f>
-        <v>9060.4199999999983</v>
+        <v>9487.2999999999975</v>
       </c>
       <c r="E14" s="27">
         <f>SUM(E8:E13)</f>
         <v>0</v>
       </c>
       <c r="F14" s="27">
         <f>SUM(D14-E14)</f>
-        <v>9060.4199999999983</v>
+        <v>9487.2999999999975</v>
       </c>
       <c r="G14" s="27">
         <f>C8-D14</f>
-        <v>-9060.4199999999983</v>
+        <v>-9487.2999999999975</v>
       </c>
     </row>
     <row r="15" spans="2:7" ht="13.35" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
       <c r="F15" s="21"/>
       <c r="G15" s="21"/>
     </row>
     <row r="16" spans="2:7" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
       <c r="F16" s="21"/>
       <c r="G16" s="21"/>
     </row>
     <row r="17" spans="4:7" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
       <c r="F17" s="21"/>
       <c r="G17" s="21"/>
     </row>
     <row r="18" spans="4:7" ht="13.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
       <c r="G18" s="21"/>