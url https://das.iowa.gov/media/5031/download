--- v10 (2026-09-26)
+++ v11 (2026-10-16)
@@ -10,60 +10,60 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\DAS Shared Perm\GSE Infrastructure\MM FY26 0017-001S Underground Railroad Markers\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{53867A03-6F3E-49B4-8057-D84A51092384}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{96CF4E40-DF6C-489D-A13D-60022F2F1476}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Language" sheetId="7" r:id="rId1"/>
     <sheet name="FINANCIAL" sheetId="6" r:id="rId2"/>
     <sheet name="RECAP #9493.00" sheetId="8" r:id="rId3"/>
     <sheet name="#9493.00 Vendor A" sheetId="3" r:id="rId4"/>
     <sheet name="#9493.00 PM TIME" sheetId="4" r:id="rId5"/>
     <sheet name="#9493.00 Misc" sheetId="5" r:id="rId6"/>
     <sheet name="RECAP #XXXX.XX" sheetId="2" r:id="rId7"/>
     <sheet name="#XXXX.XX Vendor A" sheetId="9" r:id="rId8"/>
     <sheet name="#XXXX.XX PM TIME" sheetId="10" r:id="rId9"/>
     <sheet name="#XXXX.XX Misc" sheetId="11" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">FINANCIAL!$A$13:$K$13</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">FINANCIAL!$A$1:$K$47</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">FINANCIAL!$2:$2</definedName>
     <definedName name="Z_B4E4B686_422E_4CA5_83DF_67B3403136B9_.wvu.FilterData" localSheetId="1" hidden="1">FINANCIAL!$A$13:$K$13</definedName>
     <definedName name="Z_B4E4B686_422E_4CA5_83DF_67B3403136B9_.wvu.PrintArea" localSheetId="1" hidden="1">FINANCIAL!$A$1:$K$47</definedName>
     <definedName name="Z_B4E4B686_422E_4CA5_83DF_67B3403136B9_.wvu.PrintTitles" localSheetId="1" hidden="1">FINANCIAL!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
@@ -3170,51 +3170,51 @@
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="1.25" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="59" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;CDepartment of Administrative Services
 Underground Railroad Markers
 001S
 &amp;A
 &amp;D
 </oddHeader>
     <oddFooter>&amp;LAcct Codes 0017-335-001S
 Reversion 6/30/2028
 &amp;C&amp;Z&amp;F&amp;R&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5D39CD2-D880-4FB3-B34B-0B4B732DD131}">
   <sheetPr codeName="Sheet1">
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y61"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="A21" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.42578125" style="82" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="83" customWidth="1"/>
     <col min="3" max="3" width="68" style="82" customWidth="1"/>
     <col min="4" max="4" width="14.42578125" style="85" customWidth="1"/>
     <col min="5" max="5" width="15.42578125" style="87" customWidth="1"/>
     <col min="6" max="6" width="13.5703125" style="87" customWidth="1"/>
     <col min="7" max="7" width="15.5703125" style="87" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="14.5703125" style="87" customWidth="1"/>
     <col min="9" max="9" width="14.42578125" style="87" customWidth="1"/>
     <col min="10" max="10" width="14.42578125" style="88" customWidth="1"/>
     <col min="11" max="11" width="17" style="88" bestFit="1" customWidth="1"/>
     <col min="12" max="23" width="11.42578125" style="88" customWidth="1"/>
     <col min="24" max="256" width="11.42578125" style="82"/>
     <col min="257" max="257" width="3.42578125" style="82" bestFit="1" customWidth="1"/>
     <col min="258" max="258" width="9.5703125" style="82" customWidth="1"/>
     <col min="259" max="259" width="68" style="82" customWidth="1"/>
     <col min="260" max="260" width="14.42578125" style="82" customWidth="1"/>
     <col min="261" max="261" width="15.42578125" style="82" customWidth="1"/>
     <col min="262" max="262" width="13.5703125" style="82" customWidth="1"/>
     <col min="263" max="263" width="15.5703125" style="82" bestFit="1" customWidth="1"/>
     <col min="264" max="264" width="14.5703125" style="82" customWidth="1"/>
     <col min="265" max="266" width="14.42578125" style="82" customWidth="1"/>