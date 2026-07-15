--- v10 (2026-06-21)
+++ v11 (2026-07-15)
@@ -1,87 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iowamac-my.sharepoint.com/personal/mariah_fucaloro_das_iowa_gov/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{939A7454-F6AC-4019-A13D-F15782078F53}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{EE9ED290-DDE9-41DB-98B7-0476BDC0ABA7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$15:$R$15</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$B$1:$O$243</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$B$1:$O$242</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1587" uniqueCount="568">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1574" uniqueCount="565">
   <si>
     <t xml:space="preserve">Description </t>
   </si>
   <si>
     <t xml:space="preserve">Dealer </t>
   </si>
   <si>
     <t xml:space="preserve">Make </t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Dodge</t>
   </si>
   <si>
     <t xml:space="preserve">Ford </t>
   </si>
   <si>
     <t>Stiver's Ford</t>
   </si>
   <si>
@@ -384,53 +383,50 @@
   <si>
     <t>CK20953</t>
   </si>
   <si>
     <t>CK20753</t>
   </si>
   <si>
     <t>CK30953</t>
   </si>
   <si>
     <t>CK20743</t>
   </si>
   <si>
     <t>CK30743</t>
   </si>
   <si>
     <t>CK30943</t>
   </si>
   <si>
     <t>Ram</t>
   </si>
   <si>
     <t>W2Y</t>
   </si>
   <si>
-    <t>SUV 3.1</t>
-[...1 lines deleted...]
-  <si>
     <t>CK10906</t>
   </si>
   <si>
     <t>All Wheel Drive, Four Door Police Pursuit SUV with 3.6 L Pentastar V6 Engine, 6,200 Towing Capacity</t>
   </si>
   <si>
     <t>All Wheel Drive, Four Door Police Pursuit SUV with 5.7 L Hemi V8 Engine, 7,200 Towing Capacity</t>
   </si>
   <si>
     <t>OPEN</t>
   </si>
   <si>
     <t>CLOSED</t>
   </si>
   <si>
     <t>Silverado 1500</t>
   </si>
   <si>
     <t>CK10543</t>
   </si>
   <si>
     <t>Silverado</t>
   </si>
   <si>
     <t>CK10743</t>
@@ -490,53 +486,50 @@
     <t>Small SUV</t>
   </si>
   <si>
     <t>Compact Sedan</t>
   </si>
   <si>
     <t>Midsize Sedan</t>
   </si>
   <si>
     <t>Minivan</t>
   </si>
   <si>
     <t>Midsize SUV</t>
   </si>
   <si>
     <t>Full-Size SUV</t>
   </si>
   <si>
     <t>Full-Size Cargo Van</t>
   </si>
   <si>
     <t>Full-Size Passenger Wagon</t>
   </si>
   <si>
     <t>Equinox</t>
-  </si>
-[...1 lines deleted...]
-    <t>4 Dr Utility, AWD, 5-Passenger, 4 cyl. Engine + Additional Keys</t>
   </si>
   <si>
     <t>4 Dr Large SUV, 4X4, V8 Engine, Cargo capacity 41.5 Cu. Ft. behind rear seat</t>
   </si>
   <si>
     <t>DP9L64</t>
   </si>
   <si>
     <t>DP9L94</t>
   </si>
   <si>
     <t>DP0L64</t>
   </si>
   <si>
     <t>DP0L94</t>
   </si>
   <si>
     <t>Ryley Schleder</t>
   </si>
   <si>
     <t>515-969-0077</t>
   </si>
   <si>
     <t>rschleder@stiversfordia.com</t>
   </si>
@@ -1374,56 +1367,50 @@
   <si>
     <t>SUV 8</t>
   </si>
   <si>
     <t>SUV 1</t>
   </si>
   <si>
     <t>SUV 9</t>
   </si>
   <si>
     <t>HEV 4</t>
   </si>
   <si>
     <t>SUV 10</t>
   </si>
   <si>
     <t>SUV 11</t>
   </si>
   <si>
     <t>SUV 12</t>
   </si>
   <si>
     <t>SUV 2</t>
   </si>
   <si>
-    <t>24216A</t>
-[...4 lines deleted...]
-  <si>
     <t>SUV 7</t>
   </si>
   <si>
     <t>25002A</t>
   </si>
   <si>
     <t>24194A</t>
   </si>
   <si>
     <t>UIJ</t>
   </si>
   <si>
     <t>SUV 13</t>
   </si>
   <si>
     <t>VAN 3</t>
   </si>
   <si>
     <t>Full Size Cargo Van, AWD, 2-Passenger, V6 3.5L, Low roof 82.2", 130WB, 9500 GVWR</t>
   </si>
   <si>
     <t>VAN 5</t>
   </si>
   <si>
     <t>W3U</t>
@@ -2168,50 +2155,53 @@
     </r>
   </si>
   <si>
     <t>Regular Cab, 145" Wheelbas, 60" CA, 4X4, DRW, V8 7.3L Engine, 16500 GVWR, Towing Cap: 17500 conventional; 21700 5th wheel, 21900 gooseneck</t>
   </si>
   <si>
     <t>SuperCrew Cab, 168" Wheelbase, 60" CA, 4X4, DRW, V8 7.3L Engine, 16500 GVWR, Towing Cap: 17500 conventional; 21300 5th wheel, 21400 gooseneck</t>
   </si>
   <si>
     <t>Regular Cab, 145" Wheelbase, 60" CA, 4X4, DRW, V8 7.3L Engine, 18000 GVWR, Towing Cap: 18500 conventional; 21700 5th wheel, 21900 gooseneck</t>
   </si>
   <si>
     <t>SuperCrew Cab, 179" Wheelbase, 60" CA, 4X4, DRW, V8 7.3L Engine, 18000 GVWR, Towing Cap: 18500 conventional; 21200 5th wheel, 21300 gooseneck</t>
   </si>
   <si>
     <t>SuperCrew Cab, 145" Wheelbase, 60" CA, 4X2, DRW, V8 7.3L Engine, 22000 GVWR, Towing Cap: 18500 conventional; 23300 5th wheel, 23400 gooseneck</t>
   </si>
   <si>
     <t>CLOSING 7/24/26</t>
   </si>
   <si>
     <t>CLOSING 9/25/26</t>
   </si>
   <si>
     <t>CLOSING 8/28/26</t>
+  </si>
+  <si>
+    <t>SUV 3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="165" formatCode="m/d/yy;@"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -3739,50 +3729,53 @@
     </xf>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="12" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="15" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="12" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="12" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -4109,92 +4102,89 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="11" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="11" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="11" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="11" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
       <color rgb="FFF6F67E"/>
       <color rgb="FF0066FF"/>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>2233083</xdr:colOff>
-      <xdr:row>234</xdr:row>
+      <xdr:row>233</xdr:row>
       <xdr:rowOff>21166</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="TextBox 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="17335500" y="92371333"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
@@ -4202,54 +4192,50 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4494,8318 +4480,8271 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e78dc435-e7f2-4f1b-8bbc-055c15a6f056" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9cb8aa9d-cd20-4e47-aa59-783a6100e755" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b2326ac4-34f1-49dd-b1b0-baca6cc4e3fd" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f6596559-7f50-47ff-b974-bbc096167cfe" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e4915bdf-6e5e-4d2a-8f51-cadf95d0b90b" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d8ee8a6-d29d-442d-b7f7-8e069bdcc368" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e0d05dd3-6df4-4438-9f36-d28f305adf03" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f2a5d399-0b4a-4998-aaa6-7d1af3dab789" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bc73772b-8a68-459f-b101-ec1796720482" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/338fba6e-59a3-4773-b5fc-578f0d511794" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4727a991-da1c-4da3-a16a-545f501eff0a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/82895fc5-b873-4640-9f84-d4419333e181" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05320cf8-7e7e-4c46-b616-7693bf9b8f0a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/59456810-20e6-40b4-842b-22a2610a310d" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/50d325fa-c220-40f5-90ab-ab3893eaf01f" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f2a5d399-0b4a-4998-aaa6-7d1af3dab789" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d1ada532-b471-4332-ba4f-c5f4750753c7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d8ee8a6-d29d-442d-b7f7-8e069bdcc368" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/70f819e9-95d4-42f2-9cd0-7c7fe8bc9acb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/991d039c-45b9-4fa1-8455-c68afd47f11a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b2326ac4-34f1-49dd-b1b0-baca6cc4e3fd" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1b4f493a-a629-4abf-8776-639adcef2b04" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9062c3e7-41c0-4c69-a906-becb118899a3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/01e803a7-7778-4556-a807-16373390b566" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/50d325fa-c220-40f5-90ab-ab3893eaf01f" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9cb8aa9d-cd20-4e47-aa59-783a6100e755" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/59456810-20e6-40b4-842b-22a2610a310d" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bfba955e-ed7e-49fc-9be8-2414d63dd040" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/50d325fa-c220-40f5-90ab-ab3893eaf01f" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://das.iowa.gov/media/1910/download?inline" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ae7bb8fd-3151-41ab-99d6-a10468e59c17" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/82895fc5-b873-4640-9f84-d4419333e181" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05320cf8-7e7e-4c46-b616-7693bf9b8f0a" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9062c3e7-41c0-4c69-a906-becb118899a3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ab524021-68f7-4eed-914e-0393150b9e48" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4727a991-da1c-4da3-a16a-545f501eff0a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/59456810-20e6-40b4-842b-22a2610a310d" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/81382758-cf80-413d-b967-6b640f656575" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/70f819e9-95d4-42f2-9cd0-7c7fe8bc9acb" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/50d325fa-c220-40f5-90ab-ab3893eaf01f" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/82895fc5-b873-4640-9f84-d4419333e181" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1d30d2c7-0e4e-4a3b-b5f5-52d0c0520171" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9062c3e7-41c0-4c69-a906-becb118899a3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3c23876c-107b-48ca-9dfe-1810782d5968" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/01e803a7-7778-4556-a807-16373390b566" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b2326ac4-34f1-49dd-b1b0-baca6cc4e3fd" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9cb8aa9d-cd20-4e47-aa59-783a6100e755" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/59456810-20e6-40b4-842b-22a2610a310d" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/06a6892d-6913-45ef-a5bd-d8268f9be666" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7a57d3b4-4404-46e1-acf8-fc7df29dd919" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/50d325fa-c220-40f5-90ab-ab3893eaf01f" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/13dba9ed-43d0-4822-b38f-912aa6218dcb" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/01e803a7-7778-4556-a807-16373390b566" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/70f819e9-95d4-42f2-9cd0-7c7fe8bc9acb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9c9cb32d-80f4-431e-92be-bc71a6c13c56" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/96d6930b-c2f5-4cd9-a230-05c554d02ec6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/82895fc5-b873-4640-9f84-d4419333e181" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05320cf8-7e7e-4c46-b616-7693bf9b8f0a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bc73772b-8a68-459f-b101-ec1796720482" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9062c3e7-41c0-4c69-a906-becb118899a3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7a57d3b4-4404-46e1-acf8-fc7df29dd919" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/70f819e9-95d4-42f2-9cd0-7c7fe8bc9acb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4727a991-da1c-4da3-a16a-545f501eff0a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/59456810-20e6-40b4-842b-22a2610a310d" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/06a6892d-6913-45ef-a5bd-d8268f9be666" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/13dba9ed-43d0-4822-b38f-912aa6218dcb" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/50d325fa-c220-40f5-90ab-ab3893eaf01f" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/adccf555-64be-4018-9ca4-142b236df24d" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7d3ea50c-adfd-484c-b186-0d124dd2f260" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/01e803a7-7778-4556-a807-16373390b566" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ca641d31-750b-42ff-94e4-7ce7d5e4099c" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1b4f493a-a629-4abf-8776-639adcef2b04" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9e5436ad-07ef-4668-9d65-f02be385afec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/59456810-20e6-40b4-842b-22a2610a310d" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c33d41cd-7aac-4e93-8c3a-282432123a78" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/70f819e9-95d4-42f2-9cd0-7c7fe8bc9acb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/576e99b2-3c90-4afa-bd75-97516a6e447b" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dce63240-7a8e-43d9-9735-dd1384066dc7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c9f41ed0-df3b-49d2-a562-7c65c6be693e" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/82895fc5-b873-4640-9f84-d4419333e181" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/698e7d83-41ea-45f5-933a-ec265868294c" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5c1b0456-5f07-4124-9c37-53a89cef61d4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f6596559-7f50-47ff-b974-bbc096167cfe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/AwardedContracts" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9e5436ad-07ef-4668-9d65-f02be385afec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7a57d3b4-4404-46e1-acf8-fc7df29dd919" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9062c3e7-41c0-4c69-a906-becb118899a3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ae7ebf96-a71a-4adb-b430-7fa03bdb7dd6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a51d591b-3ff2-4e0e-b1fc-2570887f4cf7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e9a81c5c-6807-48bd-99a9-c42be48a1e41" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1955885a-b5cf-49bb-ac1a-7178d9e91582" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/01e803a7-7778-4556-a807-16373390b566" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f2a5d399-0b4a-4998-aaa6-7d1af3dab789" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c33d41cd-7aac-4e93-8c3a-282432123a78" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/991d039c-45b9-4fa1-8455-c68afd47f11a" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/13dba9ed-43d0-4822-b38f-912aa6218dcb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/54362385-a5de-46e4-8beb-f623352105d8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/06a6892d-6913-45ef-a5bd-d8268f9be666" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b2326ac4-34f1-49dd-b1b0-baca6cc4e3fd" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1132b526-bfce-49f3-a318-c5e1a9655347" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bbb1268f-0fa7-4217-8bf8-097f28e52573" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/82895fc5-b873-4640-9f84-d4419333e181" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f6596559-7f50-47ff-b974-bbc096167cfe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/698e7d83-41ea-45f5-933a-ec265868294c" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ae7bb8fd-3151-41ab-99d6-a10468e59c17" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0399d856-e8f9-4c1f-b2c8-39dbefc2b33c" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05320cf8-7e7e-4c46-b616-7693bf9b8f0a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/70f819e9-95d4-42f2-9cd0-7c7fe8bc9acb" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/01e803a7-7778-4556-a807-16373390b566" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9062c3e7-41c0-4c69-a906-becb118899a3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d1d1dc33-15fd-4a28-81f5-e59047130ae5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eed8637d-6148-452a-b90f-17524730c3ac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/991d039c-45b9-4fa1-8455-c68afd47f11a" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/364644b7-3f66-407a-9cdb-78ebf04837c5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/01e803a7-7778-4556-a807-16373390b566" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9cb8aa9d-cd20-4e47-aa59-783a6100e755" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b2326ac4-34f1-49dd-b1b0-baca6cc4e3fd" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1b4f493a-a629-4abf-8776-639adcef2b04" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/50d325fa-c220-40f5-90ab-ab3893eaf01f" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e4915bdf-6e5e-4d2a-8f51-cadf95d0b90b" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d8ee8a6-d29d-442d-b7f7-8e069bdcc368" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e0d05dd3-6df4-4438-9f36-d28f305adf03" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bfba955e-ed7e-49fc-9be8-2414d63dd040" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bc73772b-8a68-459f-b101-ec1796720482" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ff3edf-0bed-4ac0-9f91-9b808c69f8f8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4727a991-da1c-4da3-a16a-545f501eff0a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/82895fc5-b873-4640-9f84-d4419333e181" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05320cf8-7e7e-4c46-b616-7693bf9b8f0a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/59456810-20e6-40b4-842b-22a2610a310d" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/81382758-cf80-413d-b967-6b640f656575" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/70f819e9-95d4-42f2-9cd0-7c7fe8bc9acb" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/50d325fa-c220-40f5-90ab-ab3893eaf01f" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d1ada532-b471-4332-ba4f-c5f4750753c7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d8ee8a6-d29d-442d-b7f7-8e069bdcc368" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/70f819e9-95d4-42f2-9cd0-7c7fe8bc9acb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3c23876c-107b-48ca-9dfe-1810782d5968" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b2326ac4-34f1-49dd-b1b0-baca6cc4e3fd" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9062c3e7-41c0-4c69-a906-becb118899a3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/01e803a7-7778-4556-a807-16373390b566" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/50d325fa-c220-40f5-90ab-ab3893eaf01f" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9cb8aa9d-cd20-4e47-aa59-783a6100e755" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/59456810-20e6-40b4-842b-22a2610a310d" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7a57d3b4-4404-46e1-acf8-fc7df29dd919" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/50d325fa-c220-40f5-90ab-ab3893eaf01f" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/13dba9ed-43d0-4822-b38f-912aa6218dcb" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://das.iowa.gov/media/1910/download?inline" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/06a6892d-6913-45ef-a5bd-d8268f9be666" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9c9cb32d-80f4-431e-92be-bc71a6c13c56" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/82895fc5-b873-4640-9f84-d4419333e181" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05320cf8-7e7e-4c46-b616-7693bf9b8f0a" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9062c3e7-41c0-4c69-a906-becb118899a3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ab524021-68f7-4eed-914e-0393150b9e48" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4727a991-da1c-4da3-a16a-545f501eff0a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/59456810-20e6-40b4-842b-22a2610a310d" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/06a6892d-6913-45ef-a5bd-d8268f9be666" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/13dba9ed-43d0-4822-b38f-912aa6218dcb" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/50d325fa-c220-40f5-90ab-ab3893eaf01f" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7a57d3b4-4404-46e1-acf8-fc7df29dd919" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/82895fc5-b873-4640-9f84-d4419333e181" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7d3ea50c-adfd-484c-b186-0d124dd2f260" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9062c3e7-41c0-4c69-a906-becb118899a3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f1f3743f-96d2-4a29-9f19-0db43594a4ee" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/01e803a7-7778-4556-a807-16373390b566" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1b4f493a-a629-4abf-8776-639adcef2b04" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9cb8aa9d-cd20-4e47-aa59-783a6100e755" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/59456810-20e6-40b4-842b-22a2610a310d" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/576e99b2-3c90-4afa-bd75-97516a6e447b" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9e5436ad-07ef-4668-9d65-f02be385afec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/01e803a7-7778-4556-a807-16373390b566" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9062c3e7-41c0-4c69-a906-becb118899a3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d1d1dc33-15fd-4a28-81f5-e59047130ae5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eed8637d-6148-452a-b90f-17524730c3ac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/70f819e9-95d4-42f2-9cd0-7c7fe8bc9acb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f08d8a7b-7a53-4409-8401-d16e10baac92" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05f704f5-746b-470a-ba12-b8260be0beb6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c9f41ed0-df3b-49d2-a562-7c65c6be693e" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/82895fc5-b873-4640-9f84-d4419333e181" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f6596559-7f50-47ff-b974-bbc096167cfe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/50d325fa-c220-40f5-90ab-ab3893eaf01f" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bc73772b-8a68-459f-b101-ec1796720482" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9062c3e7-41c0-4c69-a906-becb118899a3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9e5436ad-07ef-4668-9d65-f02be385afec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/70f819e9-95d4-42f2-9cd0-7c7fe8bc9acb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4727a991-da1c-4da3-a16a-545f501eff0a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/59456810-20e6-40b4-842b-22a2610a310d" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ae7ebf96-a71a-4adb-b430-7fa03bdb7dd6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a51d591b-3ff2-4e0e-b1fc-2570887f4cf7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e9a81c5c-6807-48bd-99a9-c42be48a1e41" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/adccf555-64be-4018-9ca4-142b236df24d" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1955885a-b5cf-49bb-ac1a-7178d9e91582" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/01e803a7-7778-4556-a807-16373390b566" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f2a5d399-0b4a-4998-aaa6-7d1af3dab789" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ca641d31-750b-42ff-94e4-7ce7d5e4099c" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/59456810-20e6-40b4-842b-22a2610a310d" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c33d41cd-7aac-4e93-8c3a-282432123a78" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/54362385-a5de-46e4-8beb-f623352105d8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/70f819e9-95d4-42f2-9cd0-7c7fe8bc9acb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bbb1268f-0fa7-4217-8bf8-097f28e52573" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/82895fc5-b873-4640-9f84-d4419333e181" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/698e7d83-41ea-45f5-933a-ec265868294c" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5c1b0456-5f07-4124-9c37-53a89cef61d4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f6596559-7f50-47ff-b974-bbc096167cfe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/AwardedContracts" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7a57d3b4-4404-46e1-acf8-fc7df29dd919" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9062c3e7-41c0-4c69-a906-becb118899a3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0399d856-e8f9-4c1f-b2c8-39dbefc2b33c" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/01e803a7-7778-4556-a807-16373390b566" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/364644b7-3f66-407a-9cdb-78ebf04837c5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c33d41cd-7aac-4e93-8c3a-282432123a78" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f08d8a7b-7a53-4409-8401-d16e10baac92" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/13dba9ed-43d0-4822-b38f-912aa6218dcb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e78dc435-e7f2-4f1b-8bbc-055c15a6f056" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b2326ac4-34f1-49dd-b1b0-baca6cc4e3fd" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/06a6892d-6913-45ef-a5bd-d8268f9be666" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dce63240-7a8e-43d9-9735-dd1384066dc7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b2326ac4-34f1-49dd-b1b0-baca6cc4e3fd" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1132b526-bfce-49f3-a318-c5e1a9655347" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f2a5d399-0b4a-4998-aaa6-7d1af3dab789" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/698e7d83-41ea-45f5-933a-ec265868294c" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ff3edf-0bed-4ac0-9f91-9b808c69f8f8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f6596559-7f50-47ff-b974-bbc096167cfe" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/82895fc5-b873-4640-9f84-d4419333e181" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05320cf8-7e7e-4c46-b616-7693bf9b8f0a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05320cf8-7e7e-4c46-b616-7693bf9b8f0a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/70f819e9-95d4-42f2-9cd0-7c7fe8bc9acb" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f2a5d399-0b4a-4998-aaa6-7d1af3dab789" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q246"/>
+  <dimension ref="A1:Q245"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A15" zoomScale="77" zoomScaleNormal="77" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="B22" sqref="B22:C24"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A98" zoomScale="77" zoomScaleNormal="77" zoomScaleSheetLayoutView="40" workbookViewId="0">
+      <selection activeCell="I110" sqref="I110"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.7109375" customWidth="1"/>
     <col min="2" max="2" width="18.28515625" style="114" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" style="111" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21.85546875" style="22" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.42578125" style="29" customWidth="1"/>
     <col min="6" max="6" width="14.5703125" style="73" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="20.42578125" style="5" customWidth="1"/>
     <col min="9" max="9" width="18.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="88.85546875" style="74" customWidth="1"/>
     <col min="11" max="11" width="16.5703125" style="5" customWidth="1"/>
     <col min="12" max="12" width="10" style="5" customWidth="1"/>
     <col min="13" max="13" width="12.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="30.140625" style="18" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="40.85546875" style="2" customWidth="1"/>
     <col min="16" max="16" width="4.140625" style="75" customWidth="1"/>
     <col min="17" max="17" width="1.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" x14ac:dyDescent="0.25">
       <c r="O1" s="3"/>
     </row>
     <row r="2" spans="2:16" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="B2" s="304" t="s">
-[...14 lines deleted...]
-      <c r="O2" s="304"/>
+      <c r="B2" s="305" t="s">
+        <v>427</v>
+      </c>
+      <c r="C2" s="305"/>
+      <c r="D2" s="305"/>
+      <c r="E2" s="305"/>
+      <c r="F2" s="305"/>
+      <c r="G2" s="305"/>
+      <c r="H2" s="305"/>
+      <c r="I2" s="305"/>
+      <c r="J2" s="305"/>
+      <c r="K2" s="305"/>
+      <c r="L2" s="305"/>
+      <c r="M2" s="305"/>
+      <c r="N2" s="305"/>
+      <c r="O2" s="305"/>
       <c r="P2" s="17"/>
     </row>
     <row r="3" spans="2:16" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="B3" s="310"/>
-[...12 lines deleted...]
-      <c r="O3" s="310"/>
+      <c r="B3" s="311"/>
+      <c r="C3" s="311"/>
+      <c r="D3" s="311"/>
+      <c r="E3" s="311"/>
+      <c r="F3" s="311"/>
+      <c r="G3" s="311"/>
+      <c r="H3" s="311"/>
+      <c r="I3" s="311"/>
+      <c r="J3" s="311"/>
+      <c r="K3" s="311"/>
+      <c r="L3" s="311"/>
+      <c r="M3" s="311"/>
+      <c r="N3" s="311"/>
+      <c r="O3" s="311"/>
       <c r="P3" s="17"/>
     </row>
     <row r="4" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B4" s="305" t="s">
-[...14 lines deleted...]
-      <c r="O4" s="305"/>
+      <c r="B4" s="306" t="s">
+        <v>227</v>
+      </c>
+      <c r="C4" s="306"/>
+      <c r="D4" s="306"/>
+      <c r="E4" s="306"/>
+      <c r="F4" s="306"/>
+      <c r="G4" s="306"/>
+      <c r="H4" s="306"/>
+      <c r="I4" s="306"/>
+      <c r="J4" s="306"/>
+      <c r="K4" s="306"/>
+      <c r="L4" s="306"/>
+      <c r="M4" s="306"/>
+      <c r="N4" s="306"/>
+      <c r="O4" s="306"/>
       <c r="P4" s="76"/>
     </row>
     <row r="5" spans="2:16" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B5" s="112"/>
       <c r="C5" s="112"/>
       <c r="D5" s="100"/>
       <c r="E5" s="100"/>
       <c r="F5" s="100"/>
       <c r="G5" s="100"/>
       <c r="H5" s="100"/>
       <c r="I5" s="100"/>
       <c r="J5" s="108" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="K5" s="100"/>
       <c r="L5" s="100"/>
       <c r="M5" s="100"/>
       <c r="N5" s="161"/>
       <c r="O5" s="100"/>
       <c r="P5" s="76"/>
     </row>
     <row r="6" spans="2:16" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B6" s="112"/>
       <c r="C6" s="112"/>
       <c r="D6" s="100"/>
       <c r="E6" s="100"/>
       <c r="F6" s="100"/>
       <c r="G6" s="100"/>
       <c r="H6" s="100"/>
       <c r="I6" s="100"/>
       <c r="J6" s="101" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="K6" s="100"/>
       <c r="L6" s="100"/>
       <c r="M6" s="100"/>
       <c r="N6" s="161"/>
       <c r="O6" s="100"/>
       <c r="P6" s="76"/>
     </row>
     <row r="7" spans="2:16" ht="21" x14ac:dyDescent="0.35">
-      <c r="B7" s="309" t="s">
-[...14 lines deleted...]
-      <c r="O7" s="309"/>
+      <c r="B7" s="310" t="s">
+        <v>228</v>
+      </c>
+      <c r="C7" s="310"/>
+      <c r="D7" s="310"/>
+      <c r="E7" s="310"/>
+      <c r="F7" s="310"/>
+      <c r="G7" s="310"/>
+      <c r="H7" s="310"/>
+      <c r="I7" s="310"/>
+      <c r="J7" s="310"/>
+      <c r="K7" s="310"/>
+      <c r="L7" s="310"/>
+      <c r="M7" s="310"/>
+      <c r="N7" s="310"/>
+      <c r="O7" s="310"/>
       <c r="P7" s="9"/>
     </row>
     <row r="8" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B8" s="265" t="s">
+      <c r="B8" s="266" t="s">
         <v>66</v>
       </c>
-      <c r="C8" s="265"/>
-[...11 lines deleted...]
-      <c r="O8" s="265"/>
+      <c r="C8" s="266"/>
+      <c r="D8" s="266"/>
+      <c r="E8" s="266"/>
+      <c r="F8" s="266"/>
+      <c r="G8" s="266"/>
+      <c r="H8" s="266"/>
+      <c r="I8" s="266"/>
+      <c r="J8" s="266"/>
+      <c r="K8" s="266"/>
+      <c r="L8" s="266"/>
+      <c r="M8" s="266"/>
+      <c r="N8" s="266"/>
+      <c r="O8" s="266"/>
       <c r="P8" s="18"/>
     </row>
     <row r="9" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B9" s="313" t="s">
+      <c r="B9" s="314" t="s">
         <v>67</v>
       </c>
-      <c r="C9" s="313"/>
-[...11 lines deleted...]
-      <c r="O9" s="313"/>
+      <c r="C9" s="314"/>
+      <c r="D9" s="314"/>
+      <c r="E9" s="314"/>
+      <c r="F9" s="314"/>
+      <c r="G9" s="314"/>
+      <c r="H9" s="314"/>
+      <c r="I9" s="314"/>
+      <c r="J9" s="314"/>
+      <c r="K9" s="314"/>
+      <c r="L9" s="314"/>
+      <c r="M9" s="314"/>
+      <c r="N9" s="314"/>
+      <c r="O9" s="314"/>
       <c r="P9" s="18"/>
     </row>
     <row r="10" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B10" s="111"/>
       <c r="G10" s="29"/>
       <c r="H10" s="29"/>
       <c r="I10" s="29"/>
       <c r="J10" s="29"/>
       <c r="K10" s="29"/>
       <c r="L10" s="29"/>
       <c r="M10" s="29"/>
       <c r="O10" s="29"/>
       <c r="P10" s="29"/>
     </row>
     <row r="11" spans="2:16" s="7" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="314" t="s">
+      <c r="B11" s="315" t="s">
         <v>26</v>
       </c>
-      <c r="C11" s="314"/>
-[...11 lines deleted...]
-      <c r="O11" s="314"/>
+      <c r="C11" s="315"/>
+      <c r="D11" s="315"/>
+      <c r="E11" s="315"/>
+      <c r="F11" s="315"/>
+      <c r="G11" s="315"/>
+      <c r="H11" s="315"/>
+      <c r="I11" s="315"/>
+      <c r="J11" s="315"/>
+      <c r="K11" s="315"/>
+      <c r="L11" s="315"/>
+      <c r="M11" s="315"/>
+      <c r="N11" s="315"/>
+      <c r="O11" s="315"/>
       <c r="P11" s="8"/>
     </row>
     <row r="12" spans="2:16" s="7" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="311" t="s">
+      <c r="B12" s="312" t="s">
         <v>71</v>
       </c>
-      <c r="C12" s="312"/>
-[...11 lines deleted...]
-      <c r="O12" s="312"/>
+      <c r="C12" s="313"/>
+      <c r="D12" s="313"/>
+      <c r="E12" s="313"/>
+      <c r="F12" s="313"/>
+      <c r="G12" s="313"/>
+      <c r="H12" s="313"/>
+      <c r="I12" s="313"/>
+      <c r="J12" s="313"/>
+      <c r="K12" s="313"/>
+      <c r="L12" s="313"/>
+      <c r="M12" s="313"/>
+      <c r="N12" s="313"/>
+      <c r="O12" s="313"/>
       <c r="P12" s="20"/>
     </row>
     <row r="13" spans="2:16" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="14" spans="2:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B14" s="306" t="s">
+      <c r="B14" s="307" t="s">
         <v>64</v>
       </c>
-      <c r="C14" s="307"/>
-[...11 lines deleted...]
-      <c r="O14" s="308"/>
+      <c r="C14" s="308"/>
+      <c r="D14" s="308"/>
+      <c r="E14" s="308"/>
+      <c r="F14" s="308"/>
+      <c r="G14" s="308"/>
+      <c r="H14" s="308"/>
+      <c r="I14" s="308"/>
+      <c r="J14" s="308"/>
+      <c r="K14" s="308"/>
+      <c r="L14" s="308"/>
+      <c r="M14" s="308"/>
+      <c r="N14" s="308"/>
+      <c r="O14" s="309"/>
       <c r="P14" s="12"/>
     </row>
     <row r="15" spans="2:16" s="66" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
       <c r="B15" s="164" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="165" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="D15" s="166" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="E15" s="167" t="s">
         <v>62</v>
       </c>
       <c r="F15" s="168" t="s">
         <v>39</v>
       </c>
       <c r="G15" s="169" t="s">
         <v>2</v>
       </c>
       <c r="H15" s="169" t="s">
         <v>3</v>
       </c>
       <c r="I15" s="169" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="170" t="s">
         <v>0</v>
       </c>
       <c r="K15" s="167" t="s">
         <v>22</v>
       </c>
       <c r="L15" s="167" t="s">
         <v>74</v>
       </c>
       <c r="M15" s="167" t="s">
         <v>63</v>
       </c>
       <c r="N15" s="171" t="s">
         <v>1</v>
       </c>
       <c r="O15" s="172" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="P15" s="72"/>
     </row>
     <row r="16" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
       <c r="B16" s="196" t="s">
         <v>85</v>
       </c>
       <c r="C16" s="37" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="D16" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E16" s="32">
         <v>2027</v>
       </c>
       <c r="F16" s="33">
         <v>46309</v>
       </c>
       <c r="G16" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H16" s="47" t="s">
         <v>80</v>
       </c>
       <c r="I16" s="34" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="J16" s="35" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="K16" s="44" t="s">
         <v>81</v>
       </c>
       <c r="L16" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M16" s="47" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="N16" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O16" s="131">
         <v>45653</v>
       </c>
       <c r="P16" s="5"/>
     </row>
     <row r="17" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B17" s="196" t="s">
         <v>88</v>
       </c>
       <c r="C17" s="37" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="D17" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E17" s="32">
         <v>2027</v>
       </c>
       <c r="F17" s="33">
         <v>46309</v>
       </c>
       <c r="G17" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H17" s="47" t="s">
         <v>80</v>
       </c>
       <c r="I17" s="34" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="J17" s="35" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="K17" s="44" t="s">
         <v>81</v>
       </c>
       <c r="L17" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M17" s="47" t="s">
         <v>40</v>
       </c>
       <c r="N17" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O17" s="131">
         <v>53823</v>
       </c>
       <c r="P17" s="5"/>
     </row>
     <row r="18" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
       <c r="B18" s="196" t="s">
         <v>89</v>
       </c>
       <c r="C18" s="37" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="D18" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E18" s="32">
         <v>2027</v>
       </c>
       <c r="F18" s="33">
         <v>46309</v>
       </c>
       <c r="G18" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H18" s="47" t="s">
         <v>80</v>
       </c>
       <c r="I18" s="34" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="J18" s="35" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="K18" s="44" t="s">
         <v>81</v>
       </c>
       <c r="L18" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M18" s="47" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="N18" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O18" s="131">
         <v>47622</v>
       </c>
       <c r="P18" s="5"/>
     </row>
     <row r="19" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B19" s="196" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="C19" s="37" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="D19" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E19" s="32">
         <v>2027</v>
       </c>
       <c r="F19" s="33">
         <v>46309</v>
       </c>
       <c r="G19" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H19" s="47" t="s">
         <v>80</v>
       </c>
       <c r="I19" s="34" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="J19" s="35" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="K19" s="44" t="s">
         <v>81</v>
       </c>
       <c r="L19" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M19" s="47" t="s">
         <v>40</v>
       </c>
       <c r="N19" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O19" s="131">
         <v>48625</v>
       </c>
       <c r="P19" s="5"/>
     </row>
     <row r="20" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B20" s="218" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="C20" s="37" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="D20" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E20" s="32">
         <v>2026</v>
       </c>
       <c r="F20" s="33">
         <v>46309</v>
       </c>
       <c r="G20" s="173" t="s">
         <v>8</v>
       </c>
       <c r="H20" s="173" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="183" t="s">
         <v>29</v>
       </c>
       <c r="J20" s="36" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="K20" s="173" t="s">
         <v>82</v>
       </c>
       <c r="L20" s="173" t="s">
         <v>40</v>
       </c>
       <c r="M20" s="173" t="s">
         <v>40</v>
       </c>
       <c r="N20" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O20" s="132">
         <v>49024</v>
       </c>
       <c r="P20" s="5"/>
     </row>
     <row r="21" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B21" s="218" t="s">
+        <v>289</v>
+      </c>
+      <c r="C21" s="37" t="s">
         <v>291</v>
       </c>
-      <c r="C21" s="37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E21" s="32">
         <v>2026</v>
       </c>
       <c r="F21" s="33">
         <v>46309</v>
       </c>
       <c r="G21" s="173" t="s">
         <v>8</v>
       </c>
       <c r="H21" s="173" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="183" t="s">
         <v>29</v>
       </c>
       <c r="J21" s="36" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="K21" s="173" t="s">
         <v>82</v>
       </c>
       <c r="L21" s="173" t="s">
         <v>40</v>
       </c>
       <c r="M21" s="173" t="s">
         <v>40</v>
       </c>
       <c r="N21" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O21" s="132">
         <v>52063</v>
       </c>
       <c r="P21" s="5"/>
     </row>
     <row r="22" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B22" s="218" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="C22" s="37" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="D22" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E22" s="32">
         <v>2026</v>
       </c>
       <c r="F22" s="33">
         <v>46309</v>
       </c>
       <c r="G22" s="173" t="s">
         <v>8</v>
       </c>
       <c r="H22" s="173" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="183" t="s">
         <v>29</v>
       </c>
       <c r="J22" s="36" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="K22" s="173" t="s">
         <v>82</v>
       </c>
       <c r="L22" s="173" t="s">
         <v>40</v>
       </c>
       <c r="M22" s="173" t="s">
         <v>40</v>
       </c>
       <c r="N22" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O22" s="132">
         <v>52336</v>
       </c>
       <c r="P22" s="5"/>
     </row>
     <row r="23" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B23" s="196" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="C23" s="37" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="D23" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E23" s="32">
         <v>2027</v>
       </c>
       <c r="F23" s="33">
         <v>46309</v>
       </c>
       <c r="G23" s="44" t="s">
         <v>5</v>
       </c>
       <c r="H23" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="34" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="J23" s="35" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K23" s="44" t="s">
         <v>83</v>
       </c>
       <c r="L23" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M23" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N23" s="44" t="s">
         <v>60</v>
       </c>
       <c r="O23" s="133">
         <v>41870</v>
       </c>
       <c r="P23" s="5"/>
     </row>
     <row r="24" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B24" s="196" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>231</v>
+      </c>
+      <c r="C24" s="241" t="s">
+        <v>286</v>
       </c>
       <c r="D24" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E24" s="32">
         <v>2027</v>
       </c>
       <c r="F24" s="33">
         <v>46309</v>
       </c>
       <c r="G24" s="44" t="s">
         <v>5</v>
       </c>
       <c r="H24" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I24" s="34" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="J24" s="35" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="K24" s="44" t="s">
         <v>83</v>
       </c>
       <c r="L24" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M24" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N24" s="44" t="s">
         <v>60</v>
       </c>
       <c r="O24" s="133">
         <v>45068</v>
       </c>
       <c r="P24" s="5"/>
     </row>
     <row r="25" spans="2:16" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B25" s="103" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="102" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="D25" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E25" s="32">
         <v>2026</v>
       </c>
       <c r="F25" s="33">
         <v>46309</v>
       </c>
       <c r="G25" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H25" s="44" t="s">
         <v>100</v>
       </c>
       <c r="I25" s="34" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="J25" s="35" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="K25" s="44" t="s">
         <v>101</v>
       </c>
       <c r="L25" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M25" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N25" s="162" t="s">
         <v>18</v>
       </c>
       <c r="O25" s="133">
         <v>53740.2</v>
       </c>
       <c r="P25" s="5"/>
     </row>
     <row r="26" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B26" s="177" t="s">
         <v>90</v>
       </c>
       <c r="C26" s="102" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="D26" s="39" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E26" s="39">
         <v>2026</v>
       </c>
       <c r="F26" s="40">
         <v>46295</v>
       </c>
       <c r="G26" s="41" t="s">
         <v>21</v>
       </c>
       <c r="H26" s="41" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="I26" s="176" t="s">
         <v>29</v>
       </c>
       <c r="J26" s="42" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="K26" s="41" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="L26" s="41" t="s">
         <v>40</v>
       </c>
       <c r="M26" s="41" t="s">
         <v>40</v>
       </c>
       <c r="N26" s="120" t="s">
         <v>18</v>
       </c>
       <c r="O26" s="134">
         <v>49322.8</v>
       </c>
       <c r="P26" s="5"/>
     </row>
     <row r="27" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="28" spans="2:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B28" s="306" t="s">
+      <c r="B28" s="307" t="s">
         <v>65</v>
       </c>
-      <c r="C28" s="307"/>
-[...11 lines deleted...]
-      <c r="O28" s="308"/>
+      <c r="C28" s="308"/>
+      <c r="D28" s="308"/>
+      <c r="E28" s="308"/>
+      <c r="F28" s="308"/>
+      <c r="G28" s="308"/>
+      <c r="H28" s="308"/>
+      <c r="I28" s="308"/>
+      <c r="J28" s="308"/>
+      <c r="K28" s="308"/>
+      <c r="L28" s="308"/>
+      <c r="M28" s="308"/>
+      <c r="N28" s="308"/>
+      <c r="O28" s="309"/>
       <c r="P28" s="12"/>
     </row>
     <row r="29" spans="2:16" s="66" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
       <c r="B29" s="122" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="123" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="D29" s="68" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="E29" s="67" t="s">
         <v>62</v>
       </c>
       <c r="F29" s="69" t="s">
         <v>39</v>
       </c>
       <c r="G29" s="70" t="s">
         <v>2</v>
       </c>
       <c r="H29" s="70" t="s">
         <v>3</v>
       </c>
       <c r="I29" s="70" t="s">
         <v>27</v>
       </c>
       <c r="J29" s="71" t="s">
         <v>0</v>
       </c>
       <c r="K29" s="67" t="s">
         <v>22</v>
       </c>
       <c r="L29" s="67" t="s">
         <v>74</v>
       </c>
       <c r="M29" s="67" t="s">
         <v>63</v>
       </c>
       <c r="N29" s="153" t="s">
         <v>1</v>
       </c>
       <c r="O29" s="130" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="P29" s="72"/>
     </row>
     <row r="30" spans="2:16" s="1" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B30" s="196" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="C30" s="37" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="D30" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E30" s="32">
         <v>2027</v>
       </c>
       <c r="F30" s="33">
         <v>46309</v>
       </c>
       <c r="G30" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H30" s="44" t="s">
         <v>9</v>
       </c>
       <c r="I30" s="43" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="J30" s="35" t="s">
+        <v>163</v>
+      </c>
+      <c r="K30" s="47" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="L30" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M30" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N30" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O30" s="131">
         <v>53391</v>
       </c>
       <c r="P30" s="13"/>
     </row>
     <row r="31" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B31" s="196" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="C31" s="37" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="D31" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E31" s="32">
         <v>2027</v>
       </c>
       <c r="F31" s="33">
         <v>46309</v>
       </c>
       <c r="G31" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H31" s="44" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="I31" s="43" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="J31" s="35" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="K31" s="47" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="L31" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M31" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N31" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O31" s="131">
         <v>57670</v>
       </c>
       <c r="P31" s="5"/>
     </row>
     <row r="32" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B32" s="104" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="99" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="D32" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E32" s="32">
         <v>2026</v>
       </c>
       <c r="F32" s="33">
         <v>46309</v>
       </c>
       <c r="G32" s="44" t="s">
         <v>113</v>
       </c>
       <c r="H32" s="44">
         <v>2500</v>
       </c>
       <c r="I32" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J32" s="57" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="K32" s="44" t="s">
         <v>52</v>
       </c>
       <c r="L32" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M32" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N32" s="44" t="s">
         <v>60</v>
       </c>
       <c r="O32" s="131">
         <v>46935</v>
       </c>
       <c r="P32" s="5"/>
     </row>
     <row r="33" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B33" s="104" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="99" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="D33" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E33" s="32">
         <v>2027</v>
       </c>
       <c r="F33" s="33">
         <v>46088</v>
       </c>
       <c r="G33" s="44" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="H33" s="44">
         <v>1500</v>
       </c>
       <c r="I33" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J33" s="57" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="K33" s="44" t="s">
         <v>19</v>
       </c>
       <c r="L33" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M33" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N33" s="44" t="s">
         <v>60</v>
       </c>
       <c r="O33" s="131">
         <v>45900</v>
       </c>
       <c r="P33" s="5"/>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B34" s="103" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="C34" s="99" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="D34" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E34" s="32">
         <v>2026</v>
       </c>
       <c r="F34" s="33">
         <v>46309</v>
       </c>
       <c r="G34" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H34" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="I34" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J34" s="35" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="K34" s="44" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="L34" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M34" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N34" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O34" s="131">
         <v>47057.2</v>
       </c>
       <c r="P34" s="13"/>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B35" s="103" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="C35" s="99" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="D35" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E35" s="32">
         <v>2026</v>
       </c>
       <c r="F35" s="33">
         <v>46309</v>
       </c>
       <c r="G35" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H35" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="I35" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J35" s="35" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="K35" s="44" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="L35" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M35" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N35" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O35" s="131">
         <v>47314.5</v>
       </c>
       <c r="P35" s="13"/>
     </row>
     <row r="36" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="103" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="C36" s="99" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="D36" s="224" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E36" s="32">
         <v>2026</v>
       </c>
       <c r="F36" s="33">
         <v>46309</v>
       </c>
       <c r="G36" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H36" s="44" t="s">
         <v>100</v>
       </c>
       <c r="I36" s="34" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="J36" s="35" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="K36" s="44" t="s">
         <v>101</v>
       </c>
       <c r="L36" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M36" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N36" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O36" s="133">
         <v>53831.8</v>
       </c>
       <c r="P36" s="5"/>
     </row>
     <row r="37" spans="1:16" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B37" s="177" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="C37" s="102" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="D37" s="121" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E37" s="121">
         <v>2026</v>
       </c>
       <c r="F37" s="124">
         <v>46309</v>
       </c>
       <c r="G37" s="41" t="s">
         <v>21</v>
       </c>
       <c r="H37" s="41" t="s">
+        <v>329</v>
+      </c>
+      <c r="I37" s="179" t="s">
+        <v>145</v>
+      </c>
+      <c r="J37" s="42" t="s">
         <v>331</v>
       </c>
-      <c r="I37" s="179" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K37" s="41" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="L37" s="41" t="s">
         <v>40</v>
       </c>
       <c r="M37" s="41" t="s">
         <v>40</v>
       </c>
       <c r="N37" s="41" t="s">
         <v>18</v>
       </c>
       <c r="O37" s="180">
         <v>37728.19</v>
       </c>
       <c r="P37" s="5"/>
     </row>
     <row r="38" spans="1:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B38" s="111"/>
       <c r="C38" s="109"/>
       <c r="D38" s="15"/>
       <c r="E38" s="15"/>
       <c r="F38" s="10"/>
       <c r="J38" s="78"/>
       <c r="N38" s="154"/>
       <c r="O38" s="16"/>
       <c r="P38" s="5"/>
     </row>
     <row r="39" spans="1:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B39" s="267" t="s">
-[...14 lines deleted...]
-      <c r="O39" s="269"/>
+      <c r="B39" s="268" t="s">
+        <v>199</v>
+      </c>
+      <c r="C39" s="269"/>
+      <c r="D39" s="269"/>
+      <c r="E39" s="269"/>
+      <c r="F39" s="269"/>
+      <c r="G39" s="269"/>
+      <c r="H39" s="269"/>
+      <c r="I39" s="269"/>
+      <c r="J39" s="269"/>
+      <c r="K39" s="269"/>
+      <c r="L39" s="269"/>
+      <c r="M39" s="269"/>
+      <c r="N39" s="269"/>
+      <c r="O39" s="270"/>
       <c r="P39" s="12"/>
     </row>
     <row r="40" spans="1:16" s="66" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
       <c r="B40" s="122" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="123" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="D40" s="68" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="E40" s="67" t="s">
         <v>62</v>
       </c>
       <c r="F40" s="69" t="s">
         <v>39</v>
       </c>
       <c r="G40" s="70" t="s">
         <v>2</v>
       </c>
       <c r="H40" s="70" t="s">
         <v>3</v>
       </c>
       <c r="I40" s="70" t="s">
         <v>27</v>
       </c>
       <c r="J40" s="71" t="s">
         <v>0</v>
       </c>
       <c r="K40" s="67" t="s">
         <v>22</v>
       </c>
       <c r="L40" s="67" t="s">
         <v>74</v>
       </c>
       <c r="M40" s="67" t="s">
         <v>63</v>
       </c>
       <c r="N40" s="153" t="s">
         <v>1</v>
       </c>
       <c r="O40" s="130" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="P40" s="72"/>
     </row>
     <row r="41" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B41" s="182" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="C41" s="106" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="D41" s="224" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E41" s="54">
         <v>2026</v>
       </c>
       <c r="F41" s="55">
         <v>46224</v>
       </c>
       <c r="G41" s="173" t="s">
         <v>113</v>
       </c>
       <c r="H41" s="173">
         <v>1500</v>
       </c>
       <c r="I41" s="173" t="s">
         <v>29</v>
       </c>
       <c r="J41" s="35" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="K41" s="173" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="L41" s="173" t="s">
         <v>40</v>
       </c>
       <c r="M41" s="173" t="s">
         <v>40</v>
       </c>
       <c r="N41" s="44" t="s">
         <v>60</v>
       </c>
       <c r="O41" s="131">
         <v>39540</v>
       </c>
       <c r="P41" s="5"/>
     </row>
     <row r="42" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B42" s="103" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C42" s="99" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="D42" s="224" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E42" s="32">
         <v>2026</v>
       </c>
       <c r="F42" s="33">
         <v>46224</v>
       </c>
       <c r="G42" s="44" t="s">
         <v>113</v>
       </c>
       <c r="H42" s="44">
         <v>1500</v>
       </c>
       <c r="I42" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J42" s="35" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="K42" s="44" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="L42" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M42" s="47" t="s">
         <v>40</v>
       </c>
       <c r="N42" s="44" t="s">
         <v>60</v>
       </c>
       <c r="O42" s="131">
         <v>41126</v>
       </c>
       <c r="P42" s="5"/>
     </row>
     <row r="43" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B43" s="103" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="C43" s="99" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="D43" s="224" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E43" s="32">
         <v>2026</v>
       </c>
       <c r="F43" s="33">
         <v>46224</v>
       </c>
       <c r="G43" s="44" t="s">
         <v>113</v>
       </c>
       <c r="H43" s="44">
         <v>1500</v>
       </c>
       <c r="I43" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J43" s="35" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="K43" s="44" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="L43" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M43" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N43" s="44" t="s">
         <v>60</v>
       </c>
       <c r="O43" s="131">
         <v>42753</v>
       </c>
       <c r="P43" s="5"/>
     </row>
     <row r="44" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A44" s="27"/>
       <c r="B44" s="107" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="C44" s="99">
         <v>25282</v>
       </c>
       <c r="D44" s="240" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="E44" s="50">
         <v>2026</v>
       </c>
       <c r="F44" s="33">
         <v>46295</v>
       </c>
       <c r="G44" s="51" t="s">
         <v>21</v>
       </c>
       <c r="H44" s="51" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="I44" s="44" t="s">
         <v>28</v>
       </c>
       <c r="J44" s="52" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="K44" s="51" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="L44" s="51" t="s">
         <v>40</v>
       </c>
       <c r="M44" s="53" t="s">
         <v>40</v>
       </c>
       <c r="N44" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O44" s="137">
         <v>31532.799999999999</v>
       </c>
       <c r="P44" s="5"/>
     </row>
     <row r="45" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A45" s="27"/>
       <c r="B45" s="107" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C45" s="99">
         <v>25282</v>
       </c>
       <c r="D45" s="240" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="E45" s="50">
         <v>2026</v>
       </c>
       <c r="F45" s="33">
         <v>46295</v>
       </c>
       <c r="G45" s="51" t="s">
         <v>21</v>
       </c>
       <c r="H45" s="51" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="I45" s="44" t="s">
         <v>28</v>
       </c>
       <c r="J45" s="52" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="K45" s="51" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="L45" s="51" t="s">
         <v>40</v>
       </c>
       <c r="M45" s="53" t="s">
         <v>40</v>
       </c>
       <c r="N45" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O45" s="137">
         <v>34751.800000000003</v>
       </c>
       <c r="P45" s="5"/>
     </row>
     <row r="46" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B46" s="105" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="C46" s="99">
         <v>26052</v>
       </c>
       <c r="D46" s="224" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E46" s="32">
         <v>2026</v>
       </c>
       <c r="F46" s="33">
         <v>46295</v>
       </c>
       <c r="G46" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H46" s="45" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="I46" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J46" s="49" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="K46" s="44" t="s">
+        <v>293</v>
+      </c>
+      <c r="L46" s="44" t="s">
+        <v>294</v>
+      </c>
+      <c r="M46" s="44" t="s">
+        <v>40</v>
+      </c>
+      <c r="N46" s="44" t="s">
         <v>295</v>
-      </c>
-[...7 lines deleted...]
-        <v>297</v>
       </c>
       <c r="O46" s="136">
         <v>36250</v>
       </c>
       <c r="P46" s="5"/>
     </row>
     <row r="47" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B47" s="105" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="C47" s="99">
         <v>26053</v>
       </c>
       <c r="D47" s="224" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E47" s="32">
         <v>2026</v>
       </c>
       <c r="F47" s="33">
         <v>46295</v>
       </c>
       <c r="G47" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H47" s="45" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="I47" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J47" s="49" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="K47" s="44" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="L47" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M47" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N47" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O47" s="136">
         <v>36605.5</v>
       </c>
       <c r="P47" s="5"/>
     </row>
     <row r="48" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B48" s="105" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="C48" s="99">
         <v>26053</v>
       </c>
       <c r="D48" s="240" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E48" s="32">
         <v>2026</v>
       </c>
       <c r="F48" s="33">
         <v>46295</v>
       </c>
       <c r="G48" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H48" s="45" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="I48" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J48" s="49" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="K48" s="44" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="L48" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M48" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N48" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O48" s="136">
         <v>39019.199999999997</v>
       </c>
       <c r="P48" s="5"/>
     </row>
     <row r="49" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A49" s="21"/>
       <c r="B49" s="105" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="C49" s="99">
         <v>26051</v>
       </c>
       <c r="D49" s="31" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E49" s="32">
         <v>2026</v>
       </c>
       <c r="F49" s="33">
         <v>46295</v>
       </c>
       <c r="G49" s="44" t="s">
         <v>84</v>
       </c>
       <c r="H49" s="45" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="I49" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J49" s="49" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="K49" s="44" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="L49" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M49" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N49" s="44" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="O49" s="135">
         <v>41545</v>
       </c>
       <c r="P49" s="5"/>
     </row>
     <row r="50" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A50" s="21"/>
       <c r="B50" s="105" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="C50" s="99">
         <v>26051</v>
       </c>
       <c r="D50" s="31" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E50" s="32">
         <v>2026</v>
       </c>
       <c r="F50" s="33">
         <v>46295</v>
       </c>
       <c r="G50" s="44" t="s">
         <v>84</v>
       </c>
       <c r="H50" s="45" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="I50" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J50" s="49" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="K50" s="44" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="L50" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M50" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N50" s="44" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="O50" s="137">
         <v>42978</v>
       </c>
       <c r="P50" s="5"/>
     </row>
     <row r="51" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B51" s="104" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="C51" s="99">
         <v>26064</v>
       </c>
       <c r="D51" s="224" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E51" s="32">
         <v>2026</v>
       </c>
       <c r="F51" s="33">
         <v>46295</v>
       </c>
       <c r="G51" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H51" s="44" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J51" s="35" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="K51" s="44" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="L51" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M51" s="44" t="s">
         <v>48</v>
       </c>
       <c r="N51" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O51" s="131">
         <v>36806</v>
       </c>
       <c r="P51" s="5"/>
     </row>
     <row r="52" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B52" s="127" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="C52" s="99">
         <v>26064</v>
       </c>
       <c r="D52" s="224" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E52" s="32">
         <v>2026</v>
       </c>
       <c r="F52" s="33">
         <v>46295</v>
       </c>
       <c r="G52" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H52" s="44" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J52" s="35" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="K52" s="44" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="L52" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M52" s="44" t="s">
         <v>48</v>
       </c>
       <c r="N52" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O52" s="131">
         <v>39124</v>
       </c>
       <c r="P52" s="5"/>
     </row>
     <row r="53" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B53" s="127" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="C53" s="99">
         <v>26064</v>
       </c>
       <c r="D53" s="224" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E53" s="32">
         <v>2026</v>
       </c>
       <c r="F53" s="33">
         <v>46295</v>
       </c>
       <c r="G53" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H53" s="44" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J53" s="35" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="K53" s="44" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="L53" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M53" s="44" t="s">
         <v>48</v>
       </c>
       <c r="N53" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O53" s="131">
         <v>40794</v>
       </c>
       <c r="P53" s="5"/>
     </row>
     <row r="54" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A54" s="27"/>
       <c r="B54" s="127" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="C54" s="99">
         <v>26064</v>
       </c>
       <c r="D54" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E54" s="32">
         <v>2026</v>
       </c>
       <c r="F54" s="33">
         <v>46295</v>
       </c>
       <c r="G54" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H54" s="44" t="s">
         <v>72</v>
       </c>
       <c r="I54" s="44" t="s">
         <v>28</v>
       </c>
       <c r="J54" s="35" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="K54" s="44" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="L54" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M54" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N54" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O54" s="131">
         <v>33533</v>
       </c>
       <c r="P54" s="5"/>
     </row>
     <row r="55" spans="1:16" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="27"/>
       <c r="B55" s="225" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="C55" s="102">
         <v>26064</v>
       </c>
       <c r="D55" s="222" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E55" s="39">
         <v>2026</v>
       </c>
       <c r="F55" s="40">
         <v>46295</v>
       </c>
       <c r="G55" s="38" t="s">
         <v>8</v>
       </c>
       <c r="H55" s="38" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="I55" s="38" t="s">
         <v>29</v>
       </c>
       <c r="J55" s="184" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="K55" s="38" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="L55" s="38" t="s">
         <v>40</v>
       </c>
       <c r="M55" s="185" t="s">
         <v>40</v>
       </c>
       <c r="N55" s="38" t="s">
         <v>7</v>
       </c>
       <c r="O55" s="186">
         <v>26221</v>
       </c>
       <c r="P55" s="5"/>
     </row>
     <row r="56" spans="1:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B56" s="117"/>
       <c r="C56" s="109"/>
       <c r="D56" s="15"/>
       <c r="E56" s="15"/>
       <c r="F56" s="10"/>
       <c r="J56" s="78"/>
       <c r="N56" s="154"/>
       <c r="O56" s="4"/>
       <c r="P56" s="5"/>
     </row>
     <row r="57" spans="1:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B57" s="267" t="s">
-[...14 lines deleted...]
-      <c r="O57" s="269"/>
+      <c r="B57" s="268" t="s">
+        <v>387</v>
+      </c>
+      <c r="C57" s="269"/>
+      <c r="D57" s="269"/>
+      <c r="E57" s="269"/>
+      <c r="F57" s="269"/>
+      <c r="G57" s="269"/>
+      <c r="H57" s="269"/>
+      <c r="I57" s="269"/>
+      <c r="J57" s="269"/>
+      <c r="K57" s="269"/>
+      <c r="L57" s="269"/>
+      <c r="M57" s="269"/>
+      <c r="N57" s="269"/>
+      <c r="O57" s="270"/>
       <c r="P57" s="12"/>
     </row>
     <row r="58" spans="1:16" s="66" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
       <c r="B58" s="122" t="s">
         <v>41</v>
       </c>
       <c r="C58" s="123" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="D58" s="68" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="E58" s="67" t="s">
         <v>62</v>
       </c>
       <c r="F58" s="69" t="s">
         <v>39</v>
       </c>
       <c r="G58" s="70" t="s">
         <v>2</v>
       </c>
       <c r="H58" s="70" t="s">
         <v>3</v>
       </c>
       <c r="I58" s="70" t="s">
         <v>27</v>
       </c>
       <c r="J58" s="71" t="s">
         <v>0</v>
       </c>
       <c r="K58" s="67" t="s">
         <v>22</v>
       </c>
       <c r="L58" s="67" t="s">
         <v>74</v>
       </c>
       <c r="M58" s="67" t="s">
         <v>63</v>
       </c>
       <c r="N58" s="153" t="s">
         <v>1</v>
       </c>
       <c r="O58" s="130" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="P58" s="72"/>
     </row>
     <row r="59" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B59" s="190" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="C59" s="191">
         <v>26054</v>
       </c>
       <c r="D59" s="224" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E59" s="56">
         <v>2026</v>
       </c>
       <c r="F59" s="188">
         <v>46295</v>
       </c>
       <c r="G59" s="45" t="s">
         <v>113</v>
       </c>
       <c r="H59" s="45">
         <v>2500</v>
       </c>
       <c r="I59" s="45" t="s">
         <v>30</v>
       </c>
       <c r="J59" s="46" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="K59" s="45" t="s">
         <v>49</v>
       </c>
       <c r="L59" s="45" t="s">
         <v>40</v>
       </c>
       <c r="M59" s="45" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="N59" s="45" t="s">
         <v>60</v>
       </c>
       <c r="O59" s="189">
         <v>41309</v>
       </c>
       <c r="P59" s="96"/>
     </row>
     <row r="60" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B60" s="190" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="C60" s="191">
         <v>26054</v>
       </c>
       <c r="D60" s="224" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E60" s="56">
         <v>2026</v>
       </c>
       <c r="F60" s="188">
         <v>46295</v>
       </c>
       <c r="G60" s="45" t="s">
         <v>113</v>
       </c>
       <c r="H60" s="45">
         <v>3500</v>
       </c>
       <c r="I60" s="45" t="s">
         <v>31</v>
       </c>
       <c r="J60" s="46" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="K60" s="45" t="s">
         <v>50</v>
       </c>
       <c r="L60" s="45" t="s">
         <v>40</v>
       </c>
       <c r="M60" s="45" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="N60" s="45" t="s">
         <v>60</v>
       </c>
       <c r="O60" s="189">
         <v>41631</v>
       </c>
       <c r="P60" s="96"/>
     </row>
     <row r="61" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B61" s="190" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="C61" s="191">
         <v>26054</v>
       </c>
       <c r="D61" s="224" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E61" s="56">
         <v>2026</v>
       </c>
       <c r="F61" s="188">
         <v>46295</v>
       </c>
       <c r="G61" s="45" t="s">
         <v>113</v>
       </c>
       <c r="H61" s="45">
         <v>3500</v>
       </c>
       <c r="I61" s="45" t="s">
         <v>31</v>
       </c>
       <c r="J61" s="46" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="K61" s="45" t="s">
         <v>51</v>
       </c>
       <c r="L61" s="45" t="s">
         <v>40</v>
       </c>
       <c r="M61" s="45" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="N61" s="45" t="s">
         <v>60</v>
       </c>
       <c r="O61" s="189">
         <v>42614</v>
       </c>
       <c r="P61" s="96"/>
     </row>
     <row r="62" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B62" s="190" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="C62" s="191">
         <v>26054</v>
       </c>
       <c r="D62" s="224" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E62" s="187">
         <v>2026</v>
       </c>
       <c r="F62" s="188">
         <v>46295</v>
       </c>
       <c r="G62" s="45" t="s">
         <v>113</v>
       </c>
       <c r="H62" s="45">
         <v>2500</v>
       </c>
       <c r="I62" s="45" t="s">
         <v>30</v>
       </c>
       <c r="J62" s="46" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="K62" s="45" t="s">
         <v>52</v>
       </c>
       <c r="L62" s="45" t="s">
         <v>40</v>
       </c>
       <c r="M62" s="45" t="s">
         <v>48</v>
       </c>
       <c r="N62" s="45" t="s">
         <v>60</v>
       </c>
       <c r="O62" s="189">
         <v>55711</v>
       </c>
       <c r="P62" s="96"/>
     </row>
     <row r="63" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B63" s="190" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="C63" s="191">
         <v>26054</v>
       </c>
       <c r="D63" s="224" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E63" s="56">
         <v>2026</v>
       </c>
       <c r="F63" s="188">
         <v>46295</v>
       </c>
       <c r="G63" s="45" t="s">
         <v>113</v>
       </c>
       <c r="H63" s="45">
         <v>3500</v>
       </c>
       <c r="I63" s="45" t="s">
         <v>31</v>
       </c>
       <c r="J63" s="46" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="K63" s="45" t="s">
         <v>76</v>
       </c>
       <c r="L63" s="45" t="s">
         <v>40</v>
       </c>
       <c r="M63" s="45" t="s">
         <v>48</v>
       </c>
       <c r="N63" s="45" t="s">
         <v>60</v>
       </c>
       <c r="O63" s="189">
         <v>55833</v>
       </c>
       <c r="P63" s="96"/>
     </row>
     <row r="64" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B64" s="190" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="C64" s="191">
         <v>26054</v>
       </c>
       <c r="D64" s="224" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E64" s="56">
         <v>2026</v>
       </c>
       <c r="F64" s="188">
         <v>46295</v>
       </c>
       <c r="G64" s="45" t="s">
         <v>113</v>
       </c>
       <c r="H64" s="45">
         <v>3500</v>
       </c>
       <c r="I64" s="45" t="s">
         <v>31</v>
       </c>
       <c r="J64" s="46" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="K64" s="45" t="s">
         <v>33</v>
       </c>
       <c r="L64" s="45" t="s">
         <v>40</v>
       </c>
       <c r="M64" s="45" t="s">
         <v>48</v>
       </c>
       <c r="N64" s="45" t="s">
         <v>60</v>
       </c>
       <c r="O64" s="189">
         <v>55968</v>
       </c>
       <c r="P64" s="96"/>
     </row>
     <row r="65" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B65" s="127" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="C65" s="37">
         <v>26095</v>
       </c>
       <c r="D65" s="240" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="E65" s="32">
         <v>2026</v>
       </c>
       <c r="F65" s="33">
         <v>46295</v>
       </c>
       <c r="G65" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H65" s="44" t="s">
         <v>102</v>
       </c>
       <c r="I65" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J65" s="57" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="K65" s="44" t="s">
         <v>103</v>
       </c>
       <c r="L65" s="47" t="s">
         <v>40</v>
       </c>
       <c r="M65" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N65" s="44" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="O65" s="131">
         <v>44420</v>
       </c>
       <c r="P65" s="5"/>
     </row>
     <row r="66" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B66" s="127" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="C66" s="37">
         <v>26095</v>
       </c>
       <c r="D66" s="240" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="E66" s="50">
         <v>2026</v>
       </c>
       <c r="F66" s="33">
         <v>46295</v>
       </c>
       <c r="G66" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H66" s="44" t="s">
         <v>104</v>
       </c>
       <c r="I66" s="44" t="s">
         <v>31</v>
       </c>
       <c r="J66" s="57" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="K66" s="44" t="s">
         <v>105</v>
       </c>
       <c r="L66" s="47" t="s">
         <v>40</v>
       </c>
       <c r="M66" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N66" s="44" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="O66" s="131">
         <v>45460</v>
       </c>
       <c r="P66" s="5"/>
     </row>
     <row r="67" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B67" s="127" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="C67" s="37">
         <v>26095</v>
       </c>
       <c r="D67" s="240" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="E67" s="50">
         <v>2026</v>
       </c>
       <c r="F67" s="33">
         <v>46295</v>
       </c>
       <c r="G67" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H67" s="44" t="s">
         <v>104</v>
       </c>
       <c r="I67" s="44" t="s">
         <v>31</v>
       </c>
       <c r="J67" s="57" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="K67" s="44" t="s">
         <v>106</v>
       </c>
       <c r="L67" s="47" t="s">
         <v>40</v>
       </c>
       <c r="M67" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N67" s="44" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="O67" s="131">
         <v>46588</v>
       </c>
       <c r="P67" s="5"/>
     </row>
     <row r="68" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A68" s="7"/>
       <c r="B68" s="127" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="C68" s="37">
         <v>26170</v>
       </c>
       <c r="D68" s="240" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="E68" s="32">
         <v>2026</v>
       </c>
       <c r="F68" s="33">
         <v>46295</v>
       </c>
       <c r="G68" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H68" s="44" t="s">
         <v>102</v>
       </c>
       <c r="I68" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J68" s="57" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="K68" s="44" t="s">
         <v>108</v>
       </c>
       <c r="L68" s="47" t="s">
         <v>40</v>
       </c>
       <c r="M68" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N68" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O68" s="131">
         <v>46111.4</v>
       </c>
       <c r="P68" s="5"/>
     </row>
     <row r="69" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A69" s="7"/>
       <c r="B69" s="127" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="C69" s="37">
         <v>26170</v>
       </c>
       <c r="D69" s="240" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="E69" s="32">
         <v>2026</v>
       </c>
       <c r="F69" s="33">
         <v>46295</v>
       </c>
       <c r="G69" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H69" s="44" t="s">
         <v>102</v>
       </c>
       <c r="I69" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J69" s="57" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="K69" s="44" t="s">
         <v>107</v>
       </c>
       <c r="L69" s="47" t="s">
         <v>40</v>
       </c>
       <c r="M69" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N69" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O69" s="131">
         <v>46118.6</v>
       </c>
       <c r="P69" s="5"/>
     </row>
     <row r="70" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A70" s="7"/>
       <c r="B70" s="127" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="C70" s="37">
         <v>26170</v>
       </c>
       <c r="D70" s="240" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="E70" s="50">
         <v>2026</v>
       </c>
       <c r="F70" s="33">
         <v>46295</v>
       </c>
       <c r="G70" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H70" s="44" t="s">
         <v>104</v>
       </c>
       <c r="I70" s="44" t="s">
         <v>31</v>
       </c>
       <c r="J70" s="57" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="K70" s="44" t="s">
         <v>109</v>
       </c>
       <c r="L70" s="47" t="s">
         <v>40</v>
       </c>
       <c r="M70" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N70" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O70" s="131">
         <v>47217.8</v>
       </c>
       <c r="P70" s="5"/>
     </row>
     <row r="71" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A71" s="7"/>
       <c r="B71" s="127" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="C71" s="37">
         <v>26170</v>
       </c>
       <c r="D71" s="240" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="E71" s="50">
         <v>2026</v>
       </c>
       <c r="F71" s="33">
         <v>46295</v>
       </c>
       <c r="G71" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H71" s="44" t="s">
         <v>104</v>
       </c>
       <c r="I71" s="44" t="s">
         <v>31</v>
       </c>
       <c r="J71" s="57" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="K71" s="44" t="s">
         <v>109</v>
       </c>
       <c r="L71" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M71" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N71" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O71" s="131">
         <v>48031</v>
       </c>
       <c r="P71" s="5"/>
     </row>
     <row r="72" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A72" s="7"/>
       <c r="B72" s="127" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="C72" s="37">
         <v>26170</v>
       </c>
       <c r="D72" s="240" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="E72" s="50">
         <v>2026</v>
       </c>
       <c r="F72" s="33">
         <v>46295</v>
       </c>
       <c r="G72" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H72" s="44" t="s">
         <v>102</v>
       </c>
       <c r="I72" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J72" s="57" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="K72" s="44" t="s">
         <v>110</v>
       </c>
       <c r="L72" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M72" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N72" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O72" s="131">
         <v>47872.2</v>
       </c>
       <c r="P72" s="5"/>
     </row>
     <row r="73" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A73" s="7"/>
       <c r="B73" s="127" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="C73" s="37">
         <v>26170</v>
       </c>
       <c r="D73" s="240" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="E73" s="50">
         <v>2026</v>
       </c>
       <c r="F73" s="33">
         <v>46295</v>
       </c>
       <c r="G73" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H73" s="44" t="s">
         <v>104</v>
       </c>
       <c r="I73" s="44" t="s">
         <v>31</v>
       </c>
       <c r="J73" s="57" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="K73" s="44" t="s">
         <v>111</v>
       </c>
       <c r="L73" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M73" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N73" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O73" s="131">
         <v>48795.4</v>
       </c>
       <c r="P73" s="5"/>
     </row>
     <row r="74" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A74" s="7"/>
       <c r="B74" s="127" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="C74" s="37">
         <v>26170</v>
       </c>
       <c r="D74" s="240" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="E74" s="32">
         <v>2026</v>
       </c>
       <c r="F74" s="33">
         <v>46295</v>
       </c>
       <c r="G74" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H74" s="44" t="s">
         <v>104</v>
       </c>
       <c r="I74" s="44" t="s">
         <v>31</v>
       </c>
       <c r="J74" s="57" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="K74" s="44" t="s">
         <v>112</v>
       </c>
       <c r="L74" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M74" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N74" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O74" s="131">
         <v>50099.8</v>
       </c>
       <c r="P74" s="5"/>
     </row>
     <row r="75" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A75" s="7"/>
       <c r="B75" s="127" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="C75" s="37">
         <v>26170</v>
       </c>
       <c r="D75" s="240" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="E75" s="32">
         <v>2026</v>
       </c>
       <c r="F75" s="33">
         <v>46295</v>
       </c>
       <c r="G75" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H75" s="44" t="s">
         <v>104</v>
       </c>
       <c r="I75" s="44" t="s">
         <v>31</v>
       </c>
       <c r="J75" s="57" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="K75" s="44" t="s">
         <v>112</v>
       </c>
       <c r="L75" s="47" t="s">
         <v>40</v>
       </c>
       <c r="M75" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N75" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O75" s="131">
         <v>49154.6</v>
       </c>
       <c r="P75" s="5"/>
     </row>
     <row r="76" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B76" s="127" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="C76" s="37">
         <v>26065</v>
       </c>
       <c r="D76" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E76" s="32">
         <v>2027</v>
       </c>
       <c r="F76" s="33">
         <v>46295</v>
       </c>
       <c r="G76" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H76" s="44" t="s">
         <v>45</v>
       </c>
       <c r="I76" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J76" s="57" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="K76" s="44" t="s">
         <v>54</v>
       </c>
       <c r="L76" s="44" t="s">
         <v>42</v>
       </c>
       <c r="M76" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N76" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O76" s="131">
         <v>42861</v>
       </c>
       <c r="P76" s="5"/>
     </row>
     <row r="77" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B77" s="239" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="C77" s="37">
         <v>26065</v>
       </c>
       <c r="D77" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E77" s="32">
         <v>2027</v>
       </c>
       <c r="F77" s="55">
         <v>46295</v>
       </c>
       <c r="G77" s="173" t="s">
         <v>6</v>
       </c>
       <c r="H77" s="199" t="s">
         <v>32</v>
       </c>
       <c r="I77" s="173" t="s">
         <v>31</v>
       </c>
       <c r="J77" s="200" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="K77" s="173" t="s">
         <v>55</v>
       </c>
       <c r="L77" s="173" t="s">
         <v>42</v>
       </c>
       <c r="M77" s="173" t="s">
         <v>53</v>
       </c>
       <c r="N77" s="173" t="s">
         <v>7</v>
       </c>
       <c r="O77" s="201">
         <v>44314</v>
       </c>
       <c r="P77" s="5"/>
     </row>
     <row r="78" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B78" s="127" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="C78" s="37">
         <v>26065</v>
       </c>
       <c r="D78" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E78" s="32">
         <v>2027</v>
       </c>
       <c r="F78" s="33">
         <v>46295</v>
       </c>
       <c r="G78" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H78" s="44" t="s">
         <v>32</v>
       </c>
       <c r="I78" s="44" t="s">
         <v>31</v>
       </c>
       <c r="J78" s="57" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="K78" s="44" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="L78" s="44" t="s">
         <v>42</v>
       </c>
       <c r="M78" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N78" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O78" s="131">
         <v>45279</v>
       </c>
       <c r="P78" s="5"/>
     </row>
     <row r="79" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B79" s="127" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="C79" s="37">
         <v>26065</v>
       </c>
       <c r="D79" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E79" s="32">
         <v>2027</v>
       </c>
       <c r="F79" s="33">
         <v>46295</v>
       </c>
       <c r="G79" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H79" s="44" t="s">
         <v>45</v>
       </c>
       <c r="I79" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J79" s="57" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="K79" s="44" t="s">
         <v>56</v>
       </c>
       <c r="L79" s="44" t="s">
         <v>42</v>
       </c>
       <c r="M79" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N79" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O79" s="131">
         <v>46044</v>
       </c>
       <c r="P79" s="5"/>
     </row>
     <row r="80" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B80" s="127" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="C80" s="37">
         <v>26065</v>
       </c>
       <c r="D80" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E80" s="32">
         <v>2027</v>
       </c>
       <c r="F80" s="33">
         <v>46295</v>
       </c>
       <c r="G80" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H80" s="44" t="s">
         <v>45</v>
       </c>
       <c r="I80" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J80" s="57" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="K80" s="44" t="s">
         <v>56</v>
       </c>
       <c r="L80" s="44" t="s">
         <v>42</v>
       </c>
       <c r="M80" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N80" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O80" s="131">
         <v>46260</v>
       </c>
       <c r="P80" s="5"/>
     </row>
     <row r="81" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B81" s="127" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="C81" s="37">
         <v>26065</v>
       </c>
       <c r="D81" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E81" s="32">
         <v>2027</v>
       </c>
       <c r="F81" s="33">
         <v>46295</v>
       </c>
       <c r="G81" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H81" s="44" t="s">
         <v>32</v>
       </c>
       <c r="I81" s="44" t="s">
         <v>31</v>
       </c>
       <c r="J81" s="57" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="K81" s="44" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="L81" s="44" t="s">
         <v>42</v>
       </c>
       <c r="M81" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N81" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O81" s="131">
         <v>47249</v>
       </c>
       <c r="P81" s="5"/>
     </row>
     <row r="82" spans="2:16" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B82" s="127" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="C82" s="37">
         <v>26065</v>
       </c>
       <c r="D82" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E82" s="32">
         <v>2027</v>
       </c>
       <c r="F82" s="33">
         <v>46295</v>
       </c>
       <c r="G82" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H82" s="44" t="s">
         <v>45</v>
       </c>
       <c r="I82" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J82" s="57" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="K82" s="44" t="s">
         <v>46</v>
       </c>
       <c r="L82" s="44" t="s">
         <v>42</v>
       </c>
       <c r="M82" s="44" t="s">
         <v>48</v>
       </c>
       <c r="N82" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O82" s="131">
         <v>57807</v>
       </c>
       <c r="P82" s="5"/>
     </row>
     <row r="83" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B83" s="127" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="C83" s="37">
         <v>26065</v>
       </c>
       <c r="D83" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E83" s="32">
         <v>2027</v>
       </c>
       <c r="F83" s="33">
         <v>46295</v>
       </c>
       <c r="G83" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H83" s="44" t="s">
         <v>32</v>
       </c>
       <c r="I83" s="44" t="s">
         <v>31</v>
       </c>
       <c r="J83" s="57" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="K83" s="44" t="s">
         <v>47</v>
       </c>
       <c r="L83" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M83" s="44" t="s">
         <v>48</v>
       </c>
       <c r="N83" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O83" s="131">
         <v>59115</v>
       </c>
       <c r="P83" s="5"/>
     </row>
     <row r="84" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B84" s="127" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C84" s="37">
         <v>26065</v>
       </c>
       <c r="D84" s="56" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E84" s="32">
         <v>2027</v>
       </c>
       <c r="F84" s="33">
         <v>46295</v>
       </c>
       <c r="G84" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H84" s="44" t="s">
         <v>32</v>
       </c>
       <c r="I84" s="44" t="s">
         <v>31</v>
       </c>
       <c r="J84" s="57" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="K84" s="44" t="s">
         <v>34</v>
       </c>
       <c r="L84" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M84" s="44" t="s">
         <v>48</v>
       </c>
       <c r="N84" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O84" s="131">
         <v>60663</v>
       </c>
       <c r="P84" s="5"/>
     </row>
     <row r="85" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="86" spans="2:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B86" s="284" t="s">
-[...14 lines deleted...]
-      <c r="O86" s="286"/>
+      <c r="B86" s="285" t="s">
+        <v>386</v>
+      </c>
+      <c r="C86" s="286"/>
+      <c r="D86" s="286"/>
+      <c r="E86" s="286"/>
+      <c r="F86" s="286"/>
+      <c r="G86" s="286"/>
+      <c r="H86" s="286"/>
+      <c r="I86" s="286"/>
+      <c r="J86" s="286"/>
+      <c r="K86" s="286"/>
+      <c r="L86" s="286"/>
+      <c r="M86" s="286"/>
+      <c r="N86" s="286"/>
+      <c r="O86" s="287"/>
       <c r="P86" s="12"/>
     </row>
     <row r="87" spans="2:16" s="66" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
       <c r="B87" s="122" t="s">
         <v>41</v>
       </c>
       <c r="C87" s="123" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="D87" s="68" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="E87" s="67" t="s">
         <v>62</v>
       </c>
       <c r="F87" s="69" t="s">
         <v>39</v>
       </c>
       <c r="G87" s="70" t="s">
         <v>2</v>
       </c>
       <c r="H87" s="70" t="s">
         <v>3</v>
       </c>
       <c r="I87" s="70" t="s">
         <v>27</v>
       </c>
       <c r="J87" s="71" t="s">
         <v>0</v>
       </c>
       <c r="K87" s="67" t="s">
         <v>22</v>
       </c>
       <c r="L87" s="67" t="s">
         <v>74</v>
       </c>
       <c r="M87" s="67" t="s">
         <v>63</v>
       </c>
       <c r="N87" s="153" t="s">
         <v>1</v>
       </c>
       <c r="O87" s="130" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="P87" s="72"/>
     </row>
     <row r="88" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B88" s="196" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="C88" s="37">
         <v>26055</v>
       </c>
       <c r="D88" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E88" s="32">
         <v>2026</v>
       </c>
       <c r="F88" s="33">
         <v>46295</v>
       </c>
       <c r="G88" s="44" t="s">
         <v>24</v>
       </c>
       <c r="H88" s="44">
         <v>4500</v>
       </c>
       <c r="I88" s="47" t="s">
         <v>43</v>
       </c>
       <c r="J88" s="174" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="K88" s="44" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="L88" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M88" s="44" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="N88" s="44" t="s">
         <v>60</v>
       </c>
       <c r="O88" s="131">
         <v>52101</v>
       </c>
       <c r="P88" s="5"/>
     </row>
     <row r="89" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B89" s="196" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="C89" s="37">
         <v>26055</v>
       </c>
       <c r="D89" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E89" s="32">
         <v>2026</v>
       </c>
       <c r="F89" s="33">
         <v>46295</v>
       </c>
       <c r="G89" s="44" t="s">
         <v>24</v>
       </c>
       <c r="H89" s="44">
         <v>4500</v>
       </c>
       <c r="I89" s="47" t="s">
         <v>43</v>
       </c>
       <c r="J89" s="174" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="K89" s="44" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="L89" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M89" s="44" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="N89" s="44" t="s">
         <v>60</v>
       </c>
       <c r="O89" s="131">
         <v>53031</v>
       </c>
       <c r="P89" s="5"/>
     </row>
     <row r="90" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B90" s="196" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="C90" s="37">
         <v>26055</v>
       </c>
       <c r="D90" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E90" s="32">
         <v>2026</v>
       </c>
       <c r="F90" s="33">
         <v>46295</v>
       </c>
       <c r="G90" s="44" t="s">
         <v>24</v>
       </c>
       <c r="H90" s="44">
         <v>5500</v>
       </c>
       <c r="I90" s="47" t="s">
         <v>44</v>
       </c>
       <c r="J90" s="174" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="K90" s="44" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="L90" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M90" s="44" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="N90" s="44" t="s">
         <v>60</v>
       </c>
       <c r="O90" s="131">
         <v>53089</v>
       </c>
       <c r="P90" s="5"/>
     </row>
     <row r="91" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B91" s="196" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="C91" s="37">
         <v>26055</v>
       </c>
       <c r="D91" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E91" s="32">
         <v>2026</v>
       </c>
       <c r="F91" s="33">
         <v>46295</v>
       </c>
       <c r="G91" s="44" t="s">
         <v>24</v>
       </c>
       <c r="H91" s="44">
         <v>5500</v>
       </c>
       <c r="I91" s="47" t="s">
         <v>44</v>
       </c>
       <c r="J91" s="174" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="K91" s="44" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="L91" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M91" s="44" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="N91" s="44" t="s">
         <v>60</v>
       </c>
       <c r="O91" s="131">
         <v>54105</v>
       </c>
       <c r="P91" s="5"/>
     </row>
     <row r="92" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
       <c r="B92" s="196" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="C92" s="37">
         <v>26063</v>
       </c>
       <c r="D92" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E92" s="32">
         <v>2027</v>
       </c>
       <c r="F92" s="33">
         <v>46295</v>
       </c>
       <c r="G92" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H92" s="44" t="s">
         <v>37</v>
       </c>
       <c r="I92" s="47" t="s">
         <v>43</v>
       </c>
       <c r="J92" s="174" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="K92" s="44" t="s">
         <v>36</v>
       </c>
       <c r="L92" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M92" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N92" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O92" s="131">
         <v>54308</v>
       </c>
       <c r="P92" s="5"/>
     </row>
     <row r="93" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
       <c r="B93" s="218" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="C93" s="219">
         <v>26063</v>
       </c>
       <c r="D93" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E93" s="32">
         <v>2027</v>
       </c>
       <c r="F93" s="55">
         <v>46295</v>
       </c>
       <c r="G93" s="173" t="s">
         <v>8</v>
       </c>
       <c r="H93" s="173" t="s">
         <v>37</v>
       </c>
       <c r="I93" s="183" t="s">
         <v>43</v>
       </c>
       <c r="J93" s="202" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="K93" s="173" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="L93" s="173" t="s">
         <v>40</v>
       </c>
       <c r="M93" s="173" t="s">
         <v>53</v>
       </c>
       <c r="N93" s="173" t="s">
         <v>7</v>
       </c>
       <c r="O93" s="140">
         <v>56685</v>
       </c>
       <c r="P93" s="5"/>
     </row>
     <row r="94" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
       <c r="B94" s="196" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="C94" s="37">
         <v>26063</v>
       </c>
       <c r="D94" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E94" s="32">
         <v>2027</v>
       </c>
       <c r="F94" s="33">
         <v>46295</v>
       </c>
       <c r="G94" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H94" s="44" t="s">
         <v>25</v>
       </c>
       <c r="I94" s="47" t="s">
         <v>44</v>
       </c>
       <c r="J94" s="174" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="K94" s="44" t="s">
         <v>35</v>
       </c>
       <c r="L94" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M94" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N94" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O94" s="131">
         <v>54634</v>
       </c>
       <c r="P94" s="5"/>
     </row>
     <row r="95" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
       <c r="B95" s="196" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="C95" s="37">
         <v>26063</v>
       </c>
       <c r="D95" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E95" s="32">
         <v>2027</v>
       </c>
       <c r="F95" s="33">
         <v>46295</v>
       </c>
       <c r="G95" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H95" s="44" t="s">
         <v>25</v>
       </c>
       <c r="I95" s="47" t="s">
         <v>44</v>
       </c>
       <c r="J95" s="174" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="K95" s="44" t="s">
         <v>38</v>
       </c>
       <c r="L95" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M95" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N95" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O95" s="131">
         <v>58594</v>
       </c>
       <c r="P95" s="5"/>
     </row>
     <row r="96" spans="2:16" ht="57" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B96" s="220" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="C96" s="216">
         <v>26063</v>
       </c>
       <c r="D96" s="238" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E96" s="39">
         <v>2027</v>
       </c>
       <c r="F96" s="40">
         <v>46295</v>
       </c>
       <c r="G96" s="38" t="s">
         <v>8</v>
       </c>
       <c r="H96" s="38" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="I96" s="58" t="s">
         <v>44</v>
       </c>
       <c r="J96" s="195" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="K96" s="38" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="L96" s="38" t="s">
         <v>40</v>
       </c>
       <c r="M96" s="38" t="s">
         <v>53</v>
       </c>
       <c r="N96" s="38" t="s">
         <v>7</v>
       </c>
       <c r="O96" s="138">
         <v>54344</v>
       </c>
       <c r="P96" s="5"/>
     </row>
     <row r="97" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B97" s="111"/>
       <c r="C97" s="109"/>
       <c r="D97" s="15"/>
       <c r="E97" s="77"/>
       <c r="F97" s="10"/>
       <c r="I97" s="29"/>
       <c r="J97" s="14"/>
       <c r="N97" s="155"/>
       <c r="O97" s="4"/>
       <c r="P97" s="5"/>
     </row>
     <row r="98" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="J98" s="4"/>
       <c r="O98" s="4"/>
     </row>
     <row r="99" spans="2:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B99" s="279" t="s">
-[...14 lines deleted...]
-      <c r="O99" s="281"/>
+      <c r="B99" s="280" t="s">
+        <v>200</v>
+      </c>
+      <c r="C99" s="281"/>
+      <c r="D99" s="281"/>
+      <c r="E99" s="281"/>
+      <c r="F99" s="281"/>
+      <c r="G99" s="281"/>
+      <c r="H99" s="281"/>
+      <c r="I99" s="281"/>
+      <c r="J99" s="281"/>
+      <c r="K99" s="281"/>
+      <c r="L99" s="281"/>
+      <c r="M99" s="281"/>
+      <c r="N99" s="281"/>
+      <c r="O99" s="282"/>
       <c r="P99" s="12"/>
     </row>
     <row r="100" spans="2:16" s="66" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
       <c r="B100" s="122" t="s">
         <v>41</v>
       </c>
       <c r="C100" s="123" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="D100" s="68" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="E100" s="67" t="s">
         <v>62</v>
       </c>
       <c r="F100" s="69" t="s">
         <v>39</v>
       </c>
       <c r="G100" s="70" t="s">
         <v>2</v>
       </c>
       <c r="H100" s="70" t="s">
         <v>3</v>
       </c>
       <c r="I100" s="70" t="s">
         <v>27</v>
       </c>
       <c r="J100" s="71" t="s">
         <v>0</v>
       </c>
       <c r="K100" s="67" t="s">
         <v>22</v>
       </c>
       <c r="L100" s="67" t="s">
         <v>74</v>
       </c>
       <c r="M100" s="67" t="s">
         <v>63</v>
       </c>
       <c r="N100" s="153" t="s">
         <v>1</v>
       </c>
       <c r="O100" s="130" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="P100" s="72"/>
     </row>
     <row r="101" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B101" s="104" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C101" s="99" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="D101" s="240" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E101" s="32">
         <v>2026</v>
       </c>
       <c r="F101" s="33">
         <v>46189</v>
       </c>
       <c r="G101" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H101" s="44" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="I101" s="44" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="J101" s="35" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="K101" s="44" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="L101" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M101" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N101" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O101" s="131">
         <v>20969.400000000001</v>
       </c>
       <c r="P101" s="5"/>
     </row>
     <row r="102" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B102" s="104" t="s">
-[...6 lines deleted...]
-        <v>120</v>
+      <c r="B102" s="127" t="s">
+        <v>353</v>
+      </c>
+      <c r="C102" s="37">
+        <v>26337</v>
+      </c>
+      <c r="D102" s="32" t="s">
+        <v>118</v>
       </c>
       <c r="E102" s="32">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F102" s="33">
         <v>46203</v>
       </c>
       <c r="G102" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H102" s="44" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="I102" s="44" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="J102" s="35" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="K102" s="44" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="L102" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M102" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N102" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O102" s="131">
-        <v>26275.4</v>
+        <v>27614.98</v>
       </c>
       <c r="P102" s="5"/>
     </row>
     <row r="103" spans="2:16" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B103" s="104" t="s">
-[...6 lines deleted...]
-        <v>120</v>
+      <c r="B103" s="127" t="s">
+        <v>564</v>
+      </c>
+      <c r="C103" s="37">
+        <v>26337</v>
+      </c>
+      <c r="D103" s="32" t="s">
+        <v>118</v>
       </c>
       <c r="E103" s="32">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F103" s="33">
         <v>46203</v>
       </c>
-      <c r="G103" s="51" t="s">
+      <c r="G103" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="H103" s="51" t="s">
-[...3 lines deleted...]
-        <v>142</v>
+      <c r="H103" s="44" t="s">
+        <v>149</v>
+      </c>
+      <c r="I103" s="44" t="s">
+        <v>141</v>
       </c>
       <c r="J103" s="60" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="K103" s="44" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="L103" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M103" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N103" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O103" s="131">
-        <v>28173.4</v>
+        <v>29462.98</v>
       </c>
       <c r="P103" s="5"/>
     </row>
-    <row r="104" spans="2:16" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="E104" s="32">
+    <row r="104" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B104" s="237" t="s">
+        <v>206</v>
+      </c>
+      <c r="C104" s="219">
+        <v>26289</v>
+      </c>
+      <c r="D104" s="32" t="s">
+        <v>118</v>
+      </c>
+      <c r="E104" s="54">
+        <v>2027</v>
+      </c>
+      <c r="F104" s="55">
+        <v>46660</v>
+      </c>
+      <c r="G104" s="173" t="s">
+        <v>8</v>
+      </c>
+      <c r="H104" s="173" t="s">
+        <v>57</v>
+      </c>
+      <c r="I104" s="194" t="s">
+        <v>145</v>
+      </c>
+      <c r="J104" s="36" t="s">
+        <v>555</v>
+      </c>
+      <c r="K104" s="173" t="s">
+        <v>181</v>
+      </c>
+      <c r="L104" s="173" t="s">
+        <v>40</v>
+      </c>
+      <c r="M104" s="173" t="s">
+        <v>40</v>
+      </c>
+      <c r="N104" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="O104" s="140">
+        <v>35971</v>
+      </c>
+      <c r="P104" s="5"/>
+    </row>
+    <row r="105" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B105" s="127" t="s">
+        <v>239</v>
+      </c>
+      <c r="C105" s="37">
+        <v>25146</v>
+      </c>
+      <c r="D105" s="240" t="s">
+        <v>561</v>
+      </c>
+      <c r="E105" s="32">
         <v>2026</v>
       </c>
-      <c r="F104" s="33">
-[...2 lines deleted...]
-      <c r="G104" s="44" t="s">
+      <c r="F105" s="33">
+        <v>46412</v>
+      </c>
+      <c r="G105" s="51" t="s">
         <v>21</v>
       </c>
-      <c r="H104" s="44" t="s">
-[...17 lines deleted...]
-      <c r="N104" s="44" t="s">
+      <c r="H105" s="51" t="s">
+        <v>240</v>
+      </c>
+      <c r="I105" s="51" t="s">
+        <v>141</v>
+      </c>
+      <c r="J105" s="35" t="s">
+        <v>486</v>
+      </c>
+      <c r="K105" s="44" t="s">
+        <v>392</v>
+      </c>
+      <c r="L105" s="44" t="s">
+        <v>40</v>
+      </c>
+      <c r="M105" s="44" t="s">
+        <v>40</v>
+      </c>
+      <c r="N105" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="O104" s="131">
-[...45 lines deleted...]
-        <v>34924</v>
+      <c r="O105" s="131">
+        <v>21770.400000000001</v>
       </c>
       <c r="P105" s="5"/>
     </row>
     <row r="106" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B106" s="127" t="s">
-        <v>241</v>
+        <v>416</v>
       </c>
       <c r="C106" s="37">
-        <v>25146</v>
-[...2 lines deleted...]
-        <v>565</v>
+        <v>26241</v>
+      </c>
+      <c r="D106" s="32" t="s">
+        <v>118</v>
       </c>
       <c r="E106" s="32">
         <v>2026</v>
       </c>
       <c r="F106" s="33">
-        <v>46412</v>
-[...8 lines deleted...]
-        <v>142</v>
+        <v>46295</v>
+      </c>
+      <c r="G106" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="H106" s="44" t="s">
+        <v>554</v>
+      </c>
+      <c r="I106" s="44" t="s">
+        <v>141</v>
       </c>
       <c r="J106" s="35" t="s">
-        <v>490</v>
+        <v>506</v>
       </c>
       <c r="K106" s="44" t="s">
-        <v>396</v>
+        <v>417</v>
       </c>
       <c r="L106" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M106" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N106" s="44" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="O106" s="131">
-        <v>21770.400000000001</v>
+        <v>28157</v>
       </c>
       <c r="P106" s="5"/>
     </row>
-    <row r="107" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>26241</v>
+    <row r="107" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B107" s="104" t="s">
+        <v>354</v>
+      </c>
+      <c r="C107" s="99" t="s">
+        <v>355</v>
       </c>
       <c r="D107" s="32" t="s">
         <v>119</v>
       </c>
       <c r="E107" s="32">
         <v>2026</v>
       </c>
-      <c r="F107" s="33">
-        <v>46295</v>
+      <c r="F107" s="59">
+        <v>46217</v>
       </c>
       <c r="G107" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="H107" s="44" t="s">
-        <v>558</v>
+      <c r="H107" s="44">
+        <v>47057</v>
       </c>
       <c r="I107" s="44" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="J107" s="35" t="s">
-        <v>510</v>
+        <v>174</v>
       </c>
       <c r="K107" s="44" t="s">
-        <v>421</v>
+        <v>197</v>
       </c>
       <c r="L107" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M107" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N107" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O107" s="131">
-        <v>28157</v>
+        <v>26432</v>
       </c>
       <c r="P107" s="5"/>
     </row>
-    <row r="108" spans="2:16" x14ac:dyDescent="0.25">
+    <row r="108" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B108" s="104" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>359</v>
+        <v>346</v>
+      </c>
+      <c r="C108" s="99">
+        <v>26047</v>
       </c>
       <c r="D108" s="32" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="E108" s="32">
         <v>2026</v>
       </c>
-      <c r="F108" s="59">
-        <v>46217</v>
+      <c r="F108" s="33">
+        <v>46295</v>
       </c>
       <c r="G108" s="44" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>47057</v>
+        <v>133</v>
+      </c>
+      <c r="H108" s="44" t="s">
+        <v>138</v>
       </c>
       <c r="I108" s="44" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="J108" s="35" t="s">
-        <v>176</v>
+        <v>139</v>
       </c>
       <c r="K108" s="44" t="s">
-        <v>199</v>
+        <v>137</v>
       </c>
       <c r="L108" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M108" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N108" s="44" t="s">
-        <v>7</v>
+        <v>134</v>
       </c>
       <c r="O108" s="131">
-        <v>26432</v>
+        <v>36180</v>
       </c>
       <c r="P108" s="5"/>
     </row>
     <row r="109" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B109" s="104" t="s">
+      <c r="B109" s="197" t="s">
         <v>348</v>
       </c>
       <c r="C109" s="99">
         <v>26047</v>
       </c>
       <c r="D109" s="32" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="E109" s="32">
+        <v>118</v>
+      </c>
+      <c r="E109" s="50">
         <v>2026</v>
       </c>
       <c r="F109" s="33">
         <v>46295</v>
       </c>
-      <c r="G109" s="44" t="s">
+      <c r="G109" s="51" t="s">
+        <v>133</v>
+      </c>
+      <c r="H109" s="51" t="s">
+        <v>138</v>
+      </c>
+      <c r="I109" s="51" t="s">
+        <v>141</v>
+      </c>
+      <c r="J109" s="60" t="s">
+        <v>257</v>
+      </c>
+      <c r="K109" s="51" t="s">
+        <v>137</v>
+      </c>
+      <c r="L109" s="51" t="s">
+        <v>40</v>
+      </c>
+      <c r="M109" s="51" t="s">
+        <v>40</v>
+      </c>
+      <c r="N109" s="44" t="s">
         <v>134</v>
       </c>
-      <c r="H109" s="44" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="O109" s="131">
-        <v>36180</v>
+        <v>40230</v>
       </c>
       <c r="P109" s="5"/>
     </row>
     <row r="110" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B110" s="197" t="s">
         <v>350</v>
       </c>
       <c r="C110" s="99">
-        <v>26047</v>
-[...4 lines deleted...]
-      <c r="E110" s="50">
+        <v>26049</v>
+      </c>
+      <c r="D110" s="240" t="s">
+        <v>561</v>
+      </c>
+      <c r="E110" s="32">
         <v>2026</v>
       </c>
       <c r="F110" s="33">
         <v>46295</v>
       </c>
       <c r="G110" s="51" t="s">
-        <v>134</v>
+        <v>170</v>
       </c>
       <c r="H110" s="51" t="s">
-        <v>139</v>
+        <v>171</v>
       </c>
       <c r="I110" s="51" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="J110" s="60" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>174</v>
+      </c>
+      <c r="K110" s="44" t="s">
+        <v>173</v>
       </c>
       <c r="L110" s="51" t="s">
         <v>40</v>
       </c>
       <c r="M110" s="51" t="s">
         <v>40</v>
       </c>
       <c r="N110" s="44" t="s">
-        <v>135</v>
+        <v>268</v>
       </c>
       <c r="O110" s="131">
-        <v>40230</v>
+        <v>25944</v>
       </c>
       <c r="P110" s="5"/>
     </row>
-    <row r="111" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="111" spans="2:16" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B111" s="197" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="C111" s="99">
         <v>26049</v>
       </c>
       <c r="D111" s="240" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="E111" s="32">
         <v>2026</v>
       </c>
       <c r="F111" s="33">
         <v>46295</v>
       </c>
-      <c r="G111" s="51" t="s">
-[...2 lines deleted...]
-      <c r="H111" s="51" t="s">
+      <c r="G111" s="44" t="s">
+        <v>170</v>
+      </c>
+      <c r="H111" s="44" t="s">
+        <v>171</v>
+      </c>
+      <c r="I111" s="44" t="s">
+        <v>141</v>
+      </c>
+      <c r="J111" s="35" t="s">
+        <v>175</v>
+      </c>
+      <c r="K111" s="44" t="s">
         <v>173</v>
       </c>
-      <c r="I111" s="51" t="s">
-[...11 lines deleted...]
-      <c r="M111" s="51" t="s">
+      <c r="L111" s="44" t="s">
+        <v>40</v>
+      </c>
+      <c r="M111" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N111" s="44" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="O111" s="131">
-        <v>25944</v>
+        <v>27812</v>
       </c>
       <c r="P111" s="5"/>
     </row>
-    <row r="112" spans="2:16" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>353</v>
+    <row r="112" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B112" s="104" t="s">
+        <v>352</v>
       </c>
       <c r="C112" s="99">
         <v>26049</v>
       </c>
-      <c r="D112" s="240" t="s">
-        <v>565</v>
+      <c r="D112" s="32" t="s">
+        <v>118</v>
       </c>
       <c r="E112" s="32">
         <v>2026</v>
       </c>
       <c r="F112" s="33">
         <v>46295</v>
       </c>
       <c r="G112" s="44" t="s">
+        <v>170</v>
+      </c>
+      <c r="H112" s="44" t="s">
         <v>172</v>
       </c>
-      <c r="H112" s="44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I112" s="44" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="J112" s="35" t="s">
-        <v>177</v>
+        <v>207</v>
       </c>
       <c r="K112" s="44" t="s">
-        <v>175</v>
+        <v>269</v>
       </c>
       <c r="L112" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M112" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N112" s="44" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="O112" s="131">
-        <v>27812</v>
+        <v>45944</v>
       </c>
       <c r="P112" s="5"/>
     </row>
-    <row r="113" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>26049</v>
+    <row r="113" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B113" s="237" t="s">
+        <v>358</v>
+      </c>
+      <c r="C113" s="37">
+        <v>26066</v>
       </c>
       <c r="D113" s="32" t="s">
-        <v>119</v>
-[...4 lines deleted...]
-      <c r="F113" s="33">
+        <v>118</v>
+      </c>
+      <c r="E113" s="54">
+        <v>2027</v>
+      </c>
+      <c r="F113" s="55">
         <v>46295</v>
       </c>
-      <c r="G113" s="44" t="s">
-[...5 lines deleted...]
-      <c r="I113" s="44" t="s">
+      <c r="G113" s="173" t="s">
+        <v>8</v>
+      </c>
+      <c r="H113" s="183" t="s">
+        <v>9</v>
+      </c>
+      <c r="I113" s="183" t="s">
         <v>146</v>
       </c>
-      <c r="J113" s="35" t="s">
-        <v>209</v>
+      <c r="J113" s="36" t="s">
+        <v>223</v>
       </c>
       <c r="K113" s="44" t="s">
-        <v>271</v>
+        <v>357</v>
       </c>
       <c r="L113" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M113" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N113" s="44" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>45944</v>
+        <v>7</v>
+      </c>
+      <c r="O113" s="140">
+        <v>58748</v>
       </c>
       <c r="P113" s="5"/>
     </row>
-    <row r="114" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>362</v>
+    <row r="114" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B114" s="127" t="s">
+        <v>454</v>
       </c>
       <c r="C114" s="37">
-        <v>26066</v>
+        <v>26078</v>
       </c>
       <c r="D114" s="32" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="E114" s="54">
+        <v>118</v>
+      </c>
+      <c r="E114" s="32">
         <v>2027</v>
       </c>
-      <c r="F114" s="55">
+      <c r="F114" s="33">
         <v>46295</v>
       </c>
-      <c r="G114" s="173" t="s">
-[...9 lines deleted...]
-        <v>225</v>
+      <c r="G114" s="44" t="s">
+        <v>21</v>
+      </c>
+      <c r="H114" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="I114" s="51" t="s">
+        <v>145</v>
+      </c>
+      <c r="J114" s="35" t="s">
+        <v>208</v>
       </c>
       <c r="K114" s="44" t="s">
-        <v>361</v>
+        <v>455</v>
       </c>
       <c r="L114" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M114" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N114" s="44" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>58748</v>
+        <v>18</v>
+      </c>
+      <c r="O114" s="131">
+        <v>39758.959999999999</v>
       </c>
       <c r="P114" s="5"/>
     </row>
-    <row r="115" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="115" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B115" s="127" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="C115" s="37">
         <v>26078</v>
       </c>
-      <c r="D115" s="32" t="s">
-        <v>119</v>
+      <c r="D115" s="240" t="s">
+        <v>561</v>
       </c>
       <c r="E115" s="32">
-        <v>2027</v>
+        <v>2026</v>
       </c>
       <c r="F115" s="33">
         <v>46295</v>
       </c>
       <c r="G115" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="H115" s="44" t="s">
-[...3 lines deleted...]
-        <v>146</v>
+      <c r="H115" s="47" t="s">
+        <v>240</v>
+      </c>
+      <c r="I115" s="47" t="s">
+        <v>141</v>
       </c>
       <c r="J115" s="35" t="s">
-        <v>210</v>
+        <v>457</v>
       </c>
       <c r="K115" s="44" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="L115" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M115" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N115" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O115" s="131">
-        <v>39758.959999999999</v>
+        <v>23245</v>
       </c>
       <c r="P115" s="5"/>
     </row>
-    <row r="116" spans="2:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B116" s="127" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="C116" s="37">
         <v>26078</v>
       </c>
-      <c r="D116" s="240" t="s">
-        <v>565</v>
+      <c r="D116" s="32" t="s">
+        <v>118</v>
       </c>
       <c r="E116" s="32">
         <v>2026</v>
       </c>
       <c r="F116" s="33">
         <v>46295</v>
       </c>
       <c r="G116" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H116" s="47" t="s">
-        <v>242</v>
+        <v>23</v>
       </c>
       <c r="I116" s="47" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="J116" s="35" t="s">
-        <v>461</v>
+        <v>150</v>
       </c>
       <c r="K116" s="44" t="s">
-        <v>462</v>
+        <v>115</v>
       </c>
       <c r="L116" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M116" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N116" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O116" s="131">
-        <v>23245</v>
+        <v>62154.98</v>
       </c>
       <c r="P116" s="5"/>
     </row>
-    <row r="117" spans="2:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B117" s="127" t="s">
-        <v>463</v>
+        <v>487</v>
       </c>
       <c r="C117" s="37">
-        <v>26078</v>
+        <v>26205</v>
       </c>
       <c r="D117" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E117" s="32">
         <v>2026</v>
       </c>
       <c r="F117" s="33">
         <v>46295</v>
       </c>
       <c r="G117" s="44" t="s">
-        <v>21</v>
+        <v>130</v>
       </c>
       <c r="H117" s="47" t="s">
-        <v>23</v>
+        <v>490</v>
       </c>
       <c r="I117" s="47" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="J117" s="35" t="s">
-        <v>152</v>
+        <v>491</v>
       </c>
       <c r="K117" s="44" t="s">
-        <v>116</v>
+        <v>492</v>
       </c>
       <c r="L117" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M117" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N117" s="44" t="s">
-        <v>18</v>
+        <v>493</v>
       </c>
       <c r="O117" s="131">
-        <v>62154.98</v>
+        <v>26900</v>
       </c>
       <c r="P117" s="5"/>
     </row>
-    <row r="118" spans="2:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B118" s="127" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="C118" s="37">
         <v>26205</v>
       </c>
       <c r="D118" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E118" s="32">
         <v>2026</v>
       </c>
       <c r="F118" s="33">
         <v>46295</v>
       </c>
       <c r="G118" s="44" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H118" s="47" t="s">
         <v>494</v>
       </c>
       <c r="I118" s="47" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="J118" s="35" t="s">
+        <v>497</v>
+      </c>
+      <c r="K118" s="44" t="s">
         <v>495</v>
       </c>
-      <c r="K118" s="44" t="s">
+      <c r="L118" s="44" t="s">
+        <v>40</v>
+      </c>
+      <c r="M118" s="44" t="s">
+        <v>40</v>
+      </c>
+      <c r="N118" s="44" t="s">
+        <v>493</v>
+      </c>
+      <c r="O118" s="131">
+        <v>36400</v>
+      </c>
+      <c r="P118" s="5"/>
+    </row>
+    <row r="119" spans="2:17" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B119" s="227" t="s">
+        <v>489</v>
+      </c>
+      <c r="C119" s="226">
+        <v>26205</v>
+      </c>
+      <c r="D119" s="121" t="s">
+        <v>118</v>
+      </c>
+      <c r="E119" s="121">
+        <v>2026</v>
+      </c>
+      <c r="F119" s="124">
+        <v>46295</v>
+      </c>
+      <c r="G119" s="41" t="s">
+        <v>130</v>
+      </c>
+      <c r="H119" s="176" t="s">
+        <v>494</v>
+      </c>
+      <c r="I119" s="176" t="s">
+        <v>145</v>
+      </c>
+      <c r="J119" s="42" t="s">
+        <v>498</v>
+      </c>
+      <c r="K119" s="41" t="s">
         <v>496</v>
       </c>
-      <c r="L118" s="44" t="s">
-[...23 lines deleted...]
-      <c r="E119" s="32">
+      <c r="L119" s="41" t="s">
+        <v>40</v>
+      </c>
+      <c r="M119" s="41" t="s">
+        <v>40</v>
+      </c>
+      <c r="N119" s="41" t="s">
+        <v>493</v>
+      </c>
+      <c r="O119" s="134">
+        <v>38200</v>
+      </c>
+      <c r="P119" s="5"/>
+    </row>
+    <row r="120" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="C120" s="109"/>
+      <c r="D120" s="15"/>
+      <c r="E120" s="77"/>
+      <c r="F120" s="80"/>
+      <c r="H120" s="29"/>
+      <c r="I120" s="29"/>
+      <c r="J120" s="78"/>
+      <c r="N120" s="154"/>
+      <c r="O120" s="4"/>
+    </row>
+    <row r="121" spans="2:17" ht="19.5" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="122" spans="2:17" s="1" customFormat="1" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B122" s="298" t="s">
+        <v>238</v>
+      </c>
+      <c r="C122" s="299"/>
+      <c r="D122" s="299"/>
+      <c r="E122" s="299"/>
+      <c r="F122" s="299"/>
+      <c r="G122" s="299"/>
+      <c r="H122" s="299"/>
+      <c r="I122" s="299"/>
+      <c r="J122" s="299"/>
+      <c r="K122" s="299"/>
+      <c r="L122" s="299"/>
+      <c r="M122" s="299"/>
+      <c r="N122" s="299"/>
+      <c r="O122" s="300"/>
+      <c r="P122" s="12"/>
+    </row>
+    <row r="123" spans="2:17" s="66" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B123" s="122" t="s">
+        <v>41</v>
+      </c>
+      <c r="C123" s="123" t="s">
+        <v>209</v>
+      </c>
+      <c r="D123" s="203" t="s">
+        <v>198</v>
+      </c>
+      <c r="E123" s="67" t="s">
+        <v>62</v>
+      </c>
+      <c r="F123" s="69" t="s">
+        <v>39</v>
+      </c>
+      <c r="G123" s="70" t="s">
+        <v>2</v>
+      </c>
+      <c r="H123" s="70" t="s">
+        <v>3</v>
+      </c>
+      <c r="I123" s="70" t="s">
+        <v>27</v>
+      </c>
+      <c r="J123" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="K123" s="67" t="s">
+        <v>22</v>
+      </c>
+      <c r="L123" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M123" s="67" t="s">
+        <v>63</v>
+      </c>
+      <c r="N123" s="153" t="s">
+        <v>1</v>
+      </c>
+      <c r="O123" s="130" t="s">
+        <v>258</v>
+      </c>
+      <c r="P123" s="72"/>
+    </row>
+    <row r="124" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B124" s="104" t="s">
+        <v>428</v>
+      </c>
+      <c r="C124" s="99">
+        <v>25280</v>
+      </c>
+      <c r="D124" s="32" t="s">
+        <v>118</v>
+      </c>
+      <c r="E124" s="32">
         <v>2026</v>
       </c>
-      <c r="F119" s="33">
-[...32 lines deleted...]
-      <c r="B120" s="227" t="s">
+      <c r="F124" s="33">
+        <v>46344</v>
+      </c>
+      <c r="G124" s="44" t="s">
+        <v>247</v>
+      </c>
+      <c r="H124" s="44" t="s">
+        <v>248</v>
+      </c>
+      <c r="I124" s="47" t="s">
+        <v>147</v>
+      </c>
+      <c r="J124" s="35" t="s">
+        <v>429</v>
+      </c>
+      <c r="K124" s="44" t="s">
+        <v>249</v>
+      </c>
+      <c r="L124" s="44" t="s">
+        <v>40</v>
+      </c>
+      <c r="M124" s="44" t="s">
+        <v>40</v>
+      </c>
+      <c r="N124" s="44" t="s">
+        <v>256</v>
+      </c>
+      <c r="O124" s="131">
+        <v>81812</v>
+      </c>
+      <c r="P124" s="5"/>
+    </row>
+    <row r="125" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B125" s="190" t="s">
+        <v>425</v>
+      </c>
+      <c r="C125" s="37">
+        <v>26295</v>
+      </c>
+      <c r="D125" s="32" t="s">
+        <v>118</v>
+      </c>
+      <c r="E125" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F125" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G125" s="44" t="s">
+        <v>69</v>
+      </c>
+      <c r="H125" s="47" t="s">
+        <v>503</v>
+      </c>
+      <c r="I125" s="47" t="s">
+        <v>144</v>
+      </c>
+      <c r="J125" s="35" t="s">
+        <v>285</v>
+      </c>
+      <c r="K125" s="44" t="s">
+        <v>284</v>
+      </c>
+      <c r="L125" s="44" t="s">
+        <v>40</v>
+      </c>
+      <c r="M125" s="44" t="s">
+        <v>40</v>
+      </c>
+      <c r="N125" s="44" t="s">
         <v>493</v>
       </c>
-      <c r="C120" s="226">
-[...163 lines deleted...]
-        <v>429</v>
+      <c r="O125" s="136">
+        <v>38100</v>
+      </c>
+      <c r="P125" s="13"/>
+    </row>
+    <row r="126" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B126" s="127" t="s">
+        <v>359</v>
       </c>
       <c r="C126" s="37">
-        <v>26295</v>
+        <v>26067</v>
       </c>
       <c r="D126" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E126" s="32">
         <v>2027</v>
       </c>
       <c r="F126" s="33">
-        <v>46660</v>
+        <v>46295</v>
       </c>
       <c r="G126" s="44" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>507</v>
+        <v>8</v>
+      </c>
+      <c r="H126" s="44" t="s">
+        <v>75</v>
       </c>
       <c r="I126" s="47" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="J126" s="35" t="s">
-        <v>287</v>
+        <v>360</v>
       </c>
       <c r="K126" s="44" t="s">
-        <v>286</v>
+        <v>114</v>
       </c>
       <c r="L126" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M126" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N126" s="44" t="s">
-        <v>497</v>
-[...6 lines deleted...]
-    <row r="127" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+      <c r="O126" s="131">
+        <v>49163</v>
+      </c>
+      <c r="P126" s="5"/>
+    </row>
+    <row r="127" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B127" s="127" t="s">
         <v>363</v>
       </c>
       <c r="C127" s="37">
         <v>26067</v>
       </c>
       <c r="D127" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E127" s="32">
         <v>2027</v>
       </c>
       <c r="F127" s="33">
         <v>46295</v>
       </c>
       <c r="G127" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H127" s="44" t="s">
         <v>75</v>
       </c>
       <c r="I127" s="47" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="J127" s="35" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="K127" s="44" t="s">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="L127" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M127" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N127" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O127" s="131">
-        <v>49163</v>
+        <v>52171</v>
       </c>
       <c r="P127" s="5"/>
     </row>
-    <row r="128" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="128" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B128" s="127" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="C128" s="37">
         <v>26067</v>
       </c>
       <c r="D128" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E128" s="32">
         <v>2027</v>
       </c>
       <c r="F128" s="33">
         <v>46295</v>
       </c>
       <c r="G128" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="H128" s="44" t="s">
+      <c r="H128" s="47" t="s">
         <v>75</v>
       </c>
       <c r="I128" s="47" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="J128" s="35" t="s">
-        <v>370</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>365</v>
+      </c>
+      <c r="K128" s="47" t="s">
+        <v>362</v>
       </c>
       <c r="L128" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M128" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N128" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O128" s="131">
-        <v>52171</v>
+        <v>54284</v>
       </c>
       <c r="P128" s="5"/>
-    </row>
-[...2 lines deleted...]
-        <v>365</v>
+      <c r="Q128" s="5"/>
+    </row>
+    <row r="129" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="B129" s="217" t="s">
+        <v>364</v>
       </c>
       <c r="C129" s="37">
         <v>26067</v>
       </c>
       <c r="D129" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E129" s="32">
         <v>2027</v>
       </c>
-      <c r="F129" s="33">
+      <c r="F129" s="204">
         <v>46295</v>
       </c>
-      <c r="G129" s="44" t="s">
+      <c r="G129" s="51" t="s">
         <v>8</v>
       </c>
-      <c r="H129" s="47" t="s">
-[...2 lines deleted...]
-      <c r="I129" s="47" t="s">
+      <c r="H129" s="51" t="s">
+        <v>245</v>
+      </c>
+      <c r="I129" s="205" t="s">
         <v>148</v>
       </c>
-      <c r="J129" s="35" t="s">
-[...11 lines deleted...]
-      <c r="N129" s="44" t="s">
+      <c r="J129" s="60" t="s">
+        <v>367</v>
+      </c>
+      <c r="K129" s="51" t="s">
+        <v>368</v>
+      </c>
+      <c r="L129" s="51" t="s">
+        <v>40</v>
+      </c>
+      <c r="M129" s="51" t="s">
+        <v>40</v>
+      </c>
+      <c r="N129" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="O129" s="131">
-        <v>54284</v>
+      <c r="O129" s="206">
+        <v>58419</v>
       </c>
       <c r="P129" s="5"/>
-      <c r="Q129" s="5"/>
-[...12 lines deleted...]
-        <v>2027</v>
+    </row>
+    <row r="130" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B130" s="214" t="s">
+        <v>471</v>
+      </c>
+      <c r="C130" s="213">
+        <v>26177</v>
+      </c>
+      <c r="D130" s="50" t="s">
+        <v>118</v>
+      </c>
+      <c r="E130" s="230">
+        <v>2026</v>
       </c>
       <c r="F130" s="204">
         <v>46295</v>
       </c>
-      <c r="G130" s="51" t="s">
-[...28 lines deleted...]
-    <row r="131" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="G130" s="230" t="s">
+        <v>21</v>
+      </c>
+      <c r="H130" s="230" t="s">
+        <v>464</v>
+      </c>
+      <c r="I130" s="230" t="s">
+        <v>147</v>
+      </c>
+      <c r="J130" s="211" t="s">
+        <v>476</v>
+      </c>
+      <c r="K130" s="230" t="s">
+        <v>465</v>
+      </c>
+      <c r="L130" s="230" t="s">
+        <v>40</v>
+      </c>
+      <c r="M130" s="230" t="s">
+        <v>40</v>
+      </c>
+      <c r="N130" s="230" t="s">
+        <v>18</v>
+      </c>
+      <c r="O130" s="212">
+        <v>40274.35</v>
+      </c>
+      <c r="P130" s="96"/>
+    </row>
+    <row r="131" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B131" s="214" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="C131" s="213">
         <v>26177</v>
       </c>
       <c r="D131" s="50" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E131" s="230">
         <v>2026</v>
       </c>
       <c r="F131" s="204">
         <v>46295</v>
       </c>
       <c r="G131" s="230" t="s">
         <v>21</v>
       </c>
       <c r="H131" s="230" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="I131" s="230" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="J131" s="211" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="K131" s="230" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="L131" s="230" t="s">
         <v>40</v>
       </c>
       <c r="M131" s="230" t="s">
         <v>40</v>
       </c>
       <c r="N131" s="230" t="s">
         <v>18</v>
       </c>
       <c r="O131" s="212">
-        <v>40274.35</v>
+        <v>42472.2</v>
       </c>
       <c r="P131" s="96"/>
     </row>
-    <row r="132" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="132" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B132" s="214" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="C132" s="213">
         <v>26177</v>
       </c>
       <c r="D132" s="50" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E132" s="230">
         <v>2026</v>
       </c>
       <c r="F132" s="204">
         <v>46295</v>
       </c>
       <c r="G132" s="230" t="s">
         <v>21</v>
       </c>
       <c r="H132" s="230" t="s">
+        <v>467</v>
+      </c>
+      <c r="I132" s="230" t="s">
+        <v>147</v>
+      </c>
+      <c r="J132" s="211" t="s">
+        <v>478</v>
+      </c>
+      <c r="K132" s="230" t="s">
         <v>468</v>
-      </c>
-[...7 lines deleted...]
-        <v>470</v>
       </c>
       <c r="L132" s="230" t="s">
         <v>40</v>
       </c>
       <c r="M132" s="230" t="s">
         <v>40</v>
       </c>
       <c r="N132" s="230" t="s">
         <v>18</v>
       </c>
       <c r="O132" s="212">
-        <v>42472.2</v>
+        <v>43805.95</v>
       </c>
       <c r="P132" s="96"/>
     </row>
-    <row r="133" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="133" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B133" s="214" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="C133" s="213">
         <v>26177</v>
       </c>
       <c r="D133" s="50" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E133" s="230">
         <v>2026</v>
       </c>
       <c r="F133" s="204">
         <v>46295</v>
       </c>
       <c r="G133" s="230" t="s">
         <v>21</v>
       </c>
       <c r="H133" s="230" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="I133" s="230" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="J133" s="211" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="K133" s="230" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="L133" s="230" t="s">
         <v>40</v>
       </c>
       <c r="M133" s="230" t="s">
         <v>40</v>
       </c>
       <c r="N133" s="230" t="s">
         <v>18</v>
       </c>
       <c r="O133" s="212">
-        <v>43805.95</v>
+        <v>44548.6</v>
       </c>
       <c r="P133" s="96"/>
     </row>
-    <row r="134" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C134" s="213">
+    <row r="134" spans="2:16" s="21" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="B134" s="233" t="s">
+        <v>475</v>
+      </c>
+      <c r="C134" s="234">
         <v>26177</v>
       </c>
       <c r="D134" s="50" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="E134" s="230">
+        <v>118</v>
+      </c>
+      <c r="E134" s="235">
         <v>2026</v>
       </c>
       <c r="F134" s="204">
         <v>46295</v>
       </c>
-      <c r="G134" s="230" t="s">
+      <c r="G134" s="235" t="s">
         <v>21</v>
       </c>
-      <c r="H134" s="230" t="s">
-[...2 lines deleted...]
-      <c r="I134" s="230" t="s">
+      <c r="H134" s="235" t="s">
+        <v>467</v>
+      </c>
+      <c r="I134" s="235" t="s">
         <v>148</v>
       </c>
-      <c r="J134" s="211" t="s">
-[...11 lines deleted...]
-      <c r="N134" s="230" t="s">
+      <c r="J134" s="236" t="s">
+        <v>480</v>
+      </c>
+      <c r="K134" s="235" t="s">
+        <v>470</v>
+      </c>
+      <c r="L134" s="235" t="s">
+        <v>40</v>
+      </c>
+      <c r="M134" s="235" t="s">
+        <v>40</v>
+      </c>
+      <c r="N134" s="235" t="s">
         <v>18</v>
       </c>
-      <c r="O134" s="212">
-        <v>44548.6</v>
+      <c r="O134" s="228">
+        <v>45431.8</v>
       </c>
       <c r="P134" s="96"/>
     </row>
-    <row r="135" spans="2:17" s="21" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>26177</v>
+    <row r="135" spans="2:16" s="21" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B135" s="214" t="s">
+        <v>502</v>
+      </c>
+      <c r="C135" s="213">
+        <v>26295</v>
       </c>
       <c r="D135" s="50" t="s">
+        <v>118</v>
+      </c>
+      <c r="E135" s="230">
+        <v>2027</v>
+      </c>
+      <c r="F135" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G135" s="230" t="s">
+        <v>69</v>
+      </c>
+      <c r="H135" s="230" t="s">
+        <v>503</v>
+      </c>
+      <c r="I135" s="230" t="s">
+        <v>144</v>
+      </c>
+      <c r="J135" s="211" t="s">
+        <v>504</v>
+      </c>
+      <c r="K135" s="230" t="s">
+        <v>505</v>
+      </c>
+      <c r="L135" s="230" t="s">
+        <v>40</v>
+      </c>
+      <c r="M135" s="230" t="s">
+        <v>40</v>
+      </c>
+      <c r="N135" s="230" t="s">
+        <v>493</v>
+      </c>
+      <c r="O135" s="212">
+        <v>40100</v>
+      </c>
+      <c r="P135" s="96"/>
+    </row>
+    <row r="136" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B136" s="214" t="s">
+        <v>517</v>
+      </c>
+      <c r="C136" s="213">
+        <v>26247</v>
+      </c>
+      <c r="D136" s="224" t="s">
         <v>119</v>
       </c>
-      <c r="E135" s="235">
+      <c r="E136" s="235">
         <v>2026</v>
       </c>
-      <c r="F135" s="204">
+      <c r="F136" s="204">
         <v>46295</v>
       </c>
-      <c r="G135" s="235" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="G136" s="230" t="s">
-        <v>69</v>
+        <v>113</v>
       </c>
       <c r="H136" s="230" t="s">
-        <v>507</v>
+        <v>527</v>
       </c>
       <c r="I136" s="230" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="J136" s="211" t="s">
-        <v>508</v>
+        <v>543</v>
       </c>
       <c r="K136" s="230" t="s">
-        <v>509</v>
+        <v>528</v>
       </c>
       <c r="L136" s="230" t="s">
         <v>40</v>
       </c>
       <c r="M136" s="230" t="s">
         <v>40</v>
       </c>
       <c r="N136" s="230" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="O136" s="212">
-        <v>40100</v>
+        <v>36000</v>
       </c>
       <c r="P136" s="96"/>
     </row>
-    <row r="137" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="137" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B137" s="214" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="C137" s="213">
         <v>26247</v>
       </c>
       <c r="D137" s="224" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E137" s="235">
         <v>2026</v>
       </c>
       <c r="F137" s="204">
         <v>46295</v>
       </c>
       <c r="G137" s="230" t="s">
         <v>113</v>
       </c>
       <c r="H137" s="230" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="I137" s="230" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="J137" s="211" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="K137" s="230" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="L137" s="230" t="s">
         <v>40</v>
       </c>
       <c r="M137" s="230" t="s">
         <v>40</v>
       </c>
       <c r="N137" s="230" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="O137" s="212">
-        <v>36000</v>
+        <v>38500</v>
       </c>
       <c r="P137" s="96"/>
     </row>
-    <row r="138" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="138" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B138" s="214" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="C138" s="213">
         <v>26247</v>
       </c>
       <c r="D138" s="224" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E138" s="235">
         <v>2026</v>
       </c>
       <c r="F138" s="204">
         <v>46295</v>
       </c>
       <c r="G138" s="230" t="s">
         <v>113</v>
       </c>
       <c r="H138" s="230" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="I138" s="230" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="J138" s="211" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="K138" s="230" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="L138" s="230" t="s">
         <v>40</v>
       </c>
       <c r="M138" s="230" t="s">
         <v>40</v>
       </c>
       <c r="N138" s="230" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="O138" s="212">
-        <v>38500</v>
+        <v>40000</v>
       </c>
       <c r="P138" s="96"/>
     </row>
-    <row r="139" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="139" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B139" s="214" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="C139" s="213">
         <v>26247</v>
       </c>
       <c r="D139" s="224" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E139" s="235">
         <v>2026</v>
       </c>
       <c r="F139" s="204">
         <v>46295</v>
       </c>
       <c r="G139" s="230" t="s">
         <v>113</v>
       </c>
       <c r="H139" s="230" t="s">
         <v>531</v>
       </c>
       <c r="I139" s="230" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="J139" s="211" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="K139" s="230" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="L139" s="230" t="s">
         <v>40</v>
       </c>
       <c r="M139" s="230" t="s">
         <v>40</v>
       </c>
       <c r="N139" s="230" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="O139" s="212">
-        <v>40000</v>
+        <v>40143</v>
       </c>
       <c r="P139" s="96"/>
     </row>
-    <row r="140" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="140" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B140" s="214" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="C140" s="213">
         <v>26247</v>
       </c>
       <c r="D140" s="224" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E140" s="235">
         <v>2026</v>
       </c>
       <c r="F140" s="204">
         <v>46295</v>
       </c>
       <c r="G140" s="230" t="s">
         <v>113</v>
       </c>
       <c r="H140" s="230" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="I140" s="230" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="J140" s="211" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="K140" s="230" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="L140" s="230" t="s">
         <v>40</v>
       </c>
       <c r="M140" s="230" t="s">
         <v>40</v>
       </c>
       <c r="N140" s="230" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="O140" s="212">
-        <v>40143</v>
+        <v>41500</v>
       </c>
       <c r="P140" s="96"/>
     </row>
-    <row r="141" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="141" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B141" s="214" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="C141" s="213">
         <v>26247</v>
       </c>
       <c r="D141" s="224" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E141" s="235">
         <v>2026</v>
       </c>
       <c r="F141" s="204">
         <v>46295</v>
       </c>
       <c r="G141" s="230" t="s">
         <v>113</v>
       </c>
       <c r="H141" s="230" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="I141" s="230" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="J141" s="211" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="K141" s="230" t="s">
+        <v>534</v>
+      </c>
+      <c r="L141" s="230" t="s">
+        <v>40</v>
+      </c>
+      <c r="M141" s="230" t="s">
+        <v>40</v>
+      </c>
+      <c r="N141" s="230" t="s">
+        <v>493</v>
+      </c>
+      <c r="O141" s="212">
+        <v>42500</v>
+      </c>
+      <c r="P141" s="96"/>
+    </row>
+    <row r="142" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B142" s="214" t="s">
         <v>537</v>
-      </c>
-[...16 lines deleted...]
-        <v>526</v>
       </c>
       <c r="C142" s="213">
         <v>26247</v>
       </c>
       <c r="D142" s="224" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E142" s="235">
         <v>2026</v>
       </c>
       <c r="F142" s="204">
         <v>46295</v>
       </c>
       <c r="G142" s="230" t="s">
         <v>113</v>
       </c>
       <c r="H142" s="230" t="s">
         <v>535</v>
       </c>
       <c r="I142" s="230" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="J142" s="211" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="K142" s="230" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="L142" s="230" t="s">
         <v>40</v>
       </c>
       <c r="M142" s="230" t="s">
         <v>40</v>
       </c>
       <c r="N142" s="230" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="O142" s="212">
-        <v>42500</v>
+        <v>42000</v>
       </c>
       <c r="P142" s="96"/>
     </row>
-    <row r="143" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="143" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B143" s="214" t="s">
-        <v>541</v>
+        <v>523</v>
       </c>
       <c r="C143" s="213">
         <v>26247</v>
       </c>
       <c r="D143" s="224" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E143" s="235">
         <v>2026</v>
       </c>
       <c r="F143" s="204">
         <v>46295</v>
       </c>
       <c r="G143" s="230" t="s">
         <v>113</v>
       </c>
       <c r="H143" s="230" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="I143" s="230" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="J143" s="211" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="K143" s="230" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="L143" s="230" t="s">
         <v>40</v>
       </c>
       <c r="M143" s="230" t="s">
         <v>40</v>
       </c>
       <c r="N143" s="230" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="O143" s="212">
-        <v>42000</v>
+        <v>43000</v>
       </c>
       <c r="P143" s="96"/>
     </row>
-    <row r="144" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="144" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B144" s="214" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="C144" s="213">
         <v>26247</v>
       </c>
       <c r="D144" s="224" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E144" s="235">
         <v>2026</v>
       </c>
       <c r="F144" s="204">
         <v>46295</v>
       </c>
       <c r="G144" s="230" t="s">
         <v>113</v>
       </c>
       <c r="H144" s="230" t="s">
+        <v>535</v>
+      </c>
+      <c r="I144" s="230" t="s">
+        <v>147</v>
+      </c>
+      <c r="J144" s="211" t="s">
+        <v>551</v>
+      </c>
+      <c r="K144" s="230" t="s">
         <v>539</v>
       </c>
-      <c r="I144" s="230" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L144" s="230" t="s">
         <v>40</v>
       </c>
       <c r="M144" s="230" t="s">
         <v>40</v>
       </c>
       <c r="N144" s="230" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="O144" s="212">
-        <v>43000</v>
+        <v>43500</v>
       </c>
       <c r="P144" s="96"/>
     </row>
     <row r="145" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B145" s="214" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="C145" s="213">
         <v>26247</v>
       </c>
       <c r="D145" s="224" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E145" s="235">
         <v>2026</v>
       </c>
       <c r="F145" s="204">
         <v>46295</v>
       </c>
       <c r="G145" s="230" t="s">
         <v>113</v>
       </c>
       <c r="H145" s="230" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="I145" s="230" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="J145" s="211" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="K145" s="230" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="L145" s="230" t="s">
         <v>40</v>
       </c>
       <c r="M145" s="230" t="s">
         <v>40</v>
       </c>
       <c r="N145" s="230" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="O145" s="212">
-        <v>43500</v>
+        <v>46100</v>
       </c>
       <c r="P145" s="96"/>
     </row>
     <row r="146" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B146" s="214" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="C146" s="213">
         <v>26247</v>
       </c>
       <c r="D146" s="224" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="E146" s="235">
+        <v>119</v>
+      </c>
+      <c r="E146" s="230">
         <v>2026</v>
       </c>
-      <c r="F146" s="204">
+      <c r="F146" s="33">
         <v>46295</v>
       </c>
       <c r="G146" s="230" t="s">
         <v>113</v>
       </c>
       <c r="H146" s="230" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="I146" s="230" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="J146" s="211" t="s">
-        <v>556</v>
+        <v>541</v>
       </c>
       <c r="K146" s="230" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="L146" s="230" t="s">
         <v>40</v>
       </c>
       <c r="M146" s="230" t="s">
         <v>40</v>
       </c>
       <c r="N146" s="230" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="O146" s="212">
-        <v>46100</v>
+        <v>47000</v>
       </c>
       <c r="P146" s="96"/>
     </row>
-    <row r="147" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="E147" s="230">
+    <row r="147" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B147" s="178"/>
+      <c r="C147" s="178"/>
+      <c r="D147" s="207"/>
+      <c r="E147" s="207"/>
+      <c r="F147" s="208"/>
+      <c r="G147" s="162"/>
+      <c r="H147" s="162"/>
+      <c r="I147" s="18"/>
+      <c r="J147" s="209"/>
+      <c r="K147" s="162"/>
+      <c r="L147" s="162"/>
+      <c r="M147" s="162"/>
+      <c r="N147" s="162"/>
+      <c r="O147" s="210"/>
+      <c r="P147" s="5"/>
+    </row>
+    <row r="148" spans="2:17" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="N148" s="162"/>
+    </row>
+    <row r="149" spans="2:17" s="1" customFormat="1" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B149" s="335" t="s">
+        <v>201</v>
+      </c>
+      <c r="C149" s="336"/>
+      <c r="D149" s="336"/>
+      <c r="E149" s="336"/>
+      <c r="F149" s="336"/>
+      <c r="G149" s="336"/>
+      <c r="H149" s="336"/>
+      <c r="I149" s="336"/>
+      <c r="J149" s="336"/>
+      <c r="K149" s="336"/>
+      <c r="L149" s="336"/>
+      <c r="M149" s="336"/>
+      <c r="N149" s="336"/>
+      <c r="O149" s="337"/>
+      <c r="P149" s="12"/>
+    </row>
+    <row r="150" spans="2:17" s="66" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B150" s="122" t="s">
+        <v>41</v>
+      </c>
+      <c r="C150" s="123" t="s">
+        <v>209</v>
+      </c>
+      <c r="D150" s="203" t="s">
+        <v>198</v>
+      </c>
+      <c r="E150" s="67" t="s">
+        <v>62</v>
+      </c>
+      <c r="F150" s="69" t="s">
+        <v>39</v>
+      </c>
+      <c r="G150" s="70" t="s">
+        <v>2</v>
+      </c>
+      <c r="H150" s="70" t="s">
+        <v>3</v>
+      </c>
+      <c r="I150" s="70" t="s">
+        <v>27</v>
+      </c>
+      <c r="J150" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="K150" s="67" t="s">
+        <v>22</v>
+      </c>
+      <c r="L150" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M150" s="67" t="s">
+        <v>63</v>
+      </c>
+      <c r="N150" s="153" t="s">
+        <v>1</v>
+      </c>
+      <c r="O150" s="130" t="s">
+        <v>258</v>
+      </c>
+      <c r="P150" s="72"/>
+    </row>
+    <row r="151" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B151" s="190" t="s">
+        <v>218</v>
+      </c>
+      <c r="C151" s="37">
+        <v>26233</v>
+      </c>
+      <c r="D151" s="32" t="s">
+        <v>118</v>
+      </c>
+      <c r="E151" s="32">
         <v>2026</v>
       </c>
-      <c r="F147" s="33">
-[...113 lines deleted...]
-      <c r="P151" s="72"/>
+      <c r="F151" s="33">
+        <v>46312</v>
+      </c>
+      <c r="G151" s="151" t="s">
+        <v>220</v>
+      </c>
+      <c r="H151" s="44" t="s">
+        <v>221</v>
+      </c>
+      <c r="I151" s="47" t="s">
+        <v>142</v>
+      </c>
+      <c r="J151" s="62" t="s">
+        <v>98</v>
+      </c>
+      <c r="K151" s="44"/>
+      <c r="L151" s="44" t="s">
+        <v>40</v>
+      </c>
+      <c r="M151" s="44" t="s">
+        <v>40</v>
+      </c>
+      <c r="N151" s="44" t="s">
+        <v>60</v>
+      </c>
+      <c r="O151" s="131">
+        <v>23789</v>
+      </c>
+      <c r="P151" s="5"/>
     </row>
     <row r="152" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B152" s="190" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="C152" s="37">
         <v>26233</v>
       </c>
       <c r="D152" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E152" s="32">
         <v>2026</v>
       </c>
       <c r="F152" s="33">
         <v>46312</v>
       </c>
       <c r="G152" s="151" t="s">
+        <v>220</v>
+      </c>
+      <c r="H152" s="44" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="I152" s="47" t="s">
         <v>143</v>
       </c>
       <c r="J152" s="62" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="K152" s="44"/>
       <c r="L152" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M152" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N152" s="44" t="s">
         <v>60</v>
       </c>
       <c r="O152" s="131">
-        <v>23789</v>
+        <v>27750</v>
       </c>
       <c r="P152" s="5"/>
     </row>
     <row r="153" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B153" s="190" t="s">
-        <v>221</v>
+        <v>507</v>
       </c>
       <c r="C153" s="37">
-        <v>26233</v>
+        <v>26245</v>
       </c>
       <c r="D153" s="32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E153" s="32">
         <v>2026</v>
       </c>
       <c r="F153" s="33">
-        <v>46312</v>
+        <v>46295</v>
       </c>
       <c r="G153" s="151" t="s">
-        <v>222</v>
+        <v>133</v>
       </c>
       <c r="H153" s="44" t="s">
-        <v>224</v>
+        <v>508</v>
       </c>
       <c r="I153" s="47" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="J153" s="62" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="K153" s="44"/>
+        <v>98</v>
+      </c>
+      <c r="K153" s="44" t="s">
+        <v>261</v>
+      </c>
       <c r="L153" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M153" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N153" s="44" t="s">
-        <v>60</v>
+        <v>509</v>
       </c>
       <c r="O153" s="131">
-        <v>27750</v>
+        <v>26130</v>
       </c>
       <c r="P153" s="5"/>
     </row>
-    <row r="154" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>119</v>
+    <row r="154" spans="2:17" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B154" s="104" t="s">
+        <v>344</v>
+      </c>
+      <c r="C154" s="99">
+        <v>26047</v>
+      </c>
+      <c r="D154" s="31" t="s">
+        <v>118</v>
       </c>
       <c r="E154" s="32">
         <v>2026</v>
       </c>
       <c r="F154" s="33">
         <v>46295</v>
       </c>
       <c r="G154" s="151" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="H154" s="44" t="s">
-        <v>512</v>
+        <v>135</v>
       </c>
       <c r="I154" s="47" t="s">
         <v>143</v>
       </c>
       <c r="J154" s="62" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="K154" s="44" t="s">
-        <v>263</v>
+        <v>136</v>
       </c>
       <c r="L154" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M154" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N154" s="44" t="s">
-        <v>513</v>
+        <v>134</v>
       </c>
       <c r="O154" s="131">
-        <v>26130</v>
+        <v>29585</v>
       </c>
       <c r="P154" s="5"/>
     </row>
-    <row r="155" spans="2:17" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="155" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B155" s="104" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="C155" s="99">
         <v>26047</v>
       </c>
       <c r="D155" s="31" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E155" s="32">
         <v>2026</v>
       </c>
       <c r="F155" s="33">
         <v>46295</v>
       </c>
       <c r="G155" s="151" t="s">
+        <v>133</v>
+      </c>
+      <c r="H155" s="44" t="s">
+        <v>135</v>
+      </c>
+      <c r="I155" s="47" t="s">
+        <v>143</v>
+      </c>
+      <c r="J155" s="62" t="s">
+        <v>262</v>
+      </c>
+      <c r="K155" s="44" t="s">
+        <v>136</v>
+      </c>
+      <c r="L155" s="44" t="s">
+        <v>40</v>
+      </c>
+      <c r="M155" s="44" t="s">
+        <v>40</v>
+      </c>
+      <c r="N155" s="44" t="s">
         <v>134</v>
       </c>
-      <c r="H155" s="44" t="s">
-[...2 lines deleted...]
-      <c r="I155" s="47" t="s">
+      <c r="O155" s="131">
+        <v>31185</v>
+      </c>
+      <c r="P155" s="5"/>
+    </row>
+    <row r="156" spans="2:17" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B156" s="215" t="s">
+        <v>371</v>
+      </c>
+      <c r="C156" s="102">
+        <v>26048</v>
+      </c>
+      <c r="D156" s="120" t="s">
+        <v>118</v>
+      </c>
+      <c r="E156" s="39">
+        <v>2026</v>
+      </c>
+      <c r="F156" s="40">
+        <v>46295</v>
+      </c>
+      <c r="G156" s="64" t="s">
+        <v>84</v>
+      </c>
+      <c r="H156" s="38" t="s">
+        <v>86</v>
+      </c>
+      <c r="I156" s="58" t="s">
+        <v>142</v>
+      </c>
+      <c r="J156" s="65" t="s">
+        <v>98</v>
+      </c>
+      <c r="K156" s="38" t="s">
+        <v>158</v>
+      </c>
+      <c r="L156" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="M156" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="N156" s="38" t="s">
+        <v>87</v>
+      </c>
+      <c r="O156" s="138">
+        <v>29998</v>
+      </c>
+      <c r="P156" s="5"/>
+    </row>
+    <row r="157" spans="2:17" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="G157" s="81"/>
+      <c r="H157" s="82"/>
+      <c r="I157" s="82"/>
+      <c r="J157" s="83"/>
+      <c r="N157" s="156"/>
+      <c r="O157" s="84"/>
+      <c r="Q157" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="158" spans="2:17" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B158" s="338" t="s">
+        <v>205</v>
+      </c>
+      <c r="C158" s="339"/>
+      <c r="D158" s="339"/>
+      <c r="E158" s="339"/>
+      <c r="F158" s="339"/>
+      <c r="G158" s="339"/>
+      <c r="H158" s="339"/>
+      <c r="I158" s="339"/>
+      <c r="J158" s="339"/>
+      <c r="K158" s="339"/>
+      <c r="L158" s="339"/>
+      <c r="M158" s="339"/>
+      <c r="N158" s="339"/>
+      <c r="O158" s="340"/>
+    </row>
+    <row r="159" spans="2:17" s="66" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B159" s="122" t="s">
+        <v>41</v>
+      </c>
+      <c r="C159" s="123" t="s">
+        <v>209</v>
+      </c>
+      <c r="D159" s="203" t="s">
+        <v>198</v>
+      </c>
+      <c r="E159" s="67" t="s">
+        <v>62</v>
+      </c>
+      <c r="F159" s="69" t="s">
+        <v>39</v>
+      </c>
+      <c r="G159" s="70" t="s">
+        <v>2</v>
+      </c>
+      <c r="H159" s="70" t="s">
+        <v>3</v>
+      </c>
+      <c r="I159" s="70" t="s">
+        <v>27</v>
+      </c>
+      <c r="J159" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="K159" s="67" t="s">
+        <v>22</v>
+      </c>
+      <c r="L159" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M159" s="67" t="s">
+        <v>63</v>
+      </c>
+      <c r="N159" s="153" t="s">
+        <v>1</v>
+      </c>
+      <c r="O159" s="130" t="s">
+        <v>258</v>
+      </c>
+      <c r="P159" s="72"/>
+    </row>
+    <row r="160" spans="2:17" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B160" s="225" t="s">
+        <v>246</v>
+      </c>
+      <c r="C160" s="216">
+        <v>26295</v>
+      </c>
+      <c r="D160" s="121" t="s">
+        <v>118</v>
+      </c>
+      <c r="E160" s="39">
+        <v>2027</v>
+      </c>
+      <c r="F160" s="40">
+        <v>46660</v>
+      </c>
+      <c r="G160" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="H160" s="58" t="s">
+        <v>503</v>
+      </c>
+      <c r="I160" s="58" t="s">
         <v>144</v>
       </c>
-      <c r="J155" s="62" t="s">
-[...29 lines deleted...]
-      <c r="E156" s="32">
+      <c r="J160" s="48" t="s">
+        <v>180</v>
+      </c>
+      <c r="K160" s="38" t="s">
+        <v>284</v>
+      </c>
+      <c r="L160" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="M160" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="N160" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="O160" s="139">
+        <v>60000</v>
+      </c>
+      <c r="Q160" s="75"/>
+    </row>
+    <row r="161" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B161" s="118"/>
+      <c r="C161" s="113"/>
+      <c r="D161" s="19"/>
+      <c r="E161" s="19"/>
+      <c r="F161" s="11"/>
+      <c r="G161" s="86"/>
+      <c r="H161" s="86"/>
+      <c r="I161" s="86"/>
+      <c r="J161" s="87"/>
+      <c r="K161" s="85" t="s">
+        <v>91</v>
+      </c>
+      <c r="L161" s="85"/>
+      <c r="M161" s="85"/>
+      <c r="N161" s="157"/>
+      <c r="O161" s="88"/>
+      <c r="P161" s="5"/>
+    </row>
+    <row r="162" spans="2:16" s="1" customFormat="1" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B162" s="273" t="s">
+        <v>202</v>
+      </c>
+      <c r="C162" s="274"/>
+      <c r="D162" s="274"/>
+      <c r="E162" s="274"/>
+      <c r="F162" s="274"/>
+      <c r="G162" s="274"/>
+      <c r="H162" s="274"/>
+      <c r="I162" s="274"/>
+      <c r="J162" s="274"/>
+      <c r="K162" s="274"/>
+      <c r="L162" s="274"/>
+      <c r="M162" s="274"/>
+      <c r="N162" s="274"/>
+      <c r="O162" s="275"/>
+      <c r="P162" s="12"/>
+    </row>
+    <row r="163" spans="2:16" s="66" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B163" s="122" t="s">
+        <v>41</v>
+      </c>
+      <c r="C163" s="123" t="s">
+        <v>209</v>
+      </c>
+      <c r="D163" s="67" t="s">
+        <v>198</v>
+      </c>
+      <c r="E163" s="67" t="s">
+        <v>62</v>
+      </c>
+      <c r="F163" s="69" t="s">
+        <v>39</v>
+      </c>
+      <c r="G163" s="70" t="s">
+        <v>2</v>
+      </c>
+      <c r="H163" s="70" t="s">
+        <v>3</v>
+      </c>
+      <c r="I163" s="70" t="s">
+        <v>27</v>
+      </c>
+      <c r="J163" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="K163" s="67" t="s">
+        <v>22</v>
+      </c>
+      <c r="L163" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M163" s="67" t="s">
+        <v>63</v>
+      </c>
+      <c r="N163" s="153" t="s">
+        <v>1</v>
+      </c>
+      <c r="O163" s="130" t="s">
+        <v>258</v>
+      </c>
+      <c r="P163" s="72"/>
+    </row>
+    <row r="164" spans="2:16" s="66" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B164" s="198" t="s">
+        <v>510</v>
+      </c>
+      <c r="C164" s="106">
+        <v>26245</v>
+      </c>
+      <c r="D164" s="54" t="s">
+        <v>118</v>
+      </c>
+      <c r="E164" s="54">
         <v>2026</v>
       </c>
-      <c r="F156" s="33">
+      <c r="F164" s="55">
         <v>46295</v>
       </c>
-      <c r="G156" s="151" t="s">
-[...142 lines deleted...]
-      <c r="O160" s="130" t="s">
+      <c r="G164" s="231" t="s">
+        <v>133</v>
+      </c>
+      <c r="H164" s="229" t="s">
+        <v>513</v>
+      </c>
+      <c r="I164" s="229" t="s">
+        <v>141</v>
+      </c>
+      <c r="J164" s="232" t="s">
         <v>260</v>
       </c>
-      <c r="P160" s="72"/>
-[...125 lines deleted...]
-        <v>260</v>
+      <c r="K164" s="173" t="s">
+        <v>514</v>
+      </c>
+      <c r="L164" s="173" t="s">
+        <v>40</v>
+      </c>
+      <c r="M164" s="173" t="s">
+        <v>40</v>
+      </c>
+      <c r="N164" s="173" t="s">
+        <v>509</v>
+      </c>
+      <c r="O164" s="140">
+        <v>32480</v>
       </c>
       <c r="P164" s="72"/>
     </row>
-    <row r="165" spans="2:17" s="66" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="165" spans="2:16" s="66" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B165" s="198" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="C165" s="106">
         <v>26245</v>
       </c>
       <c r="D165" s="54" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E165" s="54">
         <v>2026</v>
       </c>
       <c r="F165" s="55">
         <v>46295</v>
       </c>
       <c r="G165" s="231" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="H165" s="229" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="I165" s="229" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="J165" s="232" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="K165" s="173" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="L165" s="173" t="s">
         <v>40</v>
       </c>
       <c r="M165" s="173" t="s">
         <v>40</v>
       </c>
       <c r="N165" s="173" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="O165" s="140">
-        <v>32480</v>
+        <v>40880</v>
       </c>
       <c r="P165" s="72"/>
     </row>
-    <row r="166" spans="2:17" s="66" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="166" spans="2:16" s="66" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B166" s="198" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="C166" s="106">
         <v>26245</v>
       </c>
       <c r="D166" s="54" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E166" s="54">
         <v>2026</v>
       </c>
       <c r="F166" s="55">
         <v>46295</v>
       </c>
       <c r="G166" s="231" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="H166" s="229" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="I166" s="229" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="J166" s="232" t="s">
-        <v>262</v>
+        <v>516</v>
       </c>
       <c r="K166" s="173" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="L166" s="173" t="s">
         <v>40</v>
       </c>
       <c r="M166" s="173" t="s">
         <v>40</v>
       </c>
       <c r="N166" s="173" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="O166" s="140">
-        <v>40880</v>
+        <v>42680</v>
       </c>
       <c r="P166" s="72"/>
     </row>
-    <row r="167" spans="2:17" s="66" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="167" spans="2:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B167" s="198" t="s">
-        <v>516</v>
+        <v>349</v>
       </c>
       <c r="C167" s="106">
-        <v>26245</v>
+        <v>26047</v>
       </c>
       <c r="D167" s="54" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E167" s="54">
         <v>2026</v>
       </c>
       <c r="F167" s="55">
         <v>46295</v>
       </c>
       <c r="G167" s="231" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="H167" s="229" t="s">
-        <v>519</v>
+        <v>259</v>
       </c>
       <c r="I167" s="229" t="s">
         <v>146</v>
       </c>
       <c r="J167" s="232" t="s">
-        <v>520</v>
+        <v>260</v>
       </c>
       <c r="K167" s="173" t="s">
-        <v>518</v>
+        <v>261</v>
       </c>
       <c r="L167" s="173" t="s">
         <v>40</v>
       </c>
       <c r="M167" s="173" t="s">
         <v>40</v>
       </c>
       <c r="N167" s="173" t="s">
-        <v>513</v>
+        <v>134</v>
       </c>
       <c r="O167" s="140">
-        <v>42680</v>
-[...13 lines deleted...]
-      <c r="E168" s="54">
+        <v>44685</v>
+      </c>
+    </row>
+    <row r="168" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B168" s="221" t="s">
+        <v>372</v>
+      </c>
+      <c r="C168" s="99">
+        <v>26048</v>
+      </c>
+      <c r="D168" s="32" t="s">
+        <v>118</v>
+      </c>
+      <c r="E168" s="50">
         <v>2026</v>
       </c>
-      <c r="F168" s="55">
+      <c r="F168" s="33">
         <v>46295</v>
       </c>
-      <c r="G168" s="231" t="s">
-[...27 lines deleted...]
-    <row r="169" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="G168" s="63" t="s">
+        <v>84</v>
+      </c>
+      <c r="H168" s="89" t="s">
+        <v>93</v>
+      </c>
+      <c r="I168" s="89" t="s">
+        <v>142</v>
+      </c>
+      <c r="J168" s="62" t="s">
+        <v>260</v>
+      </c>
+      <c r="K168" s="44" t="s">
+        <v>95</v>
+      </c>
+      <c r="L168" s="44" t="s">
+        <v>40</v>
+      </c>
+      <c r="M168" s="44" t="s">
+        <v>40</v>
+      </c>
+      <c r="N168" s="44" t="s">
+        <v>87</v>
+      </c>
+      <c r="O168" s="131">
+        <v>25476</v>
+      </c>
+    </row>
+    <row r="169" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B169" s="221" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="C169" s="99">
         <v>26048</v>
       </c>
-      <c r="D169" s="32" t="s">
+      <c r="D169" s="223" t="s">
         <v>119</v>
       </c>
       <c r="E169" s="50">
         <v>2026</v>
       </c>
       <c r="F169" s="33">
         <v>46295</v>
       </c>
       <c r="G169" s="63" t="s">
         <v>84</v>
       </c>
       <c r="H169" s="89" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I169" s="89" t="s">
         <v>143</v>
       </c>
       <c r="J169" s="62" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="K169" s="44" t="s">
-        <v>95</v>
+        <v>375</v>
       </c>
       <c r="L169" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M169" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N169" s="44" t="s">
         <v>87</v>
       </c>
       <c r="O169" s="131">
-        <v>25476</v>
-[...2 lines deleted...]
-    <row r="170" spans="2:17" x14ac:dyDescent="0.25">
+        <v>31300</v>
+      </c>
+    </row>
+    <row r="170" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B170" s="221" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="C170" s="99">
         <v>26048</v>
       </c>
       <c r="D170" s="223" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="E170" s="50">
+        <v>119</v>
+      </c>
+      <c r="E170" s="32">
         <v>2026</v>
       </c>
       <c r="F170" s="33">
         <v>46295</v>
       </c>
       <c r="G170" s="63" t="s">
         <v>84</v>
       </c>
       <c r="H170" s="89" t="s">
         <v>94</v>
       </c>
       <c r="I170" s="89" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="J170" s="62" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="K170" s="44" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="L170" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M170" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N170" s="44" t="s">
         <v>87</v>
       </c>
       <c r="O170" s="131">
-        <v>31300</v>
-[...10 lines deleted...]
-        <v>120</v>
+        <v>35605</v>
+      </c>
+    </row>
+    <row r="171" spans="2:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B171" s="190" t="s">
+        <v>413</v>
+      </c>
+      <c r="C171" s="37">
+        <v>26056</v>
+      </c>
+      <c r="D171" s="32" t="s">
+        <v>118</v>
       </c>
       <c r="E171" s="32">
         <v>2026</v>
       </c>
       <c r="F171" s="33">
         <v>46295</v>
       </c>
       <c r="G171" s="63" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>130</v>
+      </c>
+      <c r="H171" s="151" t="s">
+        <v>460</v>
+      </c>
+      <c r="I171" s="151" t="s">
+        <v>146</v>
       </c>
       <c r="J171" s="62" t="s">
-        <v>262</v>
+        <v>414</v>
       </c>
       <c r="K171" s="44" t="s">
-        <v>380</v>
+        <v>415</v>
       </c>
       <c r="L171" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M171" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N171" s="44" t="s">
-        <v>87</v>
+        <v>60</v>
       </c>
       <c r="O171" s="131">
-        <v>35605</v>
-[...2 lines deleted...]
-    <row r="172" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>35545</v>
+      </c>
+    </row>
+    <row r="172" spans="2:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B172" s="190" t="s">
-        <v>417</v>
+        <v>311</v>
       </c>
       <c r="C172" s="37">
-        <v>26056</v>
-[...1 lines deleted...]
-      <c r="D172" s="32" t="s">
+        <v>26064</v>
+      </c>
+      <c r="D172" s="223" t="s">
         <v>119</v>
       </c>
       <c r="E172" s="32">
         <v>2026</v>
       </c>
       <c r="F172" s="33">
         <v>46295</v>
       </c>
       <c r="G172" s="63" t="s">
-        <v>131</v>
+        <v>8</v>
       </c>
       <c r="H172" s="151" t="s">
-        <v>464</v>
+        <v>124</v>
       </c>
       <c r="I172" s="151" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>28</v>
+      </c>
+      <c r="J172" s="49" t="s">
+        <v>312</v>
       </c>
       <c r="K172" s="44" t="s">
-        <v>419</v>
+        <v>313</v>
       </c>
       <c r="L172" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M172" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N172" s="44" t="s">
-        <v>60</v>
+        <v>7</v>
       </c>
       <c r="O172" s="131">
-        <v>35545</v>
-[...2 lines deleted...]
-    <row r="173" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>26659</v>
+      </c>
+    </row>
+    <row r="173" spans="2:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B173" s="190" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C173" s="37">
         <v>26064</v>
       </c>
       <c r="D173" s="223" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E173" s="32">
         <v>2026</v>
       </c>
       <c r="F173" s="33">
         <v>46295</v>
       </c>
       <c r="G173" s="63" t="s">
         <v>8</v>
       </c>
       <c r="H173" s="151" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="I173" s="151" t="s">
         <v>28</v>
       </c>
       <c r="J173" s="49" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="K173" s="44" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="L173" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M173" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N173" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O173" s="131">
-        <v>26659</v>
-[...2 lines deleted...]
-    <row r="174" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>28113</v>
+      </c>
+    </row>
+    <row r="174" spans="2:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B174" s="190" t="s">
-        <v>316</v>
+        <v>461</v>
       </c>
       <c r="C174" s="37">
-        <v>26064</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>26171</v>
+      </c>
+      <c r="D174" s="224" t="s">
+        <v>119</v>
       </c>
       <c r="E174" s="32">
         <v>2026</v>
       </c>
       <c r="F174" s="33">
         <v>46295</v>
       </c>
       <c r="G174" s="63" t="s">
         <v>8</v>
       </c>
       <c r="H174" s="151" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="I174" s="151" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J174" s="49" t="s">
-        <v>317</v>
+        <v>462</v>
       </c>
       <c r="K174" s="44" t="s">
-        <v>310</v>
+        <v>463</v>
       </c>
       <c r="L174" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M174" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N174" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O174" s="131">
-        <v>28113</v>
-[...12 lines deleted...]
-      <c r="E175" s="32">
+        <v>44221</v>
+      </c>
+    </row>
+    <row r="175" spans="2:16" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B175" s="192" t="s">
+        <v>499</v>
+      </c>
+      <c r="C175" s="193">
+        <v>26205</v>
+      </c>
+      <c r="D175" s="121" t="s">
+        <v>118</v>
+      </c>
+      <c r="E175" s="121">
         <v>2026</v>
       </c>
-      <c r="F175" s="33">
+      <c r="F175" s="124">
         <v>46295</v>
       </c>
-      <c r="G175" s="63" t="s">
+      <c r="G175" s="129" t="s">
+        <v>130</v>
+      </c>
+      <c r="H175" s="128" t="s">
+        <v>500</v>
+      </c>
+      <c r="I175" s="128" t="s">
+        <v>145</v>
+      </c>
+      <c r="J175" s="175" t="s">
+        <v>501</v>
+      </c>
+      <c r="K175" s="41" t="s">
+        <v>415</v>
+      </c>
+      <c r="L175" s="41" t="s">
+        <v>40</v>
+      </c>
+      <c r="M175" s="41" t="s">
+        <v>40</v>
+      </c>
+      <c r="N175" s="41" t="s">
+        <v>60</v>
+      </c>
+      <c r="O175" s="134">
+        <v>44221</v>
+      </c>
+    </row>
+    <row r="176" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B176" s="117"/>
+      <c r="C176" s="110"/>
+      <c r="D176" s="24"/>
+      <c r="E176" s="15"/>
+      <c r="F176" s="10"/>
+      <c r="G176" s="82"/>
+      <c r="H176" s="30"/>
+      <c r="I176" s="30"/>
+      <c r="J176" s="91"/>
+      <c r="N176" s="158"/>
+      <c r="O176" s="16"/>
+    </row>
+    <row r="177" spans="2:17" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B177" s="273" t="s">
+        <v>203</v>
+      </c>
+      <c r="C177" s="274"/>
+      <c r="D177" s="274"/>
+      <c r="E177" s="274"/>
+      <c r="F177" s="274"/>
+      <c r="G177" s="274"/>
+      <c r="H177" s="274"/>
+      <c r="I177" s="274"/>
+      <c r="J177" s="274"/>
+      <c r="K177" s="274"/>
+      <c r="L177" s="274"/>
+      <c r="M177" s="274"/>
+      <c r="N177" s="274"/>
+      <c r="O177" s="275"/>
+    </row>
+    <row r="178" spans="2:17" s="66" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B178" s="122" t="s">
+        <v>41</v>
+      </c>
+      <c r="C178" s="123" t="s">
+        <v>209</v>
+      </c>
+      <c r="D178" s="68" t="s">
+        <v>198</v>
+      </c>
+      <c r="E178" s="67" t="s">
+        <v>62</v>
+      </c>
+      <c r="F178" s="69" t="s">
+        <v>39</v>
+      </c>
+      <c r="G178" s="70" t="s">
+        <v>2</v>
+      </c>
+      <c r="H178" s="70" t="s">
+        <v>3</v>
+      </c>
+      <c r="I178" s="70" t="s">
+        <v>27</v>
+      </c>
+      <c r="J178" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="K178" s="67" t="s">
+        <v>22</v>
+      </c>
+      <c r="L178" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="M178" s="67" t="s">
+        <v>63</v>
+      </c>
+      <c r="N178" s="153" t="s">
+        <v>1</v>
+      </c>
+      <c r="O178" s="130" t="s">
+        <v>258</v>
+      </c>
+      <c r="P178" s="72"/>
+    </row>
+    <row r="179" spans="2:17" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B179" s="215" t="s">
+        <v>481</v>
+      </c>
+      <c r="C179" s="216">
+        <v>26180</v>
+      </c>
+      <c r="D179" s="222" t="s">
+        <v>119</v>
+      </c>
+      <c r="E179" s="39">
+        <v>2026</v>
+      </c>
+      <c r="F179" s="40">
+        <v>46295</v>
+      </c>
+      <c r="G179" s="90" t="s">
         <v>8</v>
       </c>
-      <c r="H175" s="151" t="s">
-[...2 lines deleted...]
-      <c r="I175" s="151" t="s">
+      <c r="H179" s="64" t="s">
+        <v>484</v>
+      </c>
+      <c r="I179" s="58" t="s">
         <v>29</v>
       </c>
-      <c r="J175" s="49" t="s">
-[...94 lines deleted...]
-      <c r="B179" s="122" t="s">
+      <c r="J179" s="65" t="s">
+        <v>485</v>
+      </c>
+      <c r="K179" s="38" t="s">
+        <v>482</v>
+      </c>
+      <c r="L179" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="M179" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="N179" s="38" t="s">
+        <v>483</v>
+      </c>
+      <c r="O179" s="141">
+        <v>46194</v>
+      </c>
+      <c r="Q179" s="75"/>
+    </row>
+    <row r="180" spans="2:17" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B180" s="117"/>
+      <c r="C180" s="114"/>
+      <c r="D180" s="28"/>
+      <c r="E180" s="15"/>
+      <c r="F180" s="10"/>
+      <c r="G180" s="82"/>
+      <c r="H180" s="30"/>
+      <c r="I180" s="29"/>
+      <c r="J180" s="91"/>
+      <c r="N180" s="154"/>
+      <c r="O180" s="92"/>
+      <c r="Q180" s="75"/>
+    </row>
+    <row r="181" spans="2:17" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B181" s="273" t="s">
+        <v>204</v>
+      </c>
+      <c r="C181" s="274"/>
+      <c r="D181" s="274"/>
+      <c r="E181" s="274"/>
+      <c r="F181" s="274"/>
+      <c r="G181" s="274"/>
+      <c r="H181" s="274"/>
+      <c r="I181" s="274"/>
+      <c r="J181" s="274"/>
+      <c r="K181" s="274"/>
+      <c r="L181" s="274"/>
+      <c r="M181" s="274"/>
+      <c r="N181" s="274"/>
+      <c r="O181" s="275"/>
+    </row>
+    <row r="182" spans="2:17" s="66" customFormat="1" ht="48" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B182" s="142" t="s">
         <v>41</v>
       </c>
-      <c r="C179" s="123" t="s">
-[...5 lines deleted...]
-      <c r="E179" s="67" t="s">
+      <c r="C182" s="143" t="s">
+        <v>209</v>
+      </c>
+      <c r="D182" s="144" t="s">
+        <v>198</v>
+      </c>
+      <c r="E182" s="145" t="s">
         <v>62</v>
       </c>
-      <c r="F179" s="69" t="s">
+      <c r="F182" s="146" t="s">
         <v>39</v>
       </c>
-      <c r="G179" s="70" t="s">
+      <c r="G182" s="147" t="s">
         <v>2</v>
       </c>
-      <c r="H179" s="70" t="s">
+      <c r="H182" s="147" t="s">
         <v>3</v>
       </c>
-      <c r="I179" s="70" t="s">
+      <c r="I182" s="147" t="s">
         <v>27</v>
       </c>
-      <c r="J179" s="71" t="s">
+      <c r="J182" s="148" t="s">
         <v>0</v>
       </c>
-      <c r="K179" s="67" t="s">
+      <c r="K182" s="145" t="s">
         <v>22</v>
       </c>
-      <c r="L179" s="67" t="s">
+      <c r="L182" s="145" t="s">
         <v>74</v>
       </c>
-      <c r="M179" s="67" t="s">
+      <c r="M182" s="145" t="s">
         <v>63</v>
       </c>
-      <c r="N179" s="153" t="s">
+      <c r="N182" s="159" t="s">
         <v>1</v>
       </c>
-      <c r="O179" s="130" t="s">
-[...118 lines deleted...]
-      <c r="N183" s="159" t="s">
+      <c r="O182" s="149" t="s">
+        <v>4</v>
+      </c>
+      <c r="P182" s="72"/>
+    </row>
+    <row r="183" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B183" s="117"/>
+      <c r="C183" s="110"/>
+      <c r="D183" s="15"/>
+      <c r="E183" s="15"/>
+      <c r="F183" s="10"/>
+      <c r="G183" s="82"/>
+      <c r="H183" s="30"/>
+      <c r="I183" s="30"/>
+      <c r="J183" s="91"/>
+      <c r="M183" s="79"/>
+      <c r="N183" s="154"/>
+      <c r="O183" s="92"/>
+      <c r="Q183" s="75"/>
+    </row>
+    <row r="185" spans="2:17" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="H185" s="152"/>
+      <c r="I185" s="284" t="s">
+        <v>17</v>
+      </c>
+      <c r="J185" s="284"/>
+      <c r="K185" s="284"/>
+      <c r="L185" s="284"/>
+      <c r="M185" s="284"/>
+      <c r="N185" s="284"/>
+      <c r="O185" s="284"/>
+    </row>
+    <row r="186" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="H186" s="13"/>
+      <c r="I186" s="278" t="s">
         <v>1</v>
       </c>
-      <c r="O183" s="149" t="s">
-[...37 lines deleted...]
-      <c r="K187" s="271" t="s">
+      <c r="J186" s="278"/>
+      <c r="K186" s="272" t="s">
         <v>15</v>
       </c>
-      <c r="L187" s="271"/>
-[...1 lines deleted...]
-      <c r="N187" s="160" t="s">
+      <c r="L186" s="272"/>
+      <c r="M186" s="272"/>
+      <c r="N186" s="160" t="s">
         <v>12</v>
       </c>
-      <c r="O187" s="150" t="s">
+      <c r="O186" s="150" t="s">
         <v>13</v>
+      </c>
+    </row>
+    <row r="187" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H187" s="75"/>
+      <c r="I187" s="276" t="s">
+        <v>210</v>
+      </c>
+      <c r="J187" s="276"/>
+      <c r="K187" s="260" t="s">
+        <v>77</v>
+      </c>
+      <c r="L187" s="260"/>
+      <c r="M187" s="260"/>
+      <c r="N187" s="271" t="s">
+        <v>70</v>
+      </c>
+      <c r="O187" s="279" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="188" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H188" s="75"/>
-      <c r="I188" s="275" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="I188" s="276"/>
+      <c r="J188" s="276"/>
+      <c r="K188" s="260"/>
+      <c r="L188" s="260"/>
+      <c r="M188" s="260"/>
+      <c r="N188" s="271"/>
+      <c r="O188" s="279"/>
     </row>
     <row r="189" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="H189" s="75"/>
-[...6 lines deleted...]
-      <c r="O189" s="278"/>
+      <c r="H189" s="77"/>
+      <c r="I189" s="277"/>
+      <c r="J189" s="277"/>
+      <c r="K189" s="260"/>
+      <c r="L189" s="260"/>
+      <c r="M189" s="260"/>
+      <c r="N189" s="271"/>
+      <c r="O189" s="279"/>
     </row>
     <row r="190" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="H190" s="77"/>
-[...6 lines deleted...]
-      <c r="O190" s="278"/>
+      <c r="H190" s="75"/>
+      <c r="I190" s="343" t="s">
+        <v>182</v>
+      </c>
+      <c r="J190" s="344"/>
+      <c r="K190" s="345" t="s">
+        <v>16</v>
+      </c>
+      <c r="L190" s="346"/>
+      <c r="M190" s="346"/>
+      <c r="N190" s="283" t="s">
+        <v>196</v>
+      </c>
+      <c r="O190" s="316" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="191" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="H191" s="75"/>
-[...14 lines deleted...]
-      </c>
+      <c r="H191" s="93"/>
+      <c r="I191" s="341" t="s">
+        <v>195</v>
+      </c>
+      <c r="J191" s="342"/>
+      <c r="K191" s="345"/>
+      <c r="L191" s="346"/>
+      <c r="M191" s="346"/>
+      <c r="N191" s="283"/>
+      <c r="O191" s="316"/>
     </row>
     <row r="192" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="H192" s="93"/>
-[...8 lines deleted...]
-      <c r="O192" s="315"/>
+      <c r="H192" s="79"/>
+      <c r="I192" s="303" t="s">
+        <v>194</v>
+      </c>
+      <c r="J192" s="304"/>
+      <c r="K192" s="345"/>
+      <c r="L192" s="346"/>
+      <c r="M192" s="346"/>
+      <c r="N192" s="283"/>
+      <c r="O192" s="316"/>
     </row>
     <row r="193" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H193" s="79"/>
-      <c r="I193" s="302" t="s">
-[...7 lines deleted...]
-      <c r="O193" s="315"/>
+      <c r="I193" s="318" t="s">
+        <v>214</v>
+      </c>
+      <c r="J193" s="318"/>
+      <c r="K193" s="260" t="s">
+        <v>166</v>
+      </c>
+      <c r="L193" s="260"/>
+      <c r="M193" s="260"/>
+      <c r="N193" s="271" t="s">
+        <v>167</v>
+      </c>
+      <c r="O193" s="279" t="s">
+        <v>168</v>
+      </c>
     </row>
     <row r="194" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H194" s="79"/>
-      <c r="I194" s="317" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="I194" s="276"/>
+      <c r="J194" s="276"/>
+      <c r="K194" s="260"/>
+      <c r="L194" s="260"/>
+      <c r="M194" s="260"/>
+      <c r="N194" s="271"/>
+      <c r="O194" s="279"/>
     </row>
     <row r="195" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H195" s="79"/>
-      <c r="I195" s="275"/>
-[...5 lines deleted...]
-      <c r="O195" s="278"/>
+      <c r="I195" s="277"/>
+      <c r="J195" s="277"/>
+      <c r="K195" s="260"/>
+      <c r="L195" s="260"/>
+      <c r="M195" s="260"/>
+      <c r="N195" s="271"/>
+      <c r="O195" s="279"/>
     </row>
     <row r="196" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H196" s="79"/>
-      <c r="I196" s="276"/>
-[...5 lines deleted...]
-      <c r="O196" s="278"/>
+      <c r="I196" s="296" t="s">
+        <v>270</v>
+      </c>
+      <c r="J196" s="297"/>
+      <c r="K196" s="322" t="s">
+        <v>273</v>
+      </c>
+      <c r="L196" s="322"/>
+      <c r="M196" s="323"/>
+      <c r="N196" s="329" t="s">
+        <v>275</v>
+      </c>
+      <c r="O196" s="317" t="s">
+        <v>274</v>
+      </c>
     </row>
     <row r="197" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H197" s="79"/>
-      <c r="I197" s="295" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="I197" s="250" t="s">
+        <v>271</v>
+      </c>
+      <c r="J197" s="251"/>
+      <c r="K197" s="266"/>
+      <c r="L197" s="266"/>
+      <c r="M197" s="324"/>
+      <c r="N197" s="330"/>
+      <c r="O197" s="327"/>
     </row>
     <row r="198" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H198" s="79"/>
-      <c r="I198" s="249" t="s">
-[...7 lines deleted...]
-      <c r="O198" s="326"/>
+      <c r="I198" s="252" t="s">
+        <v>272</v>
+      </c>
+      <c r="J198" s="253"/>
+      <c r="K198" s="325"/>
+      <c r="L198" s="325"/>
+      <c r="M198" s="326"/>
+      <c r="N198" s="331"/>
+      <c r="O198" s="328"/>
     </row>
     <row r="199" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="H199" s="79"/>
-[...8 lines deleted...]
-      <c r="O199" s="327"/>
+      <c r="H199" s="75"/>
+      <c r="I199" s="290" t="s">
+        <v>18</v>
+      </c>
+      <c r="J199" s="291"/>
+      <c r="K199" s="319" t="s">
+        <v>224</v>
+      </c>
+      <c r="L199" s="316"/>
+      <c r="M199" s="316"/>
+      <c r="N199" s="316" t="s">
+        <v>225</v>
+      </c>
+      <c r="O199" s="316" t="s">
+        <v>226</v>
+      </c>
     </row>
     <row r="200" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H200" s="75"/>
-      <c r="I200" s="289" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="I200" s="320" t="s">
+        <v>193</v>
+      </c>
+      <c r="J200" s="321"/>
+      <c r="K200" s="319"/>
+      <c r="L200" s="316"/>
+      <c r="M200" s="316"/>
+      <c r="N200" s="316"/>
+      <c r="O200" s="316"/>
     </row>
     <row r="201" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F201" s="94"/>
       <c r="H201" s="75"/>
-      <c r="I201" s="319" t="s">
-[...7 lines deleted...]
-      <c r="O201" s="315"/>
+      <c r="I201" s="301" t="s">
+        <v>194</v>
+      </c>
+      <c r="J201" s="302"/>
+      <c r="K201" s="319"/>
+      <c r="L201" s="316"/>
+      <c r="M201" s="316"/>
+      <c r="N201" s="316"/>
+      <c r="O201" s="316"/>
     </row>
     <row r="202" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F202" s="94"/>
       <c r="H202" s="75"/>
-      <c r="I202" s="300" t="s">
-[...9 lines deleted...]
-    <row r="203" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I202" s="276" t="s">
+        <v>213</v>
+      </c>
+      <c r="J202" s="276"/>
+      <c r="K202" s="260" t="s">
+        <v>77</v>
+      </c>
+      <c r="L202" s="260"/>
+      <c r="M202" s="260"/>
+      <c r="N202" s="271" t="s">
+        <v>70</v>
+      </c>
+      <c r="O202" s="279" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="203" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B203" s="181"/>
+      <c r="C203" s="181"/>
+      <c r="D203"/>
       <c r="F203" s="94"/>
       <c r="H203" s="75"/>
-      <c r="I203" s="275" t="s">
-[...15 lines deleted...]
-    <row r="204" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I203" s="276"/>
+      <c r="J203" s="276"/>
+      <c r="K203" s="260"/>
+      <c r="L203" s="260"/>
+      <c r="M203" s="260"/>
+      <c r="N203" s="271"/>
+      <c r="O203" s="279"/>
+    </row>
+    <row r="204" spans="2:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B204" s="181"/>
       <c r="C204" s="181"/>
       <c r="D204"/>
       <c r="F204" s="94"/>
       <c r="H204" s="75"/>
-      <c r="I204" s="275"/>
-[...7 lines deleted...]
-    <row r="205" spans="2:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I204" s="277"/>
+      <c r="J204" s="277"/>
+      <c r="K204" s="260"/>
+      <c r="L204" s="260"/>
+      <c r="M204" s="260"/>
+      <c r="N204" s="271"/>
+      <c r="O204" s="279"/>
+    </row>
+    <row r="205" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B205" s="181"/>
       <c r="C205" s="181"/>
       <c r="D205"/>
       <c r="F205" s="94"/>
       <c r="H205" s="75"/>
-      <c r="I205" s="276"/>
-[...5 lines deleted...]
-      <c r="O205" s="278"/>
+      <c r="I205" s="296" t="s">
+        <v>183</v>
+      </c>
+      <c r="J205" s="297"/>
+      <c r="K205" s="332" t="s">
+        <v>186</v>
+      </c>
+      <c r="L205" s="333"/>
+      <c r="M205" s="333"/>
+      <c r="N205" s="334" t="s">
+        <v>187</v>
+      </c>
+      <c r="O205" s="316" t="s">
+        <v>188</v>
+      </c>
     </row>
     <row r="206" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B206" s="181"/>
       <c r="C206" s="181"/>
       <c r="D206"/>
       <c r="F206" s="94"/>
       <c r="H206" s="75"/>
-      <c r="I206" s="295" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="I206" s="250" t="s">
+        <v>184</v>
+      </c>
+      <c r="J206" s="251"/>
+      <c r="K206" s="332"/>
+      <c r="L206" s="333"/>
+      <c r="M206" s="333"/>
+      <c r="N206" s="334"/>
+      <c r="O206" s="316"/>
     </row>
     <row r="207" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B207" s="181"/>
       <c r="C207" s="181"/>
       <c r="D207"/>
       <c r="F207" s="94"/>
       <c r="H207" s="75"/>
-      <c r="I207" s="249" t="s">
-[...7 lines deleted...]
-      <c r="O207" s="315"/>
+      <c r="I207" s="252" t="s">
+        <v>185</v>
+      </c>
+      <c r="J207" s="253"/>
+      <c r="K207" s="332"/>
+      <c r="L207" s="333"/>
+      <c r="M207" s="333"/>
+      <c r="N207" s="334"/>
+      <c r="O207" s="317"/>
     </row>
     <row r="208" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B208" s="181"/>
       <c r="C208" s="181"/>
       <c r="D208"/>
       <c r="F208" s="94"/>
       <c r="H208" s="75"/>
-      <c r="I208" s="251" t="s">
-[...7 lines deleted...]
-      <c r="O208" s="316"/>
+      <c r="I208" s="292" t="s">
+        <v>179</v>
+      </c>
+      <c r="J208" s="293"/>
+      <c r="K208" s="259" t="s">
+        <v>265</v>
+      </c>
+      <c r="L208" s="260"/>
+      <c r="M208" s="260"/>
+      <c r="N208" s="354" t="s">
+        <v>266</v>
+      </c>
+      <c r="O208" s="347" t="s">
+        <v>267</v>
+      </c>
     </row>
     <row r="209" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B209" s="181"/>
       <c r="C209" s="181"/>
       <c r="D209"/>
       <c r="F209" s="94"/>
       <c r="H209" s="75"/>
-      <c r="I209" s="291" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="I209" s="294" t="s">
+        <v>263</v>
+      </c>
+      <c r="J209" s="295"/>
+      <c r="K209" s="259"/>
+      <c r="L209" s="260"/>
+      <c r="M209" s="260"/>
+      <c r="N209" s="354"/>
+      <c r="O209" s="348"/>
     </row>
     <row r="210" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B210" s="181"/>
       <c r="C210" s="181"/>
       <c r="D210"/>
       <c r="F210" s="94"/>
       <c r="H210" s="75"/>
-      <c r="I210" s="293" t="s">
-[...7 lines deleted...]
-      <c r="O210" s="347"/>
+      <c r="I210" s="254" t="s">
+        <v>264</v>
+      </c>
+      <c r="J210" s="255"/>
+      <c r="K210" s="259"/>
+      <c r="L210" s="260"/>
+      <c r="M210" s="260"/>
+      <c r="N210" s="354"/>
+      <c r="O210" s="349"/>
     </row>
     <row r="211" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B211" s="181"/>
       <c r="C211" s="181"/>
       <c r="D211"/>
       <c r="F211" s="94"/>
       <c r="H211" s="75"/>
-      <c r="I211" s="253" t="s">
-[...7 lines deleted...]
-      <c r="O211" s="348"/>
+      <c r="I211" s="244" t="s">
+        <v>250</v>
+      </c>
+      <c r="J211" s="245"/>
+      <c r="K211" s="351" t="s">
+        <v>253</v>
+      </c>
+      <c r="L211" s="352"/>
+      <c r="M211" s="352"/>
+      <c r="N211" s="353" t="s">
+        <v>254</v>
+      </c>
+      <c r="O211" s="328" t="s">
+        <v>255</v>
+      </c>
     </row>
     <row r="212" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B212" s="181"/>
       <c r="C212" s="181"/>
       <c r="D212"/>
       <c r="F212" s="94"/>
       <c r="H212" s="75"/>
-      <c r="I212" s="243" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="I212" s="246" t="s">
+        <v>251</v>
+      </c>
+      <c r="J212" s="247"/>
+      <c r="K212" s="351"/>
+      <c r="L212" s="352"/>
+      <c r="M212" s="352"/>
+      <c r="N212" s="353"/>
+      <c r="O212" s="316"/>
     </row>
     <row r="213" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B213" s="181"/>
       <c r="C213" s="181"/>
       <c r="D213"/>
       <c r="F213" s="94"/>
       <c r="H213" s="75"/>
-      <c r="I213" s="245" t="s">
-[...7 lines deleted...]
-      <c r="O213" s="315"/>
+      <c r="I213" s="248" t="s">
+        <v>252</v>
+      </c>
+      <c r="J213" s="249"/>
+      <c r="K213" s="351"/>
+      <c r="L213" s="352"/>
+      <c r="M213" s="352"/>
+      <c r="N213" s="353"/>
+      <c r="O213" s="316"/>
     </row>
     <row r="214" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B214" s="181"/>
       <c r="C214" s="181"/>
       <c r="D214"/>
       <c r="F214" s="94"/>
       <c r="H214" s="75"/>
-      <c r="I214" s="247" t="s">
-[...7 lines deleted...]
-      <c r="O214" s="315"/>
+      <c r="I214" s="256" t="s">
+        <v>99</v>
+      </c>
+      <c r="J214" s="257"/>
+      <c r="K214" s="259" t="s">
+        <v>16</v>
+      </c>
+      <c r="L214" s="260"/>
+      <c r="M214" s="260"/>
+      <c r="N214" s="350" t="s">
+        <v>20</v>
+      </c>
+      <c r="O214" s="279" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="215" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B215" s="181"/>
       <c r="C215" s="181"/>
       <c r="D215"/>
-      <c r="F215" s="94"/>
       <c r="H215" s="75"/>
-      <c r="I215" s="255" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="I215" s="262" t="s">
+        <v>78</v>
+      </c>
+      <c r="J215" s="263"/>
+      <c r="K215" s="259"/>
+      <c r="L215" s="260"/>
+      <c r="M215" s="260"/>
+      <c r="N215" s="350"/>
+      <c r="O215" s="279"/>
     </row>
     <row r="216" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B216" s="181"/>
       <c r="C216" s="181"/>
       <c r="D216"/>
       <c r="H216" s="75"/>
-      <c r="I216" s="261" t="s">
-[...7 lines deleted...]
-      <c r="O216" s="278"/>
+      <c r="I216" s="264" t="s">
+        <v>79</v>
+      </c>
+      <c r="J216" s="265"/>
+      <c r="K216" s="259"/>
+      <c r="L216" s="260"/>
+      <c r="M216" s="260"/>
+      <c r="N216" s="350"/>
+      <c r="O216" s="279"/>
     </row>
     <row r="217" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B217" s="181"/>
       <c r="C217" s="181"/>
       <c r="D217"/>
       <c r="H217" s="75"/>
-      <c r="I217" s="263" t="s">
-[...7 lines deleted...]
-      <c r="O217" s="278"/>
+      <c r="I217" s="288" t="s">
+        <v>211</v>
+      </c>
+      <c r="J217" s="288"/>
+      <c r="K217" s="333" t="s">
+        <v>155</v>
+      </c>
+      <c r="L217" s="333"/>
+      <c r="M217" s="333"/>
+      <c r="N217" s="334" t="s">
+        <v>156</v>
+      </c>
+      <c r="O217" s="316" t="s">
+        <v>157</v>
+      </c>
     </row>
     <row r="218" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B218" s="181"/>
       <c r="C218" s="181"/>
       <c r="D218"/>
       <c r="H218" s="75"/>
-      <c r="I218" s="287" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="I218" s="289"/>
+      <c r="J218" s="289"/>
+      <c r="K218" s="333"/>
+      <c r="L218" s="333"/>
+      <c r="M218" s="333"/>
+      <c r="N218" s="334"/>
+      <c r="O218" s="316"/>
     </row>
     <row r="219" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B219" s="181"/>
       <c r="C219" s="181"/>
       <c r="D219"/>
       <c r="H219" s="75"/>
-      <c r="I219" s="288"/>
-[...5 lines deleted...]
-      <c r="O219" s="315"/>
+      <c r="I219" s="289"/>
+      <c r="J219" s="289"/>
+      <c r="K219" s="333"/>
+      <c r="L219" s="333"/>
+      <c r="M219" s="333"/>
+      <c r="N219" s="334"/>
+      <c r="O219" s="316"/>
     </row>
     <row r="220" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B220" s="181"/>
       <c r="C220" s="181"/>
       <c r="D220"/>
       <c r="H220" s="75"/>
-      <c r="I220" s="288"/>
-[...5 lines deleted...]
-      <c r="O220" s="315"/>
+      <c r="I220" s="276" t="s">
+        <v>212</v>
+      </c>
+      <c r="J220" s="276"/>
+      <c r="K220" s="260" t="s">
+        <v>77</v>
+      </c>
+      <c r="L220" s="260"/>
+      <c r="M220" s="260"/>
+      <c r="N220" s="271" t="s">
+        <v>70</v>
+      </c>
+      <c r="O220" s="279" t="s">
+        <v>61</v>
+      </c>
     </row>
     <row r="221" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B221" s="181"/>
       <c r="C221" s="181"/>
       <c r="D221"/>
       <c r="H221" s="75"/>
-      <c r="I221" s="275" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="I221" s="276"/>
+      <c r="J221" s="276"/>
+      <c r="K221" s="260"/>
+      <c r="L221" s="260"/>
+      <c r="M221" s="260"/>
+      <c r="N221" s="271"/>
+      <c r="O221" s="279"/>
     </row>
     <row r="222" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B222" s="181"/>
       <c r="C222" s="181"/>
       <c r="D222"/>
       <c r="H222" s="75"/>
-      <c r="I222" s="275"/>
-[...5 lines deleted...]
-      <c r="O222" s="278"/>
+      <c r="I222" s="276"/>
+      <c r="J222" s="276"/>
+      <c r="K222" s="260"/>
+      <c r="L222" s="260"/>
+      <c r="M222" s="260"/>
+      <c r="N222" s="271"/>
+      <c r="O222" s="279"/>
     </row>
     <row r="223" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B223" s="181"/>
       <c r="C223" s="181"/>
       <c r="D223"/>
-      <c r="H223" s="75"/>
-[...6 lines deleted...]
-      <c r="O223" s="278"/>
+      <c r="F223" s="95"/>
+      <c r="H223" s="79"/>
+      <c r="I223"/>
+      <c r="J223"/>
+      <c r="K223"/>
+      <c r="L223"/>
+      <c r="M223"/>
+      <c r="N223" s="162"/>
+      <c r="O223"/>
     </row>
     <row r="224" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B224" s="181"/>
       <c r="C224" s="181"/>
       <c r="D224"/>
-      <c r="F224" s="95"/>
-      <c r="H224" s="79"/>
+      <c r="H224" s="75"/>
       <c r="I224"/>
       <c r="J224"/>
       <c r="K224"/>
       <c r="L224"/>
       <c r="M224"/>
       <c r="N224" s="162"/>
       <c r="O224"/>
     </row>
-    <row r="225" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="H225" s="75"/>
+    <row r="225" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H225" s="77"/>
       <c r="I225"/>
       <c r="J225"/>
       <c r="K225"/>
       <c r="L225"/>
       <c r="M225"/>
       <c r="N225" s="162"/>
       <c r="O225"/>
     </row>
     <row r="226" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="H226" s="77"/>
-[...6 lines deleted...]
-      <c r="O226"/>
+      <c r="H226" s="242"/>
+      <c r="I226" s="243"/>
+      <c r="J226" s="243"/>
+      <c r="K226" s="266"/>
+      <c r="L226" s="266"/>
+      <c r="M226" s="266"/>
+      <c r="N226" s="258"/>
+      <c r="O226" s="267"/>
     </row>
     <row r="227" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="H227" s="241"/>
-[...6 lines deleted...]
-      <c r="O227" s="266"/>
+      <c r="H227" s="242"/>
+      <c r="I227" s="261"/>
+      <c r="J227" s="261"/>
+      <c r="K227" s="266"/>
+      <c r="L227" s="266"/>
+      <c r="M227" s="266"/>
+      <c r="N227" s="258"/>
+      <c r="O227" s="267"/>
     </row>
     <row r="228" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="H228" s="241"/>
-[...6 lines deleted...]
-      <c r="O228" s="266"/>
+      <c r="H228" s="242"/>
+      <c r="I228" s="261"/>
+      <c r="J228" s="261"/>
+      <c r="K228" s="266"/>
+      <c r="L228" s="266"/>
+      <c r="M228" s="266"/>
+      <c r="N228" s="258"/>
+      <c r="O228" s="267"/>
     </row>
     <row r="229" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="H229" s="241"/>
-[...6 lines deleted...]
-      <c r="O229" s="266"/>
+      <c r="H229" s="79"/>
+      <c r="I229" s="243"/>
+      <c r="J229" s="243"/>
+      <c r="K229" s="266"/>
+      <c r="L229" s="266"/>
+      <c r="M229" s="266"/>
+      <c r="N229" s="258"/>
+      <c r="O229" s="267"/>
     </row>
     <row r="230" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="H230" s="79"/>
-[...6 lines deleted...]
-      <c r="O230" s="266"/>
+      <c r="H230" s="75"/>
+      <c r="I230" s="261"/>
+      <c r="J230" s="261"/>
+      <c r="K230" s="266"/>
+      <c r="L230" s="266"/>
+      <c r="M230" s="266"/>
+      <c r="N230" s="258"/>
+      <c r="O230" s="267"/>
     </row>
     <row r="231" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="H231" s="75"/>
-[...6 lines deleted...]
-      <c r="O231" s="266"/>
+      <c r="H231" s="79"/>
+      <c r="I231" s="261"/>
+      <c r="J231" s="261"/>
+      <c r="K231" s="266"/>
+      <c r="L231" s="266"/>
+      <c r="M231" s="266"/>
+      <c r="N231" s="258"/>
+      <c r="O231" s="267"/>
     </row>
     <row r="232" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="H232" s="79"/>
-[...6 lines deleted...]
-      <c r="O232" s="266"/>
+      <c r="H232" s="242"/>
+      <c r="I232" s="61"/>
+      <c r="J232" s="61"/>
+      <c r="K232" s="61"/>
+      <c r="L232" s="61"/>
+      <c r="M232" s="61"/>
+      <c r="O232" s="61"/>
     </row>
     <row r="233" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="H233" s="241"/>
+      <c r="H233" s="242"/>
       <c r="I233" s="61"/>
       <c r="J233" s="61"/>
       <c r="K233" s="61"/>
       <c r="L233" s="61"/>
       <c r="M233" s="61"/>
-      <c r="O233" s="61"/>
+      <c r="O233" s="6"/>
     </row>
     <row r="234" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="H234" s="241"/>
-[...5 lines deleted...]
-      <c r="O234" s="6"/>
+      <c r="H234" s="242"/>
     </row>
     <row r="235" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="H235" s="241"/>
+      <c r="H235" s="79"/>
+      <c r="J235" s="21"/>
+      <c r="K235" s="21"/>
+      <c r="L235" s="21"/>
+      <c r="M235" s="21"/>
+      <c r="N235" s="163"/>
+      <c r="O235" s="21"/>
     </row>
     <row r="236" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="H236" s="79"/>
+      <c r="H236" s="75"/>
       <c r="J236" s="21"/>
       <c r="K236" s="21"/>
       <c r="L236" s="21"/>
       <c r="M236" s="21"/>
       <c r="N236" s="163"/>
       <c r="O236" s="21"/>
     </row>
     <row r="237" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="H237" s="75"/>
+      <c r="H237" s="79"/>
       <c r="J237" s="21"/>
       <c r="K237" s="21"/>
       <c r="L237" s="21"/>
       <c r="M237" s="21"/>
       <c r="N237" s="163"/>
       <c r="O237" s="21"/>
     </row>
-    <row r="238" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="O238" s="21"/>
+    <row r="238" spans="2:15" s="21" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B238" s="117"/>
+      <c r="C238" s="115"/>
+      <c r="D238" s="25"/>
+      <c r="E238" s="97"/>
+      <c r="F238" s="98"/>
+      <c r="G238" s="96"/>
+      <c r="H238" s="125"/>
+      <c r="I238" s="5"/>
+      <c r="J238"/>
+      <c r="K238"/>
+      <c r="L238"/>
+      <c r="M238"/>
+      <c r="N238" s="162"/>
+      <c r="O238"/>
     </row>
     <row r="239" spans="2:15" s="21" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B239" s="117"/>
       <c r="C239" s="115"/>
       <c r="D239" s="25"/>
       <c r="E239" s="97"/>
       <c r="F239" s="98"/>
       <c r="G239" s="96"/>
-      <c r="H239" s="125"/>
+      <c r="H239" s="126"/>
       <c r="I239" s="5"/>
       <c r="J239"/>
       <c r="K239"/>
       <c r="L239"/>
       <c r="M239"/>
       <c r="N239" s="162"/>
       <c r="O239"/>
     </row>
     <row r="240" spans="2:15" s="21" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B240" s="117"/>
       <c r="C240" s="115"/>
       <c r="D240" s="25"/>
       <c r="E240" s="97"/>
       <c r="F240" s="98"/>
       <c r="G240" s="96"/>
-      <c r="H240" s="126"/>
+      <c r="H240" s="125"/>
       <c r="I240" s="5"/>
       <c r="J240"/>
       <c r="K240"/>
       <c r="L240"/>
       <c r="M240"/>
       <c r="N240" s="162"/>
       <c r="O240"/>
     </row>
-    <row r="241" spans="2:16" s="21" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="I241" s="5"/>
+    <row r="241" spans="2:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B241" s="116"/>
+      <c r="C241" s="116"/>
+      <c r="D241" s="61"/>
+      <c r="E241" s="61"/>
+      <c r="F241" s="61"/>
+      <c r="G241" s="61"/>
+      <c r="H241" s="61"/>
       <c r="J241"/>
       <c r="K241"/>
       <c r="L241"/>
       <c r="M241"/>
       <c r="N241" s="162"/>
       <c r="O241"/>
-    </row>
-    <row r="242" spans="2:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="P241"/>
+    </row>
+    <row r="242" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B242" s="116"/>
       <c r="C242" s="116"/>
-      <c r="D242" s="61"/>
+      <c r="D242" s="23"/>
       <c r="E242" s="61"/>
-      <c r="F242" s="61"/>
+      <c r="F242" s="26"/>
       <c r="G242" s="61"/>
       <c r="H242" s="61"/>
-      <c r="J242"/>
-[...4 lines deleted...]
-      <c r="O242"/>
       <c r="P242"/>
     </row>
     <row r="243" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B243" s="116"/>
-[...5 lines deleted...]
-      <c r="H243" s="61"/>
       <c r="P243"/>
     </row>
     <row r="244" spans="2:16" x14ac:dyDescent="0.25">
       <c r="P244"/>
     </row>
     <row r="245" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="P245"/>
-[...2 lines deleted...]
-      <c r="B246" s="119"/>
+      <c r="B245" s="119"/>
     </row>
   </sheetData>
   <mergeCells count="99">
-    <mergeCell ref="O209:O211"/>
-[...17 lines deleted...]
-    <mergeCell ref="I192:J192"/>
+    <mergeCell ref="O208:O210"/>
+    <mergeCell ref="K226:M228"/>
+    <mergeCell ref="N220:N222"/>
+    <mergeCell ref="K220:M222"/>
+    <mergeCell ref="O226:O228"/>
+    <mergeCell ref="K217:M219"/>
+    <mergeCell ref="N217:N219"/>
+    <mergeCell ref="O211:O213"/>
+    <mergeCell ref="O214:O216"/>
+    <mergeCell ref="N226:N228"/>
+    <mergeCell ref="O217:O219"/>
+    <mergeCell ref="N214:N216"/>
+    <mergeCell ref="K211:M213"/>
+    <mergeCell ref="N211:N213"/>
+    <mergeCell ref="N208:N210"/>
+    <mergeCell ref="K208:M210"/>
+    <mergeCell ref="B149:O149"/>
+    <mergeCell ref="B158:O158"/>
     <mergeCell ref="I191:J191"/>
-    <mergeCell ref="K188:M190"/>
-[...17 lines deleted...]
-    <mergeCell ref="N206:N208"/>
+    <mergeCell ref="I190:J190"/>
+    <mergeCell ref="K187:M189"/>
+    <mergeCell ref="O190:O192"/>
+    <mergeCell ref="K190:M192"/>
+    <mergeCell ref="O205:O207"/>
+    <mergeCell ref="I193:J195"/>
+    <mergeCell ref="O199:O201"/>
+    <mergeCell ref="N199:N201"/>
+    <mergeCell ref="K199:M201"/>
+    <mergeCell ref="I200:J200"/>
+    <mergeCell ref="O202:O204"/>
+    <mergeCell ref="K196:M198"/>
+    <mergeCell ref="O196:O198"/>
+    <mergeCell ref="N196:N198"/>
+    <mergeCell ref="I202:J204"/>
+    <mergeCell ref="K202:M204"/>
+    <mergeCell ref="N202:N204"/>
+    <mergeCell ref="I205:J205"/>
+    <mergeCell ref="K205:M207"/>
+    <mergeCell ref="N205:N207"/>
     <mergeCell ref="B2:O2"/>
     <mergeCell ref="B4:O4"/>
     <mergeCell ref="B14:O14"/>
     <mergeCell ref="B28:O28"/>
     <mergeCell ref="B7:O7"/>
     <mergeCell ref="B3:O3"/>
     <mergeCell ref="B12:O12"/>
     <mergeCell ref="B9:O9"/>
     <mergeCell ref="B8:O8"/>
     <mergeCell ref="B11:O11"/>
     <mergeCell ref="B57:O57"/>
-    <mergeCell ref="I221:J223"/>
-[...5 lines deleted...]
-    <mergeCell ref="O194:O196"/>
+    <mergeCell ref="I220:J222"/>
+    <mergeCell ref="I217:J219"/>
+    <mergeCell ref="O220:O222"/>
+    <mergeCell ref="I199:J199"/>
+    <mergeCell ref="K193:M195"/>
+    <mergeCell ref="N193:N195"/>
+    <mergeCell ref="O193:O195"/>
+    <mergeCell ref="I208:J208"/>
     <mergeCell ref="I209:J209"/>
-    <mergeCell ref="I210:J210"/>
+    <mergeCell ref="I196:J196"/>
     <mergeCell ref="I197:J197"/>
     <mergeCell ref="I198:J198"/>
-    <mergeCell ref="I199:J199"/>
-[...3 lines deleted...]
-    <mergeCell ref="O230:O232"/>
+    <mergeCell ref="B122:O122"/>
+    <mergeCell ref="I201:J201"/>
+    <mergeCell ref="I192:J192"/>
+    <mergeCell ref="O229:O231"/>
+    <mergeCell ref="I230:J230"/>
     <mergeCell ref="I231:J231"/>
-    <mergeCell ref="I232:J232"/>
     <mergeCell ref="B39:O39"/>
-    <mergeCell ref="N188:N190"/>
-[...6 lines deleted...]
-    <mergeCell ref="O188:O190"/>
+    <mergeCell ref="N187:N189"/>
+    <mergeCell ref="K186:M186"/>
+    <mergeCell ref="B162:O162"/>
+    <mergeCell ref="B181:O181"/>
+    <mergeCell ref="I187:J189"/>
+    <mergeCell ref="B177:O177"/>
+    <mergeCell ref="I186:J186"/>
+    <mergeCell ref="O187:O189"/>
     <mergeCell ref="B99:O99"/>
-    <mergeCell ref="N191:N193"/>
-    <mergeCell ref="I186:O186"/>
+    <mergeCell ref="N190:N192"/>
+    <mergeCell ref="I185:O185"/>
     <mergeCell ref="B86:O86"/>
+    <mergeCell ref="I206:J206"/>
     <mergeCell ref="I207:J207"/>
-    <mergeCell ref="I208:J208"/>
-[...3 lines deleted...]
-    <mergeCell ref="K215:M217"/>
+    <mergeCell ref="I210:J210"/>
+    <mergeCell ref="I214:J214"/>
+    <mergeCell ref="N229:N231"/>
+    <mergeCell ref="K214:M216"/>
+    <mergeCell ref="I226:J226"/>
     <mergeCell ref="I227:J227"/>
     <mergeCell ref="I228:J228"/>
+    <mergeCell ref="I215:J215"/>
+    <mergeCell ref="I216:J216"/>
+    <mergeCell ref="K229:M231"/>
+    <mergeCell ref="H232:H234"/>
     <mergeCell ref="I229:J229"/>
-    <mergeCell ref="I216:J216"/>
-[...4 lines deleted...]
-    <mergeCell ref="H227:H229"/>
+    <mergeCell ref="H226:H228"/>
+    <mergeCell ref="I211:J211"/>
     <mergeCell ref="I212:J212"/>
     <mergeCell ref="I213:J213"/>
-    <mergeCell ref="I214:J214"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="J5" r:id="rId1" xr:uid="{47298CFF-06E7-4B39-A0F6-636DD9976E37}"/>
     <hyperlink ref="B30" r:id="rId2" xr:uid="{C3791F4C-903A-4B27-A804-DB98A4607262}"/>
     <hyperlink ref="B31" r:id="rId3" xr:uid="{1EB0D253-A4D7-4B3A-ADE0-1CE8DDB9469C}"/>
     <hyperlink ref="B23" r:id="rId4" xr:uid="{1FAA1DC3-C1EB-4DF0-A6AD-1F0DC8472856}"/>
     <hyperlink ref="B24" r:id="rId5" xr:uid="{7CEB8FB5-A501-4F39-BBFA-5DE121519576}"/>
     <hyperlink ref="B25" r:id="rId6" xr:uid="{C3BC536F-2875-4D95-B469-F8DE97F2B3EA}"/>
     <hyperlink ref="B26" r:id="rId7" xr:uid="{E80877C2-7AFF-44B5-96DC-13C27F200CEC}"/>
     <hyperlink ref="B34" r:id="rId8" xr:uid="{15F899E1-652D-44B5-B5C9-C38FB6C4FB7C}"/>
     <hyperlink ref="B35" r:id="rId9" xr:uid="{DF4E0BE3-DE30-4754-9786-3BCCA43DF773}"/>
     <hyperlink ref="B37" r:id="rId10" display="J 10.1" xr:uid="{9DF3CD35-9F4D-4B9B-9743-E0BBB34FDC12}"/>
     <hyperlink ref="C32" r:id="rId11" xr:uid="{2AF37B65-F4B6-4666-BB4E-41154A6EDE3F}"/>
     <hyperlink ref="B32" r:id="rId12" xr:uid="{0BDFD18E-9E10-4620-96E5-952AF2EC1059}"/>
     <hyperlink ref="J6" r:id="rId13" xr:uid="{86FE0367-2520-43EC-95BB-6F890574597F}"/>
     <hyperlink ref="C59" r:id="rId14" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/82895fc5-b873-4640-9f84-d4419333e181" xr:uid="{3C258BEE-76FF-4D27-8F4A-53886FF43BA3}"/>
     <hyperlink ref="B59" r:id="rId15" xr:uid="{841FA687-BA7C-4E2C-8645-3883981E5AB4}"/>
     <hyperlink ref="B93" r:id="rId16" xr:uid="{8DE26607-D74A-49CF-9275-2C671D7397DF}"/>
     <hyperlink ref="B94" r:id="rId17" xr:uid="{501B7B77-E56F-491D-B44A-975F8C0748B8}"/>
     <hyperlink ref="B95" r:id="rId18" xr:uid="{8250DAAD-20BC-41BA-A3EE-8F6C520B625B}"/>
     <hyperlink ref="C88" r:id="rId19" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b2326ac4-34f1-49dd-b1b0-baca6cc4e3fd" xr:uid="{3C77F52C-F86E-4F18-91C3-F251B1B059E2}"/>
     <hyperlink ref="B88" r:id="rId20" xr:uid="{93D305D6-80AD-4A12-B676-473E162B7975}"/>
     <hyperlink ref="B65" r:id="rId21" xr:uid="{48B6E5B0-7A15-4360-99D8-B84ADC4A5ECF}"/>
-    <hyperlink ref="C169" r:id="rId22" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" xr:uid="{A0236471-C190-4E58-B273-13054DDECE53}"/>
-[...8 lines deleted...]
-    <hyperlink ref="B180" r:id="rId31" xr:uid="{13490D1F-E23B-45D4-8243-E5643907D2B0}"/>
+    <hyperlink ref="C168" r:id="rId22" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" xr:uid="{A0236471-C190-4E58-B273-13054DDECE53}"/>
+    <hyperlink ref="C169" r:id="rId23" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" xr:uid="{C2600744-2D33-4C3F-9910-4BC05AEED230}"/>
+    <hyperlink ref="C170" r:id="rId24" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" xr:uid="{88BF3D90-9CE2-4319-A450-B7A33E5A3996}"/>
+    <hyperlink ref="B168" r:id="rId25" xr:uid="{916D7E58-E6F9-4FCB-8E44-FE94AB4DC670}"/>
+    <hyperlink ref="B169" r:id="rId26" xr:uid="{D571B30E-01C2-4E67-8CC2-FE3352A8A1ED}"/>
+    <hyperlink ref="B170" r:id="rId27" xr:uid="{207A88F3-7CE2-4C46-9DCA-089125534735}"/>
+    <hyperlink ref="C160" r:id="rId28" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7a57d3b4-4404-46e1-acf8-fc7df29dd919" xr:uid="{5942AEE3-8102-43DA-83AC-7E8AB69AF6FC}"/>
+    <hyperlink ref="B160" r:id="rId29" xr:uid="{29D4CE01-E91A-455C-B8CF-597D80FB2F61}"/>
+    <hyperlink ref="C179" r:id="rId30" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1132b526-bfce-49f3-a318-c5e1a9655347" xr:uid="{2B5DD3D5-17A1-48B9-BE8D-F35E72680738}"/>
+    <hyperlink ref="B179" r:id="rId31" xr:uid="{13490D1F-E23B-45D4-8243-E5643907D2B0}"/>
     <hyperlink ref="C23" r:id="rId32" xr:uid="{D069B904-3B45-45B4-A27D-6F54EC8CB00B}"/>
     <hyperlink ref="C24" r:id="rId33" xr:uid="{B7E8A837-F548-4232-8D20-1C160E84FC54}"/>
     <hyperlink ref="B16" r:id="rId34" xr:uid="{C858BF4A-E082-412A-AD41-888DF52C8831}"/>
     <hyperlink ref="B17" r:id="rId35" xr:uid="{FB62ED73-32C6-424B-B288-F750338510AF}"/>
     <hyperlink ref="B18" r:id="rId36" xr:uid="{D947FBCA-D9F2-4FA2-8BFA-44EFF6F45CB7}"/>
     <hyperlink ref="B19" r:id="rId37" xr:uid="{D1320363-272A-460A-ACD0-C5B7680379AD}"/>
     <hyperlink ref="B20" r:id="rId38" xr:uid="{F4288DD8-301A-4A54-A4DF-6480FDEF3C02}"/>
     <hyperlink ref="B21" r:id="rId39" xr:uid="{94EE570F-EBC5-42F9-8CE5-3B106860885F}"/>
     <hyperlink ref="B22" r:id="rId40" xr:uid="{79E70843-DD0A-44A0-92A3-EBF315C90397}"/>
     <hyperlink ref="C16" r:id="rId41" xr:uid="{52C8AA99-686B-43E6-80DB-AC0638CCED16}"/>
     <hyperlink ref="C17" r:id="rId42" xr:uid="{DA37E4F0-6CF3-41EB-8893-A30CD88D317F}"/>
     <hyperlink ref="B96" r:id="rId43" xr:uid="{FC63A385-1EFD-4AB4-8F75-AEBAD8A73C7B}"/>
-    <hyperlink ref="C176" r:id="rId44" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/50d325fa-c220-40f5-90ab-ab3893eaf01f" xr:uid="{966A0066-08B9-4AC5-8610-E0D51596D039}"/>
-[...2 lines deleted...]
-    <hyperlink ref="B173" r:id="rId47" xr:uid="{4E817A14-5BF7-4411-A219-7CA9220EC703}"/>
+    <hyperlink ref="C175" r:id="rId44" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/50d325fa-c220-40f5-90ab-ab3893eaf01f" xr:uid="{966A0066-08B9-4AC5-8610-E0D51596D039}"/>
+    <hyperlink ref="B175" r:id="rId45" xr:uid="{A4ACA92D-16BB-4FC7-8B81-CB6630BE55C5}"/>
+    <hyperlink ref="C172" r:id="rId46" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" xr:uid="{4429F7FD-9E22-4904-B289-6FEF67CEEED4}"/>
+    <hyperlink ref="B172" r:id="rId47" xr:uid="{4E817A14-5BF7-4411-A219-7CA9220EC703}"/>
     <hyperlink ref="C34" r:id="rId48" xr:uid="{AD02BEF5-53A1-46C4-B074-20384787CB75}"/>
     <hyperlink ref="B36" r:id="rId49" xr:uid="{D9091BA7-BD90-4559-8916-081A3FE894A4}"/>
     <hyperlink ref="B78" r:id="rId50" xr:uid="{850C3084-8831-47BF-B5C2-C0DC5B4AE510}"/>
     <hyperlink ref="B79" r:id="rId51" xr:uid="{3B860217-325C-4644-9617-41266FC276A1}"/>
     <hyperlink ref="B80" r:id="rId52" xr:uid="{F6B3AD48-11A0-4B29-A396-7862DA1F1B22}"/>
     <hyperlink ref="B81" r:id="rId53" xr:uid="{0830FDC6-0590-48FE-87EC-E6410644C3A0}"/>
     <hyperlink ref="B82" r:id="rId54" xr:uid="{D7EA1F3F-991F-453D-8914-E68C7255034E}"/>
     <hyperlink ref="B83" r:id="rId55" xr:uid="{5190B271-47FA-43AD-A95A-A89BBAB2E471}"/>
     <hyperlink ref="B84" r:id="rId56" xr:uid="{C6B02178-E2B7-4972-87A5-1B70E2A98E84}"/>
-    <hyperlink ref="B155" r:id="rId57" xr:uid="{E00B3DEE-1143-4DD3-A8BD-BAAC9B954512}"/>
-[...4 lines deleted...]
-    <hyperlink ref="C111" r:id="rId62" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" xr:uid="{7C5A2639-36E5-4224-8356-57446A0DBE32}"/>
+    <hyperlink ref="B154" r:id="rId57" xr:uid="{E00B3DEE-1143-4DD3-A8BD-BAAC9B954512}"/>
+    <hyperlink ref="B155" r:id="rId58" xr:uid="{005F601A-2242-451E-BC05-92B9E41173CA}"/>
+    <hyperlink ref="C154" r:id="rId59" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" xr:uid="{2483C667-848D-4F58-8A92-E9D48C180113}"/>
+    <hyperlink ref="C155" r:id="rId60" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" xr:uid="{2D687E6A-898F-4C7F-96EC-B8E5AECE01E4}"/>
+    <hyperlink ref="B110" r:id="rId61" xr:uid="{812287D2-3BC1-4862-8E8E-27A111DF689C}"/>
+    <hyperlink ref="C110" r:id="rId62" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" xr:uid="{7C5A2639-36E5-4224-8356-57446A0DBE32}"/>
     <hyperlink ref="C41" r:id="rId63" xr:uid="{3F594AF7-8B8C-4494-98BE-54C6AE288B1E}"/>
     <hyperlink ref="B41" r:id="rId64" xr:uid="{0920FB35-175E-4E94-BE0C-D4243CB26C0C}"/>
     <hyperlink ref="C42" r:id="rId65" xr:uid="{4FF6E8E0-C037-47AB-8293-B4272A95ABF3}"/>
     <hyperlink ref="B42" r:id="rId66" xr:uid="{6EEC7C41-5936-4167-9259-14C6413C28AF}"/>
     <hyperlink ref="C43" r:id="rId67" xr:uid="{4A799D04-BE44-4346-9D30-3F2B908D2B92}"/>
     <hyperlink ref="B43" r:id="rId68" xr:uid="{4D7FDB0D-1F6A-4F74-AC52-1F0B2CAE77AE}"/>
     <hyperlink ref="C44" r:id="rId69" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c33d41cd-7aac-4e93-8c3a-282432123a78" xr:uid="{B44F8B58-7DA5-4D0C-9D71-802D4EBBE15C}"/>
     <hyperlink ref="B44" r:id="rId70" xr:uid="{021F88DC-E926-4118-A646-FC4858D666E3}"/>
     <hyperlink ref="C45" r:id="rId71" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c33d41cd-7aac-4e93-8c3a-282432123a78" xr:uid="{E94B8CF4-6AC5-4EC4-A949-4C446D74034A}"/>
     <hyperlink ref="B45" r:id="rId72" xr:uid="{3F154422-5D16-43E3-8370-B0A81A6F15ED}"/>
     <hyperlink ref="B46" r:id="rId73" xr:uid="{4797D550-4AD5-4D53-AD9F-A246DF5A70C5}"/>
     <hyperlink ref="C46" r:id="rId74" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e0d05dd3-6df4-4438-9f36-d28f305adf03" xr:uid="{39E6F87C-57C2-43C5-9A78-53D204FA540D}"/>
     <hyperlink ref="B55" r:id="rId75" xr:uid="{0E2E60D7-F477-475B-9264-06B70FF3FE04}"/>
     <hyperlink ref="C55" r:id="rId76" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" xr:uid="{D2B51A13-7B47-4264-A429-D4223FE9528E}"/>
     <hyperlink ref="C54" r:id="rId77" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" xr:uid="{95062B39-A73E-4500-8B9F-A811004F71AC}"/>
     <hyperlink ref="B54" r:id="rId78" xr:uid="{E26F964E-694B-4843-BF89-256C2A624BBC}"/>
     <hyperlink ref="B51" r:id="rId79" xr:uid="{7C2BA268-5228-4FA4-95F5-2251BA2318E3}"/>
     <hyperlink ref="B52" r:id="rId80" xr:uid="{3703F995-53C1-4C4E-8BA8-F478DA27F164}"/>
     <hyperlink ref="C51" r:id="rId81" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" xr:uid="{6EC962A8-66D4-493F-AF0D-F557CB4A24EE}"/>
     <hyperlink ref="C52" r:id="rId82" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" xr:uid="{AA5EE9C3-B85A-413C-920C-B49B97EDB861}"/>
     <hyperlink ref="B53" r:id="rId83" xr:uid="{EC1FFDDB-D371-496F-AA66-4B30B39535AC}"/>
     <hyperlink ref="C53" r:id="rId84" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" xr:uid="{2AFF2241-4B65-4EF0-BBF4-28CBE3741BC6}"/>
     <hyperlink ref="C35" r:id="rId85" xr:uid="{8230E6E2-9D55-4F21-8E70-6D9612CBD5AC}"/>
     <hyperlink ref="C36" r:id="rId86" xr:uid="{C07E418D-7F04-48CE-A7E7-0BFC567E74C5}"/>
     <hyperlink ref="C37" r:id="rId87" xr:uid="{A0FE241C-335F-4822-B4F8-14FBCBC6B34F}"/>
     <hyperlink ref="C25" r:id="rId88" xr:uid="{CC4D9F31-0807-49A2-83DC-4C41DD1118C9}"/>
     <hyperlink ref="C26" r:id="rId89" xr:uid="{621C1495-A7F7-4D6F-8B66-71E788D840D4}"/>
     <hyperlink ref="C101" r:id="rId90" xr:uid="{F5D6BA3C-4D08-4A47-9AC0-DAF036C5B74D}"/>
     <hyperlink ref="B101" r:id="rId91" xr:uid="{3A5FC6AF-944B-4658-9964-C4028F99A878}"/>
-    <hyperlink ref="C102" r:id="rId92" xr:uid="{F1C040DC-71CA-4B41-9A81-52D8C89D6EBC}"/>
-[...1 lines deleted...]
-    <hyperlink ref="C103" r:id="rId94" xr:uid="{C64DF370-0F67-4B9A-8825-307078898154}"/>
+    <hyperlink ref="C102" r:id="rId92" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f08d8a7b-7a53-4409-8401-d16e10baac92" xr:uid="{F1C040DC-71CA-4B41-9A81-52D8C89D6EBC}"/>
+    <hyperlink ref="B102" r:id="rId93" xr:uid="{C8C40BD6-9A03-4888-8B04-767057D9CBF4}"/>
+    <hyperlink ref="C103" r:id="rId94" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f08d8a7b-7a53-4409-8401-d16e10baac92" xr:uid="{C64DF370-0F67-4B9A-8825-307078898154}"/>
     <hyperlink ref="B103" r:id="rId95" xr:uid="{7A09256C-AD8B-4F3D-9D40-E4DFDB108F06}"/>
-    <hyperlink ref="C104" r:id="rId96" xr:uid="{133FBDE4-D42C-43A5-AC1F-0C07AF66DFCB}"/>
-[...150 lines deleted...]
-    <hyperlink ref="C31" r:id="rId247" xr:uid="{D30B9AA0-9C88-4EFB-8AC1-2F6469CE7E68}"/>
+    <hyperlink ref="C171" r:id="rId96" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3c23876c-107b-48ca-9dfe-1810782d5968" xr:uid="{4575EF2E-48A3-4A77-A1FA-B4E95330488A}"/>
+    <hyperlink ref="B171" r:id="rId97" xr:uid="{B9C61F0B-78B4-41D5-B306-0C75BFC5A811}"/>
+    <hyperlink ref="C104" r:id="rId98" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f1f3743f-96d2-4a29-9f19-0db43594a4ee" xr:uid="{03C81048-A57E-45B0-9A28-88AFE69AB485}"/>
+    <hyperlink ref="B104" r:id="rId99" xr:uid="{BE89EC86-1E14-4024-A5FE-FD5441533462}"/>
+    <hyperlink ref="C105" r:id="rId100" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7d3ea50c-adfd-484c-b186-0d124dd2f260" xr:uid="{A97F07BC-75F6-4E0A-96B8-D5677351A211}"/>
+    <hyperlink ref="B105" r:id="rId101" xr:uid="{8BDDB02A-9F34-456C-8E7F-C99945073BA2}"/>
+    <hyperlink ref="C107" r:id="rId102" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1955885a-b5cf-49bb-ac1a-7178d9e91582" xr:uid="{8E870F40-B0B9-4479-8238-C7EC34B48F84}"/>
+    <hyperlink ref="B107" r:id="rId103" display="SUV 3" xr:uid="{241DE617-3A86-4A12-9578-E8462019608E}"/>
+    <hyperlink ref="B108" r:id="rId104" xr:uid="{19E642BD-5A0C-4AFE-BD0B-7E4DB9BA4F60}"/>
+    <hyperlink ref="C108" r:id="rId105" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" xr:uid="{4EFA09D7-12EC-478E-B2CC-E1D91A3B7F5C}"/>
+    <hyperlink ref="C109" r:id="rId106" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" xr:uid="{E2F00E02-7A4C-41C5-B5CD-97DDA73BE806}"/>
+    <hyperlink ref="B109" r:id="rId107" xr:uid="{2C125774-B309-4F9C-A6C0-FF5AABD5583A}"/>
+    <hyperlink ref="C111" r:id="rId108" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" xr:uid="{5DB33311-B8CF-4448-BD6C-BDA3859489EF}"/>
+    <hyperlink ref="B111" r:id="rId109" xr:uid="{0829D447-AE62-4715-A134-6569F67D45A5}"/>
+    <hyperlink ref="B112" r:id="rId110" xr:uid="{C5457CDC-9715-4554-A2B4-E78FED15EDC3}"/>
+    <hyperlink ref="C112" r:id="rId111" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" xr:uid="{5F587694-275F-4976-A889-18BCE1CD68B4}"/>
+    <hyperlink ref="B106" r:id="rId112" xr:uid="{AC524CA1-38D5-44FC-99E4-7DEC6FE87BFD}"/>
+    <hyperlink ref="C106" r:id="rId113" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/54362385-a5de-46e4-8beb-f623352105d8" xr:uid="{E7822363-AA57-4FA2-8877-D8034F49BD4B}"/>
+    <hyperlink ref="B113" r:id="rId114" xr:uid="{E8E45E17-772D-4451-A68E-197952A7F0E4}"/>
+    <hyperlink ref="C113" r:id="rId115" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e78dc435-e7f2-4f1b-8bbc-055c15a6f056" xr:uid="{1BFC74D8-D2C3-46E8-857E-B5EA0F8BB496}"/>
+    <hyperlink ref="C60" r:id="rId116" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/82895fc5-b873-4640-9f84-d4419333e181" xr:uid="{183AD2EB-0D78-4D3C-ADB2-AA725353B826}"/>
+    <hyperlink ref="B60" r:id="rId117" xr:uid="{6F30A282-80CC-403B-8929-15DB0BB4C02B}"/>
+    <hyperlink ref="C61" r:id="rId118" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/82895fc5-b873-4640-9f84-d4419333e181" xr:uid="{7A6B465E-0872-42BD-A5E5-CDFE2C99D375}"/>
+    <hyperlink ref="B61" r:id="rId119" xr:uid="{399BC73C-B484-4765-BF34-D3859DF9CBFA}"/>
+    <hyperlink ref="C62" r:id="rId120" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/82895fc5-b873-4640-9f84-d4419333e181" xr:uid="{352A2441-EFF2-4D77-83DF-978834E511DB}"/>
+    <hyperlink ref="B62" r:id="rId121" xr:uid="{32070595-C77A-4FEA-B008-F6DE99916161}"/>
+    <hyperlink ref="C63" r:id="rId122" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/82895fc5-b873-4640-9f84-d4419333e181" xr:uid="{2AE78ECF-20C4-474B-98D2-312E220A3BE0}"/>
+    <hyperlink ref="B63" r:id="rId123" xr:uid="{28A3FDC3-2939-4532-8E87-72479037FE28}"/>
+    <hyperlink ref="C64" r:id="rId124" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/82895fc5-b873-4640-9f84-d4419333e181" xr:uid="{95B62978-FE46-4162-BE5D-B910D10157A7}"/>
+    <hyperlink ref="B64" r:id="rId125" xr:uid="{E2C1B929-F4C8-465C-AE73-AC34DAA9E0EB}"/>
+    <hyperlink ref="B66" r:id="rId126" xr:uid="{66EA1BAE-24D8-4DCC-90DE-FBE8FD61E18C}"/>
+    <hyperlink ref="B67" r:id="rId127" xr:uid="{E88855CD-59AB-4D90-A423-5C438203B3F3}"/>
+    <hyperlink ref="B68" r:id="rId128" xr:uid="{6F461AEF-0C57-4B97-869F-67B453359EAD}"/>
+    <hyperlink ref="B69" r:id="rId129" xr:uid="{9A5D2B42-9958-4699-81EB-EC27D5DB89A1}"/>
+    <hyperlink ref="B70" r:id="rId130" xr:uid="{276ACE61-B69F-4B41-ABC2-F03E80482B08}"/>
+    <hyperlink ref="B71" r:id="rId131" xr:uid="{409CA766-F94B-47A8-B996-3D48DB598F9B}"/>
+    <hyperlink ref="B72" r:id="rId132" xr:uid="{FC0FCBC1-DA64-4690-A591-546E1175F619}"/>
+    <hyperlink ref="B73" r:id="rId133" xr:uid="{83FC1911-369B-48E6-9236-05AF2DE7DE3C}"/>
+    <hyperlink ref="B74" r:id="rId134" xr:uid="{3FE2DC42-9EF0-4E4A-A183-D7BD68B5AA25}"/>
+    <hyperlink ref="B75" r:id="rId135" xr:uid="{81030136-4E1A-401C-97A4-F2B0DE7F394C}"/>
+    <hyperlink ref="C89" r:id="rId136" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b2326ac4-34f1-49dd-b1b0-baca6cc4e3fd" xr:uid="{CDDF670F-2F4C-42B0-BB35-27F4A9327A25}"/>
+    <hyperlink ref="B89" r:id="rId137" xr:uid="{554A081E-1D8D-400E-BEDA-0B3932A954FF}"/>
+    <hyperlink ref="C90" r:id="rId138" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b2326ac4-34f1-49dd-b1b0-baca6cc4e3fd" xr:uid="{0929D17E-E3FE-4A2E-A6FE-0D41EC929414}"/>
+    <hyperlink ref="B90" r:id="rId139" xr:uid="{1776C693-5495-40F7-9678-21D810184E8E}"/>
+    <hyperlink ref="C91" r:id="rId140" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b2326ac4-34f1-49dd-b1b0-baca6cc4e3fd" xr:uid="{12B88950-5EF7-4E33-8612-7F3E7AB91129}"/>
+    <hyperlink ref="B91" r:id="rId141" xr:uid="{E1A43DB2-94B5-497E-AF32-A629CD813E0E}"/>
+    <hyperlink ref="B92" r:id="rId142" xr:uid="{F7F09C55-2991-49FF-A201-4BB6DCCB6A01}"/>
+    <hyperlink ref="C114" r:id="rId143" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f6596559-7f50-47ff-b974-bbc096167cfe" xr:uid="{B15D0399-845A-4684-BDF8-1F50BBD0DA9C}"/>
+    <hyperlink ref="B114" r:id="rId144" xr:uid="{3AA735D1-566C-4009-BC9A-6769803C09D4}"/>
+    <hyperlink ref="C115" r:id="rId145" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f6596559-7f50-47ff-b974-bbc096167cfe" xr:uid="{38A467AA-8386-46D2-BA1D-5380CC3C9B3C}"/>
+    <hyperlink ref="C119" r:id="rId146" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/364644b7-3f66-407a-9cdb-78ebf04837c5" xr:uid="{98361AA1-A9E3-4E72-8585-6B81C3BDAE64}"/>
+    <hyperlink ref="B115" r:id="rId147" xr:uid="{2A8FF5F4-C553-41DE-BCDA-461EF68C3834}"/>
+    <hyperlink ref="B119" r:id="rId148" xr:uid="{1CCC1879-F528-4969-B6C1-5970E7DF74F2}"/>
+    <hyperlink ref="C124" r:id="rId149" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bfba955e-ed7e-49fc-9be8-2414d63dd040" xr:uid="{454D9E1F-7D9C-4999-8D96-A946FD5EFFAD}"/>
+    <hyperlink ref="B124" r:id="rId150" display="VAN 01" xr:uid="{42DFC30A-F3BE-4088-B04F-291B3B6F2D77}"/>
+    <hyperlink ref="C125" r:id="rId151" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7a57d3b4-4404-46e1-acf8-fc7df29dd919" xr:uid="{13AD5561-F2A4-4743-B34A-D7FA4A0038DD}"/>
+    <hyperlink ref="B125" r:id="rId152" xr:uid="{AB83C143-C4F0-421D-A15C-7105E786C17B}"/>
+    <hyperlink ref="B126" r:id="rId153" xr:uid="{1FA35272-4599-4C4A-8490-27BF1EA8F4F5}"/>
+    <hyperlink ref="C126" r:id="rId154" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" xr:uid="{400FE7F3-F654-460E-8495-8D6D14E85268}"/>
+    <hyperlink ref="B127" r:id="rId155" xr:uid="{1D0BA290-75AF-4EE8-B40B-2CA0FB591AFD}"/>
+    <hyperlink ref="B128" r:id="rId156" xr:uid="{D63C0C25-22E7-462B-8E9A-5DC34EE599A7}"/>
+    <hyperlink ref="B129" r:id="rId157" xr:uid="{321304A9-EB8C-4E75-8657-86B7729C0449}"/>
+    <hyperlink ref="C151" r:id="rId158" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" xr:uid="{268E4349-081E-4165-98FB-A101BCB685C7}"/>
+    <hyperlink ref="B151" r:id="rId159" xr:uid="{32E01EB2-6BE3-435D-B5F0-1013D2AB1688}"/>
+    <hyperlink ref="B156" r:id="rId160" xr:uid="{5DF050F9-CFB2-49DF-9F3A-ABB7C1F589A2}"/>
+    <hyperlink ref="C156" r:id="rId161" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" xr:uid="{E806FA05-D127-41B6-90E9-C15A36F22B02}"/>
+    <hyperlink ref="C152" r:id="rId162" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" xr:uid="{18EB3938-1413-459F-8173-F39E7F87FAD7}"/>
+    <hyperlink ref="B152" r:id="rId163" xr:uid="{A97A2231-5403-4108-8A19-4F46B3AFADF9}"/>
+    <hyperlink ref="C167" r:id="rId164" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" xr:uid="{CC348130-23F8-46E3-BB21-6253FA3D8578}"/>
+    <hyperlink ref="B167" r:id="rId165" xr:uid="{50FE2620-E8F2-4700-9E81-D8BCDE3573CC}"/>
+    <hyperlink ref="C68" r:id="rId166" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{A4BFB2EA-3C0C-4E26-8B57-25CCA5A4EF25}"/>
+    <hyperlink ref="C65" r:id="rId167" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" xr:uid="{A8EF7849-638B-4DBB-BF79-78847279AB7B}"/>
+    <hyperlink ref="C66" r:id="rId168" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" xr:uid="{672DC3DE-DE94-4532-9E83-AE2A7C34B1E5}"/>
+    <hyperlink ref="C67" r:id="rId169" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" xr:uid="{4259DC40-B8A7-434A-9EEE-27EF9A40A8A3}"/>
+    <hyperlink ref="C173" r:id="rId170" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" xr:uid="{006C8FD3-FFBA-4065-9578-4B40B4F2ED32}"/>
+    <hyperlink ref="B173" r:id="rId171" xr:uid="{D9713842-565E-4630-BA79-E4A4B5958A36}"/>
+    <hyperlink ref="B130" r:id="rId172" xr:uid="{96CF97B3-EA0F-483F-9398-98F2EFF0F649}"/>
+    <hyperlink ref="C130" r:id="rId173" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" xr:uid="{D2BC24C2-6C7F-4424-ADCE-09C6B45DC201}"/>
+    <hyperlink ref="B131" r:id="rId174" xr:uid="{6866872F-6A2D-441E-AA5F-2643B58B26F4}"/>
+    <hyperlink ref="B132" r:id="rId175" xr:uid="{E8F9ED1E-3FEC-448A-93A2-542772AF2818}"/>
+    <hyperlink ref="B133" r:id="rId176" xr:uid="{0DA5AF44-FF84-4AE7-95B9-6FC0B632F498}"/>
+    <hyperlink ref="C131" r:id="rId177" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" xr:uid="{391546D3-F342-4C69-ABBD-D2B557286D91}"/>
+    <hyperlink ref="C132" r:id="rId178" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" xr:uid="{EECC5BB7-E00C-45F5-A203-401417BC5405}"/>
+    <hyperlink ref="C133" r:id="rId179" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" xr:uid="{00ED8282-11F8-45F9-AEA5-D8361D27C566}"/>
+    <hyperlink ref="C69" r:id="rId180" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{D298E282-B59A-4C91-AE0F-1ACE421340D1}"/>
+    <hyperlink ref="C70" r:id="rId181" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{78722418-4D19-4B30-8BE5-D3C405E4A3DA}"/>
+    <hyperlink ref="C71" r:id="rId182" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{0E613B19-4CFF-4004-A422-B225583E060B}"/>
+    <hyperlink ref="C72" r:id="rId183" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{FE687256-7619-43BB-891D-E68605819E8A}"/>
+    <hyperlink ref="C73" r:id="rId184" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{62EF9F81-8BB7-426C-BABA-BF8BCAC81498}"/>
+    <hyperlink ref="C74" r:id="rId185" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{EC2A8B8F-2760-4033-B14A-17F4063287D0}"/>
+    <hyperlink ref="C75" r:id="rId186" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{D1997D56-37F4-4BCE-97C2-A6BD04070A3A}"/>
+    <hyperlink ref="B77" r:id="rId187" xr:uid="{99420E07-5026-43E7-B731-760C7169B673}"/>
+    <hyperlink ref="B76" r:id="rId188" xr:uid="{599B8DD6-C5BD-47F4-AA1D-FF47885316B8}"/>
+    <hyperlink ref="C116" r:id="rId189" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f6596559-7f50-47ff-b974-bbc096167cfe" xr:uid="{A9D1858E-9DA9-4A8A-B8FA-AFE94C1A75CC}"/>
+    <hyperlink ref="B116" r:id="rId190" xr:uid="{0F30875A-B659-4653-A2DC-0E32029BBCCA}"/>
+    <hyperlink ref="C117" r:id="rId191" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/50d325fa-c220-40f5-90ab-ab3893eaf01f" xr:uid="{0608F25F-2E0E-4A43-B90E-D109D157E993}"/>
+    <hyperlink ref="C118" r:id="rId192" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/50d325fa-c220-40f5-90ab-ab3893eaf01f" xr:uid="{32B51CF5-3786-4B6F-A7D7-930E28F28DFB}"/>
+    <hyperlink ref="B117" r:id="rId193" xr:uid="{F8D06925-D8D0-4D8A-8C81-005FC2376E60}"/>
+    <hyperlink ref="B118" r:id="rId194" xr:uid="{FBF46A62-F9F2-42A5-9E9C-53AD4221248B}"/>
+    <hyperlink ref="C174" r:id="rId195" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/576e99b2-3c90-4afa-bd75-97516a6e447b" xr:uid="{517036DE-18AE-41EF-BCFA-A6830A6FF38A}"/>
+    <hyperlink ref="B174" r:id="rId196" xr:uid="{4A75AC91-C533-4A47-9AA7-4504E48C5448}"/>
+    <hyperlink ref="B134" r:id="rId197" xr:uid="{080C6572-5754-4245-9877-8DAB7CD8619B}"/>
+    <hyperlink ref="C134" r:id="rId198" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" xr:uid="{9FE77F26-9C50-40FD-99BE-4DA0D0743505}"/>
+    <hyperlink ref="C153" r:id="rId199" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dce63240-7a8e-43d9-9735-dd1384066dc7" xr:uid="{87C76701-9B15-4E53-A479-B34A387244E8}"/>
+    <hyperlink ref="B153" r:id="rId200" xr:uid="{464D21A8-100E-455B-B141-F866072E005B}"/>
+    <hyperlink ref="B166" r:id="rId201" display="HEV 4" xr:uid="{1876A6CB-CC83-4529-B2FA-1ECCF1F76474}"/>
+    <hyperlink ref="B165" r:id="rId202" display="HEV 4" xr:uid="{BF407D14-1D74-416B-9BF0-996016C1815D}"/>
+    <hyperlink ref="B164" r:id="rId203" display="HEV 4" xr:uid="{A8C962D3-B730-45DB-835D-2CCD649F43DC}"/>
+    <hyperlink ref="C166" r:id="rId204" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" xr:uid="{B0535EB0-CEA2-41D5-8E33-E27E51205652}"/>
+    <hyperlink ref="C165" r:id="rId205" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" xr:uid="{A9DB909B-312B-4170-9E0D-3CF55E9CE97B}"/>
+    <hyperlink ref="C164" r:id="rId206" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" xr:uid="{0FF28D14-EDC5-4888-9C2E-F3AF2928420D}"/>
+    <hyperlink ref="B135" r:id="rId207" xr:uid="{C3C71638-62B9-480D-B7B3-3C6D10B71878}"/>
+    <hyperlink ref="C135" r:id="rId208" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7a57d3b4-4404-46e1-acf8-fc7df29dd919" xr:uid="{F4EB5F07-A5DC-4D2E-AF1E-D74F6734B2B2}"/>
+    <hyperlink ref="C136" r:id="rId209" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9e5436ad-07ef-4668-9d65-f02be385afec" xr:uid="{FD8C3AB1-04EA-4A16-B860-F70D39E43C78}"/>
+    <hyperlink ref="C137:C146" r:id="rId210" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9e5436ad-07ef-4668-9d65-f02be385afec" xr:uid="{7FA3E5ED-682E-40F5-88A9-9DA34C5343CE}"/>
+    <hyperlink ref="B136" r:id="rId211" xr:uid="{D266FCE4-47AB-4A09-9245-2E80A66221EA}"/>
+    <hyperlink ref="B137" r:id="rId212" xr:uid="{0E76A1B7-B9CE-4006-BC91-B1DD8AF62ACE}"/>
+    <hyperlink ref="B138" r:id="rId213" xr:uid="{53561B53-89D3-41DA-934A-1BB25C025F45}"/>
+    <hyperlink ref="B139" r:id="rId214" xr:uid="{F1C8C43B-DB8E-4340-9F82-68392B71A37B}"/>
+    <hyperlink ref="B140" r:id="rId215" xr:uid="{574143DB-ECCD-49DF-B4A7-334AE01B3DF1}"/>
+    <hyperlink ref="B141" r:id="rId216" xr:uid="{10FFE2A6-1084-4EE8-AD4A-BA9A064ADCD8}"/>
+    <hyperlink ref="B142" r:id="rId217" xr:uid="{55035A3B-02D0-4356-AB36-B45E9E32D215}"/>
+    <hyperlink ref="B143" r:id="rId218" xr:uid="{960BA531-E1AC-4502-A4C8-0091401C1B47}"/>
+    <hyperlink ref="B144" r:id="rId219" xr:uid="{35992547-FBA5-4E60-A9C7-C1A832BED918}"/>
+    <hyperlink ref="B145" r:id="rId220" xr:uid="{21FEB383-C0E9-4A14-8981-C02952919CB5}"/>
+    <hyperlink ref="B146" r:id="rId221" xr:uid="{860DA720-456F-4847-97B5-B4DB9A0E0AAF}"/>
+    <hyperlink ref="C96" r:id="rId222" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" xr:uid="{701A5897-E0B8-46BB-B22D-18276B12A0C3}"/>
+    <hyperlink ref="C95" r:id="rId223" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" xr:uid="{BE8A081F-0C57-452E-BB47-B0C6A7693C59}"/>
+    <hyperlink ref="C94" r:id="rId224" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" xr:uid="{6C3CDF04-804B-4BD8-8E05-5A7F04DDE6BE}"/>
+    <hyperlink ref="C93" r:id="rId225" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" xr:uid="{61381AA2-5986-42A8-A834-826D2DAA8441}"/>
+    <hyperlink ref="C92" r:id="rId226" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" xr:uid="{A92C57B1-B5F0-452F-9D96-8429D77A1C8C}"/>
+    <hyperlink ref="C127" r:id="rId227" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" xr:uid="{F35E83BA-F4A6-480C-B565-A3FCE1E9E812}"/>
+    <hyperlink ref="C128" r:id="rId228" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" xr:uid="{3D590C92-BAE5-489B-A6AC-2D4F0C567D79}"/>
+    <hyperlink ref="C129" r:id="rId229" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" xr:uid="{C701AEFA-5407-4DC1-8479-24D53F6918FD}"/>
+    <hyperlink ref="C76" r:id="rId230" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{064DB998-C186-425B-B592-411F94758220}"/>
+    <hyperlink ref="C77" r:id="rId231" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{2DB16E0A-8EFB-4E32-BB80-DD804B67EF0B}"/>
+    <hyperlink ref="C78" r:id="rId232" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{6D8E0EEE-16F1-4E73-A17D-0DE0960E88A1}"/>
+    <hyperlink ref="C79" r:id="rId233" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{F3DBA42F-E476-45F4-BA0E-46E00D1C2A41}"/>
+    <hyperlink ref="C80" r:id="rId234" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{5D2A0DBB-4A7A-49DB-8116-E403676BD577}"/>
+    <hyperlink ref="C81" r:id="rId235" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{4F877886-C980-4E91-B5D0-A639F8BA38A9}"/>
+    <hyperlink ref="C82" r:id="rId236" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{C53A3925-905B-4294-9668-35A4F98317CC}"/>
+    <hyperlink ref="C83" r:id="rId237" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{A3E72637-6E95-4496-AABF-3415C961D0A2}"/>
+    <hyperlink ref="C84" r:id="rId238" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{09E3F6E8-BE38-4A88-A266-7BA8599BCF16}"/>
+    <hyperlink ref="C18" r:id="rId239" xr:uid="{615AD6FB-9EF0-4E6E-8CB1-97515A953468}"/>
+    <hyperlink ref="C19" r:id="rId240" xr:uid="{8CA22FE1-34D9-4FA3-87D9-7D5562C54FC5}"/>
+    <hyperlink ref="C20" r:id="rId241" xr:uid="{ADC1D106-B431-42C8-BEEB-BA8636B1E439}"/>
+    <hyperlink ref="C21" r:id="rId242" xr:uid="{B03C730B-392A-4F82-9CED-C4BBF5B2B999}"/>
+    <hyperlink ref="C22" r:id="rId243" xr:uid="{79FB13B2-3D75-44CD-A643-EFE8A925B77B}"/>
+    <hyperlink ref="C30" r:id="rId244" xr:uid="{F062D04D-7D4E-4962-9573-F0D4CC3F35BB}"/>
+    <hyperlink ref="C31" r:id="rId245" xr:uid="{D30B9AA0-9C88-4EFB-8AC1-2F6469CE7E68}"/>
   </hyperlinks>
   <pageMargins left="0.45" right="0.25" top="0.25" bottom="0.25" header="0.5" footer="0.25"/>
-  <pageSetup scale="39" fitToHeight="0" orientation="landscape" r:id="rId248"/>
+  <pageSetup scale="39" fitToHeight="0" orientation="landscape" r:id="rId246"/>
   <headerFooter>
     <oddFooter>Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="56" min="1" max="14" man="1"/>
-    <brk id="149" min="1" max="14" man="1"/>
-    <brk id="185" min="1" max="14" man="1"/>
+    <brk id="148" min="1" max="14" man="1"/>
+    <brk id="184" min="1" max="14" man="1"/>
   </rowBreaks>
-  <drawing r:id="rId249"/>
+  <drawing r:id="rId247"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>