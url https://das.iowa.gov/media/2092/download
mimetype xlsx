--- v11 (2026-07-15)
+++ v12 (2026-08-05)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iowamac-my.sharepoint.com/personal/mariah_fucaloro_das_iowa_gov/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{EE9ED290-DDE9-41DB-98B7-0476BDC0ABA7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{3706A3EE-BB4D-41A9-BF59-2B3FCF7118CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$15:$R$15</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$B$1:$O$242</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1574" uniqueCount="565">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1574" uniqueCount="564">
   <si>
     <t xml:space="preserve">Description </t>
   </si>
   <si>
     <t xml:space="preserve">Dealer </t>
   </si>
   <si>
     <t xml:space="preserve">Make </t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Dodge</t>
   </si>
   <si>
     <t xml:space="preserve">Ford </t>
   </si>
   <si>
     <t>Stiver's Ford</t>
   </si>
   <si>
@@ -1198,60 +1198,51 @@
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>,140 payload, 8,900 towing cap.</t>
     </r>
   </si>
   <si>
     <t>HDT 5</t>
   </si>
   <si>
     <t>X4H</t>
   </si>
   <si>
     <t>F6K</t>
   </si>
   <si>
     <t>LDT 8</t>
   </si>
   <si>
-    <t>Regular Cab: 8' Box Length; 4X4 V6, 2.7L,  1715 payload, 7500 base towing cap, 6450 GVWR</t>
-[...1 lines deleted...]
-  <si>
     <t>LDT 9</t>
-  </si>
-[...4 lines deleted...]
-    <t>SuperCrew Cab: 5'5" Box Length; 4X4,  V6, 2.7L,  1650 payload, 7500 base towing capacity, 6650 GVWR</t>
   </si>
   <si>
     <t>LDT 11</t>
   </si>
   <si>
     <t>Crew Cab: 5' Box Length; 4X4, 4 Cyl., 1711 Payload, 7500 Towing Capacity</t>
   </si>
   <si>
     <t>W8B</t>
   </si>
   <si>
     <t>LDT 12</t>
   </si>
   <si>
     <t>Crew Cab: 4.5' Box Length; AWD, 2.0L 4 Cyl., 1500 Payload, 4000 Towing Capacity</t>
   </si>
   <si>
     <t>HEV 13</t>
   </si>
   <si>
     <t>Crew Cab: 4.5' Box Length, FWD,  2.5L 4 Cyl., 1500 Payload, 2000 Towing Capacity</t>
   </si>
   <si>
     <t>W8A</t>
   </si>
@@ -1474,53 +1465,50 @@
   <si>
     <t>HEV 9</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>XLE</t>
   </si>
   <si>
     <t>LDT 4</t>
   </si>
   <si>
     <t>LDT 5</t>
   </si>
   <si>
     <t>Extended Cab: 6.6' Box Length, 4x4, 4 Cyl 2.7L, 1750 Payload, 9300 Towing capacity</t>
   </si>
   <si>
     <t>CK10753</t>
   </si>
   <si>
     <t>Crew Cab: 6.6' Box Length, 4x4, 4 Cyl. 2.7L, 1750 Payload, 9300 Towing capacity</t>
   </si>
   <si>
-    <t>25005A</t>
-[...1 lines deleted...]
-  <si>
     <t>LDT 1.3</t>
   </si>
   <si>
     <t>24050A</t>
   </si>
   <si>
     <t>24052A</t>
   </si>
   <si>
     <t>Chassis Cabs</t>
   </si>
   <si>
     <t xml:space="preserve">Truck - Medium/Heavy </t>
   </si>
   <si>
     <t>HDT 6</t>
   </si>
   <si>
     <t>HDT 7</t>
   </si>
   <si>
     <t>HDT 8</t>
   </si>
   <si>
     <t>HDT 9</t>
@@ -2148,60 +2136,69 @@
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>, 4 Cyl. Engine, 18.2 Cu.Ft. Cargo capacity behind rear seat</t>
     </r>
   </si>
   <si>
     <t>Regular Cab, 145" Wheelbas, 60" CA, 4X4, DRW, V8 7.3L Engine, 16500 GVWR, Towing Cap: 17500 conventional; 21700 5th wheel, 21900 gooseneck</t>
   </si>
   <si>
     <t>SuperCrew Cab, 168" Wheelbase, 60" CA, 4X4, DRW, V8 7.3L Engine, 16500 GVWR, Towing Cap: 17500 conventional; 21300 5th wheel, 21400 gooseneck</t>
   </si>
   <si>
     <t>Regular Cab, 145" Wheelbase, 60" CA, 4X4, DRW, V8 7.3L Engine, 18000 GVWR, Towing Cap: 18500 conventional; 21700 5th wheel, 21900 gooseneck</t>
   </si>
   <si>
     <t>SuperCrew Cab, 179" Wheelbase, 60" CA, 4X4, DRW, V8 7.3L Engine, 18000 GVWR, Towing Cap: 18500 conventional; 21200 5th wheel, 21300 gooseneck</t>
   </si>
   <si>
     <t>SuperCrew Cab, 145" Wheelbase, 60" CA, 4X2, DRW, V8 7.3L Engine, 22000 GVWR, Towing Cap: 18500 conventional; 23300 5th wheel, 23400 gooseneck</t>
   </si>
   <si>
-    <t>CLOSING 7/24/26</t>
-[...1 lines deleted...]
-  <si>
     <t>CLOSING 9/25/26</t>
   </si>
   <si>
     <t>CLOSING 8/28/26</t>
   </si>
   <si>
     <t>SUV 3</t>
+  </si>
+  <si>
+    <t>25005B</t>
+  </si>
+  <si>
+    <t>Regular Cab: 8' Box Length; 4X4 V6, 3.0L,  1715 payload, 7500 base towing cap, 6450 GVWR</t>
+  </si>
+  <si>
+    <t>SuperCab: 6'5" Box Length; 4X4, V6, 3.0L, 1600 payload, 7400 base towing cap, 6550 GVWR</t>
+  </si>
+  <si>
+    <t>SuperCrew Cab: 5'5" Box Length; 4X4,  V6, 3.0L,  1650 payload, 7500 base towing capacity, 6650 GVWR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="165" formatCode="m/d/yy;@"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -3019,51 +3016,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="355">
+  <cellXfs count="352">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3552,68 +3549,62 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="12" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="16" fillId="12" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="12" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3684,468 +3675,465 @@
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="34" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="14" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="14" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="14" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="8" fontId="9" fillId="12" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="12" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="15" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="12" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="12" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="12" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="12" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="12" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="12" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="11" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="11" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="11" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="11" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="11" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="11" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="11" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="11" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="7" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="11" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="11" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...190 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
       <color rgb="FFF6F67E"/>
       <color rgb="FF0066FF"/>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -4480,6107 +4468,6107 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/01e803a7-7778-4556-a807-16373390b566" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9cb8aa9d-cd20-4e47-aa59-783a6100e755" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b2326ac4-34f1-49dd-b1b0-baca6cc4e3fd" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1b4f493a-a629-4abf-8776-639adcef2b04" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/50d325fa-c220-40f5-90ab-ab3893eaf01f" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e4915bdf-6e5e-4d2a-8f51-cadf95d0b90b" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d8ee8a6-d29d-442d-b7f7-8e069bdcc368" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e0d05dd3-6df4-4438-9f36-d28f305adf03" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bfba955e-ed7e-49fc-9be8-2414d63dd040" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bc73772b-8a68-459f-b101-ec1796720482" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ff3edf-0bed-4ac0-9f91-9b808c69f8f8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4727a991-da1c-4da3-a16a-545f501eff0a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/82895fc5-b873-4640-9f84-d4419333e181" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05320cf8-7e7e-4c46-b616-7693bf9b8f0a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/59456810-20e6-40b4-842b-22a2610a310d" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/81382758-cf80-413d-b967-6b640f656575" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/70f819e9-95d4-42f2-9cd0-7c7fe8bc9acb" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/50d325fa-c220-40f5-90ab-ab3893eaf01f" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d1ada532-b471-4332-ba4f-c5f4750753c7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d8ee8a6-d29d-442d-b7f7-8e069bdcc368" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/70f819e9-95d4-42f2-9cd0-7c7fe8bc9acb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3c23876c-107b-48ca-9dfe-1810782d5968" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b2326ac4-34f1-49dd-b1b0-baca6cc4e3fd" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9062c3e7-41c0-4c69-a906-becb118899a3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/01e803a7-7778-4556-a807-16373390b566" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/50d325fa-c220-40f5-90ab-ab3893eaf01f" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9cb8aa9d-cd20-4e47-aa59-783a6100e755" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/59456810-20e6-40b4-842b-22a2610a310d" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7a57d3b4-4404-46e1-acf8-fc7df29dd919" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/50d325fa-c220-40f5-90ab-ab3893eaf01f" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/13dba9ed-43d0-4822-b38f-912aa6218dcb" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://das.iowa.gov/media/1910/download?inline" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/06a6892d-6913-45ef-a5bd-d8268f9be666" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9c9cb32d-80f4-431e-92be-bc71a6c13c56" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/82895fc5-b873-4640-9f84-d4419333e181" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05320cf8-7e7e-4c46-b616-7693bf9b8f0a" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9062c3e7-41c0-4c69-a906-becb118899a3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ab524021-68f7-4eed-914e-0393150b9e48" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4727a991-da1c-4da3-a16a-545f501eff0a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/59456810-20e6-40b4-842b-22a2610a310d" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/06a6892d-6913-45ef-a5bd-d8268f9be666" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/13dba9ed-43d0-4822-b38f-912aa6218dcb" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/50d325fa-c220-40f5-90ab-ab3893eaf01f" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7a57d3b4-4404-46e1-acf8-fc7df29dd919" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/82895fc5-b873-4640-9f84-d4419333e181" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7d3ea50c-adfd-484c-b186-0d124dd2f260" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9062c3e7-41c0-4c69-a906-becb118899a3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f1f3743f-96d2-4a29-9f19-0db43594a4ee" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/01e803a7-7778-4556-a807-16373390b566" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1b4f493a-a629-4abf-8776-639adcef2b04" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9cb8aa9d-cd20-4e47-aa59-783a6100e755" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/59456810-20e6-40b4-842b-22a2610a310d" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/576e99b2-3c90-4afa-bd75-97516a6e447b" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9e5436ad-07ef-4668-9d65-f02be385afec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/01e803a7-7778-4556-a807-16373390b566" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9062c3e7-41c0-4c69-a906-becb118899a3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d1d1dc33-15fd-4a28-81f5-e59047130ae5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eed8637d-6148-452a-b90f-17524730c3ac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/70f819e9-95d4-42f2-9cd0-7c7fe8bc9acb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f08d8a7b-7a53-4409-8401-d16e10baac92" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05f704f5-746b-470a-ba12-b8260be0beb6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c9f41ed0-df3b-49d2-a562-7c65c6be693e" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/82895fc5-b873-4640-9f84-d4419333e181" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f6596559-7f50-47ff-b974-bbc096167cfe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/50d325fa-c220-40f5-90ab-ab3893eaf01f" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bc73772b-8a68-459f-b101-ec1796720482" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9062c3e7-41c0-4c69-a906-becb118899a3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9e5436ad-07ef-4668-9d65-f02be385afec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/70f819e9-95d4-42f2-9cd0-7c7fe8bc9acb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4727a991-da1c-4da3-a16a-545f501eff0a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/59456810-20e6-40b4-842b-22a2610a310d" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ae7ebf96-a71a-4adb-b430-7fa03bdb7dd6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a51d591b-3ff2-4e0e-b1fc-2570887f4cf7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e9a81c5c-6807-48bd-99a9-c42be48a1e41" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/adccf555-64be-4018-9ca4-142b236df24d" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1955885a-b5cf-49bb-ac1a-7178d9e91582" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/01e803a7-7778-4556-a807-16373390b566" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f2a5d399-0b4a-4998-aaa6-7d1af3dab789" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ca641d31-750b-42ff-94e4-7ce7d5e4099c" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/59456810-20e6-40b4-842b-22a2610a310d" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c33d41cd-7aac-4e93-8c3a-282432123a78" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/54362385-a5de-46e4-8beb-f623352105d8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/70f819e9-95d4-42f2-9cd0-7c7fe8bc9acb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bbb1268f-0fa7-4217-8bf8-097f28e52573" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/82895fc5-b873-4640-9f84-d4419333e181" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/698e7d83-41ea-45f5-933a-ec265868294c" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5c1b0456-5f07-4124-9c37-53a89cef61d4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f6596559-7f50-47ff-b974-bbc096167cfe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/AwardedContracts" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7a57d3b4-4404-46e1-acf8-fc7df29dd919" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9062c3e7-41c0-4c69-a906-becb118899a3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0399d856-e8f9-4c1f-b2c8-39dbefc2b33c" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/01e803a7-7778-4556-a807-16373390b566" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/364644b7-3f66-407a-9cdb-78ebf04837c5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c33d41cd-7aac-4e93-8c3a-282432123a78" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f08d8a7b-7a53-4409-8401-d16e10baac92" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/13dba9ed-43d0-4822-b38f-912aa6218dcb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e78dc435-e7f2-4f1b-8bbc-055c15a6f056" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b2326ac4-34f1-49dd-b1b0-baca6cc4e3fd" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/06a6892d-6913-45ef-a5bd-d8268f9be666" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dce63240-7a8e-43d9-9735-dd1384066dc7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b2326ac4-34f1-49dd-b1b0-baca6cc4e3fd" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1132b526-bfce-49f3-a318-c5e1a9655347" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f2a5d399-0b4a-4998-aaa6-7d1af3dab789" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/698e7d83-41ea-45f5-933a-ec265868294c" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ff3edf-0bed-4ac0-9f91-9b808c69f8f8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f6596559-7f50-47ff-b974-bbc096167cfe" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d6f86cb-f281-4b7b-b696-362ba72b1da2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/82895fc5-b873-4640-9f84-d4419333e181" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05320cf8-7e7e-4c46-b616-7693bf9b8f0a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05320cf8-7e7e-4c46-b616-7693bf9b8f0a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/70f819e9-95d4-42f2-9cd0-7c7fe8bc9acb" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f2a5d399-0b4a-4998-aaa6-7d1af3dab789" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1beeb7e5-a0d9-4634-a9b1-ed1c4a4048a1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/59456810-20e6-40b4-842b-22a2610a310d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f2a5d399-0b4a-4998-aaa6-7d1af3dab789" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/06a6892d-6913-45ef-a5bd-d8268f9be666" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/69e72dfd-fd66-4f7e-b406-7c4c151d477b" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d8ee8a6-d29d-442d-b7f7-8e069bdcc368" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bc73772b-8a68-459f-b101-ec1796720482" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/327ee2d9-9f31-4e8f-88d4-c3367d4a3288" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8a9df2db-45dd-4d03-9338-cb384d6f96ad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f6596559-7f50-47ff-b974-bbc096167cfe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/59456810-20e6-40b4-842b-22a2610a310d" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7b18b14f-f314-4615-8916-3235b7b33030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d8ee8a6-d29d-442d-b7f7-8e069bdcc368" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/06a6892d-6913-45ef-a5bd-d8268f9be666" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f1f3743f-96d2-4a29-9f19-0db43594a4ee" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9062c3e7-41c0-4c69-a906-becb118899a3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8a9df2db-45dd-4d03-9338-cb384d6f96ad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/59456810-20e6-40b4-842b-22a2610a310d" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dce63240-7a8e-43d9-9735-dd1384066dc7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://das.iowa.gov/media/1910/download?inline" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/70f819e9-95d4-42f2-9cd0-7c7fe8bc9acb" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05f704f5-746b-470a-ba12-b8260be0beb6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f2a5d399-0b4a-4998-aaa6-7d1af3dab789" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9062c3e7-41c0-4c69-a906-becb118899a3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f6596559-7f50-47ff-b974-bbc096167cfe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1beeb7e5-a0d9-4634-a9b1-ed1c4a4048a1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8a9df2db-45dd-4d03-9338-cb384d6f96ad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/59456810-20e6-40b4-842b-22a2610a310d" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ae7ebf96-a71a-4adb-b430-7fa03bdb7dd6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e9a81c5c-6807-48bd-99a9-c42be48a1e41" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1beeb7e5-a0d9-4634-a9b1-ed1c4a4048a1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4e0de354-0ade-4f4d-88b0-81a7e7ac5de4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1955885a-b5cf-49bb-ac1a-7178d9e91582" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9062c3e7-41c0-4c69-a906-becb118899a3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7d3ea50c-adfd-484c-b186-0d124dd2f260" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f2a5d399-0b4a-4998-aaa6-7d1af3dab789" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c33d41cd-7aac-4e93-8c3a-282432123a78" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ca641d31-750b-42ff-94e4-7ce7d5e4099c" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/54362385-a5de-46e4-8beb-f623352105d8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1b4f493a-a629-4abf-8776-639adcef2b04" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4e0de354-0ade-4f4d-88b0-81a7e7ac5de4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c9f41ed0-df3b-49d2-a562-7c65c6be693e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bbb1268f-0fa7-4217-8bf8-097f28e52573" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bfba955e-ed7e-49fc-9be8-2414d63dd040" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bc73772b-8a68-459f-b101-ec1796720482" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9062c3e7-41c0-4c69-a906-becb118899a3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/70f819e9-95d4-42f2-9cd0-7c7fe8bc9acb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/698e7d83-41ea-45f5-933a-ec265868294c" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5c1b0456-5f07-4124-9c37-53a89cef61d4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0399d856-e8f9-4c1f-b2c8-39dbefc2b33c" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5422b7a4-487c-4851-bb26-6f4b4327523a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/81382758-cf80-413d-b967-6b640f656575" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f08d8a7b-7a53-4409-8401-d16e10baac92" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/70f819e9-95d4-42f2-9cd0-7c7fe8bc9acb" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/59456810-20e6-40b4-842b-22a2610a310d" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c33d41cd-7aac-4e93-8c3a-282432123a78" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e78dc435-e7f2-4f1b-8bbc-055c15a6f056" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5422b7a4-487c-4851-bb26-6f4b4327523a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/698e7d83-41ea-45f5-933a-ec265868294c" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ff3edf-0bed-4ac0-9f91-9b808c69f8f8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7a57d3b4-4404-46e1-acf8-fc7df29dd919" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/AwardedContracts" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7a57d3b4-4404-46e1-acf8-fc7df29dd919" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9062c3e7-41c0-4c69-a906-becb118899a3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4e0de354-0ade-4f4d-88b0-81a7e7ac5de4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/13dba9ed-43d0-4822-b38f-912aa6218dcb" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eed8637d-6148-452a-b90f-17524730c3ac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f08d8a7b-7a53-4409-8401-d16e10baac92" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/13dba9ed-43d0-4822-b38f-912aa6218dcb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1b4f493a-a629-4abf-8776-639adcef2b04" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/06a6892d-6913-45ef-a5bd-d8268f9be666" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5422b7a4-487c-4851-bb26-6f4b4327523a" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1132b526-bfce-49f3-a318-c5e1a9655347" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e0d05dd3-6df4-4438-9f36-d28f305adf03" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ff3edf-0bed-4ac0-9f91-9b808c69f8f8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1a488e4f-11e0-46a9-8e82-55b86d1f82ab" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f6596559-7f50-47ff-b974-bbc096167cfe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/59456810-20e6-40b4-842b-22a2610a310d" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e9db958e-1c50-4ff4-8d85-b0abb475947f" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9062c3e7-41c0-4c69-a906-becb118899a3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d1d1dc33-15fd-4a28-81f5-e59047130ae5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/70f819e9-95d4-42f2-9cd0-7c7fe8bc9acb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0be17a87-7bdd-4545-826f-e9d08d8d63a9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q245"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A98" zoomScale="77" zoomScaleNormal="77" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="I110" sqref="I110"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B41" zoomScale="77" zoomScaleNormal="77" zoomScaleSheetLayoutView="40" workbookViewId="0">
+      <selection activeCell="B51" sqref="B51:C53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.7109375" customWidth="1"/>
     <col min="2" max="2" width="18.28515625" style="114" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" style="111" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21.85546875" style="22" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.42578125" style="29" customWidth="1"/>
     <col min="6" max="6" width="14.5703125" style="73" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="20.42578125" style="5" customWidth="1"/>
     <col min="9" max="9" width="18.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="88.85546875" style="74" customWidth="1"/>
     <col min="11" max="11" width="16.5703125" style="5" customWidth="1"/>
     <col min="12" max="12" width="10" style="5" customWidth="1"/>
     <col min="13" max="13" width="12.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="30.140625" style="18" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="40.85546875" style="2" customWidth="1"/>
     <col min="16" max="16" width="4.140625" style="75" customWidth="1"/>
     <col min="17" max="17" width="1.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" x14ac:dyDescent="0.25">
       <c r="O1" s="3"/>
     </row>
     <row r="2" spans="2:16" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="B2" s="305" t="s">
-[...14 lines deleted...]
-      <c r="O2" s="305"/>
+      <c r="B2" s="289" t="s">
+        <v>423</v>
+      </c>
+      <c r="C2" s="289"/>
+      <c r="D2" s="289"/>
+      <c r="E2" s="289"/>
+      <c r="F2" s="289"/>
+      <c r="G2" s="289"/>
+      <c r="H2" s="289"/>
+      <c r="I2" s="289"/>
+      <c r="J2" s="289"/>
+      <c r="K2" s="289"/>
+      <c r="L2" s="289"/>
+      <c r="M2" s="289"/>
+      <c r="N2" s="289"/>
+      <c r="O2" s="289"/>
       <c r="P2" s="17"/>
     </row>
     <row r="3" spans="2:16" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="B3" s="311"/>
-[...12 lines deleted...]
-      <c r="O3" s="311"/>
+      <c r="B3" s="295"/>
+      <c r="C3" s="295"/>
+      <c r="D3" s="295"/>
+      <c r="E3" s="295"/>
+      <c r="F3" s="295"/>
+      <c r="G3" s="295"/>
+      <c r="H3" s="295"/>
+      <c r="I3" s="295"/>
+      <c r="J3" s="295"/>
+      <c r="K3" s="295"/>
+      <c r="L3" s="295"/>
+      <c r="M3" s="295"/>
+      <c r="N3" s="295"/>
+      <c r="O3" s="295"/>
       <c r="P3" s="17"/>
     </row>
     <row r="4" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B4" s="306" t="s">
+      <c r="B4" s="290" t="s">
         <v>227</v>
       </c>
-      <c r="C4" s="306"/>
-[...11 lines deleted...]
-      <c r="O4" s="306"/>
+      <c r="C4" s="290"/>
+      <c r="D4" s="290"/>
+      <c r="E4" s="290"/>
+      <c r="F4" s="290"/>
+      <c r="G4" s="290"/>
+      <c r="H4" s="290"/>
+      <c r="I4" s="290"/>
+      <c r="J4" s="290"/>
+      <c r="K4" s="290"/>
+      <c r="L4" s="290"/>
+      <c r="M4" s="290"/>
+      <c r="N4" s="290"/>
+      <c r="O4" s="290"/>
       <c r="P4" s="76"/>
     </row>
     <row r="5" spans="2:16" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B5" s="112"/>
       <c r="C5" s="112"/>
       <c r="D5" s="100"/>
       <c r="E5" s="100"/>
       <c r="F5" s="100"/>
       <c r="G5" s="100"/>
       <c r="H5" s="100"/>
       <c r="I5" s="100"/>
       <c r="J5" s="108" t="s">
         <v>237</v>
       </c>
       <c r="K5" s="100"/>
       <c r="L5" s="100"/>
       <c r="M5" s="100"/>
       <c r="N5" s="161"/>
       <c r="O5" s="100"/>
       <c r="P5" s="76"/>
     </row>
     <row r="6" spans="2:16" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B6" s="112"/>
       <c r="C6" s="112"/>
       <c r="D6" s="100"/>
       <c r="E6" s="100"/>
       <c r="F6" s="100"/>
       <c r="G6" s="100"/>
       <c r="H6" s="100"/>
       <c r="I6" s="100"/>
       <c r="J6" s="101" t="s">
         <v>229</v>
       </c>
       <c r="K6" s="100"/>
       <c r="L6" s="100"/>
       <c r="M6" s="100"/>
       <c r="N6" s="161"/>
       <c r="O6" s="100"/>
       <c r="P6" s="76"/>
     </row>
     <row r="7" spans="2:16" ht="21" x14ac:dyDescent="0.35">
-      <c r="B7" s="310" t="s">
+      <c r="B7" s="294" t="s">
         <v>228</v>
       </c>
-      <c r="C7" s="310"/>
-[...11 lines deleted...]
-      <c r="O7" s="310"/>
+      <c r="C7" s="294"/>
+      <c r="D7" s="294"/>
+      <c r="E7" s="294"/>
+      <c r="F7" s="294"/>
+      <c r="G7" s="294"/>
+      <c r="H7" s="294"/>
+      <c r="I7" s="294"/>
+      <c r="J7" s="294"/>
+      <c r="K7" s="294"/>
+      <c r="L7" s="294"/>
+      <c r="M7" s="294"/>
+      <c r="N7" s="294"/>
+      <c r="O7" s="294"/>
       <c r="P7" s="9"/>
     </row>
     <row r="8" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B8" s="266" t="s">
+      <c r="B8" s="242" t="s">
         <v>66</v>
       </c>
-      <c r="C8" s="266"/>
-[...11 lines deleted...]
-      <c r="O8" s="266"/>
+      <c r="C8" s="242"/>
+      <c r="D8" s="242"/>
+      <c r="E8" s="242"/>
+      <c r="F8" s="242"/>
+      <c r="G8" s="242"/>
+      <c r="H8" s="242"/>
+      <c r="I8" s="242"/>
+      <c r="J8" s="242"/>
+      <c r="K8" s="242"/>
+      <c r="L8" s="242"/>
+      <c r="M8" s="242"/>
+      <c r="N8" s="242"/>
+      <c r="O8" s="242"/>
       <c r="P8" s="18"/>
     </row>
     <row r="9" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B9" s="314" t="s">
+      <c r="B9" s="298" t="s">
         <v>67</v>
       </c>
-      <c r="C9" s="314"/>
-[...11 lines deleted...]
-      <c r="O9" s="314"/>
+      <c r="C9" s="298"/>
+      <c r="D9" s="298"/>
+      <c r="E9" s="298"/>
+      <c r="F9" s="298"/>
+      <c r="G9" s="298"/>
+      <c r="H9" s="298"/>
+      <c r="I9" s="298"/>
+      <c r="J9" s="298"/>
+      <c r="K9" s="298"/>
+      <c r="L9" s="298"/>
+      <c r="M9" s="298"/>
+      <c r="N9" s="298"/>
+      <c r="O9" s="298"/>
       <c r="P9" s="18"/>
     </row>
     <row r="10" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B10" s="111"/>
       <c r="G10" s="29"/>
       <c r="H10" s="29"/>
       <c r="I10" s="29"/>
       <c r="J10" s="29"/>
       <c r="K10" s="29"/>
       <c r="L10" s="29"/>
       <c r="M10" s="29"/>
       <c r="O10" s="29"/>
       <c r="P10" s="29"/>
     </row>
     <row r="11" spans="2:16" s="7" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="315" t="s">
+      <c r="B11" s="299" t="s">
         <v>26</v>
       </c>
-      <c r="C11" s="315"/>
-[...11 lines deleted...]
-      <c r="O11" s="315"/>
+      <c r="C11" s="299"/>
+      <c r="D11" s="299"/>
+      <c r="E11" s="299"/>
+      <c r="F11" s="299"/>
+      <c r="G11" s="299"/>
+      <c r="H11" s="299"/>
+      <c r="I11" s="299"/>
+      <c r="J11" s="299"/>
+      <c r="K11" s="299"/>
+      <c r="L11" s="299"/>
+      <c r="M11" s="299"/>
+      <c r="N11" s="299"/>
+      <c r="O11" s="299"/>
       <c r="P11" s="8"/>
     </row>
     <row r="12" spans="2:16" s="7" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="312" t="s">
+      <c r="B12" s="296" t="s">
         <v>71</v>
       </c>
-      <c r="C12" s="313"/>
-[...11 lines deleted...]
-      <c r="O12" s="313"/>
+      <c r="C12" s="297"/>
+      <c r="D12" s="297"/>
+      <c r="E12" s="297"/>
+      <c r="F12" s="297"/>
+      <c r="G12" s="297"/>
+      <c r="H12" s="297"/>
+      <c r="I12" s="297"/>
+      <c r="J12" s="297"/>
+      <c r="K12" s="297"/>
+      <c r="L12" s="297"/>
+      <c r="M12" s="297"/>
+      <c r="N12" s="297"/>
+      <c r="O12" s="297"/>
       <c r="P12" s="20"/>
     </row>
     <row r="13" spans="2:16" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="14" spans="2:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B14" s="307" t="s">
+      <c r="B14" s="291" t="s">
         <v>64</v>
       </c>
-      <c r="C14" s="308"/>
-[...11 lines deleted...]
-      <c r="O14" s="309"/>
+      <c r="C14" s="292"/>
+      <c r="D14" s="292"/>
+      <c r="E14" s="292"/>
+      <c r="F14" s="292"/>
+      <c r="G14" s="292"/>
+      <c r="H14" s="292"/>
+      <c r="I14" s="292"/>
+      <c r="J14" s="292"/>
+      <c r="K14" s="292"/>
+      <c r="L14" s="292"/>
+      <c r="M14" s="292"/>
+      <c r="N14" s="292"/>
+      <c r="O14" s="293"/>
       <c r="P14" s="12"/>
     </row>
     <row r="15" spans="2:16" s="66" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
       <c r="B15" s="164" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="165" t="s">
         <v>209</v>
       </c>
       <c r="D15" s="166" t="s">
         <v>198</v>
       </c>
       <c r="E15" s="167" t="s">
         <v>62</v>
       </c>
       <c r="F15" s="168" t="s">
         <v>39</v>
       </c>
       <c r="G15" s="169" t="s">
         <v>2</v>
       </c>
       <c r="H15" s="169" t="s">
         <v>3</v>
       </c>
       <c r="I15" s="169" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="170" t="s">
         <v>0</v>
       </c>
       <c r="K15" s="167" t="s">
         <v>22</v>
       </c>
       <c r="L15" s="167" t="s">
         <v>74</v>
       </c>
       <c r="M15" s="167" t="s">
         <v>63</v>
       </c>
       <c r="N15" s="171" t="s">
         <v>1</v>
       </c>
       <c r="O15" s="172" t="s">
         <v>258</v>
       </c>
       <c r="P15" s="72"/>
     </row>
     <row r="16" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="B16" s="196" t="s">
+      <c r="B16" s="194" t="s">
         <v>85</v>
       </c>
       <c r="C16" s="37" t="s">
         <v>291</v>
       </c>
       <c r="D16" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E16" s="32">
         <v>2027</v>
       </c>
       <c r="F16" s="33">
         <v>46309</v>
       </c>
       <c r="G16" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H16" s="47" t="s">
         <v>80</v>
       </c>
       <c r="I16" s="34" t="s">
         <v>145</v>
       </c>
       <c r="J16" s="35" t="s">
         <v>161</v>
       </c>
       <c r="K16" s="44" t="s">
         <v>81</v>
       </c>
       <c r="L16" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M16" s="47" t="s">
         <v>162</v>
       </c>
       <c r="N16" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O16" s="131">
         <v>45653</v>
       </c>
       <c r="P16" s="5"/>
     </row>
     <row r="17" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B17" s="196" t="s">
+      <c r="B17" s="194" t="s">
         <v>88</v>
       </c>
       <c r="C17" s="37" t="s">
         <v>291</v>
       </c>
       <c r="D17" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E17" s="32">
         <v>2027</v>
       </c>
       <c r="F17" s="33">
         <v>46309</v>
       </c>
       <c r="G17" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H17" s="47" t="s">
         <v>80</v>
       </c>
       <c r="I17" s="34" t="s">
         <v>145</v>
       </c>
       <c r="J17" s="35" t="s">
         <v>280</v>
       </c>
       <c r="K17" s="44" t="s">
         <v>81</v>
       </c>
       <c r="L17" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M17" s="47" t="s">
         <v>40</v>
       </c>
       <c r="N17" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O17" s="131">
         <v>53823</v>
       </c>
       <c r="P17" s="5"/>
     </row>
     <row r="18" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="B18" s="196" t="s">
+      <c r="B18" s="194" t="s">
         <v>89</v>
       </c>
       <c r="C18" s="37" t="s">
         <v>291</v>
       </c>
       <c r="D18" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E18" s="32">
         <v>2027</v>
       </c>
       <c r="F18" s="33">
         <v>46309</v>
       </c>
       <c r="G18" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H18" s="47" t="s">
         <v>80</v>
       </c>
       <c r="I18" s="34" t="s">
         <v>145</v>
       </c>
       <c r="J18" s="35" t="s">
         <v>279</v>
       </c>
       <c r="K18" s="44" t="s">
         <v>81</v>
       </c>
       <c r="L18" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M18" s="47" t="s">
         <v>162</v>
       </c>
       <c r="N18" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O18" s="131">
         <v>47622</v>
       </c>
       <c r="P18" s="5"/>
     </row>
     <row r="19" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B19" s="196" t="s">
+      <c r="B19" s="194" t="s">
         <v>287</v>
       </c>
       <c r="C19" s="37" t="s">
         <v>291</v>
       </c>
       <c r="D19" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E19" s="32">
         <v>2027</v>
       </c>
       <c r="F19" s="33">
         <v>46309</v>
       </c>
       <c r="G19" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H19" s="47" t="s">
         <v>80</v>
       </c>
       <c r="I19" s="34" t="s">
         <v>145</v>
       </c>
       <c r="J19" s="35" t="s">
         <v>276</v>
       </c>
       <c r="K19" s="44" t="s">
         <v>81</v>
       </c>
       <c r="L19" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M19" s="47" t="s">
         <v>40</v>
       </c>
       <c r="N19" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O19" s="131">
         <v>48625</v>
       </c>
       <c r="P19" s="5"/>
     </row>
     <row r="20" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B20" s="218" t="s">
+      <c r="B20" s="216" t="s">
         <v>288</v>
       </c>
       <c r="C20" s="37" t="s">
         <v>291</v>
       </c>
       <c r="D20" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E20" s="32">
         <v>2026</v>
       </c>
       <c r="F20" s="33">
         <v>46309</v>
       </c>
       <c r="G20" s="173" t="s">
         <v>8</v>
       </c>
       <c r="H20" s="173" t="s">
         <v>10</v>
       </c>
-      <c r="I20" s="183" t="s">
+      <c r="I20" s="182" t="s">
         <v>29</v>
       </c>
       <c r="J20" s="36" t="s">
         <v>129</v>
       </c>
       <c r="K20" s="173" t="s">
         <v>82</v>
       </c>
       <c r="L20" s="173" t="s">
         <v>40</v>
       </c>
       <c r="M20" s="173" t="s">
         <v>40</v>
       </c>
       <c r="N20" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O20" s="132">
         <v>49024</v>
       </c>
       <c r="P20" s="5"/>
     </row>
     <row r="21" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B21" s="218" t="s">
+      <c r="B21" s="216" t="s">
         <v>289</v>
       </c>
       <c r="C21" s="37" t="s">
         <v>291</v>
       </c>
       <c r="D21" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E21" s="32">
         <v>2026</v>
       </c>
       <c r="F21" s="33">
         <v>46309</v>
       </c>
       <c r="G21" s="173" t="s">
         <v>8</v>
       </c>
       <c r="H21" s="173" t="s">
         <v>10</v>
       </c>
-      <c r="I21" s="183" t="s">
+      <c r="I21" s="182" t="s">
         <v>29</v>
       </c>
       <c r="J21" s="36" t="s">
         <v>277</v>
       </c>
       <c r="K21" s="173" t="s">
         <v>82</v>
       </c>
       <c r="L21" s="173" t="s">
         <v>40</v>
       </c>
       <c r="M21" s="173" t="s">
         <v>40</v>
       </c>
       <c r="N21" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O21" s="132">
         <v>52063</v>
       </c>
       <c r="P21" s="5"/>
     </row>
     <row r="22" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B22" s="218" t="s">
+      <c r="B22" s="216" t="s">
         <v>290</v>
       </c>
       <c r="C22" s="37" t="s">
         <v>291</v>
       </c>
       <c r="D22" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E22" s="32">
         <v>2026</v>
       </c>
       <c r="F22" s="33">
         <v>46309</v>
       </c>
       <c r="G22" s="173" t="s">
         <v>8</v>
       </c>
       <c r="H22" s="173" t="s">
         <v>10</v>
       </c>
-      <c r="I22" s="183" t="s">
+      <c r="I22" s="182" t="s">
         <v>29</v>
       </c>
       <c r="J22" s="36" t="s">
         <v>278</v>
       </c>
       <c r="K22" s="173" t="s">
         <v>82</v>
       </c>
       <c r="L22" s="173" t="s">
         <v>40</v>
       </c>
       <c r="M22" s="173" t="s">
         <v>40</v>
       </c>
       <c r="N22" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O22" s="132">
         <v>52336</v>
       </c>
       <c r="P22" s="5"/>
     </row>
     <row r="23" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B23" s="196" t="s">
+      <c r="B23" s="194" t="s">
         <v>230</v>
       </c>
       <c r="C23" s="37" t="s">
         <v>286</v>
       </c>
       <c r="D23" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E23" s="32">
         <v>2027</v>
       </c>
       <c r="F23" s="33">
         <v>46309</v>
       </c>
       <c r="G23" s="44" t="s">
         <v>5</v>
       </c>
       <c r="H23" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="34" t="s">
         <v>146</v>
       </c>
       <c r="J23" s="35" t="s">
         <v>116</v>
       </c>
       <c r="K23" s="44" t="s">
         <v>83</v>
       </c>
       <c r="L23" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M23" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N23" s="44" t="s">
         <v>60</v>
       </c>
       <c r="O23" s="133">
         <v>41870</v>
       </c>
       <c r="P23" s="5"/>
     </row>
     <row r="24" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B24" s="196" t="s">
+      <c r="B24" s="194" t="s">
         <v>231</v>
       </c>
-      <c r="C24" s="241" t="s">
+      <c r="C24" s="238" t="s">
         <v>286</v>
       </c>
       <c r="D24" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E24" s="32">
         <v>2027</v>
       </c>
       <c r="F24" s="33">
         <v>46309</v>
       </c>
       <c r="G24" s="44" t="s">
         <v>5</v>
       </c>
       <c r="H24" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I24" s="34" t="s">
         <v>146</v>
       </c>
       <c r="J24" s="35" t="s">
         <v>117</v>
       </c>
       <c r="K24" s="44" t="s">
         <v>83</v>
       </c>
       <c r="L24" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M24" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N24" s="44" t="s">
         <v>60</v>
       </c>
       <c r="O24" s="133">
         <v>45068</v>
       </c>
       <c r="P24" s="5"/>
     </row>
     <row r="25" spans="2:16" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B25" s="103" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="102" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="D25" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E25" s="32">
         <v>2026</v>
       </c>
       <c r="F25" s="33">
         <v>46309</v>
       </c>
       <c r="G25" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H25" s="44" t="s">
         <v>100</v>
       </c>
       <c r="I25" s="34" t="s">
         <v>146</v>
       </c>
       <c r="J25" s="35" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="K25" s="44" t="s">
         <v>101</v>
       </c>
       <c r="L25" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M25" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N25" s="162" t="s">
         <v>18</v>
       </c>
       <c r="O25" s="133">
         <v>53740.2</v>
       </c>
       <c r="P25" s="5"/>
     </row>
     <row r="26" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B26" s="177" t="s">
         <v>90</v>
       </c>
       <c r="C26" s="102" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="D26" s="39" t="s">
         <v>118</v>
       </c>
       <c r="E26" s="39">
         <v>2026</v>
       </c>
       <c r="F26" s="40">
         <v>46295</v>
       </c>
       <c r="G26" s="41" t="s">
         <v>21</v>
       </c>
       <c r="H26" s="41" t="s">
         <v>122</v>
       </c>
       <c r="I26" s="176" t="s">
         <v>29</v>
       </c>
       <c r="J26" s="42" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="K26" s="41" t="s">
         <v>121</v>
       </c>
       <c r="L26" s="41" t="s">
         <v>40</v>
       </c>
       <c r="M26" s="41" t="s">
         <v>40</v>
       </c>
       <c r="N26" s="120" t="s">
         <v>18</v>
       </c>
       <c r="O26" s="134">
         <v>49322.8</v>
       </c>
       <c r="P26" s="5"/>
     </row>
     <row r="27" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="28" spans="2:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B28" s="307" t="s">
+      <c r="B28" s="291" t="s">
         <v>65</v>
       </c>
-      <c r="C28" s="308"/>
-[...11 lines deleted...]
-      <c r="O28" s="309"/>
+      <c r="C28" s="292"/>
+      <c r="D28" s="292"/>
+      <c r="E28" s="292"/>
+      <c r="F28" s="292"/>
+      <c r="G28" s="292"/>
+      <c r="H28" s="292"/>
+      <c r="I28" s="292"/>
+      <c r="J28" s="292"/>
+      <c r="K28" s="292"/>
+      <c r="L28" s="292"/>
+      <c r="M28" s="292"/>
+      <c r="N28" s="292"/>
+      <c r="O28" s="293"/>
       <c r="P28" s="12"/>
     </row>
     <row r="29" spans="2:16" s="66" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
       <c r="B29" s="122" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="123" t="s">
         <v>209</v>
       </c>
       <c r="D29" s="68" t="s">
         <v>198</v>
       </c>
       <c r="E29" s="67" t="s">
         <v>62</v>
       </c>
       <c r="F29" s="69" t="s">
         <v>39</v>
       </c>
       <c r="G29" s="70" t="s">
         <v>2</v>
       </c>
       <c r="H29" s="70" t="s">
         <v>3</v>
       </c>
       <c r="I29" s="70" t="s">
         <v>27</v>
       </c>
       <c r="J29" s="71" t="s">
         <v>0</v>
       </c>
       <c r="K29" s="67" t="s">
         <v>22</v>
       </c>
       <c r="L29" s="67" t="s">
         <v>74</v>
       </c>
       <c r="M29" s="67" t="s">
         <v>63</v>
       </c>
       <c r="N29" s="153" t="s">
         <v>1</v>
       </c>
       <c r="O29" s="130" t="s">
         <v>258</v>
       </c>
       <c r="P29" s="72"/>
     </row>
     <row r="30" spans="2:16" s="1" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B30" s="196" t="s">
+      <c r="B30" s="194" t="s">
         <v>232</v>
       </c>
       <c r="C30" s="37" t="s">
         <v>291</v>
       </c>
       <c r="D30" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E30" s="32">
         <v>2027</v>
       </c>
       <c r="F30" s="33">
         <v>46309</v>
       </c>
       <c r="G30" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H30" s="44" t="s">
         <v>9</v>
       </c>
       <c r="I30" s="43" t="s">
         <v>146</v>
       </c>
       <c r="J30" s="35" t="s">
         <v>163</v>
       </c>
       <c r="K30" s="47" t="s">
         <v>165</v>
       </c>
       <c r="L30" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M30" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N30" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O30" s="131">
         <v>53391</v>
       </c>
       <c r="P30" s="13"/>
     </row>
     <row r="31" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B31" s="196" t="s">
+      <c r="B31" s="194" t="s">
         <v>233</v>
       </c>
       <c r="C31" s="37" t="s">
         <v>291</v>
       </c>
       <c r="D31" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E31" s="32">
         <v>2027</v>
       </c>
       <c r="F31" s="33">
         <v>46309</v>
       </c>
       <c r="G31" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H31" s="44" t="s">
         <v>159</v>
       </c>
       <c r="I31" s="43" t="s">
         <v>146</v>
       </c>
       <c r="J31" s="35" t="s">
         <v>164</v>
       </c>
       <c r="K31" s="47" t="s">
         <v>160</v>
       </c>
       <c r="L31" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M31" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N31" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O31" s="131">
         <v>57670</v>
       </c>
       <c r="P31" s="5"/>
     </row>
     <row r="32" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B32" s="104" t="s">
+      <c r="B32" s="127" t="s">
         <v>92</v>
       </c>
-      <c r="C32" s="99" t="s">
-        <v>385</v>
+      <c r="C32" s="37" t="s">
+        <v>381</v>
       </c>
       <c r="D32" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E32" s="32">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F32" s="33">
         <v>46309</v>
       </c>
       <c r="G32" s="44" t="s">
         <v>113</v>
       </c>
       <c r="H32" s="44">
         <v>2500</v>
       </c>
       <c r="I32" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J32" s="57" t="s">
         <v>169</v>
       </c>
       <c r="K32" s="44" t="s">
         <v>52</v>
       </c>
       <c r="L32" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M32" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N32" s="44" t="s">
         <v>60</v>
       </c>
       <c r="O32" s="131">
-        <v>46935</v>
+        <v>48343.05</v>
       </c>
       <c r="P32" s="5"/>
     </row>
     <row r="33" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B33" s="104" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="99" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="D33" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E33" s="32">
         <v>2027</v>
       </c>
       <c r="F33" s="33">
         <v>46088</v>
       </c>
       <c r="G33" s="44" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="H33" s="44">
         <v>1500</v>
       </c>
       <c r="I33" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J33" s="57" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="K33" s="44" t="s">
         <v>19</v>
       </c>
       <c r="L33" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M33" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N33" s="44" t="s">
         <v>60</v>
       </c>
       <c r="O33" s="131">
         <v>45900</v>
       </c>
       <c r="P33" s="5"/>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B34" s="103" t="s">
         <v>234</v>
       </c>
       <c r="C34" s="99" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="D34" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E34" s="32">
         <v>2026</v>
       </c>
       <c r="F34" s="33">
         <v>46309</v>
       </c>
       <c r="G34" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H34" s="44" t="s">
         <v>122</v>
       </c>
       <c r="I34" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J34" s="35" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="K34" s="44" t="s">
         <v>121</v>
       </c>
       <c r="L34" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M34" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N34" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O34" s="131">
         <v>47057.2</v>
       </c>
       <c r="P34" s="13"/>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B35" s="103" t="s">
         <v>235</v>
       </c>
       <c r="C35" s="99" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="D35" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E35" s="32">
         <v>2026</v>
       </c>
       <c r="F35" s="33">
         <v>46309</v>
       </c>
       <c r="G35" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H35" s="44" t="s">
         <v>122</v>
       </c>
       <c r="I35" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J35" s="35" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="K35" s="44" t="s">
         <v>123</v>
       </c>
       <c r="L35" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M35" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N35" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O35" s="131">
         <v>47314.5</v>
       </c>
       <c r="P35" s="13"/>
     </row>
     <row r="36" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="103" t="s">
         <v>236</v>
       </c>
       <c r="C36" s="99" t="s">
-        <v>384</v>
-[...1 lines deleted...]
-      <c r="D36" s="224" t="s">
+        <v>380</v>
+      </c>
+      <c r="D36" s="222" t="s">
         <v>119</v>
       </c>
       <c r="E36" s="32">
         <v>2026</v>
       </c>
       <c r="F36" s="33">
         <v>46309</v>
       </c>
       <c r="G36" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H36" s="44" t="s">
         <v>100</v>
       </c>
       <c r="I36" s="34" t="s">
         <v>146</v>
       </c>
       <c r="J36" s="35" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="K36" s="44" t="s">
         <v>101</v>
       </c>
       <c r="L36" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M36" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N36" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O36" s="133">
         <v>53831.8</v>
       </c>
       <c r="P36" s="5"/>
     </row>
     <row r="37" spans="1:16" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B37" s="177" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="C37" s="102" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="D37" s="121" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="121">
         <v>2026</v>
       </c>
       <c r="F37" s="124">
         <v>46309</v>
       </c>
       <c r="G37" s="41" t="s">
         <v>21</v>
       </c>
       <c r="H37" s="41" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="I37" s="179" t="s">
         <v>145</v>
       </c>
       <c r="J37" s="42" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="K37" s="41" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="L37" s="41" t="s">
         <v>40</v>
       </c>
       <c r="M37" s="41" t="s">
         <v>40</v>
       </c>
       <c r="N37" s="41" t="s">
         <v>18</v>
       </c>
       <c r="O37" s="180">
         <v>37728.19</v>
       </c>
       <c r="P37" s="5"/>
     </row>
     <row r="38" spans="1:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B38" s="111"/>
       <c r="C38" s="109"/>
       <c r="D38" s="15"/>
       <c r="E38" s="15"/>
       <c r="F38" s="10"/>
       <c r="J38" s="78"/>
       <c r="N38" s="154"/>
       <c r="O38" s="16"/>
       <c r="P38" s="5"/>
     </row>
     <row r="39" spans="1:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B39" s="268" t="s">
+      <c r="B39" s="300" t="s">
         <v>199</v>
       </c>
-      <c r="C39" s="269"/>
-[...11 lines deleted...]
-      <c r="O39" s="270"/>
+      <c r="C39" s="301"/>
+      <c r="D39" s="301"/>
+      <c r="E39" s="301"/>
+      <c r="F39" s="301"/>
+      <c r="G39" s="301"/>
+      <c r="H39" s="301"/>
+      <c r="I39" s="301"/>
+      <c r="J39" s="301"/>
+      <c r="K39" s="301"/>
+      <c r="L39" s="301"/>
+      <c r="M39" s="301"/>
+      <c r="N39" s="301"/>
+      <c r="O39" s="302"/>
       <c r="P39" s="12"/>
     </row>
     <row r="40" spans="1:16" s="66" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
       <c r="B40" s="122" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="123" t="s">
         <v>209</v>
       </c>
       <c r="D40" s="68" t="s">
         <v>198</v>
       </c>
       <c r="E40" s="67" t="s">
         <v>62</v>
       </c>
       <c r="F40" s="69" t="s">
         <v>39</v>
       </c>
       <c r="G40" s="70" t="s">
         <v>2</v>
       </c>
       <c r="H40" s="70" t="s">
         <v>3</v>
       </c>
       <c r="I40" s="70" t="s">
         <v>27</v>
       </c>
       <c r="J40" s="71" t="s">
         <v>0</v>
       </c>
       <c r="K40" s="67" t="s">
         <v>22</v>
       </c>
       <c r="L40" s="67" t="s">
         <v>74</v>
       </c>
       <c r="M40" s="67" t="s">
         <v>63</v>
       </c>
       <c r="N40" s="153" t="s">
         <v>1</v>
       </c>
       <c r="O40" s="130" t="s">
         <v>258</v>
       </c>
       <c r="P40" s="72"/>
     </row>
     <row r="41" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B41" s="182" t="s">
+      <c r="B41" s="234" t="s">
         <v>216</v>
       </c>
-      <c r="C41" s="106" t="s">
-[...3 lines deleted...]
-        <v>119</v>
+      <c r="C41" s="217" t="s">
+        <v>560</v>
+      </c>
+      <c r="D41" s="56" t="s">
+        <v>118</v>
       </c>
       <c r="E41" s="54">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F41" s="55">
-        <v>46224</v>
+        <v>46589</v>
       </c>
       <c r="G41" s="173" t="s">
         <v>113</v>
       </c>
       <c r="H41" s="173">
         <v>1500</v>
       </c>
       <c r="I41" s="173" t="s">
         <v>29</v>
       </c>
       <c r="J41" s="35" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="K41" s="173" t="s">
         <v>217</v>
       </c>
       <c r="L41" s="173" t="s">
         <v>40</v>
       </c>
       <c r="M41" s="173" t="s">
         <v>40</v>
       </c>
       <c r="N41" s="44" t="s">
         <v>60</v>
       </c>
       <c r="O41" s="131">
-        <v>39540</v>
+        <v>40726.199999999997</v>
       </c>
       <c r="P41" s="5"/>
     </row>
     <row r="42" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B42" s="103" t="s">
+      <c r="B42" s="194" t="s">
         <v>215</v>
       </c>
-      <c r="C42" s="99" t="s">
-[...3 lines deleted...]
-        <v>119</v>
+      <c r="C42" s="217" t="s">
+        <v>560</v>
+      </c>
+      <c r="D42" s="56" t="s">
+        <v>118</v>
       </c>
       <c r="E42" s="32">
-        <v>2026</v>
-[...2 lines deleted...]
-        <v>46224</v>
+        <v>2027</v>
+      </c>
+      <c r="F42" s="55">
+        <v>46589</v>
       </c>
       <c r="G42" s="44" t="s">
         <v>113</v>
       </c>
       <c r="H42" s="44">
         <v>1500</v>
       </c>
       <c r="I42" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J42" s="35" t="s">
         <v>281</v>
       </c>
       <c r="K42" s="44" t="s">
         <v>192</v>
       </c>
       <c r="L42" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M42" s="47" t="s">
         <v>40</v>
       </c>
       <c r="N42" s="44" t="s">
         <v>60</v>
       </c>
       <c r="O42" s="131">
-        <v>41126</v>
+        <v>42359.78</v>
       </c>
       <c r="P42" s="5"/>
     </row>
     <row r="43" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B43" s="103" t="s">
-[...6 lines deleted...]
-        <v>119</v>
+      <c r="B43" s="194" t="s">
+        <v>379</v>
+      </c>
+      <c r="C43" s="217" t="s">
+        <v>560</v>
+      </c>
+      <c r="D43" s="56" t="s">
+        <v>118</v>
       </c>
       <c r="E43" s="32">
-        <v>2026</v>
-[...2 lines deleted...]
-        <v>46224</v>
+        <v>2027</v>
+      </c>
+      <c r="F43" s="55">
+        <v>46589</v>
       </c>
       <c r="G43" s="44" t="s">
         <v>113</v>
       </c>
       <c r="H43" s="44">
         <v>1500</v>
       </c>
       <c r="I43" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J43" s="35" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="K43" s="44" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="L43" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M43" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N43" s="44" t="s">
         <v>60</v>
       </c>
       <c r="O43" s="131">
-        <v>42753</v>
+        <v>44035.59</v>
       </c>
       <c r="P43" s="5"/>
     </row>
     <row r="44" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A44" s="27"/>
       <c r="B44" s="107" t="s">
         <v>241</v>
       </c>
       <c r="C44" s="99">
         <v>25282</v>
       </c>
-      <c r="D44" s="240" t="s">
-        <v>561</v>
+      <c r="D44" s="222" t="s">
+        <v>119</v>
       </c>
       <c r="E44" s="50">
         <v>2026</v>
       </c>
       <c r="F44" s="33">
         <v>46295</v>
       </c>
       <c r="G44" s="51" t="s">
         <v>21</v>
       </c>
       <c r="H44" s="51" t="s">
         <v>243</v>
       </c>
       <c r="I44" s="44" t="s">
         <v>28</v>
       </c>
       <c r="J44" s="52" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="K44" s="51" t="s">
         <v>244</v>
       </c>
       <c r="L44" s="51" t="s">
         <v>40</v>
       </c>
       <c r="M44" s="53" t="s">
         <v>40</v>
       </c>
       <c r="N44" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O44" s="137">
         <v>31532.799999999999</v>
       </c>
       <c r="P44" s="5"/>
     </row>
     <row r="45" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A45" s="27"/>
       <c r="B45" s="107" t="s">
         <v>242</v>
       </c>
       <c r="C45" s="99">
         <v>25282</v>
       </c>
-      <c r="D45" s="240" t="s">
-        <v>561</v>
+      <c r="D45" s="222" t="s">
+        <v>119</v>
       </c>
       <c r="E45" s="50">
         <v>2026</v>
       </c>
       <c r="F45" s="33">
         <v>46295</v>
       </c>
       <c r="G45" s="51" t="s">
         <v>21</v>
       </c>
       <c r="H45" s="51" t="s">
         <v>243</v>
       </c>
       <c r="I45" s="44" t="s">
         <v>28</v>
       </c>
       <c r="J45" s="52" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="K45" s="51" t="s">
         <v>244</v>
       </c>
       <c r="L45" s="51" t="s">
         <v>40</v>
       </c>
       <c r="M45" s="53" t="s">
         <v>40</v>
       </c>
       <c r="N45" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O45" s="137">
         <v>34751.800000000003</v>
       </c>
       <c r="P45" s="5"/>
     </row>
     <row r="46" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B46" s="105" t="s">
         <v>292</v>
       </c>
       <c r="C46" s="99">
         <v>26052</v>
       </c>
-      <c r="D46" s="224" t="s">
+      <c r="D46" s="222" t="s">
         <v>119</v>
       </c>
       <c r="E46" s="32">
         <v>2026</v>
       </c>
       <c r="F46" s="33">
         <v>46295</v>
       </c>
       <c r="G46" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H46" s="45" t="s">
         <v>120</v>
       </c>
       <c r="I46" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J46" s="49" t="s">
         <v>297</v>
       </c>
       <c r="K46" s="44" t="s">
         <v>293</v>
       </c>
       <c r="L46" s="44" t="s">
         <v>294</v>
       </c>
       <c r="M46" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N46" s="44" t="s">
         <v>295</v>
       </c>
       <c r="O46" s="136">
         <v>36250</v>
       </c>
       <c r="P46" s="5"/>
     </row>
     <row r="47" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B47" s="105" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="C47" s="99">
         <v>26053</v>
       </c>
-      <c r="D47" s="224" t="s">
+      <c r="D47" s="222" t="s">
         <v>119</v>
       </c>
       <c r="E47" s="32">
         <v>2026</v>
       </c>
       <c r="F47" s="33">
         <v>46295</v>
       </c>
       <c r="G47" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H47" s="45" t="s">
         <v>120</v>
       </c>
       <c r="I47" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J47" s="49" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="K47" s="44" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="L47" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M47" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N47" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O47" s="136">
         <v>36605.5</v>
       </c>
       <c r="P47" s="5"/>
     </row>
     <row r="48" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B48" s="105" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="C48" s="99">
         <v>26053</v>
       </c>
-      <c r="D48" s="240" t="s">
-        <v>563</v>
+      <c r="D48" s="237" t="s">
+        <v>558</v>
       </c>
       <c r="E48" s="32">
         <v>2026</v>
       </c>
       <c r="F48" s="33">
         <v>46295</v>
       </c>
       <c r="G48" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H48" s="45" t="s">
         <v>120</v>
       </c>
       <c r="I48" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J48" s="49" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="K48" s="44" t="s">
         <v>123</v>
       </c>
       <c r="L48" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M48" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N48" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O48" s="136">
         <v>39019.199999999997</v>
       </c>
       <c r="P48" s="5"/>
     </row>
     <row r="49" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A49" s="21"/>
       <c r="B49" s="105" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="C49" s="99">
         <v>26051</v>
       </c>
-      <c r="D49" s="31" t="s">
-        <v>118</v>
+      <c r="D49" s="222" t="s">
+        <v>119</v>
       </c>
       <c r="E49" s="32">
         <v>2026</v>
       </c>
       <c r="F49" s="33">
         <v>46295</v>
       </c>
       <c r="G49" s="44" t="s">
         <v>84</v>
       </c>
       <c r="H49" s="45" t="s">
         <v>132</v>
       </c>
       <c r="I49" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J49" s="49" t="s">
         <v>282</v>
       </c>
       <c r="K49" s="44" t="s">
         <v>131</v>
       </c>
       <c r="L49" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M49" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N49" s="44" t="s">
         <v>296</v>
       </c>
       <c r="O49" s="135">
         <v>41545</v>
       </c>
       <c r="P49" s="5"/>
     </row>
     <row r="50" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A50" s="21"/>
       <c r="B50" s="105" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="C50" s="99">
         <v>26051</v>
       </c>
-      <c r="D50" s="31" t="s">
-        <v>118</v>
+      <c r="D50" s="222" t="s">
+        <v>119</v>
       </c>
       <c r="E50" s="32">
         <v>2026</v>
       </c>
       <c r="F50" s="33">
         <v>46295</v>
       </c>
       <c r="G50" s="44" t="s">
         <v>84</v>
       </c>
       <c r="H50" s="45" t="s">
         <v>132</v>
       </c>
       <c r="I50" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J50" s="49" t="s">
         <v>283</v>
       </c>
       <c r="K50" s="44" t="s">
         <v>131</v>
       </c>
       <c r="L50" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M50" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N50" s="44" t="s">
         <v>296</v>
       </c>
       <c r="O50" s="137">
         <v>42978</v>
       </c>
       <c r="P50" s="5"/>
     </row>
     <row r="51" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B51" s="104" t="s">
+      <c r="B51" s="127" t="s">
         <v>301</v>
       </c>
-      <c r="C51" s="99">
+      <c r="C51" s="37">
         <v>26064</v>
       </c>
-      <c r="D51" s="224" t="s">
-        <v>119</v>
+      <c r="D51" s="56" t="s">
+        <v>118</v>
       </c>
       <c r="E51" s="32">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F51" s="33">
         <v>46295</v>
       </c>
       <c r="G51" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H51" s="44" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J51" s="35" t="s">
-        <v>302</v>
+        <v>561</v>
       </c>
       <c r="K51" s="44" t="s">
         <v>176</v>
       </c>
       <c r="L51" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M51" s="44" t="s">
         <v>48</v>
       </c>
       <c r="N51" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O51" s="131">
-        <v>36806</v>
+        <v>37906</v>
       </c>
       <c r="P51" s="5"/>
     </row>
     <row r="52" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B52" s="127" t="s">
-        <v>303</v>
-[...1 lines deleted...]
-      <c r="C52" s="99">
+        <v>302</v>
+      </c>
+      <c r="C52" s="37">
         <v>26064</v>
       </c>
-      <c r="D52" s="224" t="s">
-        <v>119</v>
+      <c r="D52" s="56" t="s">
+        <v>118</v>
       </c>
       <c r="E52" s="32">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F52" s="33">
         <v>46295</v>
       </c>
       <c r="G52" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H52" s="44" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J52" s="35" t="s">
-        <v>304</v>
+        <v>562</v>
       </c>
       <c r="K52" s="44" t="s">
         <v>178</v>
       </c>
       <c r="L52" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M52" s="44" t="s">
         <v>48</v>
       </c>
       <c r="N52" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O52" s="131">
-        <v>39124</v>
+        <v>40293</v>
       </c>
       <c r="P52" s="5"/>
     </row>
     <row r="53" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B53" s="127" t="s">
-        <v>333</v>
-[...1 lines deleted...]
-      <c r="C53" s="99">
+        <v>330</v>
+      </c>
+      <c r="C53" s="37">
         <v>26064</v>
       </c>
-      <c r="D53" s="224" t="s">
-        <v>119</v>
+      <c r="D53" s="56" t="s">
+        <v>118</v>
       </c>
       <c r="E53" s="32">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F53" s="33">
         <v>46295</v>
       </c>
       <c r="G53" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H53" s="44" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J53" s="35" t="s">
-        <v>305</v>
+        <v>563</v>
       </c>
       <c r="K53" s="44" t="s">
         <v>177</v>
       </c>
       <c r="L53" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M53" s="44" t="s">
         <v>48</v>
       </c>
       <c r="N53" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O53" s="131">
-        <v>40794</v>
+        <v>42013</v>
       </c>
       <c r="P53" s="5"/>
     </row>
     <row r="54" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A54" s="27"/>
       <c r="B54" s="127" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="C54" s="99">
         <v>26064</v>
       </c>
-      <c r="D54" s="32" t="s">
-        <v>118</v>
+      <c r="D54" s="222" t="s">
+        <v>119</v>
       </c>
       <c r="E54" s="32">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F54" s="33">
         <v>46295</v>
       </c>
       <c r="G54" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H54" s="44" t="s">
         <v>72</v>
       </c>
       <c r="I54" s="44" t="s">
         <v>28</v>
       </c>
       <c r="J54" s="35" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="K54" s="44" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="L54" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M54" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N54" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O54" s="131">
         <v>33533</v>
       </c>
       <c r="P54" s="5"/>
     </row>
     <row r="55" spans="1:16" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="27"/>
-      <c r="B55" s="225" t="s">
-        <v>309</v>
+      <c r="B55" s="223" t="s">
+        <v>306</v>
       </c>
       <c r="C55" s="102">
         <v>26064</v>
       </c>
-      <c r="D55" s="222" t="s">
+      <c r="D55" s="220" t="s">
         <v>119</v>
       </c>
       <c r="E55" s="39">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F55" s="40">
         <v>46295</v>
       </c>
       <c r="G55" s="38" t="s">
         <v>8</v>
       </c>
       <c r="H55" s="38" t="s">
         <v>124</v>
       </c>
       <c r="I55" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="J55" s="184" t="s">
-        <v>310</v>
+      <c r="J55" s="183" t="s">
+        <v>307</v>
       </c>
       <c r="K55" s="38" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="L55" s="38" t="s">
         <v>40</v>
       </c>
-      <c r="M55" s="185" t="s">
+      <c r="M55" s="184" t="s">
         <v>40</v>
       </c>
       <c r="N55" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="O55" s="186">
+      <c r="O55" s="185">
         <v>26221</v>
       </c>
       <c r="P55" s="5"/>
     </row>
     <row r="56" spans="1:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B56" s="117"/>
       <c r="C56" s="109"/>
       <c r="D56" s="15"/>
       <c r="E56" s="15"/>
       <c r="F56" s="10"/>
       <c r="J56" s="78"/>
       <c r="N56" s="154"/>
       <c r="O56" s="4"/>
       <c r="P56" s="5"/>
     </row>
     <row r="57" spans="1:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B57" s="268" t="s">
-[...14 lines deleted...]
-      <c r="O57" s="270"/>
+      <c r="B57" s="300" t="s">
+        <v>383</v>
+      </c>
+      <c r="C57" s="301"/>
+      <c r="D57" s="301"/>
+      <c r="E57" s="301"/>
+      <c r="F57" s="301"/>
+      <c r="G57" s="301"/>
+      <c r="H57" s="301"/>
+      <c r="I57" s="301"/>
+      <c r="J57" s="301"/>
+      <c r="K57" s="301"/>
+      <c r="L57" s="301"/>
+      <c r="M57" s="301"/>
+      <c r="N57" s="301"/>
+      <c r="O57" s="302"/>
       <c r="P57" s="12"/>
     </row>
     <row r="58" spans="1:16" s="66" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
       <c r="B58" s="122" t="s">
         <v>41</v>
       </c>
       <c r="C58" s="123" t="s">
         <v>209</v>
       </c>
       <c r="D58" s="68" t="s">
         <v>198</v>
       </c>
       <c r="E58" s="67" t="s">
         <v>62</v>
       </c>
       <c r="F58" s="69" t="s">
         <v>39</v>
       </c>
       <c r="G58" s="70" t="s">
         <v>2</v>
       </c>
       <c r="H58" s="70" t="s">
         <v>3</v>
       </c>
       <c r="I58" s="70" t="s">
         <v>27</v>
       </c>
       <c r="J58" s="71" t="s">
         <v>0</v>
       </c>
       <c r="K58" s="67" t="s">
         <v>22</v>
       </c>
       <c r="L58" s="67" t="s">
         <v>74</v>
       </c>
       <c r="M58" s="67" t="s">
         <v>63</v>
       </c>
       <c r="N58" s="153" t="s">
         <v>1</v>
       </c>
       <c r="O58" s="130" t="s">
         <v>258</v>
       </c>
       <c r="P58" s="72"/>
     </row>
     <row r="59" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B59" s="190" t="s">
-[...2 lines deleted...]
-      <c r="C59" s="191">
+      <c r="B59" s="188" t="s">
+        <v>393</v>
+      </c>
+      <c r="C59" s="189">
         <v>26054</v>
       </c>
-      <c r="D59" s="224" t="s">
-        <v>119</v>
+      <c r="D59" s="32" t="s">
+        <v>118</v>
       </c>
       <c r="E59" s="56">
-        <v>2026</v>
-[...1 lines deleted...]
-      <c r="F59" s="188">
+        <v>2027</v>
+      </c>
+      <c r="F59" s="186">
         <v>46295</v>
       </c>
       <c r="G59" s="45" t="s">
         <v>113</v>
       </c>
       <c r="H59" s="45">
         <v>2500</v>
       </c>
       <c r="I59" s="45" t="s">
         <v>30</v>
       </c>
       <c r="J59" s="46" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="K59" s="45" t="s">
         <v>49</v>
       </c>
       <c r="L59" s="45" t="s">
         <v>40</v>
       </c>
       <c r="M59" s="45" t="s">
         <v>128</v>
       </c>
       <c r="N59" s="45" t="s">
         <v>60</v>
       </c>
-      <c r="O59" s="189">
-        <v>41309</v>
+      <c r="O59" s="187">
+        <v>42548.27</v>
       </c>
       <c r="P59" s="96"/>
     </row>
     <row r="60" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B60" s="190" t="s">
-[...2 lines deleted...]
-      <c r="C60" s="191">
+      <c r="B60" s="188" t="s">
+        <v>395</v>
+      </c>
+      <c r="C60" s="189">
         <v>26054</v>
       </c>
-      <c r="D60" s="224" t="s">
-        <v>119</v>
+      <c r="D60" s="32" t="s">
+        <v>118</v>
       </c>
       <c r="E60" s="56">
-        <v>2026</v>
-[...1 lines deleted...]
-      <c r="F60" s="188">
+        <v>2027</v>
+      </c>
+      <c r="F60" s="186">
         <v>46295</v>
       </c>
       <c r="G60" s="45" t="s">
         <v>113</v>
       </c>
       <c r="H60" s="45">
         <v>3500</v>
       </c>
       <c r="I60" s="45" t="s">
         <v>31</v>
       </c>
       <c r="J60" s="46" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="K60" s="45" t="s">
         <v>50</v>
       </c>
       <c r="L60" s="45" t="s">
         <v>40</v>
       </c>
       <c r="M60" s="45" t="s">
         <v>128</v>
       </c>
       <c r="N60" s="45" t="s">
         <v>60</v>
       </c>
-      <c r="O60" s="189">
-        <v>41631</v>
+      <c r="O60" s="187">
+        <v>42879.93</v>
       </c>
       <c r="P60" s="96"/>
     </row>
     <row r="61" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B61" s="190" t="s">
-[...2 lines deleted...]
-      <c r="C61" s="191">
+      <c r="B61" s="188" t="s">
+        <v>397</v>
+      </c>
+      <c r="C61" s="189">
         <v>26054</v>
       </c>
-      <c r="D61" s="224" t="s">
-        <v>119</v>
+      <c r="D61" s="32" t="s">
+        <v>118</v>
       </c>
       <c r="E61" s="56">
-        <v>2026</v>
-[...1 lines deleted...]
-      <c r="F61" s="188">
+        <v>2027</v>
+      </c>
+      <c r="F61" s="186">
         <v>46295</v>
       </c>
       <c r="G61" s="45" t="s">
         <v>113</v>
       </c>
       <c r="H61" s="45">
         <v>3500</v>
       </c>
       <c r="I61" s="45" t="s">
         <v>31</v>
       </c>
       <c r="J61" s="46" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="K61" s="45" t="s">
         <v>51</v>
       </c>
       <c r="L61" s="45" t="s">
         <v>40</v>
       </c>
       <c r="M61" s="45" t="s">
         <v>128</v>
       </c>
       <c r="N61" s="45" t="s">
         <v>60</v>
       </c>
-      <c r="O61" s="189">
-        <v>42614</v>
+      <c r="O61" s="187">
+        <v>43892.42</v>
       </c>
       <c r="P61" s="96"/>
     </row>
     <row r="62" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B62" s="190" t="s">
-[...2 lines deleted...]
-      <c r="C62" s="191">
+      <c r="B62" s="188" t="s">
+        <v>399</v>
+      </c>
+      <c r="C62" s="189">
         <v>26054</v>
       </c>
-      <c r="D62" s="224" t="s">
-[...5 lines deleted...]
-      <c r="F62" s="188">
+      <c r="D62" s="32" t="s">
+        <v>118</v>
+      </c>
+      <c r="E62" s="56">
+        <v>2027</v>
+      </c>
+      <c r="F62" s="186">
         <v>46295</v>
       </c>
       <c r="G62" s="45" t="s">
         <v>113</v>
       </c>
       <c r="H62" s="45">
         <v>2500</v>
       </c>
       <c r="I62" s="45" t="s">
         <v>30</v>
       </c>
       <c r="J62" s="46" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="K62" s="45" t="s">
         <v>52</v>
       </c>
       <c r="L62" s="45" t="s">
         <v>40</v>
       </c>
       <c r="M62" s="45" t="s">
         <v>48</v>
       </c>
       <c r="N62" s="45" t="s">
         <v>60</v>
       </c>
-      <c r="O62" s="189">
-        <v>55711</v>
+      <c r="O62" s="187">
+        <v>57382.33</v>
       </c>
       <c r="P62" s="96"/>
     </row>
     <row r="63" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B63" s="190" t="s">
-[...2 lines deleted...]
-      <c r="C63" s="191">
+      <c r="B63" s="188" t="s">
+        <v>400</v>
+      </c>
+      <c r="C63" s="189">
         <v>26054</v>
       </c>
-      <c r="D63" s="224" t="s">
-        <v>119</v>
+      <c r="D63" s="32" t="s">
+        <v>118</v>
       </c>
       <c r="E63" s="56">
-        <v>2026</v>
-[...1 lines deleted...]
-      <c r="F63" s="188">
+        <v>2027</v>
+      </c>
+      <c r="F63" s="186">
         <v>46295</v>
       </c>
       <c r="G63" s="45" t="s">
         <v>113</v>
       </c>
       <c r="H63" s="45">
         <v>3500</v>
       </c>
       <c r="I63" s="45" t="s">
         <v>31</v>
       </c>
       <c r="J63" s="46" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="K63" s="45" t="s">
         <v>76</v>
       </c>
       <c r="L63" s="45" t="s">
         <v>40</v>
       </c>
       <c r="M63" s="45" t="s">
         <v>48</v>
       </c>
       <c r="N63" s="45" t="s">
         <v>60</v>
       </c>
-      <c r="O63" s="189">
-        <v>55833</v>
+      <c r="O63" s="187">
+        <v>57507.99</v>
       </c>
       <c r="P63" s="96"/>
     </row>
     <row r="64" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B64" s="190" t="s">
-[...2 lines deleted...]
-      <c r="C64" s="191">
+      <c r="B64" s="188" t="s">
+        <v>407</v>
+      </c>
+      <c r="C64" s="189">
         <v>26054</v>
       </c>
-      <c r="D64" s="224" t="s">
-        <v>119</v>
+      <c r="D64" s="32" t="s">
+        <v>118</v>
       </c>
       <c r="E64" s="56">
-        <v>2026</v>
-[...1 lines deleted...]
-      <c r="F64" s="188">
+        <v>2027</v>
+      </c>
+      <c r="F64" s="186">
         <v>46295</v>
       </c>
       <c r="G64" s="45" t="s">
         <v>113</v>
       </c>
       <c r="H64" s="45">
         <v>3500</v>
       </c>
       <c r="I64" s="45" t="s">
         <v>31</v>
       </c>
       <c r="J64" s="46" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="K64" s="45" t="s">
         <v>33</v>
       </c>
       <c r="L64" s="45" t="s">
         <v>40</v>
       </c>
       <c r="M64" s="45" t="s">
         <v>48</v>
       </c>
       <c r="N64" s="45" t="s">
         <v>60</v>
       </c>
-      <c r="O64" s="189">
-        <v>55968</v>
+      <c r="O64" s="187">
+        <v>57647.040000000001</v>
       </c>
       <c r="P64" s="96"/>
     </row>
     <row r="65" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B65" s="127" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="C65" s="37">
         <v>26095</v>
       </c>
-      <c r="D65" s="240" t="s">
-        <v>561</v>
+      <c r="D65" s="222" t="s">
+        <v>119</v>
       </c>
       <c r="E65" s="32">
         <v>2026</v>
       </c>
       <c r="F65" s="33">
         <v>46295</v>
       </c>
       <c r="G65" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H65" s="44" t="s">
         <v>102</v>
       </c>
       <c r="I65" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J65" s="57" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="K65" s="44" t="s">
         <v>103</v>
       </c>
       <c r="L65" s="47" t="s">
         <v>40</v>
       </c>
       <c r="M65" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N65" s="44" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="O65" s="131">
         <v>44420</v>
       </c>
       <c r="P65" s="5"/>
     </row>
     <row r="66" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B66" s="127" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="C66" s="37">
         <v>26095</v>
       </c>
-      <c r="D66" s="240" t="s">
-        <v>561</v>
+      <c r="D66" s="222" t="s">
+        <v>119</v>
       </c>
       <c r="E66" s="50">
         <v>2026</v>
       </c>
       <c r="F66" s="33">
         <v>46295</v>
       </c>
       <c r="G66" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H66" s="44" t="s">
         <v>104</v>
       </c>
       <c r="I66" s="44" t="s">
         <v>31</v>
       </c>
       <c r="J66" s="57" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="K66" s="44" t="s">
         <v>105</v>
       </c>
       <c r="L66" s="47" t="s">
         <v>40</v>
       </c>
       <c r="M66" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N66" s="44" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="O66" s="131">
         <v>45460</v>
       </c>
       <c r="P66" s="5"/>
     </row>
     <row r="67" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B67" s="127" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="C67" s="37">
         <v>26095</v>
       </c>
-      <c r="D67" s="240" t="s">
-        <v>561</v>
+      <c r="D67" s="222" t="s">
+        <v>119</v>
       </c>
       <c r="E67" s="50">
         <v>2026</v>
       </c>
       <c r="F67" s="33">
         <v>46295</v>
       </c>
       <c r="G67" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H67" s="44" t="s">
         <v>104</v>
       </c>
       <c r="I67" s="44" t="s">
         <v>31</v>
       </c>
       <c r="J67" s="57" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="K67" s="44" t="s">
         <v>106</v>
       </c>
       <c r="L67" s="47" t="s">
         <v>40</v>
       </c>
       <c r="M67" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N67" s="44" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="O67" s="131">
         <v>46588</v>
       </c>
       <c r="P67" s="5"/>
     </row>
     <row r="68" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A68" s="7"/>
       <c r="B68" s="127" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="C68" s="37">
         <v>26170</v>
       </c>
-      <c r="D68" s="240" t="s">
-        <v>561</v>
+      <c r="D68" s="222" t="s">
+        <v>119</v>
       </c>
       <c r="E68" s="32">
         <v>2026</v>
       </c>
       <c r="F68" s="33">
         <v>46295</v>
       </c>
       <c r="G68" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H68" s="44" t="s">
         <v>102</v>
       </c>
       <c r="I68" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J68" s="57" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="K68" s="44" t="s">
         <v>108</v>
       </c>
       <c r="L68" s="47" t="s">
         <v>40</v>
       </c>
       <c r="M68" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N68" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O68" s="131">
         <v>46111.4</v>
       </c>
       <c r="P68" s="5"/>
     </row>
     <row r="69" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A69" s="7"/>
       <c r="B69" s="127" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="C69" s="37">
         <v>26170</v>
       </c>
-      <c r="D69" s="240" t="s">
-        <v>561</v>
+      <c r="D69" s="222" t="s">
+        <v>119</v>
       </c>
       <c r="E69" s="32">
         <v>2026</v>
       </c>
       <c r="F69" s="33">
         <v>46295</v>
       </c>
       <c r="G69" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H69" s="44" t="s">
         <v>102</v>
       </c>
       <c r="I69" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J69" s="57" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="K69" s="44" t="s">
         <v>107</v>
       </c>
       <c r="L69" s="47" t="s">
         <v>40</v>
       </c>
       <c r="M69" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N69" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O69" s="131">
         <v>46118.6</v>
       </c>
       <c r="P69" s="5"/>
     </row>
     <row r="70" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A70" s="7"/>
       <c r="B70" s="127" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="C70" s="37">
         <v>26170</v>
       </c>
-      <c r="D70" s="240" t="s">
-        <v>561</v>
+      <c r="D70" s="222" t="s">
+        <v>119</v>
       </c>
       <c r="E70" s="50">
         <v>2026</v>
       </c>
       <c r="F70" s="33">
         <v>46295</v>
       </c>
       <c r="G70" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H70" s="44" t="s">
         <v>104</v>
       </c>
       <c r="I70" s="44" t="s">
         <v>31</v>
       </c>
       <c r="J70" s="57" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="K70" s="44" t="s">
         <v>109</v>
       </c>
       <c r="L70" s="47" t="s">
         <v>40</v>
       </c>
       <c r="M70" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N70" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O70" s="131">
         <v>47217.8</v>
       </c>
       <c r="P70" s="5"/>
     </row>
     <row r="71" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A71" s="7"/>
       <c r="B71" s="127" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="C71" s="37">
         <v>26170</v>
       </c>
-      <c r="D71" s="240" t="s">
-        <v>561</v>
+      <c r="D71" s="222" t="s">
+        <v>119</v>
       </c>
       <c r="E71" s="50">
         <v>2026</v>
       </c>
       <c r="F71" s="33">
         <v>46295</v>
       </c>
       <c r="G71" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H71" s="44" t="s">
         <v>104</v>
       </c>
       <c r="I71" s="44" t="s">
         <v>31</v>
       </c>
       <c r="J71" s="57" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="K71" s="44" t="s">
         <v>109</v>
       </c>
       <c r="L71" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M71" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N71" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O71" s="131">
         <v>48031</v>
       </c>
       <c r="P71" s="5"/>
     </row>
     <row r="72" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A72" s="7"/>
       <c r="B72" s="127" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="C72" s="37">
         <v>26170</v>
       </c>
-      <c r="D72" s="240" t="s">
-        <v>561</v>
+      <c r="D72" s="222" t="s">
+        <v>119</v>
       </c>
       <c r="E72" s="50">
         <v>2026</v>
       </c>
       <c r="F72" s="33">
         <v>46295</v>
       </c>
       <c r="G72" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H72" s="44" t="s">
         <v>102</v>
       </c>
       <c r="I72" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J72" s="57" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="K72" s="44" t="s">
         <v>110</v>
       </c>
       <c r="L72" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M72" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N72" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O72" s="131">
         <v>47872.2</v>
       </c>
       <c r="P72" s="5"/>
     </row>
     <row r="73" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A73" s="7"/>
       <c r="B73" s="127" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="C73" s="37">
         <v>26170</v>
       </c>
-      <c r="D73" s="240" t="s">
-        <v>561</v>
+      <c r="D73" s="222" t="s">
+        <v>119</v>
       </c>
       <c r="E73" s="50">
         <v>2026</v>
       </c>
       <c r="F73" s="33">
         <v>46295</v>
       </c>
       <c r="G73" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H73" s="44" t="s">
         <v>104</v>
       </c>
       <c r="I73" s="44" t="s">
         <v>31</v>
       </c>
       <c r="J73" s="57" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="K73" s="44" t="s">
         <v>111</v>
       </c>
       <c r="L73" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M73" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N73" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O73" s="131">
         <v>48795.4</v>
       </c>
       <c r="P73" s="5"/>
     </row>
     <row r="74" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A74" s="7"/>
       <c r="B74" s="127" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="C74" s="37">
         <v>26170</v>
       </c>
-      <c r="D74" s="240" t="s">
-        <v>561</v>
+      <c r="D74" s="222" t="s">
+        <v>119</v>
       </c>
       <c r="E74" s="32">
         <v>2026</v>
       </c>
       <c r="F74" s="33">
         <v>46295</v>
       </c>
       <c r="G74" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H74" s="44" t="s">
         <v>104</v>
       </c>
       <c r="I74" s="44" t="s">
         <v>31</v>
       </c>
       <c r="J74" s="57" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="K74" s="44" t="s">
         <v>112</v>
       </c>
       <c r="L74" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M74" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N74" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O74" s="131">
         <v>50099.8</v>
       </c>
       <c r="P74" s="5"/>
     </row>
     <row r="75" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A75" s="7"/>
       <c r="B75" s="127" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="C75" s="37">
         <v>26170</v>
       </c>
-      <c r="D75" s="240" t="s">
-        <v>561</v>
+      <c r="D75" s="222" t="s">
+        <v>119</v>
       </c>
       <c r="E75" s="32">
         <v>2026</v>
       </c>
       <c r="F75" s="33">
         <v>46295</v>
       </c>
       <c r="G75" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H75" s="44" t="s">
         <v>104</v>
       </c>
       <c r="I75" s="44" t="s">
         <v>31</v>
       </c>
       <c r="J75" s="57" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="K75" s="44" t="s">
         <v>112</v>
       </c>
       <c r="L75" s="47" t="s">
         <v>40</v>
       </c>
       <c r="M75" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N75" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O75" s="131">
         <v>49154.6</v>
       </c>
       <c r="P75" s="5"/>
     </row>
     <row r="76" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B76" s="127" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="C76" s="37">
         <v>26065</v>
       </c>
       <c r="D76" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E76" s="32">
         <v>2027</v>
       </c>
       <c r="F76" s="33">
         <v>46295</v>
       </c>
       <c r="G76" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H76" s="44" t="s">
         <v>45</v>
       </c>
       <c r="I76" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J76" s="57" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="K76" s="44" t="s">
         <v>54</v>
       </c>
       <c r="L76" s="44" t="s">
         <v>42</v>
       </c>
       <c r="M76" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N76" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O76" s="131">
         <v>42861</v>
       </c>
       <c r="P76" s="5"/>
     </row>
     <row r="77" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B77" s="239" t="s">
-        <v>318</v>
+      <c r="B77" s="236" t="s">
+        <v>315</v>
       </c>
       <c r="C77" s="37">
         <v>26065</v>
       </c>
       <c r="D77" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E77" s="32">
         <v>2027</v>
       </c>
       <c r="F77" s="55">
         <v>46295</v>
       </c>
       <c r="G77" s="173" t="s">
         <v>6</v>
       </c>
-      <c r="H77" s="199" t="s">
+      <c r="H77" s="197" t="s">
         <v>32</v>
       </c>
       <c r="I77" s="173" t="s">
         <v>31</v>
       </c>
-      <c r="J77" s="200" t="s">
-        <v>319</v>
+      <c r="J77" s="198" t="s">
+        <v>316</v>
       </c>
       <c r="K77" s="173" t="s">
         <v>55</v>
       </c>
       <c r="L77" s="173" t="s">
         <v>42</v>
       </c>
       <c r="M77" s="173" t="s">
         <v>53</v>
       </c>
       <c r="N77" s="173" t="s">
         <v>7</v>
       </c>
-      <c r="O77" s="201">
+      <c r="O77" s="199">
         <v>44314</v>
       </c>
       <c r="P77" s="5"/>
     </row>
     <row r="78" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B78" s="127" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="C78" s="37">
         <v>26065</v>
       </c>
       <c r="D78" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E78" s="32">
         <v>2027</v>
       </c>
       <c r="F78" s="33">
         <v>46295</v>
       </c>
       <c r="G78" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H78" s="44" t="s">
         <v>32</v>
       </c>
       <c r="I78" s="44" t="s">
         <v>31</v>
       </c>
       <c r="J78" s="57" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="K78" s="44" t="s">
         <v>125</v>
       </c>
       <c r="L78" s="44" t="s">
         <v>42</v>
       </c>
       <c r="M78" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N78" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O78" s="131">
         <v>45279</v>
       </c>
       <c r="P78" s="5"/>
     </row>
     <row r="79" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B79" s="127" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="C79" s="37">
         <v>26065</v>
       </c>
       <c r="D79" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E79" s="32">
         <v>2027</v>
       </c>
       <c r="F79" s="33">
         <v>46295</v>
       </c>
       <c r="G79" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H79" s="44" t="s">
         <v>45</v>
       </c>
       <c r="I79" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J79" s="57" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="K79" s="44" t="s">
         <v>56</v>
       </c>
       <c r="L79" s="44" t="s">
         <v>42</v>
       </c>
       <c r="M79" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N79" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O79" s="131">
         <v>46044</v>
       </c>
       <c r="P79" s="5"/>
     </row>
     <row r="80" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B80" s="127" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="C80" s="37">
         <v>26065</v>
       </c>
       <c r="D80" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E80" s="32">
         <v>2027</v>
       </c>
       <c r="F80" s="33">
         <v>46295</v>
       </c>
       <c r="G80" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H80" s="44" t="s">
         <v>45</v>
       </c>
       <c r="I80" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J80" s="57" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="K80" s="44" t="s">
         <v>56</v>
       </c>
       <c r="L80" s="44" t="s">
         <v>42</v>
       </c>
       <c r="M80" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N80" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O80" s="131">
         <v>46260</v>
       </c>
       <c r="P80" s="5"/>
     </row>
     <row r="81" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B81" s="127" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C81" s="37">
         <v>26065</v>
       </c>
       <c r="D81" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E81" s="32">
         <v>2027</v>
       </c>
       <c r="F81" s="33">
         <v>46295</v>
       </c>
       <c r="G81" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H81" s="44" t="s">
         <v>32</v>
       </c>
       <c r="I81" s="44" t="s">
         <v>31</v>
       </c>
       <c r="J81" s="57" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="K81" s="44" t="s">
         <v>126</v>
       </c>
       <c r="L81" s="44" t="s">
         <v>42</v>
       </c>
       <c r="M81" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N81" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O81" s="131">
         <v>47249</v>
       </c>
       <c r="P81" s="5"/>
     </row>
     <row r="82" spans="2:16" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B82" s="127" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="C82" s="37">
         <v>26065</v>
       </c>
       <c r="D82" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E82" s="32">
         <v>2027</v>
       </c>
       <c r="F82" s="33">
         <v>46295</v>
       </c>
       <c r="G82" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H82" s="44" t="s">
         <v>45</v>
       </c>
       <c r="I82" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J82" s="57" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="K82" s="44" t="s">
         <v>46</v>
       </c>
       <c r="L82" s="44" t="s">
         <v>42</v>
       </c>
       <c r="M82" s="44" t="s">
         <v>48</v>
       </c>
       <c r="N82" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O82" s="131">
         <v>57807</v>
       </c>
       <c r="P82" s="5"/>
     </row>
     <row r="83" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B83" s="127" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="C83" s="37">
         <v>26065</v>
       </c>
       <c r="D83" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E83" s="32">
         <v>2027</v>
       </c>
       <c r="F83" s="33">
         <v>46295</v>
       </c>
       <c r="G83" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H83" s="44" t="s">
         <v>32</v>
       </c>
       <c r="I83" s="44" t="s">
         <v>31</v>
       </c>
       <c r="J83" s="57" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="K83" s="44" t="s">
         <v>47</v>
       </c>
       <c r="L83" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M83" s="44" t="s">
         <v>48</v>
       </c>
       <c r="N83" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O83" s="131">
         <v>59115</v>
       </c>
       <c r="P83" s="5"/>
     </row>
     <row r="84" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B84" s="127" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="C84" s="37">
         <v>26065</v>
       </c>
       <c r="D84" s="56" t="s">
         <v>118</v>
       </c>
       <c r="E84" s="32">
         <v>2027</v>
       </c>
       <c r="F84" s="33">
         <v>46295</v>
       </c>
       <c r="G84" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H84" s="44" t="s">
         <v>32</v>
       </c>
       <c r="I84" s="44" t="s">
         <v>31</v>
       </c>
       <c r="J84" s="57" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="K84" s="44" t="s">
         <v>34</v>
       </c>
       <c r="L84" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M84" s="44" t="s">
         <v>48</v>
       </c>
       <c r="N84" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O84" s="131">
         <v>60663</v>
       </c>
       <c r="P84" s="5"/>
     </row>
     <row r="85" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="86" spans="2:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B86" s="285" t="s">
-[...14 lines deleted...]
-      <c r="O86" s="287"/>
+      <c r="B86" s="333" t="s">
+        <v>382</v>
+      </c>
+      <c r="C86" s="334"/>
+      <c r="D86" s="334"/>
+      <c r="E86" s="334"/>
+      <c r="F86" s="334"/>
+      <c r="G86" s="334"/>
+      <c r="H86" s="334"/>
+      <c r="I86" s="334"/>
+      <c r="J86" s="334"/>
+      <c r="K86" s="334"/>
+      <c r="L86" s="334"/>
+      <c r="M86" s="334"/>
+      <c r="N86" s="334"/>
+      <c r="O86" s="335"/>
       <c r="P86" s="12"/>
     </row>
     <row r="87" spans="2:16" s="66" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
       <c r="B87" s="122" t="s">
         <v>41</v>
       </c>
       <c r="C87" s="123" t="s">
         <v>209</v>
       </c>
       <c r="D87" s="68" t="s">
         <v>198</v>
       </c>
       <c r="E87" s="67" t="s">
         <v>62</v>
       </c>
       <c r="F87" s="69" t="s">
         <v>39</v>
       </c>
       <c r="G87" s="70" t="s">
         <v>2</v>
       </c>
       <c r="H87" s="70" t="s">
         <v>3</v>
       </c>
       <c r="I87" s="70" t="s">
         <v>27</v>
       </c>
       <c r="J87" s="71" t="s">
         <v>0</v>
       </c>
       <c r="K87" s="67" t="s">
         <v>22</v>
       </c>
       <c r="L87" s="67" t="s">
         <v>74</v>
       </c>
       <c r="M87" s="67" t="s">
         <v>63</v>
       </c>
       <c r="N87" s="153" t="s">
         <v>1</v>
       </c>
       <c r="O87" s="130" t="s">
         <v>258</v>
       </c>
       <c r="P87" s="72"/>
     </row>
     <row r="88" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B88" s="196" t="s">
-        <v>418</v>
+      <c r="B88" s="194" t="s">
+        <v>414</v>
       </c>
       <c r="C88" s="37">
         <v>26055</v>
       </c>
       <c r="D88" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E88" s="32">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F88" s="33">
         <v>46295</v>
       </c>
       <c r="G88" s="44" t="s">
         <v>24</v>
       </c>
       <c r="H88" s="44">
         <v>4500</v>
       </c>
       <c r="I88" s="47" t="s">
         <v>43</v>
       </c>
       <c r="J88" s="174" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="K88" s="44" t="s">
         <v>151</v>
       </c>
       <c r="L88" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M88" s="44" t="s">
         <v>128</v>
       </c>
       <c r="N88" s="44" t="s">
         <v>60</v>
       </c>
       <c r="O88" s="131">
-        <v>52101</v>
+        <v>53664.03</v>
       </c>
       <c r="P88" s="5"/>
     </row>
     <row r="89" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B89" s="196" t="s">
-        <v>419</v>
+      <c r="B89" s="194" t="s">
+        <v>415</v>
       </c>
       <c r="C89" s="37">
         <v>26055</v>
       </c>
       <c r="D89" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E89" s="32">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F89" s="33">
         <v>46295</v>
       </c>
       <c r="G89" s="44" t="s">
         <v>24</v>
       </c>
       <c r="H89" s="44">
         <v>4500</v>
       </c>
       <c r="I89" s="47" t="s">
         <v>43</v>
       </c>
       <c r="J89" s="174" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="K89" s="44" t="s">
         <v>152</v>
       </c>
       <c r="L89" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M89" s="44" t="s">
         <v>128</v>
       </c>
       <c r="N89" s="44" t="s">
         <v>60</v>
       </c>
       <c r="O89" s="131">
-        <v>53031</v>
+        <v>54621.93</v>
       </c>
       <c r="P89" s="5"/>
     </row>
     <row r="90" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B90" s="196" t="s">
-        <v>421</v>
+      <c r="B90" s="194" t="s">
+        <v>417</v>
       </c>
       <c r="C90" s="37">
         <v>26055</v>
       </c>
       <c r="D90" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E90" s="32">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F90" s="33">
         <v>46295</v>
       </c>
       <c r="G90" s="44" t="s">
         <v>24</v>
       </c>
       <c r="H90" s="44">
         <v>5500</v>
       </c>
       <c r="I90" s="47" t="s">
         <v>44</v>
       </c>
       <c r="J90" s="174" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="K90" s="44" t="s">
         <v>153</v>
       </c>
       <c r="L90" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M90" s="44" t="s">
         <v>128</v>
       </c>
       <c r="N90" s="44" t="s">
         <v>60</v>
       </c>
       <c r="O90" s="131">
-        <v>53089</v>
+        <v>54681.67</v>
       </c>
       <c r="P90" s="5"/>
     </row>
     <row r="91" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B91" s="196" t="s">
-        <v>423</v>
+      <c r="B91" s="194" t="s">
+        <v>419</v>
       </c>
       <c r="C91" s="37">
         <v>26055</v>
       </c>
       <c r="D91" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E91" s="32">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F91" s="33">
         <v>46295</v>
       </c>
       <c r="G91" s="44" t="s">
         <v>24</v>
       </c>
       <c r="H91" s="44">
         <v>5500</v>
       </c>
       <c r="I91" s="47" t="s">
         <v>44</v>
       </c>
       <c r="J91" s="174" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="K91" s="44" t="s">
         <v>154</v>
       </c>
       <c r="L91" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M91" s="44" t="s">
         <v>128</v>
       </c>
       <c r="N91" s="44" t="s">
         <v>60</v>
       </c>
       <c r="O91" s="131">
-        <v>54105</v>
+        <v>55728.15</v>
       </c>
       <c r="P91" s="5"/>
     </row>
     <row r="92" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="B92" s="196" t="s">
+      <c r="B92" s="194" t="s">
         <v>298</v>
       </c>
       <c r="C92" s="37">
         <v>26063</v>
       </c>
       <c r="D92" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E92" s="32">
         <v>2027</v>
       </c>
       <c r="F92" s="33">
         <v>46295</v>
       </c>
       <c r="G92" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H92" s="44" t="s">
         <v>37</v>
       </c>
       <c r="I92" s="47" t="s">
         <v>43</v>
       </c>
       <c r="J92" s="174" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="K92" s="44" t="s">
         <v>36</v>
       </c>
       <c r="L92" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M92" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N92" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O92" s="131">
         <v>54308</v>
       </c>
       <c r="P92" s="5"/>
     </row>
     <row r="93" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="B93" s="218" t="s">
-[...2 lines deleted...]
-      <c r="C93" s="219">
+      <c r="B93" s="216" t="s">
+        <v>384</v>
+      </c>
+      <c r="C93" s="217">
         <v>26063</v>
       </c>
       <c r="D93" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E93" s="32">
         <v>2027</v>
       </c>
       <c r="F93" s="55">
         <v>46295</v>
       </c>
       <c r="G93" s="173" t="s">
         <v>8</v>
       </c>
       <c r="H93" s="173" t="s">
         <v>37</v>
       </c>
-      <c r="I93" s="183" t="s">
+      <c r="I93" s="182" t="s">
         <v>43</v>
       </c>
-      <c r="J93" s="202" t="s">
-        <v>557</v>
+      <c r="J93" s="200" t="s">
+        <v>553</v>
       </c>
       <c r="K93" s="173" t="s">
         <v>299</v>
       </c>
       <c r="L93" s="173" t="s">
         <v>40</v>
       </c>
       <c r="M93" s="173" t="s">
         <v>53</v>
       </c>
       <c r="N93" s="173" t="s">
         <v>7</v>
       </c>
       <c r="O93" s="140">
         <v>56685</v>
       </c>
       <c r="P93" s="5"/>
     </row>
     <row r="94" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="B94" s="196" t="s">
-        <v>389</v>
+      <c r="B94" s="194" t="s">
+        <v>385</v>
       </c>
       <c r="C94" s="37">
         <v>26063</v>
       </c>
       <c r="D94" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E94" s="32">
         <v>2027</v>
       </c>
       <c r="F94" s="33">
         <v>46295</v>
       </c>
       <c r="G94" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H94" s="44" t="s">
         <v>25</v>
       </c>
       <c r="I94" s="47" t="s">
         <v>44</v>
       </c>
       <c r="J94" s="174" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="K94" s="44" t="s">
         <v>35</v>
       </c>
       <c r="L94" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M94" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N94" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O94" s="131">
         <v>54634</v>
       </c>
       <c r="P94" s="5"/>
     </row>
     <row r="95" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="B95" s="196" t="s">
-        <v>390</v>
+      <c r="B95" s="194" t="s">
+        <v>386</v>
       </c>
       <c r="C95" s="37">
         <v>26063</v>
       </c>
       <c r="D95" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E95" s="32">
         <v>2027</v>
       </c>
       <c r="F95" s="33">
         <v>46295</v>
       </c>
       <c r="G95" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H95" s="44" t="s">
         <v>25</v>
       </c>
       <c r="I95" s="47" t="s">
         <v>44</v>
       </c>
       <c r="J95" s="174" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="K95" s="44" t="s">
         <v>38</v>
       </c>
       <c r="L95" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M95" s="44" t="s">
         <v>53</v>
       </c>
       <c r="N95" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O95" s="131">
         <v>58594</v>
       </c>
       <c r="P95" s="5"/>
     </row>
     <row r="96" spans="2:16" ht="57" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B96" s="220" t="s">
-[...2 lines deleted...]
-      <c r="C96" s="216">
+      <c r="B96" s="218" t="s">
+        <v>387</v>
+      </c>
+      <c r="C96" s="214">
         <v>26063</v>
       </c>
-      <c r="D96" s="238" t="s">
+      <c r="D96" s="235" t="s">
         <v>118</v>
       </c>
       <c r="E96" s="39">
         <v>2027</v>
       </c>
       <c r="F96" s="40">
         <v>46295</v>
       </c>
       <c r="G96" s="38" t="s">
         <v>8</v>
       </c>
       <c r="H96" s="38" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="I96" s="58" t="s">
         <v>44</v>
       </c>
-      <c r="J96" s="195" t="s">
-        <v>560</v>
+      <c r="J96" s="193" t="s">
+        <v>556</v>
       </c>
       <c r="K96" s="38" t="s">
         <v>300</v>
       </c>
       <c r="L96" s="38" t="s">
         <v>40</v>
       </c>
       <c r="M96" s="38" t="s">
         <v>53</v>
       </c>
       <c r="N96" s="38" t="s">
         <v>7</v>
       </c>
       <c r="O96" s="138">
         <v>54344</v>
       </c>
       <c r="P96" s="5"/>
     </row>
     <row r="97" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B97" s="111"/>
       <c r="C97" s="109"/>
       <c r="D97" s="15"/>
       <c r="E97" s="77"/>
       <c r="F97" s="10"/>
       <c r="I97" s="29"/>
       <c r="J97" s="14"/>
       <c r="N97" s="155"/>
       <c r="O97" s="4"/>
       <c r="P97" s="5"/>
     </row>
     <row r="98" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="J98" s="4"/>
       <c r="O98" s="4"/>
     </row>
     <row r="99" spans="2:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B99" s="280" t="s">
+      <c r="B99" s="328" t="s">
         <v>200</v>
       </c>
-      <c r="C99" s="281"/>
-[...11 lines deleted...]
-      <c r="O99" s="282"/>
+      <c r="C99" s="329"/>
+      <c r="D99" s="329"/>
+      <c r="E99" s="329"/>
+      <c r="F99" s="329"/>
+      <c r="G99" s="329"/>
+      <c r="H99" s="329"/>
+      <c r="I99" s="329"/>
+      <c r="J99" s="329"/>
+      <c r="K99" s="329"/>
+      <c r="L99" s="329"/>
+      <c r="M99" s="329"/>
+      <c r="N99" s="329"/>
+      <c r="O99" s="330"/>
       <c r="P99" s="12"/>
     </row>
     <row r="100" spans="2:16" s="66" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
       <c r="B100" s="122" t="s">
         <v>41</v>
       </c>
       <c r="C100" s="123" t="s">
         <v>209</v>
       </c>
       <c r="D100" s="68" t="s">
         <v>198</v>
       </c>
       <c r="E100" s="67" t="s">
         <v>62</v>
       </c>
       <c r="F100" s="69" t="s">
         <v>39</v>
       </c>
       <c r="G100" s="70" t="s">
         <v>2</v>
       </c>
       <c r="H100" s="70" t="s">
         <v>3</v>
       </c>
       <c r="I100" s="70" t="s">
         <v>27</v>
       </c>
       <c r="J100" s="71" t="s">
         <v>0</v>
       </c>
       <c r="K100" s="67" t="s">
         <v>22</v>
       </c>
       <c r="L100" s="67" t="s">
         <v>74</v>
       </c>
       <c r="M100" s="67" t="s">
         <v>63</v>
       </c>
       <c r="N100" s="153" t="s">
         <v>1</v>
       </c>
       <c r="O100" s="130" t="s">
         <v>258</v>
       </c>
       <c r="P100" s="72"/>
     </row>
     <row r="101" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B101" s="104" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="C101" s="99" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>562</v>
+        <v>353</v>
+      </c>
+      <c r="D101" s="237" t="s">
+        <v>557</v>
       </c>
       <c r="E101" s="32">
         <v>2026</v>
       </c>
       <c r="F101" s="33">
         <v>46189</v>
       </c>
       <c r="G101" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H101" s="44" t="s">
         <v>189</v>
       </c>
       <c r="I101" s="44" t="s">
         <v>141</v>
       </c>
       <c r="J101" s="35" t="s">
         <v>174</v>
       </c>
       <c r="K101" s="44" t="s">
         <v>190</v>
       </c>
       <c r="L101" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M101" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N101" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O101" s="131">
         <v>20969.400000000001</v>
       </c>
       <c r="P101" s="5"/>
     </row>
     <row r="102" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B102" s="127" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="C102" s="37">
         <v>26337</v>
       </c>
       <c r="D102" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E102" s="32">
         <v>2027</v>
       </c>
       <c r="F102" s="33">
         <v>46203</v>
       </c>
       <c r="G102" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H102" s="44" t="s">
         <v>149</v>
       </c>
       <c r="I102" s="44" t="s">
         <v>141</v>
       </c>
       <c r="J102" s="35" t="s">
         <v>139</v>
       </c>
       <c r="K102" s="44" t="s">
         <v>191</v>
       </c>
       <c r="L102" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M102" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N102" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O102" s="131">
         <v>27614.98</v>
       </c>
       <c r="P102" s="5"/>
     </row>
     <row r="103" spans="2:16" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B103" s="127" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
       <c r="C103" s="37">
         <v>26337</v>
       </c>
       <c r="D103" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E103" s="32">
         <v>2027</v>
       </c>
       <c r="F103" s="33">
         <v>46203</v>
       </c>
       <c r="G103" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H103" s="44" t="s">
         <v>149</v>
       </c>
       <c r="I103" s="44" t="s">
         <v>141</v>
       </c>
       <c r="J103" s="60" t="s">
         <v>140</v>
       </c>
       <c r="K103" s="44" t="s">
         <v>191</v>
       </c>
       <c r="L103" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M103" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N103" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O103" s="131">
         <v>29462.98</v>
       </c>
       <c r="P103" s="5"/>
     </row>
     <row r="104" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B104" s="237" t="s">
+      <c r="B104" s="234" t="s">
         <v>206</v>
       </c>
-      <c r="C104" s="219">
+      <c r="C104" s="217">
         <v>26289</v>
       </c>
       <c r="D104" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E104" s="54">
         <v>2027</v>
       </c>
       <c r="F104" s="55">
         <v>46660</v>
       </c>
       <c r="G104" s="173" t="s">
         <v>8</v>
       </c>
       <c r="H104" s="173" t="s">
         <v>57</v>
       </c>
-      <c r="I104" s="194" t="s">
+      <c r="I104" s="192" t="s">
         <v>145</v>
       </c>
       <c r="J104" s="36" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="K104" s="173" t="s">
         <v>181</v>
       </c>
       <c r="L104" s="173" t="s">
         <v>40</v>
       </c>
       <c r="M104" s="173" t="s">
         <v>40</v>
       </c>
       <c r="N104" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O104" s="140">
         <v>35971</v>
       </c>
       <c r="P104" s="5"/>
     </row>
     <row r="105" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B105" s="127" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="37">
         <v>25146</v>
       </c>
-      <c r="D105" s="240" t="s">
-        <v>561</v>
+      <c r="D105" s="222" t="s">
+        <v>119</v>
       </c>
       <c r="E105" s="32">
         <v>2026</v>
       </c>
       <c r="F105" s="33">
         <v>46412</v>
       </c>
       <c r="G105" s="51" t="s">
         <v>21</v>
       </c>
       <c r="H105" s="51" t="s">
         <v>240</v>
       </c>
       <c r="I105" s="51" t="s">
         <v>141</v>
       </c>
       <c r="J105" s="35" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="K105" s="44" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="L105" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M105" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N105" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O105" s="131">
         <v>21770.400000000001</v>
       </c>
       <c r="P105" s="5"/>
     </row>
     <row r="106" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B106" s="127" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="C106" s="37">
         <v>26241</v>
       </c>
       <c r="D106" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E106" s="32">
         <v>2026</v>
       </c>
       <c r="F106" s="33">
         <v>46295</v>
       </c>
       <c r="G106" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H106" s="44" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="I106" s="44" t="s">
         <v>141</v>
       </c>
       <c r="J106" s="35" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="K106" s="44" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="L106" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M106" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N106" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O106" s="131">
         <v>28157</v>
       </c>
       <c r="P106" s="5"/>
     </row>
     <row r="107" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B107" s="104" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="C107" s="99" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="D107" s="32" t="s">
         <v>119</v>
       </c>
       <c r="E107" s="32">
         <v>2026</v>
       </c>
       <c r="F107" s="59">
         <v>46217</v>
       </c>
       <c r="G107" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H107" s="44">
         <v>47057</v>
       </c>
       <c r="I107" s="44" t="s">
         <v>141</v>
       </c>
       <c r="J107" s="35" t="s">
         <v>174</v>
       </c>
       <c r="K107" s="44" t="s">
         <v>197</v>
       </c>
       <c r="L107" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M107" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N107" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O107" s="131">
         <v>26432</v>
       </c>
       <c r="P107" s="5"/>
     </row>
     <row r="108" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B108" s="104" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="C108" s="99">
         <v>26047</v>
       </c>
       <c r="D108" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E108" s="32">
         <v>2026</v>
       </c>
       <c r="F108" s="33">
         <v>46295</v>
       </c>
       <c r="G108" s="44" t="s">
         <v>133</v>
       </c>
       <c r="H108" s="44" t="s">
         <v>138</v>
       </c>
       <c r="I108" s="44" t="s">
         <v>141</v>
       </c>
       <c r="J108" s="35" t="s">
         <v>139</v>
       </c>
       <c r="K108" s="44" t="s">
         <v>137</v>
       </c>
       <c r="L108" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M108" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N108" s="44" t="s">
         <v>134</v>
       </c>
       <c r="O108" s="131">
         <v>36180</v>
       </c>
       <c r="P108" s="5"/>
     </row>
     <row r="109" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B109" s="197" t="s">
-        <v>348</v>
+      <c r="B109" s="195" t="s">
+        <v>345</v>
       </c>
       <c r="C109" s="99">
         <v>26047</v>
       </c>
       <c r="D109" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E109" s="50">
         <v>2026</v>
       </c>
       <c r="F109" s="33">
         <v>46295</v>
       </c>
       <c r="G109" s="51" t="s">
         <v>133</v>
       </c>
       <c r="H109" s="51" t="s">
         <v>138</v>
       </c>
       <c r="I109" s="51" t="s">
         <v>141</v>
       </c>
       <c r="J109" s="60" t="s">
         <v>257</v>
       </c>
       <c r="K109" s="51" t="s">
         <v>137</v>
       </c>
       <c r="L109" s="51" t="s">
         <v>40</v>
       </c>
       <c r="M109" s="51" t="s">
         <v>40</v>
       </c>
       <c r="N109" s="44" t="s">
         <v>134</v>
       </c>
       <c r="O109" s="131">
         <v>40230</v>
       </c>
       <c r="P109" s="5"/>
     </row>
     <row r="110" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B110" s="197" t="s">
-        <v>350</v>
+      <c r="B110" s="195" t="s">
+        <v>347</v>
       </c>
       <c r="C110" s="99">
         <v>26049</v>
       </c>
-      <c r="D110" s="240" t="s">
-        <v>561</v>
+      <c r="D110" s="222" t="s">
+        <v>119</v>
       </c>
       <c r="E110" s="32">
         <v>2026</v>
       </c>
       <c r="F110" s="33">
         <v>46295</v>
       </c>
       <c r="G110" s="51" t="s">
         <v>170</v>
       </c>
       <c r="H110" s="51" t="s">
         <v>171</v>
       </c>
       <c r="I110" s="51" t="s">
         <v>141</v>
       </c>
       <c r="J110" s="60" t="s">
         <v>174</v>
       </c>
       <c r="K110" s="44" t="s">
         <v>173</v>
       </c>
       <c r="L110" s="51" t="s">
         <v>40</v>
       </c>
       <c r="M110" s="51" t="s">
         <v>40</v>
       </c>
       <c r="N110" s="44" t="s">
         <v>268</v>
       </c>
       <c r="O110" s="131">
         <v>25944</v>
       </c>
       <c r="P110" s="5"/>
     </row>
     <row r="111" spans="2:16" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B111" s="197" t="s">
-        <v>351</v>
+      <c r="B111" s="195" t="s">
+        <v>348</v>
       </c>
       <c r="C111" s="99">
         <v>26049</v>
       </c>
-      <c r="D111" s="240" t="s">
-        <v>561</v>
+      <c r="D111" s="222" t="s">
+        <v>119</v>
       </c>
       <c r="E111" s="32">
         <v>2026</v>
       </c>
       <c r="F111" s="33">
         <v>46295</v>
       </c>
       <c r="G111" s="44" t="s">
         <v>170</v>
       </c>
       <c r="H111" s="44" t="s">
         <v>171</v>
       </c>
       <c r="I111" s="44" t="s">
         <v>141</v>
       </c>
       <c r="J111" s="35" t="s">
         <v>175</v>
       </c>
       <c r="K111" s="44" t="s">
         <v>173</v>
       </c>
       <c r="L111" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M111" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N111" s="44" t="s">
         <v>268</v>
       </c>
       <c r="O111" s="131">
         <v>27812</v>
       </c>
       <c r="P111" s="5"/>
     </row>
     <row r="112" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B112" s="104" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C112" s="99">
         <v>26049</v>
       </c>
       <c r="D112" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E112" s="32">
         <v>2026</v>
       </c>
       <c r="F112" s="33">
         <v>46295</v>
       </c>
       <c r="G112" s="44" t="s">
         <v>170</v>
       </c>
       <c r="H112" s="44" t="s">
         <v>172</v>
       </c>
       <c r="I112" s="44" t="s">
         <v>145</v>
       </c>
       <c r="J112" s="35" t="s">
         <v>207</v>
       </c>
       <c r="K112" s="44" t="s">
         <v>269</v>
       </c>
       <c r="L112" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M112" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N112" s="44" t="s">
         <v>268</v>
       </c>
       <c r="O112" s="131">
         <v>45944</v>
       </c>
       <c r="P112" s="5"/>
     </row>
     <row r="113" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B113" s="237" t="s">
-        <v>358</v>
+      <c r="B113" s="234" t="s">
+        <v>355</v>
       </c>
       <c r="C113" s="37">
         <v>26066</v>
       </c>
       <c r="D113" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E113" s="54">
         <v>2027</v>
       </c>
       <c r="F113" s="55">
         <v>46295</v>
       </c>
       <c r="G113" s="173" t="s">
         <v>8</v>
       </c>
-      <c r="H113" s="183" t="s">
+      <c r="H113" s="182" t="s">
         <v>9</v>
       </c>
-      <c r="I113" s="183" t="s">
+      <c r="I113" s="182" t="s">
         <v>146</v>
       </c>
       <c r="J113" s="36" t="s">
         <v>223</v>
       </c>
       <c r="K113" s="44" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="L113" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M113" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N113" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O113" s="140">
         <v>58748</v>
       </c>
       <c r="P113" s="5"/>
     </row>
     <row r="114" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B114" s="127" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="C114" s="37">
         <v>26078</v>
       </c>
       <c r="D114" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E114" s="32">
         <v>2027</v>
       </c>
       <c r="F114" s="33">
         <v>46295</v>
       </c>
       <c r="G114" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H114" s="44" t="s">
         <v>73</v>
       </c>
       <c r="I114" s="51" t="s">
         <v>145</v>
       </c>
       <c r="J114" s="35" t="s">
         <v>208</v>
       </c>
       <c r="K114" s="44" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="L114" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M114" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N114" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O114" s="131">
         <v>39758.959999999999</v>
       </c>
       <c r="P114" s="5"/>
     </row>
     <row r="115" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B115" s="127" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="C115" s="37">
         <v>26078</v>
       </c>
-      <c r="D115" s="240" t="s">
-        <v>561</v>
+      <c r="D115" s="222" t="s">
+        <v>119</v>
       </c>
       <c r="E115" s="32">
         <v>2026</v>
       </c>
       <c r="F115" s="33">
         <v>46295</v>
       </c>
       <c r="G115" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H115" s="47" t="s">
         <v>240</v>
       </c>
       <c r="I115" s="47" t="s">
         <v>141</v>
       </c>
       <c r="J115" s="35" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="K115" s="44" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="L115" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M115" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N115" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O115" s="131">
         <v>23245</v>
       </c>
       <c r="P115" s="5"/>
     </row>
     <row r="116" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B116" s="127" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="C116" s="37">
         <v>26078</v>
       </c>
-      <c r="D116" s="32" t="s">
-        <v>118</v>
+      <c r="D116" s="222" t="s">
+        <v>119</v>
       </c>
       <c r="E116" s="32">
         <v>2026</v>
       </c>
       <c r="F116" s="33">
         <v>46295</v>
       </c>
       <c r="G116" s="44" t="s">
         <v>21</v>
       </c>
       <c r="H116" s="47" t="s">
         <v>23</v>
       </c>
       <c r="I116" s="47" t="s">
         <v>146</v>
       </c>
       <c r="J116" s="35" t="s">
         <v>150</v>
       </c>
       <c r="K116" s="44" t="s">
         <v>115</v>
       </c>
       <c r="L116" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M116" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N116" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O116" s="131">
         <v>62154.98</v>
       </c>
       <c r="P116" s="5"/>
     </row>
     <row r="117" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B117" s="127" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="C117" s="37">
         <v>26205</v>
       </c>
       <c r="D117" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E117" s="32">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F117" s="33">
         <v>46295</v>
       </c>
       <c r="G117" s="44" t="s">
         <v>130</v>
       </c>
       <c r="H117" s="47" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="I117" s="47" t="s">
         <v>141</v>
       </c>
       <c r="J117" s="35" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="K117" s="44" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="L117" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M117" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N117" s="44" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="O117" s="131">
-        <v>26900</v>
+        <v>27707</v>
       </c>
       <c r="P117" s="5"/>
     </row>
     <row r="118" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B118" s="127" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="C118" s="37">
         <v>26205</v>
       </c>
       <c r="D118" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E118" s="32">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F118" s="33">
         <v>46295</v>
       </c>
       <c r="G118" s="44" t="s">
         <v>130</v>
       </c>
       <c r="H118" s="47" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="I118" s="47" t="s">
         <v>145</v>
       </c>
       <c r="J118" s="35" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="K118" s="44" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="L118" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M118" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N118" s="44" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="O118" s="131">
-        <v>36400</v>
+        <v>37492</v>
       </c>
       <c r="P118" s="5"/>
     </row>
     <row r="119" spans="2:17" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B119" s="227" t="s">
-[...2 lines deleted...]
-      <c r="C119" s="226">
+      <c r="B119" s="224" t="s">
+        <v>485</v>
+      </c>
+      <c r="C119" s="191">
         <v>26205</v>
       </c>
       <c r="D119" s="121" t="s">
         <v>118</v>
       </c>
       <c r="E119" s="121">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F119" s="124">
         <v>46295</v>
       </c>
       <c r="G119" s="41" t="s">
         <v>130</v>
       </c>
       <c r="H119" s="176" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="I119" s="176" t="s">
         <v>145</v>
       </c>
       <c r="J119" s="42" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="K119" s="41" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="L119" s="41" t="s">
         <v>40</v>
       </c>
       <c r="M119" s="41" t="s">
         <v>40</v>
       </c>
       <c r="N119" s="41" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="O119" s="134">
-        <v>38200</v>
+        <v>39346</v>
       </c>
       <c r="P119" s="5"/>
     </row>
     <row r="120" spans="2:17" x14ac:dyDescent="0.25">
       <c r="C120" s="109"/>
       <c r="D120" s="15"/>
       <c r="E120" s="77"/>
       <c r="F120" s="80"/>
       <c r="H120" s="29"/>
       <c r="I120" s="29"/>
       <c r="J120" s="78"/>
       <c r="N120" s="154"/>
       <c r="O120" s="4"/>
     </row>
     <row r="121" spans="2:17" ht="19.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="122" spans="2:17" s="1" customFormat="1" ht="27" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B122" s="298" t="s">
+      <c r="B122" s="315" t="s">
         <v>238</v>
       </c>
-      <c r="C122" s="299"/>
-[...11 lines deleted...]
-      <c r="O122" s="300"/>
+      <c r="C122" s="316"/>
+      <c r="D122" s="316"/>
+      <c r="E122" s="316"/>
+      <c r="F122" s="316"/>
+      <c r="G122" s="316"/>
+      <c r="H122" s="316"/>
+      <c r="I122" s="316"/>
+      <c r="J122" s="316"/>
+      <c r="K122" s="316"/>
+      <c r="L122" s="316"/>
+      <c r="M122" s="316"/>
+      <c r="N122" s="316"/>
+      <c r="O122" s="317"/>
       <c r="P122" s="12"/>
     </row>
     <row r="123" spans="2:17" s="66" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
       <c r="B123" s="122" t="s">
         <v>41</v>
       </c>
       <c r="C123" s="123" t="s">
         <v>209</v>
       </c>
-      <c r="D123" s="203" t="s">
+      <c r="D123" s="201" t="s">
         <v>198</v>
       </c>
       <c r="E123" s="67" t="s">
         <v>62</v>
       </c>
       <c r="F123" s="69" t="s">
         <v>39</v>
       </c>
       <c r="G123" s="70" t="s">
         <v>2</v>
       </c>
       <c r="H123" s="70" t="s">
         <v>3</v>
       </c>
       <c r="I123" s="70" t="s">
         <v>27</v>
       </c>
       <c r="J123" s="71" t="s">
         <v>0</v>
       </c>
       <c r="K123" s="67" t="s">
         <v>22</v>
       </c>
       <c r="L123" s="67" t="s">
         <v>74</v>
       </c>
       <c r="M123" s="67" t="s">
         <v>63</v>
       </c>
       <c r="N123" s="153" t="s">
         <v>1</v>
       </c>
       <c r="O123" s="130" t="s">
         <v>258</v>
       </c>
       <c r="P123" s="72"/>
     </row>
     <row r="124" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B124" s="104" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="C124" s="99">
         <v>25280</v>
       </c>
       <c r="D124" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E124" s="32">
         <v>2026</v>
       </c>
       <c r="F124" s="33">
         <v>46344</v>
       </c>
       <c r="G124" s="44" t="s">
         <v>247</v>
       </c>
       <c r="H124" s="44" t="s">
         <v>248</v>
       </c>
       <c r="I124" s="47" t="s">
         <v>147</v>
       </c>
       <c r="J124" s="35" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="K124" s="44" t="s">
         <v>249</v>
       </c>
       <c r="L124" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M124" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N124" s="44" t="s">
         <v>256</v>
       </c>
       <c r="O124" s="131">
         <v>81812</v>
       </c>
       <c r="P124" s="5"/>
     </row>
     <row r="125" spans="2:17" x14ac:dyDescent="0.25">
-      <c r="B125" s="190" t="s">
-        <v>425</v>
+      <c r="B125" s="188" t="s">
+        <v>421</v>
       </c>
       <c r="C125" s="37">
         <v>26295</v>
       </c>
       <c r="D125" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E125" s="32">
         <v>2027</v>
       </c>
       <c r="F125" s="33">
         <v>46660</v>
       </c>
       <c r="G125" s="44" t="s">
         <v>69</v>
       </c>
       <c r="H125" s="47" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="I125" s="47" t="s">
         <v>144</v>
       </c>
       <c r="J125" s="35" t="s">
         <v>285</v>
       </c>
       <c r="K125" s="44" t="s">
         <v>284</v>
       </c>
       <c r="L125" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M125" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N125" s="44" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="O125" s="136">
         <v>38100</v>
       </c>
       <c r="P125" s="13"/>
     </row>
     <row r="126" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B126" s="127" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="C126" s="37">
         <v>26067</v>
       </c>
       <c r="D126" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E126" s="32">
         <v>2027</v>
       </c>
       <c r="F126" s="33">
         <v>46295</v>
       </c>
       <c r="G126" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H126" s="44" t="s">
         <v>75</v>
       </c>
       <c r="I126" s="47" t="s">
         <v>147</v>
       </c>
       <c r="J126" s="35" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="K126" s="44" t="s">
         <v>114</v>
       </c>
       <c r="L126" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M126" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N126" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O126" s="131">
         <v>49163</v>
       </c>
       <c r="P126" s="5"/>
     </row>
     <row r="127" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B127" s="127" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="C127" s="37">
         <v>26067</v>
       </c>
       <c r="D127" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E127" s="32">
         <v>2027</v>
       </c>
       <c r="F127" s="33">
         <v>46295</v>
       </c>
       <c r="G127" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H127" s="44" t="s">
         <v>75</v>
       </c>
       <c r="I127" s="47" t="s">
         <v>147</v>
       </c>
       <c r="J127" s="35" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="K127" s="44" t="s">
         <v>127</v>
       </c>
       <c r="L127" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M127" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N127" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O127" s="131">
         <v>52171</v>
       </c>
       <c r="P127" s="5"/>
     </row>
     <row r="128" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B128" s="127" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="C128" s="37">
         <v>26067</v>
       </c>
       <c r="D128" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E128" s="32">
         <v>2027</v>
       </c>
       <c r="F128" s="33">
         <v>46295</v>
       </c>
       <c r="G128" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H128" s="47" t="s">
         <v>75</v>
       </c>
       <c r="I128" s="47" t="s">
         <v>147</v>
       </c>
       <c r="J128" s="35" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="K128" s="47" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="L128" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M128" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N128" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O128" s="131">
         <v>54284</v>
       </c>
       <c r="P128" s="5"/>
       <c r="Q128" s="5"/>
     </row>
     <row r="129" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="B129" s="217" t="s">
-        <v>364</v>
+      <c r="B129" s="215" t="s">
+        <v>361</v>
       </c>
       <c r="C129" s="37">
         <v>26067</v>
       </c>
       <c r="D129" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E129" s="32">
         <v>2027</v>
       </c>
-      <c r="F129" s="204">
+      <c r="F129" s="202">
         <v>46295</v>
       </c>
       <c r="G129" s="51" t="s">
         <v>8</v>
       </c>
       <c r="H129" s="51" t="s">
         <v>245</v>
       </c>
-      <c r="I129" s="205" t="s">
+      <c r="I129" s="203" t="s">
         <v>148</v>
       </c>
       <c r="J129" s="60" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="K129" s="51" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="L129" s="51" t="s">
         <v>40</v>
       </c>
       <c r="M129" s="51" t="s">
         <v>40</v>
       </c>
       <c r="N129" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="O129" s="206">
+      <c r="O129" s="204">
         <v>58419</v>
       </c>
       <c r="P129" s="5"/>
     </row>
     <row r="130" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B130" s="214" t="s">
-[...2 lines deleted...]
-      <c r="C130" s="213">
+      <c r="B130" s="212" t="s">
+        <v>467</v>
+      </c>
+      <c r="C130" s="211">
         <v>26177</v>
       </c>
       <c r="D130" s="50" t="s">
         <v>118</v>
       </c>
-      <c r="E130" s="230">
+      <c r="E130" s="227">
         <v>2026</v>
       </c>
-      <c r="F130" s="204">
+      <c r="F130" s="202">
         <v>46295</v>
       </c>
-      <c r="G130" s="230" t="s">
+      <c r="G130" s="227" t="s">
         <v>21</v>
       </c>
-      <c r="H130" s="230" t="s">
-[...2 lines deleted...]
-      <c r="I130" s="230" t="s">
+      <c r="H130" s="227" t="s">
+        <v>460</v>
+      </c>
+      <c r="I130" s="227" t="s">
         <v>147</v>
       </c>
-      <c r="J130" s="211" t="s">
-[...11 lines deleted...]
-      <c r="N130" s="230" t="s">
+      <c r="J130" s="209" t="s">
+        <v>472</v>
+      </c>
+      <c r="K130" s="227" t="s">
+        <v>461</v>
+      </c>
+      <c r="L130" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="M130" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="N130" s="227" t="s">
         <v>18</v>
       </c>
-      <c r="O130" s="212">
+      <c r="O130" s="210">
         <v>40274.35</v>
       </c>
       <c r="P130" s="96"/>
     </row>
     <row r="131" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B131" s="214" t="s">
-[...2 lines deleted...]
-      <c r="C131" s="213">
+      <c r="B131" s="212" t="s">
+        <v>468</v>
+      </c>
+      <c r="C131" s="211">
         <v>26177</v>
       </c>
       <c r="D131" s="50" t="s">
         <v>118</v>
       </c>
-      <c r="E131" s="230">
+      <c r="E131" s="227">
         <v>2026</v>
       </c>
-      <c r="F131" s="204">
+      <c r="F131" s="202">
         <v>46295</v>
       </c>
-      <c r="G131" s="230" t="s">
+      <c r="G131" s="227" t="s">
         <v>21</v>
       </c>
-      <c r="H131" s="230" t="s">
-[...2 lines deleted...]
-      <c r="I131" s="230" t="s">
+      <c r="H131" s="227" t="s">
+        <v>460</v>
+      </c>
+      <c r="I131" s="227" t="s">
         <v>147</v>
       </c>
-      <c r="J131" s="211" t="s">
-[...11 lines deleted...]
-      <c r="N131" s="230" t="s">
+      <c r="J131" s="209" t="s">
+        <v>473</v>
+      </c>
+      <c r="K131" s="227" t="s">
+        <v>462</v>
+      </c>
+      <c r="L131" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="M131" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="N131" s="227" t="s">
         <v>18</v>
       </c>
-      <c r="O131" s="212">
+      <c r="O131" s="210">
         <v>42472.2</v>
       </c>
       <c r="P131" s="96"/>
     </row>
     <row r="132" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B132" s="214" t="s">
-[...2 lines deleted...]
-      <c r="C132" s="213">
+      <c r="B132" s="212" t="s">
+        <v>469</v>
+      </c>
+      <c r="C132" s="211">
         <v>26177</v>
       </c>
       <c r="D132" s="50" t="s">
         <v>118</v>
       </c>
-      <c r="E132" s="230">
+      <c r="E132" s="227">
         <v>2026</v>
       </c>
-      <c r="F132" s="204">
+      <c r="F132" s="202">
         <v>46295</v>
       </c>
-      <c r="G132" s="230" t="s">
+      <c r="G132" s="227" t="s">
         <v>21</v>
       </c>
-      <c r="H132" s="230" t="s">
-[...2 lines deleted...]
-      <c r="I132" s="230" t="s">
+      <c r="H132" s="227" t="s">
+        <v>463</v>
+      </c>
+      <c r="I132" s="227" t="s">
         <v>147</v>
       </c>
-      <c r="J132" s="211" t="s">
-[...11 lines deleted...]
-      <c r="N132" s="230" t="s">
+      <c r="J132" s="209" t="s">
+        <v>474</v>
+      </c>
+      <c r="K132" s="227" t="s">
+        <v>464</v>
+      </c>
+      <c r="L132" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="M132" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="N132" s="227" t="s">
         <v>18</v>
       </c>
-      <c r="O132" s="212">
+      <c r="O132" s="210">
         <v>43805.95</v>
       </c>
       <c r="P132" s="96"/>
     </row>
     <row r="133" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B133" s="214" t="s">
-[...2 lines deleted...]
-      <c r="C133" s="213">
+      <c r="B133" s="212" t="s">
+        <v>470</v>
+      </c>
+      <c r="C133" s="211">
         <v>26177</v>
       </c>
       <c r="D133" s="50" t="s">
         <v>118</v>
       </c>
-      <c r="E133" s="230">
+      <c r="E133" s="227">
         <v>2026</v>
       </c>
-      <c r="F133" s="204">
+      <c r="F133" s="202">
         <v>46295</v>
       </c>
-      <c r="G133" s="230" t="s">
+      <c r="G133" s="227" t="s">
         <v>21</v>
       </c>
-      <c r="H133" s="230" t="s">
-[...2 lines deleted...]
-      <c r="I133" s="230" t="s">
+      <c r="H133" s="227" t="s">
+        <v>463</v>
+      </c>
+      <c r="I133" s="227" t="s">
         <v>147</v>
       </c>
-      <c r="J133" s="211" t="s">
-[...11 lines deleted...]
-      <c r="N133" s="230" t="s">
+      <c r="J133" s="209" t="s">
+        <v>475</v>
+      </c>
+      <c r="K133" s="227" t="s">
+        <v>465</v>
+      </c>
+      <c r="L133" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="M133" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="N133" s="227" t="s">
         <v>18</v>
       </c>
-      <c r="O133" s="212">
+      <c r="O133" s="210">
         <v>44548.6</v>
       </c>
       <c r="P133" s="96"/>
     </row>
     <row r="134" spans="2:16" s="21" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="B134" s="233" t="s">
-[...2 lines deleted...]
-      <c r="C134" s="234">
+      <c r="B134" s="230" t="s">
+        <v>471</v>
+      </c>
+      <c r="C134" s="231">
         <v>26177</v>
       </c>
       <c r="D134" s="50" t="s">
         <v>118</v>
       </c>
-      <c r="E134" s="235">
+      <c r="E134" s="232">
         <v>2026</v>
       </c>
-      <c r="F134" s="204">
+      <c r="F134" s="202">
         <v>46295</v>
       </c>
-      <c r="G134" s="235" t="s">
+      <c r="G134" s="232" t="s">
         <v>21</v>
       </c>
-      <c r="H134" s="235" t="s">
-[...2 lines deleted...]
-      <c r="I134" s="235" t="s">
+      <c r="H134" s="232" t="s">
+        <v>463</v>
+      </c>
+      <c r="I134" s="232" t="s">
         <v>148</v>
       </c>
-      <c r="J134" s="236" t="s">
-[...11 lines deleted...]
-      <c r="N134" s="235" t="s">
+      <c r="J134" s="233" t="s">
+        <v>476</v>
+      </c>
+      <c r="K134" s="232" t="s">
+        <v>466</v>
+      </c>
+      <c r="L134" s="232" t="s">
+        <v>40</v>
+      </c>
+      <c r="M134" s="232" t="s">
+        <v>40</v>
+      </c>
+      <c r="N134" s="232" t="s">
         <v>18</v>
       </c>
-      <c r="O134" s="228">
+      <c r="O134" s="225">
         <v>45431.8</v>
       </c>
       <c r="P134" s="96"/>
     </row>
     <row r="135" spans="2:16" s="21" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B135" s="214" t="s">
-[...2 lines deleted...]
-      <c r="C135" s="213">
+      <c r="B135" s="212" t="s">
+        <v>498</v>
+      </c>
+      <c r="C135" s="211">
         <v>26295</v>
       </c>
       <c r="D135" s="50" t="s">
         <v>118</v>
       </c>
-      <c r="E135" s="230">
+      <c r="E135" s="227">
         <v>2027</v>
       </c>
       <c r="F135" s="33">
         <v>46660</v>
       </c>
-      <c r="G135" s="230" t="s">
+      <c r="G135" s="227" t="s">
         <v>69</v>
       </c>
-      <c r="H135" s="230" t="s">
-[...2 lines deleted...]
-      <c r="I135" s="230" t="s">
+      <c r="H135" s="227" t="s">
+        <v>499</v>
+      </c>
+      <c r="I135" s="227" t="s">
         <v>144</v>
       </c>
-      <c r="J135" s="211" t="s">
-[...15 lines deleted...]
-        <v>40100</v>
+      <c r="J135" s="209" t="s">
+        <v>500</v>
+      </c>
+      <c r="K135" s="227" t="s">
+        <v>501</v>
+      </c>
+      <c r="L135" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="M135" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="N135" s="227" t="s">
+        <v>489</v>
+      </c>
+      <c r="O135" s="210">
+        <v>39246.089999999997</v>
       </c>
       <c r="P135" s="96"/>
     </row>
     <row r="136" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B136" s="214" t="s">
+      <c r="B136" s="212" t="s">
+        <v>513</v>
+      </c>
+      <c r="C136" s="211">
+        <v>26247</v>
+      </c>
+      <c r="D136" s="50" t="s">
+        <v>118</v>
+      </c>
+      <c r="E136" s="227">
+        <v>2027</v>
+      </c>
+      <c r="F136" s="202">
+        <v>46295</v>
+      </c>
+      <c r="G136" s="227" t="s">
+        <v>113</v>
+      </c>
+      <c r="H136" s="227" t="s">
+        <v>523</v>
+      </c>
+      <c r="I136" s="227" t="s">
+        <v>147</v>
+      </c>
+      <c r="J136" s="209" t="s">
+        <v>539</v>
+      </c>
+      <c r="K136" s="227" t="s">
+        <v>524</v>
+      </c>
+      <c r="L136" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="M136" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="N136" s="227" t="s">
+        <v>489</v>
+      </c>
+      <c r="O136" s="210">
+        <v>37080</v>
+      </c>
+      <c r="P136" s="96"/>
+    </row>
+    <row r="137" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B137" s="212" t="s">
+        <v>514</v>
+      </c>
+      <c r="C137" s="211">
+        <v>26247</v>
+      </c>
+      <c r="D137" s="50" t="s">
+        <v>118</v>
+      </c>
+      <c r="E137" s="227">
+        <v>2027</v>
+      </c>
+      <c r="F137" s="202">
+        <v>46295</v>
+      </c>
+      <c r="G137" s="227" t="s">
+        <v>113</v>
+      </c>
+      <c r="H137" s="227" t="s">
+        <v>523</v>
+      </c>
+      <c r="I137" s="227" t="s">
+        <v>147</v>
+      </c>
+      <c r="J137" s="209" t="s">
+        <v>540</v>
+      </c>
+      <c r="K137" s="227" t="s">
+        <v>525</v>
+      </c>
+      <c r="L137" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="M137" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="N137" s="227" t="s">
+        <v>489</v>
+      </c>
+      <c r="O137" s="210">
+        <v>39655</v>
+      </c>
+      <c r="P137" s="96"/>
+    </row>
+    <row r="138" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B138" s="212" t="s">
+        <v>515</v>
+      </c>
+      <c r="C138" s="211">
+        <v>26247</v>
+      </c>
+      <c r="D138" s="50" t="s">
+        <v>118</v>
+      </c>
+      <c r="E138" s="227">
+        <v>2027</v>
+      </c>
+      <c r="F138" s="202">
+        <v>46295</v>
+      </c>
+      <c r="G138" s="227" t="s">
+        <v>113</v>
+      </c>
+      <c r="H138" s="227" t="s">
+        <v>523</v>
+      </c>
+      <c r="I138" s="227" t="s">
+        <v>147</v>
+      </c>
+      <c r="J138" s="209" t="s">
+        <v>541</v>
+      </c>
+      <c r="K138" s="227" t="s">
+        <v>526</v>
+      </c>
+      <c r="L138" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="M138" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="N138" s="227" t="s">
+        <v>489</v>
+      </c>
+      <c r="O138" s="210">
+        <v>41200</v>
+      </c>
+      <c r="P138" s="96"/>
+    </row>
+    <row r="139" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B139" s="212" t="s">
+        <v>516</v>
+      </c>
+      <c r="C139" s="211">
+        <v>26247</v>
+      </c>
+      <c r="D139" s="50" t="s">
+        <v>118</v>
+      </c>
+      <c r="E139" s="227">
+        <v>2027</v>
+      </c>
+      <c r="F139" s="202">
+        <v>46295</v>
+      </c>
+      <c r="G139" s="227" t="s">
+        <v>113</v>
+      </c>
+      <c r="H139" s="227" t="s">
+        <v>527</v>
+      </c>
+      <c r="I139" s="227" t="s">
+        <v>147</v>
+      </c>
+      <c r="J139" s="209" t="s">
+        <v>542</v>
+      </c>
+      <c r="K139" s="227" t="s">
+        <v>528</v>
+      </c>
+      <c r="L139" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="M139" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="N139" s="227" t="s">
+        <v>489</v>
+      </c>
+      <c r="O139" s="210">
+        <v>41347.29</v>
+      </c>
+      <c r="P139" s="96"/>
+    </row>
+    <row r="140" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B140" s="212" t="s">
         <v>517</v>
       </c>
-      <c r="C136" s="213">
+      <c r="C140" s="211">
         <v>26247</v>
       </c>
-      <c r="D136" s="224" t="s">
-[...5 lines deleted...]
-      <c r="F136" s="204">
+      <c r="D140" s="50" t="s">
+        <v>118</v>
+      </c>
+      <c r="E140" s="227">
+        <v>2027</v>
+      </c>
+      <c r="F140" s="202">
         <v>46295</v>
       </c>
-      <c r="G136" s="230" t="s">
+      <c r="G140" s="227" t="s">
         <v>113</v>
       </c>
-      <c r="H136" s="230" t="s">
+      <c r="H140" s="227" t="s">
         <v>527</v>
       </c>
-      <c r="I136" s="230" t="s">
+      <c r="I140" s="227" t="s">
         <v>147</v>
       </c>
-      <c r="J136" s="211" t="s">
+      <c r="J140" s="209" t="s">
         <v>543</v>
       </c>
-      <c r="K136" s="230" t="s">
-[...17 lines deleted...]
-      <c r="B137" s="214" t="s">
+      <c r="K140" s="227" t="s">
+        <v>529</v>
+      </c>
+      <c r="L140" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="M140" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="N140" s="227" t="s">
+        <v>489</v>
+      </c>
+      <c r="O140" s="210">
+        <v>42745</v>
+      </c>
+      <c r="P140" s="96"/>
+    </row>
+    <row r="141" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B141" s="212" t="s">
         <v>518</v>
       </c>
-      <c r="C137" s="213">
+      <c r="C141" s="211">
         <v>26247</v>
       </c>
-      <c r="D137" s="224" t="s">
-[...5 lines deleted...]
-      <c r="F137" s="204">
+      <c r="D141" s="50" t="s">
+        <v>118</v>
+      </c>
+      <c r="E141" s="227">
+        <v>2027</v>
+      </c>
+      <c r="F141" s="202">
         <v>46295</v>
       </c>
-      <c r="G137" s="230" t="s">
+      <c r="G141" s="227" t="s">
         <v>113</v>
       </c>
-      <c r="H137" s="230" t="s">
+      <c r="H141" s="227" t="s">
         <v>527</v>
       </c>
-      <c r="I137" s="230" t="s">
+      <c r="I141" s="227" t="s">
         <v>147</v>
       </c>
-      <c r="J137" s="211" t="s">
+      <c r="J141" s="209" t="s">
         <v>544</v>
       </c>
-      <c r="K137" s="230" t="s">
-[...17 lines deleted...]
-      <c r="B138" s="214" t="s">
+      <c r="K141" s="227" t="s">
+        <v>530</v>
+      </c>
+      <c r="L141" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="M141" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="N141" s="227" t="s">
+        <v>489</v>
+      </c>
+      <c r="O141" s="210">
+        <v>43775</v>
+      </c>
+      <c r="P141" s="96"/>
+    </row>
+    <row r="142" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B142" s="212" t="s">
+        <v>533</v>
+      </c>
+      <c r="C142" s="211">
+        <v>26247</v>
+      </c>
+      <c r="D142" s="50" t="s">
+        <v>118</v>
+      </c>
+      <c r="E142" s="227">
+        <v>2027</v>
+      </c>
+      <c r="F142" s="202">
+        <v>46295</v>
+      </c>
+      <c r="G142" s="227" t="s">
+        <v>113</v>
+      </c>
+      <c r="H142" s="227" t="s">
+        <v>531</v>
+      </c>
+      <c r="I142" s="227" t="s">
+        <v>147</v>
+      </c>
+      <c r="J142" s="209" t="s">
+        <v>545</v>
+      </c>
+      <c r="K142" s="227" t="s">
+        <v>532</v>
+      </c>
+      <c r="L142" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="M142" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="N142" s="227" t="s">
+        <v>489</v>
+      </c>
+      <c r="O142" s="210">
+        <v>43260</v>
+      </c>
+      <c r="P142" s="96"/>
+    </row>
+    <row r="143" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B143" s="212" t="s">
         <v>519</v>
       </c>
-      <c r="C138" s="213">
+      <c r="C143" s="211">
         <v>26247</v>
       </c>
-      <c r="D138" s="224" t="s">
-[...5 lines deleted...]
-      <c r="F138" s="204">
+      <c r="D143" s="50" t="s">
+        <v>118</v>
+      </c>
+      <c r="E143" s="227">
+        <v>2027</v>
+      </c>
+      <c r="F143" s="202">
         <v>46295</v>
       </c>
-      <c r="G138" s="230" t="s">
+      <c r="G143" s="227" t="s">
         <v>113</v>
       </c>
-      <c r="H138" s="230" t="s">
-[...2 lines deleted...]
-      <c r="I138" s="230" t="s">
+      <c r="H143" s="227" t="s">
+        <v>531</v>
+      </c>
+      <c r="I143" s="227" t="s">
         <v>147</v>
       </c>
-      <c r="J138" s="211" t="s">
-[...20 lines deleted...]
-      <c r="B139" s="214" t="s">
+      <c r="J143" s="209" t="s">
+        <v>546</v>
+      </c>
+      <c r="K143" s="227" t="s">
+        <v>534</v>
+      </c>
+      <c r="L143" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="M143" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="N143" s="227" t="s">
+        <v>489</v>
+      </c>
+      <c r="O143" s="210">
+        <v>44290</v>
+      </c>
+      <c r="P143" s="96"/>
+    </row>
+    <row r="144" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B144" s="212" t="s">
         <v>520</v>
       </c>
-      <c r="C139" s="213">
+      <c r="C144" s="211">
         <v>26247</v>
       </c>
-      <c r="D139" s="224" t="s">
-[...5 lines deleted...]
-      <c r="F139" s="204">
+      <c r="D144" s="50" t="s">
+        <v>118</v>
+      </c>
+      <c r="E144" s="227">
+        <v>2027</v>
+      </c>
+      <c r="F144" s="202">
         <v>46295</v>
       </c>
-      <c r="G139" s="230" t="s">
+      <c r="G144" s="227" t="s">
         <v>113</v>
       </c>
-      <c r="H139" s="230" t="s">
+      <c r="H144" s="227" t="s">
         <v>531</v>
       </c>
-      <c r="I139" s="230" t="s">
+      <c r="I144" s="227" t="s">
         <v>147</v>
       </c>
-      <c r="J139" s="211" t="s">
-[...20 lines deleted...]
-      <c r="B140" s="214" t="s">
+      <c r="J144" s="209" t="s">
+        <v>547</v>
+      </c>
+      <c r="K144" s="227" t="s">
+        <v>535</v>
+      </c>
+      <c r="L144" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="M144" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="N144" s="227" t="s">
+        <v>489</v>
+      </c>
+      <c r="O144" s="210">
+        <v>44805</v>
+      </c>
+      <c r="P144" s="96"/>
+    </row>
+    <row r="145" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B145" s="212" t="s">
         <v>521</v>
       </c>
-      <c r="C140" s="213">
+      <c r="C145" s="211">
         <v>26247</v>
       </c>
-      <c r="D140" s="224" t="s">
-[...5 lines deleted...]
-      <c r="F140" s="204">
+      <c r="D145" s="50" t="s">
+        <v>118</v>
+      </c>
+      <c r="E145" s="227">
+        <v>2027</v>
+      </c>
+      <c r="F145" s="202">
         <v>46295</v>
       </c>
-      <c r="G140" s="230" t="s">
+      <c r="G145" s="227" t="s">
         <v>113</v>
       </c>
-      <c r="H140" s="230" t="s">
+      <c r="H145" s="227" t="s">
         <v>531</v>
       </c>
-      <c r="I140" s="230" t="s">
+      <c r="I145" s="227" t="s">
         <v>147</v>
       </c>
-      <c r="J140" s="211" t="s">
-[...20 lines deleted...]
-      <c r="B141" s="214" t="s">
+      <c r="J145" s="209" t="s">
+        <v>548</v>
+      </c>
+      <c r="K145" s="227" t="s">
+        <v>536</v>
+      </c>
+      <c r="L145" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="M145" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="N145" s="227" t="s">
+        <v>489</v>
+      </c>
+      <c r="O145" s="210">
+        <v>47483</v>
+      </c>
+      <c r="P145" s="96"/>
+    </row>
+    <row r="146" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B146" s="212" t="s">
         <v>522</v>
       </c>
-      <c r="C141" s="213">
+      <c r="C146" s="211">
         <v>26247</v>
       </c>
-      <c r="D141" s="224" t="s">
-[...228 lines deleted...]
-        <v>2026</v>
+      <c r="D146" s="32" t="s">
+        <v>118</v>
+      </c>
+      <c r="E146" s="227">
+        <v>2027</v>
       </c>
       <c r="F146" s="33">
         <v>46295</v>
       </c>
-      <c r="G146" s="230" t="s">
+      <c r="G146" s="227" t="s">
         <v>113</v>
       </c>
-      <c r="H146" s="230" t="s">
-[...2 lines deleted...]
-      <c r="I146" s="230" t="s">
+      <c r="H146" s="227" t="s">
+        <v>531</v>
+      </c>
+      <c r="I146" s="227" t="s">
         <v>147</v>
       </c>
-      <c r="J146" s="211" t="s">
-[...15 lines deleted...]
-        <v>47000</v>
+      <c r="J146" s="209" t="s">
+        <v>537</v>
+      </c>
+      <c r="K146" s="227" t="s">
+        <v>538</v>
+      </c>
+      <c r="L146" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="M146" s="227" t="s">
+        <v>40</v>
+      </c>
+      <c r="N146" s="227" t="s">
+        <v>489</v>
+      </c>
+      <c r="O146" s="210">
+        <v>48410</v>
       </c>
       <c r="P146" s="96"/>
     </row>
     <row r="147" spans="2:17" x14ac:dyDescent="0.25">
       <c r="B147" s="178"/>
       <c r="C147" s="178"/>
-      <c r="D147" s="207"/>
-[...1 lines deleted...]
-      <c r="F147" s="208"/>
+      <c r="D147" s="205"/>
+      <c r="E147" s="205"/>
+      <c r="F147" s="206"/>
       <c r="G147" s="162"/>
       <c r="H147" s="162"/>
       <c r="I147" s="18"/>
-      <c r="J147" s="209"/>
+      <c r="J147" s="207"/>
       <c r="K147" s="162"/>
       <c r="L147" s="162"/>
       <c r="M147" s="162"/>
       <c r="N147" s="162"/>
-      <c r="O147" s="210"/>
+      <c r="O147" s="208"/>
       <c r="P147" s="5"/>
     </row>
     <row r="148" spans="2:17" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="N148" s="162"/>
     </row>
     <row r="149" spans="2:17" s="1" customFormat="1" ht="27" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B149" s="335" t="s">
+      <c r="B149" s="258" t="s">
         <v>201</v>
       </c>
-      <c r="C149" s="336"/>
-[...11 lines deleted...]
-      <c r="O149" s="337"/>
+      <c r="C149" s="259"/>
+      <c r="D149" s="259"/>
+      <c r="E149" s="259"/>
+      <c r="F149" s="259"/>
+      <c r="G149" s="259"/>
+      <c r="H149" s="259"/>
+      <c r="I149" s="259"/>
+      <c r="J149" s="259"/>
+      <c r="K149" s="259"/>
+      <c r="L149" s="259"/>
+      <c r="M149" s="259"/>
+      <c r="N149" s="259"/>
+      <c r="O149" s="260"/>
       <c r="P149" s="12"/>
     </row>
     <row r="150" spans="2:17" s="66" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
       <c r="B150" s="122" t="s">
         <v>41</v>
       </c>
       <c r="C150" s="123" t="s">
         <v>209</v>
       </c>
-      <c r="D150" s="203" t="s">
+      <c r="D150" s="201" t="s">
         <v>198</v>
       </c>
       <c r="E150" s="67" t="s">
         <v>62</v>
       </c>
       <c r="F150" s="69" t="s">
         <v>39</v>
       </c>
       <c r="G150" s="70" t="s">
         <v>2</v>
       </c>
       <c r="H150" s="70" t="s">
         <v>3</v>
       </c>
       <c r="I150" s="70" t="s">
         <v>27</v>
       </c>
       <c r="J150" s="71" t="s">
         <v>0</v>
       </c>
       <c r="K150" s="67" t="s">
         <v>22</v>
       </c>
       <c r="L150" s="67" t="s">
         <v>74</v>
       </c>
       <c r="M150" s="67" t="s">
         <v>63</v>
       </c>
       <c r="N150" s="153" t="s">
         <v>1</v>
       </c>
       <c r="O150" s="130" t="s">
         <v>258</v>
       </c>
       <c r="P150" s="72"/>
     </row>
     <row r="151" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B151" s="190" t="s">
+      <c r="B151" s="188" t="s">
         <v>218</v>
       </c>
       <c r="C151" s="37">
         <v>26233</v>
       </c>
       <c r="D151" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E151" s="32">
         <v>2026</v>
       </c>
       <c r="F151" s="33">
         <v>46312</v>
       </c>
       <c r="G151" s="151" t="s">
         <v>220</v>
       </c>
       <c r="H151" s="44" t="s">
         <v>221</v>
       </c>
       <c r="I151" s="47" t="s">
         <v>142</v>
       </c>
       <c r="J151" s="62" t="s">
         <v>98</v>
       </c>
       <c r="K151" s="44"/>
       <c r="L151" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M151" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N151" s="44" t="s">
         <v>60</v>
       </c>
       <c r="O151" s="131">
         <v>23789</v>
       </c>
       <c r="P151" s="5"/>
     </row>
     <row r="152" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B152" s="190" t="s">
+      <c r="B152" s="188" t="s">
         <v>219</v>
       </c>
       <c r="C152" s="37">
         <v>26233</v>
       </c>
       <c r="D152" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E152" s="32">
         <v>2026</v>
       </c>
       <c r="F152" s="33">
         <v>46312</v>
       </c>
       <c r="G152" s="151" t="s">
         <v>220</v>
       </c>
       <c r="H152" s="44" t="s">
         <v>222</v>
       </c>
       <c r="I152" s="47" t="s">
         <v>143</v>
       </c>
       <c r="J152" s="62" t="s">
         <v>96</v>
       </c>
       <c r="K152" s="44"/>
       <c r="L152" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M152" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N152" s="44" t="s">
         <v>60</v>
       </c>
       <c r="O152" s="131">
         <v>27750</v>
       </c>
       <c r="P152" s="5"/>
     </row>
     <row r="153" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B153" s="190" t="s">
-        <v>507</v>
+      <c r="B153" s="188" t="s">
+        <v>503</v>
       </c>
       <c r="C153" s="37">
         <v>26245</v>
       </c>
       <c r="D153" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E153" s="32">
         <v>2026</v>
       </c>
       <c r="F153" s="33">
         <v>46295</v>
       </c>
       <c r="G153" s="151" t="s">
         <v>133</v>
       </c>
       <c r="H153" s="44" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="I153" s="47" t="s">
         <v>142</v>
       </c>
       <c r="J153" s="62" t="s">
         <v>98</v>
       </c>
       <c r="K153" s="44" t="s">
         <v>261</v>
       </c>
       <c r="L153" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M153" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N153" s="44" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="O153" s="131">
         <v>26130</v>
       </c>
       <c r="P153" s="5"/>
     </row>
     <row r="154" spans="2:17" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B154" s="104" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="C154" s="99">
         <v>26047</v>
       </c>
       <c r="D154" s="31" t="s">
         <v>118</v>
       </c>
       <c r="E154" s="32">
         <v>2026</v>
       </c>
       <c r="F154" s="33">
         <v>46295</v>
       </c>
       <c r="G154" s="151" t="s">
         <v>133</v>
       </c>
       <c r="H154" s="44" t="s">
         <v>135</v>
       </c>
       <c r="I154" s="47" t="s">
         <v>143</v>
       </c>
       <c r="J154" s="62" t="s">
         <v>97</v>
       </c>
       <c r="K154" s="44" t="s">
         <v>136</v>
       </c>
       <c r="L154" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M154" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N154" s="44" t="s">
         <v>134</v>
       </c>
       <c r="O154" s="131">
         <v>29585</v>
       </c>
       <c r="P154" s="5"/>
     </row>
     <row r="155" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B155" s="104" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="C155" s="99">
         <v>26047</v>
       </c>
       <c r="D155" s="31" t="s">
         <v>118</v>
       </c>
       <c r="E155" s="32">
         <v>2026</v>
       </c>
       <c r="F155" s="33">
         <v>46295</v>
       </c>
       <c r="G155" s="151" t="s">
         <v>133</v>
       </c>
       <c r="H155" s="44" t="s">
         <v>135</v>
       </c>
       <c r="I155" s="47" t="s">
         <v>143</v>
       </c>
       <c r="J155" s="62" t="s">
         <v>262</v>
       </c>
       <c r="K155" s="44" t="s">
         <v>136</v>
       </c>
       <c r="L155" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M155" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N155" s="44" t="s">
         <v>134</v>
       </c>
       <c r="O155" s="131">
         <v>31185</v>
       </c>
       <c r="P155" s="5"/>
     </row>
     <row r="156" spans="2:17" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B156" s="215" t="s">
-        <v>371</v>
+      <c r="B156" s="213" t="s">
+        <v>368</v>
       </c>
       <c r="C156" s="102">
         <v>26048</v>
       </c>
       <c r="D156" s="120" t="s">
         <v>118</v>
       </c>
       <c r="E156" s="39">
         <v>2026</v>
       </c>
       <c r="F156" s="40">
         <v>46295</v>
       </c>
       <c r="G156" s="64" t="s">
         <v>84</v>
       </c>
       <c r="H156" s="38" t="s">
         <v>86</v>
       </c>
       <c r="I156" s="58" t="s">
         <v>142</v>
       </c>
       <c r="J156" s="65" t="s">
         <v>98</v>
       </c>
@@ -10591,923 +10579,923 @@
         <v>40</v>
       </c>
       <c r="M156" s="38" t="s">
         <v>40</v>
       </c>
       <c r="N156" s="38" t="s">
         <v>87</v>
       </c>
       <c r="O156" s="138">
         <v>29998</v>
       </c>
       <c r="P156" s="5"/>
     </row>
     <row r="157" spans="2:17" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G157" s="81"/>
       <c r="H157" s="82"/>
       <c r="I157" s="82"/>
       <c r="J157" s="83"/>
       <c r="N157" s="156"/>
       <c r="O157" s="84"/>
       <c r="Q157" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="158" spans="2:17" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B158" s="338" t="s">
+      <c r="B158" s="261" t="s">
         <v>205</v>
       </c>
-      <c r="C158" s="339"/>
-[...11 lines deleted...]
-      <c r="O158" s="340"/>
+      <c r="C158" s="262"/>
+      <c r="D158" s="262"/>
+      <c r="E158" s="262"/>
+      <c r="F158" s="262"/>
+      <c r="G158" s="262"/>
+      <c r="H158" s="262"/>
+      <c r="I158" s="262"/>
+      <c r="J158" s="262"/>
+      <c r="K158" s="262"/>
+      <c r="L158" s="262"/>
+      <c r="M158" s="262"/>
+      <c r="N158" s="262"/>
+      <c r="O158" s="263"/>
     </row>
     <row r="159" spans="2:17" s="66" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
       <c r="B159" s="122" t="s">
         <v>41</v>
       </c>
       <c r="C159" s="123" t="s">
         <v>209</v>
       </c>
-      <c r="D159" s="203" t="s">
+      <c r="D159" s="201" t="s">
         <v>198</v>
       </c>
       <c r="E159" s="67" t="s">
         <v>62</v>
       </c>
       <c r="F159" s="69" t="s">
         <v>39</v>
       </c>
       <c r="G159" s="70" t="s">
         <v>2</v>
       </c>
       <c r="H159" s="70" t="s">
         <v>3</v>
       </c>
       <c r="I159" s="70" t="s">
         <v>27</v>
       </c>
       <c r="J159" s="71" t="s">
         <v>0</v>
       </c>
       <c r="K159" s="67" t="s">
         <v>22</v>
       </c>
       <c r="L159" s="67" t="s">
         <v>74</v>
       </c>
       <c r="M159" s="67" t="s">
         <v>63</v>
       </c>
       <c r="N159" s="153" t="s">
         <v>1</v>
       </c>
       <c r="O159" s="130" t="s">
         <v>258</v>
       </c>
       <c r="P159" s="72"/>
     </row>
     <row r="160" spans="2:17" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B160" s="225" t="s">
+      <c r="B160" s="223" t="s">
         <v>246</v>
       </c>
-      <c r="C160" s="216">
+      <c r="C160" s="214">
         <v>26295</v>
       </c>
       <c r="D160" s="121" t="s">
         <v>118</v>
       </c>
       <c r="E160" s="39">
         <v>2027</v>
       </c>
       <c r="F160" s="40">
         <v>46660</v>
       </c>
       <c r="G160" s="38" t="s">
         <v>69</v>
       </c>
       <c r="H160" s="58" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="I160" s="58" t="s">
         <v>144</v>
       </c>
       <c r="J160" s="48" t="s">
         <v>180</v>
       </c>
       <c r="K160" s="38" t="s">
         <v>284</v>
       </c>
       <c r="L160" s="38" t="s">
         <v>40</v>
       </c>
       <c r="M160" s="38" t="s">
         <v>40</v>
       </c>
       <c r="N160" s="38" t="s">
         <v>60</v>
       </c>
       <c r="O160" s="139">
         <v>60000</v>
       </c>
       <c r="Q160" s="75"/>
     </row>
     <row r="161" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B161" s="118"/>
       <c r="C161" s="113"/>
       <c r="D161" s="19"/>
       <c r="E161" s="19"/>
       <c r="F161" s="11"/>
       <c r="G161" s="86"/>
       <c r="H161" s="86"/>
       <c r="I161" s="86"/>
       <c r="J161" s="87"/>
       <c r="K161" s="85" t="s">
         <v>91</v>
       </c>
       <c r="L161" s="85"/>
       <c r="M161" s="85"/>
       <c r="N161" s="157"/>
       <c r="O161" s="88"/>
       <c r="P161" s="5"/>
     </row>
     <row r="162" spans="2:16" s="1" customFormat="1" ht="27" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B162" s="273" t="s">
+      <c r="B162" s="324" t="s">
         <v>202</v>
       </c>
-      <c r="C162" s="274"/>
-[...11 lines deleted...]
-      <c r="O162" s="275"/>
+      <c r="C162" s="325"/>
+      <c r="D162" s="325"/>
+      <c r="E162" s="325"/>
+      <c r="F162" s="325"/>
+      <c r="G162" s="325"/>
+      <c r="H162" s="325"/>
+      <c r="I162" s="325"/>
+      <c r="J162" s="325"/>
+      <c r="K162" s="325"/>
+      <c r="L162" s="325"/>
+      <c r="M162" s="325"/>
+      <c r="N162" s="325"/>
+      <c r="O162" s="326"/>
       <c r="P162" s="12"/>
     </row>
     <row r="163" spans="2:16" s="66" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
       <c r="B163" s="122" t="s">
         <v>41</v>
       </c>
       <c r="C163" s="123" t="s">
         <v>209</v>
       </c>
       <c r="D163" s="67" t="s">
         <v>198</v>
       </c>
       <c r="E163" s="67" t="s">
         <v>62</v>
       </c>
       <c r="F163" s="69" t="s">
         <v>39</v>
       </c>
       <c r="G163" s="70" t="s">
         <v>2</v>
       </c>
       <c r="H163" s="70" t="s">
         <v>3</v>
       </c>
       <c r="I163" s="70" t="s">
         <v>27</v>
       </c>
       <c r="J163" s="71" t="s">
         <v>0</v>
       </c>
       <c r="K163" s="67" t="s">
         <v>22</v>
       </c>
       <c r="L163" s="67" t="s">
         <v>74</v>
       </c>
       <c r="M163" s="67" t="s">
         <v>63</v>
       </c>
       <c r="N163" s="153" t="s">
         <v>1</v>
       </c>
       <c r="O163" s="130" t="s">
         <v>258</v>
       </c>
       <c r="P163" s="72"/>
     </row>
     <row r="164" spans="2:16" s="66" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B164" s="198" t="s">
-        <v>510</v>
+      <c r="B164" s="196" t="s">
+        <v>506</v>
       </c>
       <c r="C164" s="106">
         <v>26245</v>
       </c>
       <c r="D164" s="54" t="s">
         <v>118</v>
       </c>
       <c r="E164" s="54">
         <v>2026</v>
       </c>
       <c r="F164" s="55">
         <v>46295</v>
       </c>
-      <c r="G164" s="231" t="s">
+      <c r="G164" s="228" t="s">
         <v>133</v>
       </c>
-      <c r="H164" s="229" t="s">
-[...2 lines deleted...]
-      <c r="I164" s="229" t="s">
+      <c r="H164" s="226" t="s">
+        <v>509</v>
+      </c>
+      <c r="I164" s="226" t="s">
         <v>141</v>
       </c>
-      <c r="J164" s="232" t="s">
+      <c r="J164" s="229" t="s">
         <v>260</v>
       </c>
       <c r="K164" s="173" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="L164" s="173" t="s">
         <v>40</v>
       </c>
       <c r="M164" s="173" t="s">
         <v>40</v>
       </c>
       <c r="N164" s="173" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="O164" s="140">
         <v>32480</v>
       </c>
       <c r="P164" s="72"/>
     </row>
     <row r="165" spans="2:16" s="66" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B165" s="198" t="s">
-        <v>511</v>
+      <c r="B165" s="196" t="s">
+        <v>507</v>
       </c>
       <c r="C165" s="106">
         <v>26245</v>
       </c>
       <c r="D165" s="54" t="s">
         <v>118</v>
       </c>
       <c r="E165" s="54">
         <v>2026</v>
       </c>
       <c r="F165" s="55">
         <v>46295</v>
       </c>
-      <c r="G165" s="231" t="s">
+      <c r="G165" s="228" t="s">
         <v>133</v>
       </c>
-      <c r="H165" s="229" t="s">
-[...2 lines deleted...]
-      <c r="I165" s="229" t="s">
+      <c r="H165" s="226" t="s">
+        <v>511</v>
+      </c>
+      <c r="I165" s="226" t="s">
         <v>145</v>
       </c>
-      <c r="J165" s="232" t="s">
+      <c r="J165" s="229" t="s">
         <v>260</v>
       </c>
       <c r="K165" s="173" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="L165" s="173" t="s">
         <v>40</v>
       </c>
       <c r="M165" s="173" t="s">
         <v>40</v>
       </c>
       <c r="N165" s="173" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="O165" s="140">
         <v>40880</v>
       </c>
       <c r="P165" s="72"/>
     </row>
     <row r="166" spans="2:16" s="66" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B166" s="198" t="s">
-        <v>512</v>
+      <c r="B166" s="196" t="s">
+        <v>508</v>
       </c>
       <c r="C166" s="106">
         <v>26245</v>
       </c>
       <c r="D166" s="54" t="s">
         <v>118</v>
       </c>
       <c r="E166" s="54">
         <v>2026</v>
       </c>
       <c r="F166" s="55">
         <v>46295</v>
       </c>
-      <c r="G166" s="231" t="s">
+      <c r="G166" s="228" t="s">
         <v>133</v>
       </c>
-      <c r="H166" s="229" t="s">
-[...2 lines deleted...]
-      <c r="I166" s="229" t="s">
+      <c r="H166" s="226" t="s">
+        <v>511</v>
+      </c>
+      <c r="I166" s="226" t="s">
         <v>145</v>
       </c>
-      <c r="J166" s="232" t="s">
-        <v>516</v>
+      <c r="J166" s="229" t="s">
+        <v>512</v>
       </c>
       <c r="K166" s="173" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="L166" s="173" t="s">
         <v>40</v>
       </c>
       <c r="M166" s="173" t="s">
         <v>40</v>
       </c>
       <c r="N166" s="173" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="O166" s="140">
         <v>42680</v>
       </c>
       <c r="P166" s="72"/>
     </row>
     <row r="167" spans="2:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B167" s="198" t="s">
-        <v>349</v>
+      <c r="B167" s="196" t="s">
+        <v>346</v>
       </c>
       <c r="C167" s="106">
         <v>26047</v>
       </c>
       <c r="D167" s="54" t="s">
         <v>118</v>
       </c>
       <c r="E167" s="54">
         <v>2026</v>
       </c>
       <c r="F167" s="55">
         <v>46295</v>
       </c>
-      <c r="G167" s="231" t="s">
+      <c r="G167" s="228" t="s">
         <v>133</v>
       </c>
-      <c r="H167" s="229" t="s">
+      <c r="H167" s="226" t="s">
         <v>259</v>
       </c>
-      <c r="I167" s="229" t="s">
+      <c r="I167" s="226" t="s">
         <v>146</v>
       </c>
-      <c r="J167" s="232" t="s">
+      <c r="J167" s="229" t="s">
         <v>260</v>
       </c>
       <c r="K167" s="173" t="s">
         <v>261</v>
       </c>
       <c r="L167" s="173" t="s">
         <v>40</v>
       </c>
       <c r="M167" s="173" t="s">
         <v>40</v>
       </c>
       <c r="N167" s="173" t="s">
         <v>134</v>
       </c>
       <c r="O167" s="140">
         <v>44685</v>
       </c>
     </row>
     <row r="168" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B168" s="221" t="s">
-        <v>372</v>
+      <c r="B168" s="219" t="s">
+        <v>369</v>
       </c>
       <c r="C168" s="99">
         <v>26048</v>
       </c>
       <c r="D168" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E168" s="50">
         <v>2026</v>
       </c>
       <c r="F168" s="33">
         <v>46295</v>
       </c>
       <c r="G168" s="63" t="s">
         <v>84</v>
       </c>
       <c r="H168" s="89" t="s">
         <v>93</v>
       </c>
       <c r="I168" s="89" t="s">
         <v>142</v>
       </c>
       <c r="J168" s="62" t="s">
         <v>260</v>
       </c>
       <c r="K168" s="44" t="s">
         <v>95</v>
       </c>
       <c r="L168" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M168" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N168" s="44" t="s">
         <v>87</v>
       </c>
       <c r="O168" s="131">
         <v>25476</v>
       </c>
     </row>
     <row r="169" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B169" s="221" t="s">
-        <v>373</v>
+      <c r="B169" s="219" t="s">
+        <v>370</v>
       </c>
       <c r="C169" s="99">
         <v>26048</v>
       </c>
-      <c r="D169" s="223" t="s">
+      <c r="D169" s="221" t="s">
         <v>119</v>
       </c>
       <c r="E169" s="50">
         <v>2026</v>
       </c>
       <c r="F169" s="33">
         <v>46295</v>
       </c>
       <c r="G169" s="63" t="s">
         <v>84</v>
       </c>
       <c r="H169" s="89" t="s">
         <v>94</v>
       </c>
       <c r="I169" s="89" t="s">
         <v>143</v>
       </c>
       <c r="J169" s="62" t="s">
         <v>260</v>
       </c>
       <c r="K169" s="44" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="L169" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M169" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N169" s="44" t="s">
         <v>87</v>
       </c>
       <c r="O169" s="131">
         <v>31300</v>
       </c>
     </row>
     <row r="170" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B170" s="221" t="s">
-        <v>374</v>
+      <c r="B170" s="219" t="s">
+        <v>371</v>
       </c>
       <c r="C170" s="99">
         <v>26048</v>
       </c>
-      <c r="D170" s="223" t="s">
+      <c r="D170" s="221" t="s">
         <v>119</v>
       </c>
       <c r="E170" s="32">
         <v>2026</v>
       </c>
       <c r="F170" s="33">
         <v>46295</v>
       </c>
       <c r="G170" s="63" t="s">
         <v>84</v>
       </c>
       <c r="H170" s="89" t="s">
         <v>94</v>
       </c>
       <c r="I170" s="89" t="s">
         <v>143</v>
       </c>
       <c r="J170" s="62" t="s">
         <v>260</v>
       </c>
       <c r="K170" s="44" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="L170" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M170" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N170" s="44" t="s">
         <v>87</v>
       </c>
       <c r="O170" s="131">
         <v>35605</v>
       </c>
     </row>
     <row r="171" spans="2:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B171" s="190" t="s">
-        <v>413</v>
+      <c r="B171" s="188" t="s">
+        <v>409</v>
       </c>
       <c r="C171" s="37">
         <v>26056</v>
       </c>
       <c r="D171" s="32" t="s">
         <v>118</v>
       </c>
       <c r="E171" s="32">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F171" s="33">
         <v>46295</v>
       </c>
       <c r="G171" s="63" t="s">
         <v>130</v>
       </c>
       <c r="H171" s="151" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="I171" s="151" t="s">
         <v>146</v>
       </c>
       <c r="J171" s="62" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="K171" s="44" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="L171" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M171" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N171" s="44" t="s">
         <v>60</v>
       </c>
       <c r="O171" s="131">
-        <v>35545</v>
+        <v>36611.35</v>
       </c>
     </row>
     <row r="172" spans="2:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B172" s="190" t="s">
-        <v>311</v>
+      <c r="B172" s="188" t="s">
+        <v>308</v>
       </c>
       <c r="C172" s="37">
         <v>26064</v>
       </c>
-      <c r="D172" s="223" t="s">
+      <c r="D172" s="221" t="s">
         <v>119</v>
       </c>
       <c r="E172" s="32">
         <v>2026</v>
       </c>
       <c r="F172" s="33">
         <v>46295</v>
       </c>
       <c r="G172" s="63" t="s">
         <v>8</v>
       </c>
       <c r="H172" s="151" t="s">
         <v>124</v>
       </c>
       <c r="I172" s="151" t="s">
         <v>28</v>
       </c>
       <c r="J172" s="49" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="K172" s="44" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="L172" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M172" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N172" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O172" s="131">
         <v>26659</v>
       </c>
     </row>
     <row r="173" spans="2:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B173" s="190" t="s">
-        <v>314</v>
+      <c r="B173" s="188" t="s">
+        <v>311</v>
       </c>
       <c r="C173" s="37">
         <v>26064</v>
       </c>
-      <c r="D173" s="223" t="s">
+      <c r="D173" s="221" t="s">
         <v>119</v>
       </c>
       <c r="E173" s="32">
         <v>2026</v>
       </c>
       <c r="F173" s="33">
         <v>46295</v>
       </c>
       <c r="G173" s="63" t="s">
         <v>8</v>
       </c>
       <c r="H173" s="151" t="s">
         <v>124</v>
       </c>
       <c r="I173" s="151" t="s">
         <v>28</v>
       </c>
       <c r="J173" s="49" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="K173" s="44" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="L173" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M173" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N173" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O173" s="131">
         <v>28113</v>
       </c>
     </row>
     <row r="174" spans="2:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B174" s="190" t="s">
-        <v>461</v>
+      <c r="B174" s="188" t="s">
+        <v>457</v>
       </c>
       <c r="C174" s="37">
         <v>26171</v>
       </c>
-      <c r="D174" s="224" t="s">
-        <v>119</v>
+      <c r="D174" s="32" t="s">
+        <v>118</v>
       </c>
       <c r="E174" s="32">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F174" s="33">
         <v>46295</v>
       </c>
       <c r="G174" s="63" t="s">
         <v>8</v>
       </c>
       <c r="H174" s="151" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="151" t="s">
         <v>29</v>
       </c>
       <c r="J174" s="49" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="K174" s="44" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="L174" s="44" t="s">
         <v>40</v>
       </c>
       <c r="M174" s="44" t="s">
         <v>40</v>
       </c>
       <c r="N174" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O174" s="131">
-        <v>44221</v>
+        <v>45543</v>
       </c>
     </row>
     <row r="175" spans="2:16" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B175" s="192" t="s">
-[...2 lines deleted...]
-      <c r="C175" s="193">
+      <c r="B175" s="190" t="s">
+        <v>495</v>
+      </c>
+      <c r="C175" s="191">
         <v>26205</v>
       </c>
       <c r="D175" s="121" t="s">
         <v>118</v>
       </c>
       <c r="E175" s="121">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F175" s="124">
         <v>46295</v>
       </c>
       <c r="G175" s="129" t="s">
         <v>130</v>
       </c>
       <c r="H175" s="128" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="I175" s="128" t="s">
         <v>145</v>
       </c>
       <c r="J175" s="175" t="s">
-        <v>501</v>
+        <v>497</v>
       </c>
       <c r="K175" s="41" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="L175" s="41" t="s">
         <v>40</v>
       </c>
       <c r="M175" s="41" t="s">
         <v>40</v>
       </c>
       <c r="N175" s="41" t="s">
         <v>60</v>
       </c>
       <c r="O175" s="134">
-        <v>44221</v>
+        <v>36050</v>
       </c>
     </row>
     <row r="176" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B176" s="117"/>
       <c r="C176" s="110"/>
       <c r="D176" s="24"/>
       <c r="E176" s="15"/>
       <c r="F176" s="10"/>
       <c r="G176" s="82"/>
       <c r="H176" s="30"/>
       <c r="I176" s="30"/>
       <c r="J176" s="91"/>
       <c r="N176" s="158"/>
       <c r="O176" s="16"/>
     </row>
     <row r="177" spans="2:17" ht="27" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B177" s="273" t="s">
+      <c r="B177" s="324" t="s">
         <v>203</v>
       </c>
-      <c r="C177" s="274"/>
-[...11 lines deleted...]
-      <c r="O177" s="275"/>
+      <c r="C177" s="325"/>
+      <c r="D177" s="325"/>
+      <c r="E177" s="325"/>
+      <c r="F177" s="325"/>
+      <c r="G177" s="325"/>
+      <c r="H177" s="325"/>
+      <c r="I177" s="325"/>
+      <c r="J177" s="325"/>
+      <c r="K177" s="325"/>
+      <c r="L177" s="325"/>
+      <c r="M177" s="325"/>
+      <c r="N177" s="325"/>
+      <c r="O177" s="326"/>
     </row>
     <row r="178" spans="2:17" s="66" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
       <c r="B178" s="122" t="s">
         <v>41</v>
       </c>
       <c r="C178" s="123" t="s">
         <v>209</v>
       </c>
       <c r="D178" s="68" t="s">
         <v>198</v>
       </c>
       <c r="E178" s="67" t="s">
         <v>62</v>
       </c>
       <c r="F178" s="69" t="s">
         <v>39</v>
       </c>
       <c r="G178" s="70" t="s">
         <v>2</v>
       </c>
       <c r="H178" s="70" t="s">
         <v>3</v>
       </c>
       <c r="I178" s="70" t="s">
         <v>27</v>
       </c>
       <c r="J178" s="71" t="s">
         <v>0</v>
       </c>
       <c r="K178" s="67" t="s">
         <v>22</v>
       </c>
       <c r="L178" s="67" t="s">
         <v>74</v>
       </c>
       <c r="M178" s="67" t="s">
         <v>63</v>
       </c>
       <c r="N178" s="153" t="s">
         <v>1</v>
       </c>
       <c r="O178" s="130" t="s">
         <v>258</v>
       </c>
       <c r="P178" s="72"/>
     </row>
     <row r="179" spans="2:17" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B179" s="215" t="s">
-[...2 lines deleted...]
-      <c r="C179" s="216">
+      <c r="B179" s="213" t="s">
+        <v>477</v>
+      </c>
+      <c r="C179" s="214">
         <v>26180</v>
       </c>
-      <c r="D179" s="222" t="s">
+      <c r="D179" s="220" t="s">
         <v>119</v>
       </c>
       <c r="E179" s="39">
         <v>2026</v>
       </c>
       <c r="F179" s="40">
         <v>46295</v>
       </c>
       <c r="G179" s="90" t="s">
         <v>8</v>
       </c>
       <c r="H179" s="64" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="I179" s="58" t="s">
         <v>29</v>
       </c>
       <c r="J179" s="65" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="K179" s="38" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="L179" s="38" t="s">
         <v>40</v>
       </c>
       <c r="M179" s="38" t="s">
         <v>40</v>
       </c>
       <c r="N179" s="38" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="O179" s="141">
         <v>46194</v>
       </c>
       <c r="Q179" s="75"/>
     </row>
     <row r="180" spans="2:17" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B180" s="117"/>
       <c r="C180" s="114"/>
       <c r="D180" s="28"/>
       <c r="E180" s="15"/>
       <c r="F180" s="10"/>
       <c r="G180" s="82"/>
       <c r="H180" s="30"/>
       <c r="I180" s="29"/>
       <c r="J180" s="91"/>
       <c r="N180" s="154"/>
       <c r="O180" s="92"/>
       <c r="Q180" s="75"/>
     </row>
     <row r="181" spans="2:17" ht="27" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B181" s="273" t="s">
+      <c r="B181" s="324" t="s">
         <v>204</v>
       </c>
-      <c r="C181" s="274"/>
-[...11 lines deleted...]
-      <c r="O181" s="275"/>
+      <c r="C181" s="325"/>
+      <c r="D181" s="325"/>
+      <c r="E181" s="325"/>
+      <c r="F181" s="325"/>
+      <c r="G181" s="325"/>
+      <c r="H181" s="325"/>
+      <c r="I181" s="325"/>
+      <c r="J181" s="325"/>
+      <c r="K181" s="325"/>
+      <c r="L181" s="325"/>
+      <c r="M181" s="325"/>
+      <c r="N181" s="325"/>
+      <c r="O181" s="326"/>
     </row>
     <row r="182" spans="2:17" s="66" customFormat="1" ht="48" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B182" s="142" t="s">
         <v>41</v>
       </c>
       <c r="C182" s="143" t="s">
         <v>209</v>
       </c>
       <c r="D182" s="144" t="s">
         <v>198</v>
       </c>
       <c r="E182" s="145" t="s">
         <v>62</v>
       </c>
       <c r="F182" s="146" t="s">
         <v>39</v>
       </c>
       <c r="G182" s="147" t="s">
         <v>2</v>
       </c>
       <c r="H182" s="147" t="s">
         <v>3</v>
       </c>
       <c r="I182" s="147" t="s">
         <v>27</v>
@@ -11527,753 +11515,753 @@
       <c r="N182" s="159" t="s">
         <v>1</v>
       </c>
       <c r="O182" s="149" t="s">
         <v>4</v>
       </c>
       <c r="P182" s="72"/>
     </row>
     <row r="183" spans="2:17" x14ac:dyDescent="0.25">
       <c r="B183" s="117"/>
       <c r="C183" s="110"/>
       <c r="D183" s="15"/>
       <c r="E183" s="15"/>
       <c r="F183" s="10"/>
       <c r="G183" s="82"/>
       <c r="H183" s="30"/>
       <c r="I183" s="30"/>
       <c r="J183" s="91"/>
       <c r="M183" s="79"/>
       <c r="N183" s="154"/>
       <c r="O183" s="92"/>
       <c r="Q183" s="75"/>
     </row>
     <row r="185" spans="2:17" ht="26.25" x14ac:dyDescent="0.25">
       <c r="H185" s="152"/>
-      <c r="I185" s="284" t="s">
+      <c r="I185" s="332" t="s">
         <v>17</v>
       </c>
-      <c r="J185" s="284"/>
-[...4 lines deleted...]
-      <c r="O185" s="284"/>
+      <c r="J185" s="332"/>
+      <c r="K185" s="332"/>
+      <c r="L185" s="332"/>
+      <c r="M185" s="332"/>
+      <c r="N185" s="332"/>
+      <c r="O185" s="332"/>
     </row>
     <row r="186" spans="2:17" x14ac:dyDescent="0.25">
       <c r="H186" s="13"/>
-      <c r="I186" s="278" t="s">
+      <c r="I186" s="327" t="s">
         <v>1</v>
       </c>
-      <c r="J186" s="278"/>
-      <c r="K186" s="272" t="s">
+      <c r="J186" s="327"/>
+      <c r="K186" s="323" t="s">
         <v>15</v>
       </c>
-      <c r="L186" s="272"/>
-      <c r="M186" s="272"/>
+      <c r="L186" s="323"/>
+      <c r="M186" s="323"/>
       <c r="N186" s="160" t="s">
         <v>12</v>
       </c>
       <c r="O186" s="150" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="187" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H187" s="75"/>
-      <c r="I187" s="276" t="s">
+      <c r="I187" s="272" t="s">
         <v>210</v>
       </c>
-      <c r="J187" s="276"/>
-      <c r="K187" s="260" t="s">
+      <c r="J187" s="272"/>
+      <c r="K187" s="244" t="s">
         <v>77</v>
       </c>
-      <c r="L187" s="260"/>
-[...1 lines deleted...]
-      <c r="N187" s="271" t="s">
+      <c r="L187" s="244"/>
+      <c r="M187" s="244"/>
+      <c r="N187" s="243" t="s">
         <v>70</v>
       </c>
-      <c r="O187" s="279" t="s">
+      <c r="O187" s="250" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="188" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H188" s="75"/>
-      <c r="I188" s="276"/>
-[...5 lines deleted...]
-      <c r="O188" s="279"/>
+      <c r="I188" s="272"/>
+      <c r="J188" s="272"/>
+      <c r="K188" s="244"/>
+      <c r="L188" s="244"/>
+      <c r="M188" s="244"/>
+      <c r="N188" s="243"/>
+      <c r="O188" s="250"/>
     </row>
     <row r="189" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H189" s="77"/>
-      <c r="I189" s="277"/>
-[...5 lines deleted...]
-      <c r="O189" s="279"/>
+      <c r="I189" s="273"/>
+      <c r="J189" s="273"/>
+      <c r="K189" s="244"/>
+      <c r="L189" s="244"/>
+      <c r="M189" s="244"/>
+      <c r="N189" s="243"/>
+      <c r="O189" s="250"/>
     </row>
     <row r="190" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H190" s="75"/>
-      <c r="I190" s="343" t="s">
+      <c r="I190" s="266" t="s">
         <v>182</v>
       </c>
-      <c r="J190" s="344"/>
-      <c r="K190" s="345" t="s">
+      <c r="J190" s="267"/>
+      <c r="K190" s="268" t="s">
         <v>16</v>
       </c>
-      <c r="L190" s="346"/>
-[...1 lines deleted...]
-      <c r="N190" s="283" t="s">
+      <c r="L190" s="269"/>
+      <c r="M190" s="269"/>
+      <c r="N190" s="331" t="s">
         <v>196</v>
       </c>
-      <c r="O190" s="316" t="s">
+      <c r="O190" s="249" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="191" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H191" s="93"/>
-      <c r="I191" s="341" t="s">
+      <c r="I191" s="264" t="s">
         <v>195</v>
       </c>
-      <c r="J191" s="342"/>
-[...4 lines deleted...]
-      <c r="O191" s="316"/>
+      <c r="J191" s="265"/>
+      <c r="K191" s="268"/>
+      <c r="L191" s="269"/>
+      <c r="M191" s="269"/>
+      <c r="N191" s="331"/>
+      <c r="O191" s="249"/>
     </row>
     <row r="192" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H192" s="79"/>
-      <c r="I192" s="303" t="s">
+      <c r="I192" s="320" t="s">
         <v>194</v>
       </c>
-      <c r="J192" s="304"/>
-[...4 lines deleted...]
-      <c r="O192" s="316"/>
+      <c r="J192" s="321"/>
+      <c r="K192" s="268"/>
+      <c r="L192" s="269"/>
+      <c r="M192" s="269"/>
+      <c r="N192" s="331"/>
+      <c r="O192" s="249"/>
     </row>
     <row r="193" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H193" s="79"/>
-      <c r="I193" s="318" t="s">
+      <c r="I193" s="271" t="s">
         <v>214</v>
       </c>
-      <c r="J193" s="318"/>
-      <c r="K193" s="260" t="s">
+      <c r="J193" s="271"/>
+      <c r="K193" s="244" t="s">
         <v>166</v>
       </c>
-      <c r="L193" s="260"/>
-[...1 lines deleted...]
-      <c r="N193" s="271" t="s">
+      <c r="L193" s="244"/>
+      <c r="M193" s="244"/>
+      <c r="N193" s="243" t="s">
         <v>167</v>
       </c>
-      <c r="O193" s="279" t="s">
+      <c r="O193" s="250" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="194" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H194" s="79"/>
-      <c r="I194" s="276"/>
-[...5 lines deleted...]
-      <c r="O194" s="279"/>
+      <c r="I194" s="272"/>
+      <c r="J194" s="272"/>
+      <c r="K194" s="244"/>
+      <c r="L194" s="244"/>
+      <c r="M194" s="244"/>
+      <c r="N194" s="243"/>
+      <c r="O194" s="250"/>
     </row>
     <row r="195" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H195" s="79"/>
-      <c r="I195" s="277"/>
-[...5 lines deleted...]
-      <c r="O195" s="279"/>
+      <c r="I195" s="273"/>
+      <c r="J195" s="273"/>
+      <c r="K195" s="244"/>
+      <c r="L195" s="244"/>
+      <c r="M195" s="244"/>
+      <c r="N195" s="243"/>
+      <c r="O195" s="250"/>
     </row>
     <row r="196" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H196" s="79"/>
-      <c r="I196" s="296" t="s">
+      <c r="I196" s="286" t="s">
         <v>270</v>
       </c>
-      <c r="J196" s="297"/>
-      <c r="K196" s="322" t="s">
+      <c r="J196" s="287"/>
+      <c r="K196" s="277" t="s">
         <v>273</v>
       </c>
-      <c r="L196" s="322"/>
-[...1 lines deleted...]
-      <c r="N196" s="329" t="s">
+      <c r="L196" s="277"/>
+      <c r="M196" s="278"/>
+      <c r="N196" s="283" t="s">
         <v>275</v>
       </c>
-      <c r="O196" s="317" t="s">
+      <c r="O196" s="270" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="197" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H197" s="79"/>
-      <c r="I197" s="250" t="s">
+      <c r="I197" s="311" t="s">
         <v>271</v>
       </c>
-      <c r="J197" s="251"/>
-[...4 lines deleted...]
-      <c r="O197" s="327"/>
+      <c r="J197" s="312"/>
+      <c r="K197" s="242"/>
+      <c r="L197" s="242"/>
+      <c r="M197" s="279"/>
+      <c r="N197" s="284"/>
+      <c r="O197" s="282"/>
     </row>
     <row r="198" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H198" s="79"/>
-      <c r="I198" s="252" t="s">
+      <c r="I198" s="313" t="s">
         <v>272</v>
       </c>
-      <c r="J198" s="253"/>
-[...4 lines deleted...]
-      <c r="O198" s="328"/>
+      <c r="J198" s="314"/>
+      <c r="K198" s="280"/>
+      <c r="L198" s="280"/>
+      <c r="M198" s="281"/>
+      <c r="N198" s="285"/>
+      <c r="O198" s="248"/>
     </row>
     <row r="199" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H199" s="75"/>
-      <c r="I199" s="290" t="s">
+      <c r="I199" s="305" t="s">
         <v>18</v>
       </c>
-      <c r="J199" s="291"/>
-      <c r="K199" s="319" t="s">
+      <c r="J199" s="306"/>
+      <c r="K199" s="274" t="s">
         <v>224</v>
       </c>
-      <c r="L199" s="316"/>
-[...1 lines deleted...]
-      <c r="N199" s="316" t="s">
+      <c r="L199" s="249"/>
+      <c r="M199" s="249"/>
+      <c r="N199" s="249" t="s">
         <v>225</v>
       </c>
-      <c r="O199" s="316" t="s">
+      <c r="O199" s="249" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="200" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H200" s="75"/>
-      <c r="I200" s="320" t="s">
+      <c r="I200" s="275" t="s">
         <v>193</v>
       </c>
-      <c r="J200" s="321"/>
-[...4 lines deleted...]
-      <c r="O200" s="316"/>
+      <c r="J200" s="276"/>
+      <c r="K200" s="274"/>
+      <c r="L200" s="249"/>
+      <c r="M200" s="249"/>
+      <c r="N200" s="249"/>
+      <c r="O200" s="249"/>
     </row>
     <row r="201" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F201" s="94"/>
       <c r="H201" s="75"/>
-      <c r="I201" s="301" t="s">
+      <c r="I201" s="318" t="s">
         <v>194</v>
       </c>
-      <c r="J201" s="302"/>
-[...4 lines deleted...]
-      <c r="O201" s="316"/>
+      <c r="J201" s="319"/>
+      <c r="K201" s="274"/>
+      <c r="L201" s="249"/>
+      <c r="M201" s="249"/>
+      <c r="N201" s="249"/>
+      <c r="O201" s="249"/>
     </row>
     <row r="202" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F202" s="94"/>
       <c r="H202" s="75"/>
-      <c r="I202" s="276" t="s">
+      <c r="I202" s="272" t="s">
         <v>213</v>
       </c>
-      <c r="J202" s="276"/>
-      <c r="K202" s="260" t="s">
+      <c r="J202" s="272"/>
+      <c r="K202" s="244" t="s">
         <v>77</v>
       </c>
-      <c r="L202" s="260"/>
-[...1 lines deleted...]
-      <c r="N202" s="271" t="s">
+      <c r="L202" s="244"/>
+      <c r="M202" s="244"/>
+      <c r="N202" s="243" t="s">
         <v>70</v>
       </c>
-      <c r="O202" s="279" t="s">
+      <c r="O202" s="250" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="203" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B203" s="181"/>
       <c r="C203" s="181"/>
       <c r="D203"/>
       <c r="F203" s="94"/>
       <c r="H203" s="75"/>
-      <c r="I203" s="276"/>
-[...5 lines deleted...]
-      <c r="O203" s="279"/>
+      <c r="I203" s="272"/>
+      <c r="J203" s="272"/>
+      <c r="K203" s="244"/>
+      <c r="L203" s="244"/>
+      <c r="M203" s="244"/>
+      <c r="N203" s="243"/>
+      <c r="O203" s="250"/>
     </row>
     <row r="204" spans="2:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B204" s="181"/>
       <c r="C204" s="181"/>
       <c r="D204"/>
       <c r="F204" s="94"/>
       <c r="H204" s="75"/>
-      <c r="I204" s="277"/>
-[...5 lines deleted...]
-      <c r="O204" s="279"/>
+      <c r="I204" s="273"/>
+      <c r="J204" s="273"/>
+      <c r="K204" s="244"/>
+      <c r="L204" s="244"/>
+      <c r="M204" s="244"/>
+      <c r="N204" s="243"/>
+      <c r="O204" s="250"/>
     </row>
     <row r="205" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B205" s="181"/>
       <c r="C205" s="181"/>
       <c r="D205"/>
       <c r="F205" s="94"/>
       <c r="H205" s="75"/>
-      <c r="I205" s="296" t="s">
+      <c r="I205" s="286" t="s">
         <v>183</v>
       </c>
-      <c r="J205" s="297"/>
-      <c r="K205" s="332" t="s">
+      <c r="J205" s="287"/>
+      <c r="K205" s="288" t="s">
         <v>186</v>
       </c>
-      <c r="L205" s="333"/>
-[...1 lines deleted...]
-      <c r="N205" s="334" t="s">
+      <c r="L205" s="246"/>
+      <c r="M205" s="246"/>
+      <c r="N205" s="247" t="s">
         <v>187</v>
       </c>
-      <c r="O205" s="316" t="s">
+      <c r="O205" s="249" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="206" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B206" s="181"/>
       <c r="C206" s="181"/>
       <c r="D206"/>
       <c r="F206" s="94"/>
       <c r="H206" s="75"/>
-      <c r="I206" s="250" t="s">
+      <c r="I206" s="311" t="s">
         <v>184</v>
       </c>
-      <c r="J206" s="251"/>
-[...4 lines deleted...]
-      <c r="O206" s="316"/>
+      <c r="J206" s="312"/>
+      <c r="K206" s="288"/>
+      <c r="L206" s="246"/>
+      <c r="M206" s="246"/>
+      <c r="N206" s="247"/>
+      <c r="O206" s="249"/>
     </row>
     <row r="207" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B207" s="181"/>
       <c r="C207" s="181"/>
       <c r="D207"/>
       <c r="F207" s="94"/>
       <c r="H207" s="75"/>
-      <c r="I207" s="252" t="s">
+      <c r="I207" s="313" t="s">
         <v>185</v>
       </c>
-      <c r="J207" s="253"/>
-[...4 lines deleted...]
-      <c r="O207" s="317"/>
+      <c r="J207" s="314"/>
+      <c r="K207" s="288"/>
+      <c r="L207" s="246"/>
+      <c r="M207" s="246"/>
+      <c r="N207" s="247"/>
+      <c r="O207" s="270"/>
     </row>
     <row r="208" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B208" s="181"/>
       <c r="C208" s="181"/>
       <c r="D208"/>
       <c r="F208" s="94"/>
       <c r="H208" s="75"/>
-      <c r="I208" s="292" t="s">
+      <c r="I208" s="307" t="s">
         <v>179</v>
       </c>
-      <c r="J208" s="293"/>
-      <c r="K208" s="259" t="s">
+      <c r="J208" s="308"/>
+      <c r="K208" s="257" t="s">
         <v>265</v>
       </c>
-      <c r="L208" s="260"/>
-[...1 lines deleted...]
-      <c r="N208" s="354" t="s">
+      <c r="L208" s="244"/>
+      <c r="M208" s="244"/>
+      <c r="N208" s="256" t="s">
         <v>266</v>
       </c>
-      <c r="O208" s="347" t="s">
+      <c r="O208" s="239" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="209" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B209" s="181"/>
       <c r="C209" s="181"/>
       <c r="D209"/>
       <c r="F209" s="94"/>
       <c r="H209" s="75"/>
-      <c r="I209" s="294" t="s">
+      <c r="I209" s="309" t="s">
         <v>263</v>
       </c>
-      <c r="J209" s="295"/>
-[...4 lines deleted...]
-      <c r="O209" s="348"/>
+      <c r="J209" s="310"/>
+      <c r="K209" s="257"/>
+      <c r="L209" s="244"/>
+      <c r="M209" s="244"/>
+      <c r="N209" s="256"/>
+      <c r="O209" s="240"/>
     </row>
     <row r="210" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B210" s="181"/>
       <c r="C210" s="181"/>
       <c r="D210"/>
       <c r="F210" s="94"/>
       <c r="H210" s="75"/>
-      <c r="I210" s="254" t="s">
+      <c r="I210" s="336" t="s">
         <v>264</v>
       </c>
-      <c r="J210" s="255"/>
-[...4 lines deleted...]
-      <c r="O210" s="349"/>
+      <c r="J210" s="337"/>
+      <c r="K210" s="257"/>
+      <c r="L210" s="244"/>
+      <c r="M210" s="244"/>
+      <c r="N210" s="256"/>
+      <c r="O210" s="241"/>
     </row>
     <row r="211" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B211" s="181"/>
       <c r="C211" s="181"/>
       <c r="D211"/>
       <c r="F211" s="94"/>
       <c r="H211" s="75"/>
-      <c r="I211" s="244" t="s">
+      <c r="I211" s="346" t="s">
         <v>250</v>
       </c>
-      <c r="J211" s="245"/>
-      <c r="K211" s="351" t="s">
+      <c r="J211" s="347"/>
+      <c r="K211" s="253" t="s">
         <v>253</v>
       </c>
-      <c r="L211" s="352"/>
-[...1 lines deleted...]
-      <c r="N211" s="353" t="s">
+      <c r="L211" s="254"/>
+      <c r="M211" s="254"/>
+      <c r="N211" s="255" t="s">
         <v>254</v>
       </c>
-      <c r="O211" s="328" t="s">
+      <c r="O211" s="248" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="212" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B212" s="181"/>
       <c r="C212" s="181"/>
       <c r="D212"/>
       <c r="F212" s="94"/>
       <c r="H212" s="75"/>
-      <c r="I212" s="246" t="s">
+      <c r="I212" s="348" t="s">
         <v>251</v>
       </c>
-      <c r="J212" s="247"/>
-[...4 lines deleted...]
-      <c r="O212" s="316"/>
+      <c r="J212" s="349"/>
+      <c r="K212" s="253"/>
+      <c r="L212" s="254"/>
+      <c r="M212" s="254"/>
+      <c r="N212" s="255"/>
+      <c r="O212" s="249"/>
     </row>
     <row r="213" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B213" s="181"/>
       <c r="C213" s="181"/>
       <c r="D213"/>
       <c r="F213" s="94"/>
       <c r="H213" s="75"/>
-      <c r="I213" s="248" t="s">
+      <c r="I213" s="350" t="s">
         <v>252</v>
       </c>
-      <c r="J213" s="249"/>
-[...4 lines deleted...]
-      <c r="O213" s="316"/>
+      <c r="J213" s="351"/>
+      <c r="K213" s="253"/>
+      <c r="L213" s="254"/>
+      <c r="M213" s="254"/>
+      <c r="N213" s="255"/>
+      <c r="O213" s="249"/>
     </row>
     <row r="214" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B214" s="181"/>
       <c r="C214" s="181"/>
       <c r="D214"/>
       <c r="F214" s="94"/>
       <c r="H214" s="75"/>
-      <c r="I214" s="256" t="s">
+      <c r="I214" s="338" t="s">
         <v>99</v>
       </c>
-      <c r="J214" s="257"/>
-      <c r="K214" s="259" t="s">
+      <c r="J214" s="339"/>
+      <c r="K214" s="257" t="s">
         <v>16</v>
       </c>
-      <c r="L214" s="260"/>
-[...1 lines deleted...]
-      <c r="N214" s="350" t="s">
+      <c r="L214" s="244"/>
+      <c r="M214" s="244"/>
+      <c r="N214" s="252" t="s">
         <v>20</v>
       </c>
-      <c r="O214" s="279" t="s">
+      <c r="O214" s="250" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="215" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B215" s="181"/>
       <c r="C215" s="181"/>
       <c r="D215"/>
       <c r="H215" s="75"/>
-      <c r="I215" s="262" t="s">
+      <c r="I215" s="341" t="s">
         <v>78</v>
       </c>
-      <c r="J215" s="263"/>
-[...4 lines deleted...]
-      <c r="O215" s="279"/>
+      <c r="J215" s="342"/>
+      <c r="K215" s="257"/>
+      <c r="L215" s="244"/>
+      <c r="M215" s="244"/>
+      <c r="N215" s="252"/>
+      <c r="O215" s="250"/>
     </row>
     <row r="216" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B216" s="181"/>
       <c r="C216" s="181"/>
       <c r="D216"/>
       <c r="H216" s="75"/>
-      <c r="I216" s="264" t="s">
+      <c r="I216" s="343" t="s">
         <v>79</v>
       </c>
-      <c r="J216" s="265"/>
-[...4 lines deleted...]
-      <c r="O216" s="279"/>
+      <c r="J216" s="344"/>
+      <c r="K216" s="257"/>
+      <c r="L216" s="244"/>
+      <c r="M216" s="244"/>
+      <c r="N216" s="252"/>
+      <c r="O216" s="250"/>
     </row>
     <row r="217" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B217" s="181"/>
       <c r="C217" s="181"/>
       <c r="D217"/>
       <c r="H217" s="75"/>
-      <c r="I217" s="288" t="s">
+      <c r="I217" s="303" t="s">
         <v>211</v>
       </c>
-      <c r="J217" s="288"/>
-      <c r="K217" s="333" t="s">
+      <c r="J217" s="303"/>
+      <c r="K217" s="246" t="s">
         <v>155</v>
       </c>
-      <c r="L217" s="333"/>
-[...1 lines deleted...]
-      <c r="N217" s="334" t="s">
+      <c r="L217" s="246"/>
+      <c r="M217" s="246"/>
+      <c r="N217" s="247" t="s">
         <v>156</v>
       </c>
-      <c r="O217" s="316" t="s">
+      <c r="O217" s="249" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="218" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B218" s="181"/>
       <c r="C218" s="181"/>
       <c r="D218"/>
       <c r="H218" s="75"/>
-      <c r="I218" s="289"/>
-[...5 lines deleted...]
-      <c r="O218" s="316"/>
+      <c r="I218" s="304"/>
+      <c r="J218" s="304"/>
+      <c r="K218" s="246"/>
+      <c r="L218" s="246"/>
+      <c r="M218" s="246"/>
+      <c r="N218" s="247"/>
+      <c r="O218" s="249"/>
     </row>
     <row r="219" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B219" s="181"/>
       <c r="C219" s="181"/>
       <c r="D219"/>
       <c r="H219" s="75"/>
-      <c r="I219" s="289"/>
-[...5 lines deleted...]
-      <c r="O219" s="316"/>
+      <c r="I219" s="304"/>
+      <c r="J219" s="304"/>
+      <c r="K219" s="246"/>
+      <c r="L219" s="246"/>
+      <c r="M219" s="246"/>
+      <c r="N219" s="247"/>
+      <c r="O219" s="249"/>
     </row>
     <row r="220" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B220" s="181"/>
       <c r="C220" s="181"/>
       <c r="D220"/>
       <c r="H220" s="75"/>
-      <c r="I220" s="276" t="s">
+      <c r="I220" s="272" t="s">
         <v>212</v>
       </c>
-      <c r="J220" s="276"/>
-      <c r="K220" s="260" t="s">
+      <c r="J220" s="272"/>
+      <c r="K220" s="244" t="s">
         <v>77</v>
       </c>
-      <c r="L220" s="260"/>
-[...1 lines deleted...]
-      <c r="N220" s="271" t="s">
+      <c r="L220" s="244"/>
+      <c r="M220" s="244"/>
+      <c r="N220" s="243" t="s">
         <v>70</v>
       </c>
-      <c r="O220" s="279" t="s">
+      <c r="O220" s="250" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="221" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B221" s="181"/>
       <c r="C221" s="181"/>
       <c r="D221"/>
       <c r="H221" s="75"/>
-      <c r="I221" s="276"/>
-[...5 lines deleted...]
-      <c r="O221" s="279"/>
+      <c r="I221" s="272"/>
+      <c r="J221" s="272"/>
+      <c r="K221" s="244"/>
+      <c r="L221" s="244"/>
+      <c r="M221" s="244"/>
+      <c r="N221" s="243"/>
+      <c r="O221" s="250"/>
     </row>
     <row r="222" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B222" s="181"/>
       <c r="C222" s="181"/>
       <c r="D222"/>
       <c r="H222" s="75"/>
-      <c r="I222" s="276"/>
-[...5 lines deleted...]
-      <c r="O222" s="279"/>
+      <c r="I222" s="272"/>
+      <c r="J222" s="272"/>
+      <c r="K222" s="244"/>
+      <c r="L222" s="244"/>
+      <c r="M222" s="244"/>
+      <c r="N222" s="243"/>
+      <c r="O222" s="250"/>
     </row>
     <row r="223" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B223" s="181"/>
       <c r="C223" s="181"/>
       <c r="D223"/>
       <c r="F223" s="95"/>
       <c r="H223" s="79"/>
       <c r="I223"/>
       <c r="J223"/>
       <c r="K223"/>
       <c r="L223"/>
       <c r="M223"/>
       <c r="N223" s="162"/>
       <c r="O223"/>
     </row>
     <row r="224" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B224" s="181"/>
       <c r="C224" s="181"/>
       <c r="D224"/>
       <c r="H224" s="75"/>
       <c r="I224"/>
       <c r="J224"/>
       <c r="K224"/>
       <c r="L224"/>
       <c r="M224"/>
       <c r="N224" s="162"/>
       <c r="O224"/>
     </row>
     <row r="225" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H225" s="77"/>
       <c r="I225"/>
       <c r="J225"/>
       <c r="K225"/>
       <c r="L225"/>
       <c r="M225"/>
       <c r="N225" s="162"/>
       <c r="O225"/>
     </row>
     <row r="226" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="H226" s="242"/>
-[...6 lines deleted...]
-      <c r="O226" s="267"/>
+      <c r="H226" s="345"/>
+      <c r="I226" s="340"/>
+      <c r="J226" s="340"/>
+      <c r="K226" s="242"/>
+      <c r="L226" s="242"/>
+      <c r="M226" s="242"/>
+      <c r="N226" s="251"/>
+      <c r="O226" s="245"/>
     </row>
     <row r="227" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="H227" s="242"/>
-[...6 lines deleted...]
-      <c r="O227" s="267"/>
+      <c r="H227" s="345"/>
+      <c r="I227" s="322"/>
+      <c r="J227" s="322"/>
+      <c r="K227" s="242"/>
+      <c r="L227" s="242"/>
+      <c r="M227" s="242"/>
+      <c r="N227" s="251"/>
+      <c r="O227" s="245"/>
     </row>
     <row r="228" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="H228" s="242"/>
-[...6 lines deleted...]
-      <c r="O228" s="267"/>
+      <c r="H228" s="345"/>
+      <c r="I228" s="322"/>
+      <c r="J228" s="322"/>
+      <c r="K228" s="242"/>
+      <c r="L228" s="242"/>
+      <c r="M228" s="242"/>
+      <c r="N228" s="251"/>
+      <c r="O228" s="245"/>
     </row>
     <row r="229" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H229" s="79"/>
-      <c r="I229" s="243"/>
-[...5 lines deleted...]
-      <c r="O229" s="267"/>
+      <c r="I229" s="340"/>
+      <c r="J229" s="340"/>
+      <c r="K229" s="242"/>
+      <c r="L229" s="242"/>
+      <c r="M229" s="242"/>
+      <c r="N229" s="251"/>
+      <c r="O229" s="245"/>
     </row>
     <row r="230" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H230" s="75"/>
-      <c r="I230" s="261"/>
-[...5 lines deleted...]
-      <c r="O230" s="267"/>
+      <c r="I230" s="322"/>
+      <c r="J230" s="322"/>
+      <c r="K230" s="242"/>
+      <c r="L230" s="242"/>
+      <c r="M230" s="242"/>
+      <c r="N230" s="251"/>
+      <c r="O230" s="245"/>
     </row>
     <row r="231" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H231" s="79"/>
-      <c r="I231" s="261"/>
-[...5 lines deleted...]
-      <c r="O231" s="267"/>
+      <c r="I231" s="322"/>
+      <c r="J231" s="322"/>
+      <c r="K231" s="242"/>
+      <c r="L231" s="242"/>
+      <c r="M231" s="242"/>
+      <c r="N231" s="251"/>
+      <c r="O231" s="245"/>
     </row>
     <row r="232" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="H232" s="242"/>
+      <c r="H232" s="345"/>
       <c r="I232" s="61"/>
       <c r="J232" s="61"/>
       <c r="K232" s="61"/>
       <c r="L232" s="61"/>
       <c r="M232" s="61"/>
       <c r="O232" s="61"/>
     </row>
     <row r="233" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="H233" s="242"/>
+      <c r="H233" s="345"/>
       <c r="I233" s="61"/>
       <c r="J233" s="61"/>
       <c r="K233" s="61"/>
       <c r="L233" s="61"/>
       <c r="M233" s="61"/>
       <c r="O233" s="6"/>
     </row>
     <row r="234" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="H234" s="242"/>
+      <c r="H234" s="345"/>
     </row>
     <row r="235" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H235" s="79"/>
       <c r="J235" s="21"/>
       <c r="K235" s="21"/>
       <c r="L235" s="21"/>
       <c r="M235" s="21"/>
       <c r="N235" s="163"/>
       <c r="O235" s="21"/>
     </row>
     <row r="236" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H236" s="75"/>
       <c r="J236" s="21"/>
       <c r="K236" s="21"/>
       <c r="L236" s="21"/>
       <c r="M236" s="21"/>
       <c r="N236" s="163"/>
       <c r="O236" s="21"/>
     </row>
     <row r="237" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H237" s="79"/>
       <c r="J237" s="21"/>
       <c r="K237" s="21"/>
       <c r="L237" s="21"/>
       <c r="M237" s="21"/>
@@ -12343,408 +12331,410 @@
       <c r="N241" s="162"/>
       <c r="O241"/>
       <c r="P241"/>
     </row>
     <row r="242" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B242" s="116"/>
       <c r="C242" s="116"/>
       <c r="D242" s="23"/>
       <c r="E242" s="61"/>
       <c r="F242" s="26"/>
       <c r="G242" s="61"/>
       <c r="H242" s="61"/>
       <c r="P242"/>
     </row>
     <row r="243" spans="2:16" x14ac:dyDescent="0.25">
       <c r="P243"/>
     </row>
     <row r="244" spans="2:16" x14ac:dyDescent="0.25">
       <c r="P244"/>
     </row>
     <row r="245" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B245" s="119"/>
     </row>
   </sheetData>
   <mergeCells count="99">
+    <mergeCell ref="H232:H234"/>
+    <mergeCell ref="I229:J229"/>
+    <mergeCell ref="H226:H228"/>
+    <mergeCell ref="I211:J211"/>
+    <mergeCell ref="I212:J212"/>
+    <mergeCell ref="I213:J213"/>
+    <mergeCell ref="I206:J206"/>
+    <mergeCell ref="I207:J207"/>
+    <mergeCell ref="I210:J210"/>
+    <mergeCell ref="I214:J214"/>
+    <mergeCell ref="N229:N231"/>
+    <mergeCell ref="K214:M216"/>
+    <mergeCell ref="I226:J226"/>
+    <mergeCell ref="I227:J227"/>
+    <mergeCell ref="I228:J228"/>
+    <mergeCell ref="I215:J215"/>
+    <mergeCell ref="I216:J216"/>
+    <mergeCell ref="K229:M231"/>
+    <mergeCell ref="O229:O231"/>
+    <mergeCell ref="I230:J230"/>
+    <mergeCell ref="I231:J231"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="N187:N189"/>
+    <mergeCell ref="K186:M186"/>
+    <mergeCell ref="B162:O162"/>
+    <mergeCell ref="B181:O181"/>
+    <mergeCell ref="I187:J189"/>
+    <mergeCell ref="B177:O177"/>
+    <mergeCell ref="I186:J186"/>
+    <mergeCell ref="O187:O189"/>
+    <mergeCell ref="B99:O99"/>
+    <mergeCell ref="N190:N192"/>
+    <mergeCell ref="I185:O185"/>
+    <mergeCell ref="B86:O86"/>
+    <mergeCell ref="B57:O57"/>
+    <mergeCell ref="I220:J222"/>
+    <mergeCell ref="I217:J219"/>
+    <mergeCell ref="O220:O222"/>
+    <mergeCell ref="I199:J199"/>
+    <mergeCell ref="K193:M195"/>
+    <mergeCell ref="N193:N195"/>
+    <mergeCell ref="O193:O195"/>
+    <mergeCell ref="I208:J208"/>
+    <mergeCell ref="I209:J209"/>
+    <mergeCell ref="I196:J196"/>
+    <mergeCell ref="I197:J197"/>
+    <mergeCell ref="I198:J198"/>
+    <mergeCell ref="B122:O122"/>
+    <mergeCell ref="I201:J201"/>
+    <mergeCell ref="I192:J192"/>
+    <mergeCell ref="B2:O2"/>
+    <mergeCell ref="B4:O4"/>
+    <mergeCell ref="B14:O14"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B7:O7"/>
+    <mergeCell ref="B3:O3"/>
+    <mergeCell ref="B12:O12"/>
+    <mergeCell ref="B9:O9"/>
+    <mergeCell ref="B8:O8"/>
+    <mergeCell ref="B11:O11"/>
+    <mergeCell ref="O205:O207"/>
+    <mergeCell ref="I193:J195"/>
+    <mergeCell ref="O199:O201"/>
+    <mergeCell ref="N199:N201"/>
+    <mergeCell ref="K199:M201"/>
+    <mergeCell ref="I200:J200"/>
+    <mergeCell ref="O202:O204"/>
+    <mergeCell ref="K196:M198"/>
+    <mergeCell ref="O196:O198"/>
+    <mergeCell ref="N196:N198"/>
+    <mergeCell ref="I202:J204"/>
+    <mergeCell ref="K202:M204"/>
+    <mergeCell ref="N202:N204"/>
+    <mergeCell ref="I205:J205"/>
+    <mergeCell ref="K205:M207"/>
+    <mergeCell ref="N205:N207"/>
+    <mergeCell ref="B149:O149"/>
+    <mergeCell ref="B158:O158"/>
+    <mergeCell ref="I191:J191"/>
+    <mergeCell ref="I190:J190"/>
+    <mergeCell ref="K187:M189"/>
+    <mergeCell ref="O190:O192"/>
+    <mergeCell ref="K190:M192"/>
     <mergeCell ref="O208:O210"/>
     <mergeCell ref="K226:M228"/>
     <mergeCell ref="N220:N222"/>
     <mergeCell ref="K220:M222"/>
     <mergeCell ref="O226:O228"/>
     <mergeCell ref="K217:M219"/>
     <mergeCell ref="N217:N219"/>
     <mergeCell ref="O211:O213"/>
     <mergeCell ref="O214:O216"/>
     <mergeCell ref="N226:N228"/>
     <mergeCell ref="O217:O219"/>
     <mergeCell ref="N214:N216"/>
     <mergeCell ref="K211:M213"/>
     <mergeCell ref="N211:N213"/>
     <mergeCell ref="N208:N210"/>
     <mergeCell ref="K208:M210"/>
-    <mergeCell ref="B149:O149"/>
-[...81 lines deleted...]
-    <mergeCell ref="I213:J213"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="J5" r:id="rId1" xr:uid="{47298CFF-06E7-4B39-A0F6-636DD9976E37}"/>
     <hyperlink ref="B30" r:id="rId2" xr:uid="{C3791F4C-903A-4B27-A804-DB98A4607262}"/>
     <hyperlink ref="B31" r:id="rId3" xr:uid="{1EB0D253-A4D7-4B3A-ADE0-1CE8DDB9469C}"/>
     <hyperlink ref="B23" r:id="rId4" xr:uid="{1FAA1DC3-C1EB-4DF0-A6AD-1F0DC8472856}"/>
     <hyperlink ref="B24" r:id="rId5" xr:uid="{7CEB8FB5-A501-4F39-BBFA-5DE121519576}"/>
     <hyperlink ref="B25" r:id="rId6" xr:uid="{C3BC536F-2875-4D95-B469-F8DE97F2B3EA}"/>
     <hyperlink ref="B26" r:id="rId7" xr:uid="{E80877C2-7AFF-44B5-96DC-13C27F200CEC}"/>
     <hyperlink ref="B34" r:id="rId8" xr:uid="{15F899E1-652D-44B5-B5C9-C38FB6C4FB7C}"/>
     <hyperlink ref="B35" r:id="rId9" xr:uid="{DF4E0BE3-DE30-4754-9786-3BCCA43DF773}"/>
     <hyperlink ref="B37" r:id="rId10" display="J 10.1" xr:uid="{9DF3CD35-9F4D-4B9B-9743-E0BBB34FDC12}"/>
     <hyperlink ref="C32" r:id="rId11" xr:uid="{2AF37B65-F4B6-4666-BB4E-41154A6EDE3F}"/>
     <hyperlink ref="B32" r:id="rId12" xr:uid="{0BDFD18E-9E10-4620-96E5-952AF2EC1059}"/>
     <hyperlink ref="J6" r:id="rId13" xr:uid="{86FE0367-2520-43EC-95BB-6F890574597F}"/>
-    <hyperlink ref="C59" r:id="rId14" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/82895fc5-b873-4640-9f84-d4419333e181" xr:uid="{3C258BEE-76FF-4D27-8F4A-53886FF43BA3}"/>
+    <hyperlink ref="C59" r:id="rId14" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" xr:uid="{3C258BEE-76FF-4D27-8F4A-53886FF43BA3}"/>
     <hyperlink ref="B59" r:id="rId15" xr:uid="{841FA687-BA7C-4E2C-8645-3883981E5AB4}"/>
     <hyperlink ref="B93" r:id="rId16" xr:uid="{8DE26607-D74A-49CF-9275-2C671D7397DF}"/>
     <hyperlink ref="B94" r:id="rId17" xr:uid="{501B7B77-E56F-491D-B44A-975F8C0748B8}"/>
     <hyperlink ref="B95" r:id="rId18" xr:uid="{8250DAAD-20BC-41BA-A3EE-8F6C520B625B}"/>
-    <hyperlink ref="C88" r:id="rId19" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b2326ac4-34f1-49dd-b1b0-baca6cc4e3fd" xr:uid="{3C77F52C-F86E-4F18-91C3-F251B1B059E2}"/>
+    <hyperlink ref="C88" r:id="rId19" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" xr:uid="{3C77F52C-F86E-4F18-91C3-F251B1B059E2}"/>
     <hyperlink ref="B88" r:id="rId20" xr:uid="{93D305D6-80AD-4A12-B676-473E162B7975}"/>
     <hyperlink ref="B65" r:id="rId21" xr:uid="{48B6E5B0-7A15-4360-99D8-B84ADC4A5ECF}"/>
     <hyperlink ref="C168" r:id="rId22" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" xr:uid="{A0236471-C190-4E58-B273-13054DDECE53}"/>
     <hyperlink ref="C169" r:id="rId23" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" xr:uid="{C2600744-2D33-4C3F-9910-4BC05AEED230}"/>
     <hyperlink ref="C170" r:id="rId24" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" xr:uid="{88BF3D90-9CE2-4319-A450-B7A33E5A3996}"/>
     <hyperlink ref="B168" r:id="rId25" xr:uid="{916D7E58-E6F9-4FCB-8E44-FE94AB4DC670}"/>
     <hyperlink ref="B169" r:id="rId26" xr:uid="{D571B30E-01C2-4E67-8CC2-FE3352A8A1ED}"/>
     <hyperlink ref="B170" r:id="rId27" xr:uid="{207A88F3-7CE2-4C46-9DCA-089125534735}"/>
     <hyperlink ref="C160" r:id="rId28" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7a57d3b4-4404-46e1-acf8-fc7df29dd919" xr:uid="{5942AEE3-8102-43DA-83AC-7E8AB69AF6FC}"/>
     <hyperlink ref="B160" r:id="rId29" xr:uid="{29D4CE01-E91A-455C-B8CF-597D80FB2F61}"/>
     <hyperlink ref="C179" r:id="rId30" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1132b526-bfce-49f3-a318-c5e1a9655347" xr:uid="{2B5DD3D5-17A1-48B9-BE8D-F35E72680738}"/>
     <hyperlink ref="B179" r:id="rId31" xr:uid="{13490D1F-E23B-45D4-8243-E5643907D2B0}"/>
     <hyperlink ref="C23" r:id="rId32" xr:uid="{D069B904-3B45-45B4-A27D-6F54EC8CB00B}"/>
     <hyperlink ref="C24" r:id="rId33" xr:uid="{B7E8A837-F548-4232-8D20-1C160E84FC54}"/>
     <hyperlink ref="B16" r:id="rId34" xr:uid="{C858BF4A-E082-412A-AD41-888DF52C8831}"/>
     <hyperlink ref="B17" r:id="rId35" xr:uid="{FB62ED73-32C6-424B-B288-F750338510AF}"/>
     <hyperlink ref="B18" r:id="rId36" xr:uid="{D947FBCA-D9F2-4FA2-8BFA-44EFF6F45CB7}"/>
     <hyperlink ref="B19" r:id="rId37" xr:uid="{D1320363-272A-460A-ACD0-C5B7680379AD}"/>
     <hyperlink ref="B20" r:id="rId38" xr:uid="{F4288DD8-301A-4A54-A4DF-6480FDEF3C02}"/>
     <hyperlink ref="B21" r:id="rId39" xr:uid="{94EE570F-EBC5-42F9-8CE5-3B106860885F}"/>
     <hyperlink ref="B22" r:id="rId40" xr:uid="{79E70843-DD0A-44A0-92A3-EBF315C90397}"/>
     <hyperlink ref="C16" r:id="rId41" xr:uid="{52C8AA99-686B-43E6-80DB-AC0638CCED16}"/>
     <hyperlink ref="C17" r:id="rId42" xr:uid="{DA37E4F0-6CF3-41EB-8893-A30CD88D317F}"/>
     <hyperlink ref="B96" r:id="rId43" xr:uid="{FC63A385-1EFD-4AB4-8F75-AEBAD8A73C7B}"/>
-    <hyperlink ref="C175" r:id="rId44" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/50d325fa-c220-40f5-90ab-ab3893eaf01f" xr:uid="{966A0066-08B9-4AC5-8610-E0D51596D039}"/>
+    <hyperlink ref="C175" r:id="rId44" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" xr:uid="{966A0066-08B9-4AC5-8610-E0D51596D039}"/>
     <hyperlink ref="B175" r:id="rId45" xr:uid="{A4ACA92D-16BB-4FC7-8B81-CB6630BE55C5}"/>
     <hyperlink ref="C172" r:id="rId46" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" xr:uid="{4429F7FD-9E22-4904-B289-6FEF67CEEED4}"/>
     <hyperlink ref="B172" r:id="rId47" xr:uid="{4E817A14-5BF7-4411-A219-7CA9220EC703}"/>
     <hyperlink ref="C34" r:id="rId48" xr:uid="{AD02BEF5-53A1-46C4-B074-20384787CB75}"/>
     <hyperlink ref="B36" r:id="rId49" xr:uid="{D9091BA7-BD90-4559-8916-081A3FE894A4}"/>
     <hyperlink ref="B78" r:id="rId50" xr:uid="{850C3084-8831-47BF-B5C2-C0DC5B4AE510}"/>
     <hyperlink ref="B79" r:id="rId51" xr:uid="{3B860217-325C-4644-9617-41266FC276A1}"/>
     <hyperlink ref="B80" r:id="rId52" xr:uid="{F6B3AD48-11A0-4B29-A396-7862DA1F1B22}"/>
     <hyperlink ref="B81" r:id="rId53" xr:uid="{0830FDC6-0590-48FE-87EC-E6410644C3A0}"/>
     <hyperlink ref="B82" r:id="rId54" xr:uid="{D7EA1F3F-991F-453D-8914-E68C7255034E}"/>
     <hyperlink ref="B83" r:id="rId55" xr:uid="{5190B271-47FA-43AD-A95A-A89BBAB2E471}"/>
     <hyperlink ref="B84" r:id="rId56" xr:uid="{C6B02178-E2B7-4972-87A5-1B70E2A98E84}"/>
     <hyperlink ref="B154" r:id="rId57" xr:uid="{E00B3DEE-1143-4DD3-A8BD-BAAC9B954512}"/>
     <hyperlink ref="B155" r:id="rId58" xr:uid="{005F601A-2242-451E-BC05-92B9E41173CA}"/>
     <hyperlink ref="C154" r:id="rId59" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" xr:uid="{2483C667-848D-4F58-8A92-E9D48C180113}"/>
     <hyperlink ref="C155" r:id="rId60" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" xr:uid="{2D687E6A-898F-4C7F-96EC-B8E5AECE01E4}"/>
     <hyperlink ref="B110" r:id="rId61" xr:uid="{812287D2-3BC1-4862-8E8E-27A111DF689C}"/>
     <hyperlink ref="C110" r:id="rId62" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" xr:uid="{7C5A2639-36E5-4224-8356-57446A0DBE32}"/>
     <hyperlink ref="C41" r:id="rId63" xr:uid="{3F594AF7-8B8C-4494-98BE-54C6AE288B1E}"/>
     <hyperlink ref="B41" r:id="rId64" xr:uid="{0920FB35-175E-4E94-BE0C-D4243CB26C0C}"/>
-    <hyperlink ref="C42" r:id="rId65" xr:uid="{4FF6E8E0-C037-47AB-8293-B4272A95ABF3}"/>
-[...179 lines deleted...]
-    <hyperlink ref="C31" r:id="rId245" xr:uid="{D30B9AA0-9C88-4EFB-8AC1-2F6469CE7E68}"/>
+    <hyperlink ref="B42" r:id="rId65" xr:uid="{6EEC7C41-5936-4167-9259-14C6413C28AF}"/>
+    <hyperlink ref="B43" r:id="rId66" xr:uid="{4D7FDB0D-1F6A-4F74-AC52-1F0B2CAE77AE}"/>
+    <hyperlink ref="C44" r:id="rId67" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c33d41cd-7aac-4e93-8c3a-282432123a78" xr:uid="{B44F8B58-7DA5-4D0C-9D71-802D4EBBE15C}"/>
+    <hyperlink ref="B44" r:id="rId68" xr:uid="{021F88DC-E926-4118-A646-FC4858D666E3}"/>
+    <hyperlink ref="C45" r:id="rId69" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c33d41cd-7aac-4e93-8c3a-282432123a78" xr:uid="{E94B8CF4-6AC5-4EC4-A949-4C446D74034A}"/>
+    <hyperlink ref="B45" r:id="rId70" xr:uid="{3F154422-5D16-43E3-8370-B0A81A6F15ED}"/>
+    <hyperlink ref="B46" r:id="rId71" xr:uid="{4797D550-4AD5-4D53-AD9F-A246DF5A70C5}"/>
+    <hyperlink ref="C46" r:id="rId72" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e0d05dd3-6df4-4438-9f36-d28f305adf03" xr:uid="{39E6F87C-57C2-43C5-9A78-53D204FA540D}"/>
+    <hyperlink ref="B55" r:id="rId73" xr:uid="{0E2E60D7-F477-475B-9264-06B70FF3FE04}"/>
+    <hyperlink ref="C55" r:id="rId74" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" xr:uid="{D2B51A13-7B47-4264-A429-D4223FE9528E}"/>
+    <hyperlink ref="C54" r:id="rId75" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" xr:uid="{95062B39-A73E-4500-8B9F-A811004F71AC}"/>
+    <hyperlink ref="B54" r:id="rId76" xr:uid="{E26F964E-694B-4843-BF89-256C2A624BBC}"/>
+    <hyperlink ref="B51" r:id="rId77" xr:uid="{7C2BA268-5228-4FA4-95F5-2251BA2318E3}"/>
+    <hyperlink ref="B52" r:id="rId78" xr:uid="{3703F995-53C1-4C4E-8BA8-F478DA27F164}"/>
+    <hyperlink ref="C51" r:id="rId79" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5422b7a4-487c-4851-bb26-6f4b4327523a" xr:uid="{6EC962A8-66D4-493F-AF0D-F557CB4A24EE}"/>
+    <hyperlink ref="C52" r:id="rId80" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5422b7a4-487c-4851-bb26-6f4b4327523a" xr:uid="{AA5EE9C3-B85A-413C-920C-B49B97EDB861}"/>
+    <hyperlink ref="B53" r:id="rId81" xr:uid="{EC1FFDDB-D371-496F-AA66-4B30B39535AC}"/>
+    <hyperlink ref="C53" r:id="rId82" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5422b7a4-487c-4851-bb26-6f4b4327523a" xr:uid="{2AFF2241-4B65-4EF0-BBF4-28CBE3741BC6}"/>
+    <hyperlink ref="C35" r:id="rId83" xr:uid="{8230E6E2-9D55-4F21-8E70-6D9612CBD5AC}"/>
+    <hyperlink ref="C36" r:id="rId84" xr:uid="{C07E418D-7F04-48CE-A7E7-0BFC567E74C5}"/>
+    <hyperlink ref="C37" r:id="rId85" xr:uid="{A0FE241C-335F-4822-B4F8-14FBCBC6B34F}"/>
+    <hyperlink ref="C25" r:id="rId86" xr:uid="{CC4D9F31-0807-49A2-83DC-4C41DD1118C9}"/>
+    <hyperlink ref="C26" r:id="rId87" xr:uid="{621C1495-A7F7-4D6F-8B66-71E788D840D4}"/>
+    <hyperlink ref="C101" r:id="rId88" xr:uid="{F5D6BA3C-4D08-4A47-9AC0-DAF036C5B74D}"/>
+    <hyperlink ref="B101" r:id="rId89" xr:uid="{3A5FC6AF-944B-4658-9964-C4028F99A878}"/>
+    <hyperlink ref="C102" r:id="rId90" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f08d8a7b-7a53-4409-8401-d16e10baac92" xr:uid="{F1C040DC-71CA-4B41-9A81-52D8C89D6EBC}"/>
+    <hyperlink ref="B102" r:id="rId91" xr:uid="{C8C40BD6-9A03-4888-8B04-767057D9CBF4}"/>
+    <hyperlink ref="C103" r:id="rId92" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f08d8a7b-7a53-4409-8401-d16e10baac92" xr:uid="{C64DF370-0F67-4B9A-8825-307078898154}"/>
+    <hyperlink ref="B103" r:id="rId93" xr:uid="{7A09256C-AD8B-4F3D-9D40-E4DFDB108F06}"/>
+    <hyperlink ref="C171" r:id="rId94" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0be17a87-7bdd-4545-826f-e9d08d8d63a9" xr:uid="{4575EF2E-48A3-4A77-A1FA-B4E95330488A}"/>
+    <hyperlink ref="B171" r:id="rId95" xr:uid="{B9C61F0B-78B4-41D5-B306-0C75BFC5A811}"/>
+    <hyperlink ref="C104" r:id="rId96" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f1f3743f-96d2-4a29-9f19-0db43594a4ee" xr:uid="{03C81048-A57E-45B0-9A28-88AFE69AB485}"/>
+    <hyperlink ref="B104" r:id="rId97" xr:uid="{BE89EC86-1E14-4024-A5FE-FD5441533462}"/>
+    <hyperlink ref="C105" r:id="rId98" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7d3ea50c-adfd-484c-b186-0d124dd2f260" xr:uid="{A97F07BC-75F6-4E0A-96B8-D5677351A211}"/>
+    <hyperlink ref="B105" r:id="rId99" xr:uid="{8BDDB02A-9F34-456C-8E7F-C99945073BA2}"/>
+    <hyperlink ref="C107" r:id="rId100" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1955885a-b5cf-49bb-ac1a-7178d9e91582" xr:uid="{8E870F40-B0B9-4479-8238-C7EC34B48F84}"/>
+    <hyperlink ref="B107" r:id="rId101" display="SUV 3" xr:uid="{241DE617-3A86-4A12-9578-E8462019608E}"/>
+    <hyperlink ref="B108" r:id="rId102" xr:uid="{19E642BD-5A0C-4AFE-BD0B-7E4DB9BA4F60}"/>
+    <hyperlink ref="C108" r:id="rId103" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" xr:uid="{4EFA09D7-12EC-478E-B2CC-E1D91A3B7F5C}"/>
+    <hyperlink ref="C109" r:id="rId104" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" xr:uid="{E2F00E02-7A4C-41C5-B5CD-97DDA73BE806}"/>
+    <hyperlink ref="B109" r:id="rId105" xr:uid="{2C125774-B309-4F9C-A6C0-FF5AABD5583A}"/>
+    <hyperlink ref="C111" r:id="rId106" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" xr:uid="{5DB33311-B8CF-4448-BD6C-BDA3859489EF}"/>
+    <hyperlink ref="B111" r:id="rId107" xr:uid="{0829D447-AE62-4715-A134-6569F67D45A5}"/>
+    <hyperlink ref="B112" r:id="rId108" xr:uid="{C5457CDC-9715-4554-A2B4-E78FED15EDC3}"/>
+    <hyperlink ref="C112" r:id="rId109" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" xr:uid="{5F587694-275F-4976-A889-18BCE1CD68B4}"/>
+    <hyperlink ref="B106" r:id="rId110" xr:uid="{AC524CA1-38D5-44FC-99E4-7DEC6FE87BFD}"/>
+    <hyperlink ref="C106" r:id="rId111" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/54362385-a5de-46e4-8beb-f623352105d8" xr:uid="{E7822363-AA57-4FA2-8877-D8034F49BD4B}"/>
+    <hyperlink ref="B113" r:id="rId112" xr:uid="{E8E45E17-772D-4451-A68E-197952A7F0E4}"/>
+    <hyperlink ref="C113" r:id="rId113" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e78dc435-e7f2-4f1b-8bbc-055c15a6f056" xr:uid="{1BFC74D8-D2C3-46E8-857E-B5EA0F8BB496}"/>
+    <hyperlink ref="C60" r:id="rId114" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" xr:uid="{183AD2EB-0D78-4D3C-ADB2-AA725353B826}"/>
+    <hyperlink ref="B60" r:id="rId115" xr:uid="{6F30A282-80CC-403B-8929-15DB0BB4C02B}"/>
+    <hyperlink ref="B61" r:id="rId116" xr:uid="{399BC73C-B484-4765-BF34-D3859DF9CBFA}"/>
+    <hyperlink ref="B62" r:id="rId117" xr:uid="{32070595-C77A-4FEA-B008-F6DE99916161}"/>
+    <hyperlink ref="B63" r:id="rId118" xr:uid="{28A3FDC3-2939-4532-8E87-72479037FE28}"/>
+    <hyperlink ref="B64" r:id="rId119" xr:uid="{E2C1B929-F4C8-465C-AE73-AC34DAA9E0EB}"/>
+    <hyperlink ref="B66" r:id="rId120" xr:uid="{66EA1BAE-24D8-4DCC-90DE-FBE8FD61E18C}"/>
+    <hyperlink ref="B67" r:id="rId121" xr:uid="{E88855CD-59AB-4D90-A423-5C438203B3F3}"/>
+    <hyperlink ref="B68" r:id="rId122" xr:uid="{6F461AEF-0C57-4B97-869F-67B453359EAD}"/>
+    <hyperlink ref="B69" r:id="rId123" xr:uid="{9A5D2B42-9958-4699-81EB-EC27D5DB89A1}"/>
+    <hyperlink ref="B70" r:id="rId124" xr:uid="{276ACE61-B69F-4B41-ABC2-F03E80482B08}"/>
+    <hyperlink ref="B71" r:id="rId125" xr:uid="{409CA766-F94B-47A8-B996-3D48DB598F9B}"/>
+    <hyperlink ref="B72" r:id="rId126" xr:uid="{FC0FCBC1-DA64-4690-A591-546E1175F619}"/>
+    <hyperlink ref="B73" r:id="rId127" xr:uid="{83FC1911-369B-48E6-9236-05AF2DE7DE3C}"/>
+    <hyperlink ref="B74" r:id="rId128" xr:uid="{3FE2DC42-9EF0-4E4A-A183-D7BD68B5AA25}"/>
+    <hyperlink ref="B75" r:id="rId129" xr:uid="{81030136-4E1A-401C-97A4-F2B0DE7F394C}"/>
+    <hyperlink ref="C89" r:id="rId130" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" xr:uid="{CDDF670F-2F4C-42B0-BB35-27F4A9327A25}"/>
+    <hyperlink ref="B89" r:id="rId131" xr:uid="{554A081E-1D8D-400E-BEDA-0B3932A954FF}"/>
+    <hyperlink ref="C90" r:id="rId132" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" xr:uid="{0929D17E-E3FE-4A2E-A6FE-0D41EC929414}"/>
+    <hyperlink ref="B90" r:id="rId133" xr:uid="{1776C693-5495-40F7-9678-21D810184E8E}"/>
+    <hyperlink ref="C91" r:id="rId134" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" xr:uid="{12B88950-5EF7-4E33-8612-7F3E7AB91129}"/>
+    <hyperlink ref="B91" r:id="rId135" xr:uid="{E1A43DB2-94B5-497E-AF32-A629CD813E0E}"/>
+    <hyperlink ref="B92" r:id="rId136" xr:uid="{F7F09C55-2991-49FF-A201-4BB6DCCB6A01}"/>
+    <hyperlink ref="C114" r:id="rId137" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f6596559-7f50-47ff-b974-bbc096167cfe" xr:uid="{B15D0399-845A-4684-BDF8-1F50BBD0DA9C}"/>
+    <hyperlink ref="B114" r:id="rId138" xr:uid="{3AA735D1-566C-4009-BC9A-6769803C09D4}"/>
+    <hyperlink ref="C115" r:id="rId139" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f6596559-7f50-47ff-b974-bbc096167cfe" xr:uid="{38A467AA-8386-46D2-BA1D-5380CC3C9B3C}"/>
+    <hyperlink ref="C119" r:id="rId140" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" xr:uid="{98361AA1-A9E3-4E72-8585-6B81C3BDAE64}"/>
+    <hyperlink ref="B115" r:id="rId141" xr:uid="{2A8FF5F4-C553-41DE-BCDA-461EF68C3834}"/>
+    <hyperlink ref="B119" r:id="rId142" xr:uid="{1CCC1879-F528-4969-B6C1-5970E7DF74F2}"/>
+    <hyperlink ref="C124" r:id="rId143" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bfba955e-ed7e-49fc-9be8-2414d63dd040" xr:uid="{454D9E1F-7D9C-4999-8D96-A946FD5EFFAD}"/>
+    <hyperlink ref="B124" r:id="rId144" display="VAN 01" xr:uid="{42DFC30A-F3BE-4088-B04F-291B3B6F2D77}"/>
+    <hyperlink ref="C125" r:id="rId145" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7a57d3b4-4404-46e1-acf8-fc7df29dd919" xr:uid="{13AD5561-F2A4-4743-B34A-D7FA4A0038DD}"/>
+    <hyperlink ref="B125" r:id="rId146" xr:uid="{AB83C143-C4F0-421D-A15C-7105E786C17B}"/>
+    <hyperlink ref="B126" r:id="rId147" xr:uid="{1FA35272-4599-4C4A-8490-27BF1EA8F4F5}"/>
+    <hyperlink ref="C126" r:id="rId148" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" xr:uid="{400FE7F3-F654-460E-8495-8D6D14E85268}"/>
+    <hyperlink ref="B127" r:id="rId149" xr:uid="{1D0BA290-75AF-4EE8-B40B-2CA0FB591AFD}"/>
+    <hyperlink ref="B128" r:id="rId150" xr:uid="{D63C0C25-22E7-462B-8E9A-5DC34EE599A7}"/>
+    <hyperlink ref="B129" r:id="rId151" xr:uid="{321304A9-EB8C-4E75-8657-86B7729C0449}"/>
+    <hyperlink ref="C151" r:id="rId152" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" xr:uid="{268E4349-081E-4165-98FB-A101BCB685C7}"/>
+    <hyperlink ref="B151" r:id="rId153" xr:uid="{32E01EB2-6BE3-435D-B5F0-1013D2AB1688}"/>
+    <hyperlink ref="B156" r:id="rId154" xr:uid="{5DF050F9-CFB2-49DF-9F3A-ABB7C1F589A2}"/>
+    <hyperlink ref="C156" r:id="rId155" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" xr:uid="{E806FA05-D127-41B6-90E9-C15A36F22B02}"/>
+    <hyperlink ref="C152" r:id="rId156" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" xr:uid="{18EB3938-1413-459F-8173-F39E7F87FAD7}"/>
+    <hyperlink ref="B152" r:id="rId157" xr:uid="{A97A2231-5403-4108-8A19-4F46B3AFADF9}"/>
+    <hyperlink ref="C167" r:id="rId158" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" xr:uid="{CC348130-23F8-46E3-BB21-6253FA3D8578}"/>
+    <hyperlink ref="B167" r:id="rId159" xr:uid="{50FE2620-E8F2-4700-9E81-D8BCDE3573CC}"/>
+    <hyperlink ref="C68" r:id="rId160" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{A4BFB2EA-3C0C-4E26-8B57-25CCA5A4EF25}"/>
+    <hyperlink ref="C65" r:id="rId161" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" xr:uid="{A8EF7849-638B-4DBB-BF79-78847279AB7B}"/>
+    <hyperlink ref="C66" r:id="rId162" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" xr:uid="{672DC3DE-DE94-4532-9E83-AE2A7C34B1E5}"/>
+    <hyperlink ref="C67" r:id="rId163" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" xr:uid="{4259DC40-B8A7-434A-9EEE-27EF9A40A8A3}"/>
+    <hyperlink ref="C173" r:id="rId164" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" xr:uid="{006C8FD3-FFBA-4065-9578-4B40B4F2ED32}"/>
+    <hyperlink ref="B173" r:id="rId165" xr:uid="{D9713842-565E-4630-BA79-E4A4B5958A36}"/>
+    <hyperlink ref="B130" r:id="rId166" xr:uid="{96CF97B3-EA0F-483F-9398-98F2EFF0F649}"/>
+    <hyperlink ref="C130" r:id="rId167" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" xr:uid="{D2BC24C2-6C7F-4424-ADCE-09C6B45DC201}"/>
+    <hyperlink ref="B131" r:id="rId168" xr:uid="{6866872F-6A2D-441E-AA5F-2643B58B26F4}"/>
+    <hyperlink ref="B132" r:id="rId169" xr:uid="{E8F9ED1E-3FEC-448A-93A2-542772AF2818}"/>
+    <hyperlink ref="B133" r:id="rId170" xr:uid="{0DA5AF44-FF84-4AE7-95B9-6FC0B632F498}"/>
+    <hyperlink ref="C131" r:id="rId171" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" xr:uid="{391546D3-F342-4C69-ABBD-D2B557286D91}"/>
+    <hyperlink ref="C132" r:id="rId172" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" xr:uid="{EECC5BB7-E00C-45F5-A203-401417BC5405}"/>
+    <hyperlink ref="C133" r:id="rId173" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" xr:uid="{00ED8282-11F8-45F9-AEA5-D8361D27C566}"/>
+    <hyperlink ref="C69" r:id="rId174" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{D298E282-B59A-4C91-AE0F-1ACE421340D1}"/>
+    <hyperlink ref="C70" r:id="rId175" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{78722418-4D19-4B30-8BE5-D3C405E4A3DA}"/>
+    <hyperlink ref="C71" r:id="rId176" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{0E613B19-4CFF-4004-A422-B225583E060B}"/>
+    <hyperlink ref="C72" r:id="rId177" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{FE687256-7619-43BB-891D-E68605819E8A}"/>
+    <hyperlink ref="C73" r:id="rId178" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{62EF9F81-8BB7-426C-BABA-BF8BCAC81498}"/>
+    <hyperlink ref="C74" r:id="rId179" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{EC2A8B8F-2760-4033-B14A-17F4063287D0}"/>
+    <hyperlink ref="C75" r:id="rId180" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{D1997D56-37F4-4BCE-97C2-A6BD04070A3A}"/>
+    <hyperlink ref="B77" r:id="rId181" xr:uid="{99420E07-5026-43E7-B731-760C7169B673}"/>
+    <hyperlink ref="B76" r:id="rId182" xr:uid="{599B8DD6-C5BD-47F4-AA1D-FF47885316B8}"/>
+    <hyperlink ref="C116" r:id="rId183" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f6596559-7f50-47ff-b974-bbc096167cfe" xr:uid="{A9D1858E-9DA9-4A8A-B8FA-AFE94C1A75CC}"/>
+    <hyperlink ref="B116" r:id="rId184" xr:uid="{0F30875A-B659-4653-A2DC-0E32029BBCCA}"/>
+    <hyperlink ref="C117" r:id="rId185" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" xr:uid="{0608F25F-2E0E-4A43-B90E-D109D157E993}"/>
+    <hyperlink ref="C118" r:id="rId186" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" xr:uid="{32B51CF5-3786-4B6F-A7D7-930E28F28DFB}"/>
+    <hyperlink ref="B117" r:id="rId187" xr:uid="{F8D06925-D8D0-4D8A-8C81-005FC2376E60}"/>
+    <hyperlink ref="B118" r:id="rId188" xr:uid="{FBF46A62-F9F2-42A5-9E9C-53AD4221248B}"/>
+    <hyperlink ref="C174" r:id="rId189" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1a488e4f-11e0-46a9-8e82-55b86d1f82ab" xr:uid="{517036DE-18AE-41EF-BCFA-A6830A6FF38A}"/>
+    <hyperlink ref="B174" r:id="rId190" xr:uid="{4A75AC91-C533-4A47-9AA7-4504E48C5448}"/>
+    <hyperlink ref="B134" r:id="rId191" xr:uid="{080C6572-5754-4245-9877-8DAB7CD8619B}"/>
+    <hyperlink ref="C134" r:id="rId192" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" xr:uid="{9FE77F26-9C50-40FD-99BE-4DA0D0743505}"/>
+    <hyperlink ref="C153" r:id="rId193" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dce63240-7a8e-43d9-9735-dd1384066dc7" xr:uid="{87C76701-9B15-4E53-A479-B34A387244E8}"/>
+    <hyperlink ref="B153" r:id="rId194" xr:uid="{464D21A8-100E-455B-B141-F866072E005B}"/>
+    <hyperlink ref="B166" r:id="rId195" display="HEV 4" xr:uid="{1876A6CB-CC83-4529-B2FA-1ECCF1F76474}"/>
+    <hyperlink ref="B165" r:id="rId196" display="HEV 4" xr:uid="{BF407D14-1D74-416B-9BF0-996016C1815D}"/>
+    <hyperlink ref="B164" r:id="rId197" display="HEV 4" xr:uid="{A8C962D3-B730-45DB-835D-2CCD649F43DC}"/>
+    <hyperlink ref="C166" r:id="rId198" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" xr:uid="{B0535EB0-CEA2-41D5-8E33-E27E51205652}"/>
+    <hyperlink ref="C165" r:id="rId199" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" xr:uid="{A9DB909B-312B-4170-9E0D-3CF55E9CE97B}"/>
+    <hyperlink ref="C164" r:id="rId200" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" xr:uid="{0FF28D14-EDC5-4888-9C2E-F3AF2928420D}"/>
+    <hyperlink ref="B135" r:id="rId201" xr:uid="{C3C71638-62B9-480D-B7B3-3C6D10B71878}"/>
+    <hyperlink ref="C135" r:id="rId202" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" xr:uid="{F4EB5F07-A5DC-4D2E-AF1E-D74F6734B2B2}"/>
+    <hyperlink ref="C136" r:id="rId203" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" xr:uid="{FD8C3AB1-04EA-4A16-B860-F70D39E43C78}"/>
+    <hyperlink ref="B136" r:id="rId204" xr:uid="{D266FCE4-47AB-4A09-9245-2E80A66221EA}"/>
+    <hyperlink ref="B137" r:id="rId205" xr:uid="{0E76A1B7-B9CE-4006-BC91-B1DD8AF62ACE}"/>
+    <hyperlink ref="B138" r:id="rId206" xr:uid="{53561B53-89D3-41DA-934A-1BB25C025F45}"/>
+    <hyperlink ref="B139" r:id="rId207" xr:uid="{F1C8C43B-DB8E-4340-9F82-68392B71A37B}"/>
+    <hyperlink ref="B140" r:id="rId208" xr:uid="{574143DB-ECCD-49DF-B4A7-334AE01B3DF1}"/>
+    <hyperlink ref="B141" r:id="rId209" xr:uid="{10FFE2A6-1084-4EE8-AD4A-BA9A064ADCD8}"/>
+    <hyperlink ref="B142" r:id="rId210" xr:uid="{55035A3B-02D0-4356-AB36-B45E9E32D215}"/>
+    <hyperlink ref="B143" r:id="rId211" xr:uid="{960BA531-E1AC-4502-A4C8-0091401C1B47}"/>
+    <hyperlink ref="B144" r:id="rId212" xr:uid="{35992547-FBA5-4E60-A9C7-C1A832BED918}"/>
+    <hyperlink ref="B145" r:id="rId213" xr:uid="{21FEB383-C0E9-4A14-8981-C02952919CB5}"/>
+    <hyperlink ref="B146" r:id="rId214" xr:uid="{860DA720-456F-4847-97B5-B4DB9A0E0AAF}"/>
+    <hyperlink ref="C96" r:id="rId215" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" xr:uid="{701A5897-E0B8-46BB-B22D-18276B12A0C3}"/>
+    <hyperlink ref="C95" r:id="rId216" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" xr:uid="{BE8A081F-0C57-452E-BB47-B0C6A7693C59}"/>
+    <hyperlink ref="C94" r:id="rId217" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" xr:uid="{6C3CDF04-804B-4BD8-8E05-5A7F04DDE6BE}"/>
+    <hyperlink ref="C93" r:id="rId218" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" xr:uid="{61381AA2-5986-42A8-A834-826D2DAA8441}"/>
+    <hyperlink ref="C92" r:id="rId219" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" xr:uid="{A92C57B1-B5F0-452F-9D96-8429D77A1C8C}"/>
+    <hyperlink ref="C127" r:id="rId220" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" xr:uid="{F35E83BA-F4A6-480C-B565-A3FCE1E9E812}"/>
+    <hyperlink ref="C128" r:id="rId221" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" xr:uid="{3D590C92-BAE5-489B-A6AC-2D4F0C567D79}"/>
+    <hyperlink ref="C129" r:id="rId222" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" xr:uid="{C701AEFA-5407-4DC1-8479-24D53F6918FD}"/>
+    <hyperlink ref="C76" r:id="rId223" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{064DB998-C186-425B-B592-411F94758220}"/>
+    <hyperlink ref="C77" r:id="rId224" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{2DB16E0A-8EFB-4E32-BB80-DD804B67EF0B}"/>
+    <hyperlink ref="C78" r:id="rId225" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{6D8E0EEE-16F1-4E73-A17D-0DE0960E88A1}"/>
+    <hyperlink ref="C79" r:id="rId226" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{F3DBA42F-E476-45F4-BA0E-46E00D1C2A41}"/>
+    <hyperlink ref="C80" r:id="rId227" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{5D2A0DBB-4A7A-49DB-8116-E403676BD577}"/>
+    <hyperlink ref="C81" r:id="rId228" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{4F877886-C980-4E91-B5D0-A639F8BA38A9}"/>
+    <hyperlink ref="C82" r:id="rId229" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{C53A3925-905B-4294-9668-35A4F98317CC}"/>
+    <hyperlink ref="C83" r:id="rId230" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{A3E72637-6E95-4496-AABF-3415C961D0A2}"/>
+    <hyperlink ref="C84" r:id="rId231" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{09E3F6E8-BE38-4A88-A266-7BA8599BCF16}"/>
+    <hyperlink ref="C18" r:id="rId232" xr:uid="{615AD6FB-9EF0-4E6E-8CB1-97515A953468}"/>
+    <hyperlink ref="C19" r:id="rId233" xr:uid="{8CA22FE1-34D9-4FA3-87D9-7D5562C54FC5}"/>
+    <hyperlink ref="C20" r:id="rId234" xr:uid="{ADC1D106-B431-42C8-BEEB-BA8636B1E439}"/>
+    <hyperlink ref="C21" r:id="rId235" xr:uid="{B03C730B-392A-4F82-9CED-C4BBF5B2B999}"/>
+    <hyperlink ref="C22" r:id="rId236" xr:uid="{79FB13B2-3D75-44CD-A643-EFE8A925B77B}"/>
+    <hyperlink ref="C30" r:id="rId237" xr:uid="{F062D04D-7D4E-4962-9573-F0D4CC3F35BB}"/>
+    <hyperlink ref="C31" r:id="rId238" xr:uid="{D30B9AA0-9C88-4EFB-8AC1-2F6469CE7E68}"/>
+    <hyperlink ref="C42" r:id="rId239" xr:uid="{1F09F18B-7488-4915-8C37-4EDD5C40EC98}"/>
+    <hyperlink ref="C43" r:id="rId240" xr:uid="{016DA4B9-FE0F-447F-A363-6BF26031446C}"/>
+    <hyperlink ref="C61" r:id="rId241" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" xr:uid="{9230FCF2-1310-40D8-8CE4-BF01C23A3C82}"/>
+    <hyperlink ref="C62" r:id="rId242" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" xr:uid="{D7ED0804-02CF-425F-86F4-458EEBF0BB48}"/>
+    <hyperlink ref="C63" r:id="rId243" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" xr:uid="{F9F0B7D9-709B-428C-955F-48B795F402DF}"/>
+    <hyperlink ref="C64" r:id="rId244" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" xr:uid="{EC32AF33-F0F1-48F3-937D-5C297BEEA122}"/>
+    <hyperlink ref="C137" r:id="rId245" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" xr:uid="{0A6E58DC-6427-4F82-8D09-B4BA86D53ECD}"/>
+    <hyperlink ref="C138" r:id="rId246" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" xr:uid="{ADA55F8B-0DA2-4172-8A5D-5486720F9411}"/>
+    <hyperlink ref="C139:C146" r:id="rId247" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" xr:uid="{7F396263-B478-4E2E-B043-6D2733DDB06E}"/>
   </hyperlinks>
   <pageMargins left="0.45" right="0.25" top="0.25" bottom="0.25" header="0.5" footer="0.25"/>
-  <pageSetup scale="39" fitToHeight="0" orientation="landscape" r:id="rId246"/>
+  <pageSetup scale="39" fitToHeight="0" orientation="landscape" r:id="rId248"/>
   <headerFooter>
     <oddFooter>Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="56" min="1" max="14" man="1"/>
     <brk id="148" min="1" max="14" man="1"/>
     <brk id="184" min="1" max="14" man="1"/>
   </rowBreaks>
-  <drawing r:id="rId247"/>
+  <drawing r:id="rId249"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>