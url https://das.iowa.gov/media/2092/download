--- v12 (2026-08-05)
+++ v13 (2026-08-25)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iowamac-my.sharepoint.com/personal/mariah_fucaloro_das_iowa_gov/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{3706A3EE-BB4D-41A9-BF59-2B3FCF7118CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="38" documentId="14_{9672E7B8-D7EC-4664-8B88-34CB06A8F1A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5B2014E3-ED6B-4AD2-92EF-994DA6DA9504}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$15:$R$15</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$B$1:$O$242</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$B$1:$O$239</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1574" uniqueCount="564">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1545" uniqueCount="555">
   <si>
     <t xml:space="preserve">Description </t>
   </si>
   <si>
     <t xml:space="preserve">Dealer </t>
   </si>
   <si>
     <t xml:space="preserve">Make </t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Dodge</t>
   </si>
   <si>
     <t xml:space="preserve">Ford </t>
   </si>
   <si>
     <t>Stiver's Ford</t>
   </si>
   <si>
@@ -95,53 +95,50 @@
   <si>
     <t>Durango</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>harryb@stewhansens.com</t>
   </si>
   <si>
     <t>Contact Name</t>
   </si>
   <si>
     <t>Harry Bougher</t>
   </si>
   <si>
     <t>Dealer Contact Information</t>
   </si>
   <si>
     <t>Karl Chevrolet</t>
   </si>
   <si>
-    <t>DS6T98</t>
-[...1 lines deleted...]
-  <si>
     <t>515-251-4234</t>
   </si>
   <si>
     <t>Chevrolet</t>
   </si>
   <si>
     <t>Body Code</t>
   </si>
   <si>
     <t>Suburban</t>
   </si>
   <si>
     <t>RAM</t>
   </si>
   <si>
     <t>F550</t>
   </si>
   <si>
     <t>***State Vehicle Contract numbers can only be used to purchase vehicles through the Contracted Dealers below.***</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>1/4 Ton</t>
@@ -215,53 +212,50 @@
   <si>
     <t>D23L62</t>
   </si>
   <si>
     <t>DJ7L91</t>
   </si>
   <si>
     <t>V8 Diesel</t>
   </si>
   <si>
     <t>F2B</t>
   </si>
   <si>
     <t>F3B</t>
   </si>
   <si>
     <t>X2B</t>
   </si>
   <si>
     <t>Explorer</t>
   </si>
   <si>
     <t>D 4.1</t>
   </si>
   <si>
-    <t>H 8.1</t>
-[...1 lines deleted...]
-  <si>
     <t>Stew Hansens</t>
   </si>
   <si>
     <t>ggioffredi@charlesgabus.com</t>
   </si>
   <si>
     <t>Vehicle Model Year</t>
   </si>
   <si>
     <t>Alt. Engine Available</t>
   </si>
   <si>
     <t>Law Enforcement  - Police Vehicles (PPV series) - Pursuit Rated</t>
   </si>
   <si>
     <t>Law Enforcement  - Police Special Service Vehicles (SSV series) - NOT Pursuit Rated</t>
   </si>
   <si>
     <t xml:space="preserve">State of Iowa Executive Branch Agencies: All vehicle purchases must be made through the Department of Administrative Services,                                                                                                                                         </t>
   </si>
   <si>
     <t>Central Procurement Fleet Services Enterprise, pursuant to Iowa Code Chapter 8A.362.4.a.</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
@@ -627,53 +621,50 @@
     <t>zachjohnson@lindquistford.com</t>
   </si>
   <si>
     <t>Trax</t>
   </si>
   <si>
     <t>1TR58</t>
   </si>
   <si>
     <t>1PT26</t>
   </si>
   <si>
     <t>DT6L41</t>
   </si>
   <si>
     <t>1101 SE Oralabor Road</t>
   </si>
   <si>
     <t>Ankeny, IA 50021</t>
   </si>
   <si>
     <t>3055 SE Delaware Avenue</t>
   </si>
   <si>
     <t xml:space="preserve">515-251-4234   </t>
-  </si>
-[...1 lines deleted...]
-    <t>U0G</t>
   </si>
   <si>
     <t>Order Date Window</t>
   </si>
   <si>
     <t>Truck - Light Duty</t>
   </si>
   <si>
     <t>SUV</t>
   </si>
   <si>
     <t>Sedan</t>
   </si>
   <si>
     <t xml:space="preserve">HEV - Hybrid Electric Vehicle </t>
   </si>
   <si>
     <t>EV - All Electric Vehicle</t>
   </si>
   <si>
     <t>EUV - ALL Electric Utility Vehicle</t>
   </si>
   <si>
     <t>Specialty - ADA Accessible</t>
   </si>
@@ -1210,56 +1201,50 @@
   <si>
     <t>HDT 5</t>
   </si>
   <si>
     <t>X4H</t>
   </si>
   <si>
     <t>F6K</t>
   </si>
   <si>
     <t>LDT 8</t>
   </si>
   <si>
     <t>LDT 9</t>
   </si>
   <si>
     <t>LDT 11</t>
   </si>
   <si>
     <t>Crew Cab: 5' Box Length; 4X4, 4 Cyl., 1711 Payload, 7500 Towing Capacity</t>
   </si>
   <si>
     <t>W8B</t>
   </si>
   <si>
-    <t>LDT 12</t>
-[...4 lines deleted...]
-  <si>
     <t>HEV 13</t>
   </si>
   <si>
     <t>Crew Cab: 4.5' Box Length, FWD,  2.5L 4 Cyl., 1500 Payload, 2000 Towing Capacity</t>
   </si>
   <si>
     <t>W8A</t>
   </si>
   <si>
     <t>HEV 14</t>
   </si>
   <si>
     <t>Crew Cab: 4.5' Box Length, AWD,  2.5L 4 Cyl., 1400 Payload, 24000 Towing Capacity</t>
   </si>
   <si>
     <t>MDT 18</t>
   </si>
   <si>
     <t>Regular Cab: 8' Box Length; 4X4, V8 6.8L, 3814 payload, 14400 towing cap, 10000 GVWR</t>
   </si>
   <si>
     <t>MDT 19</t>
   </si>
   <si>
     <t>Regular Cab: 8' Box Length; 4X4, V8 Engine, 4,529 payload, 14300 towing cap, 10900 GVWR</t>
@@ -1356,59 +1341,50 @@
     <t>SED 5</t>
   </si>
   <si>
     <t>SUV 8</t>
   </si>
   <si>
     <t>SUV 1</t>
   </si>
   <si>
     <t>SUV 9</t>
   </si>
   <si>
     <t>HEV 4</t>
   </si>
   <si>
     <t>SUV 10</t>
   </si>
   <si>
     <t>SUV 11</t>
   </si>
   <si>
     <t>SUV 12</t>
   </si>
   <si>
     <t>SUV 2</t>
-  </si>
-[...7 lines deleted...]
-    <t>24194A</t>
   </si>
   <si>
     <t>UIJ</t>
   </si>
   <si>
     <t>SUV 13</t>
   </si>
   <si>
     <t>VAN 3</t>
   </si>
   <si>
     <t>Full Size Cargo Van, AWD, 2-Passenger, V6 3.5L, Low roof 82.2", 130WB, 9500 GVWR</t>
   </si>
   <si>
     <t>VAN 5</t>
   </si>
   <si>
     <t>W3U</t>
   </si>
   <si>
     <t>VAN 4</t>
   </si>
   <si>
     <t>VAN 6</t>
   </si>
@@ -1426,56 +1402,50 @@
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>15 Passenger</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>, V6 3.5L, Standard Roof Height 82.4", 148 Wheelbase, 9550 GVWR</t>
     </r>
   </si>
   <si>
     <t>X9Y</t>
   </si>
   <si>
-    <t xml:space="preserve">RAM </t>
-[...4 lines deleted...]
-  <si>
     <t>SED 6</t>
   </si>
   <si>
     <t>HEV 6</t>
   </si>
   <si>
     <t>HEV 8</t>
   </si>
   <si>
     <t>HEV 9</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>XLE</t>
   </si>
   <si>
     <t>LDT 4</t>
   </si>
   <si>
     <t>LDT 5</t>
   </si>
   <si>
     <t>Extended Cab: 6.6' Box Length, 4x4, 4 Cyl 2.7L, 1750 Payload, 9300 Towing capacity</t>
@@ -1660,53 +1630,50 @@
     <t>HDT 1</t>
   </si>
   <si>
     <t>HDT 2</t>
   </si>
   <si>
     <t>Crew Cab, 197.4" Wheelbase, 84" CA, 4X4, DRW, V8 6.4L,  20300 towing cap, 16500 GVWR</t>
   </si>
   <si>
     <t>HDT 3</t>
   </si>
   <si>
     <t>Standard Cab, 168.5" Wheelbase, 84" CA, 4X4, DRW, V8 6.4L, 18220 towing cap, 18000 GVWR</t>
   </si>
   <si>
     <t>HDT 4</t>
   </si>
   <si>
     <t>Crew Cab, 197.4" Wheelbase, 84" CA,4X4, DRW, V8 6.4L, 20230 towing cap, 19500 GVWR</t>
   </si>
   <si>
     <t>VAN 2</t>
   </si>
   <si>
     <t>Standard Cab, 168.5" Wheelbase, 84" CA, 4X4, DRW, V8 6.4L, 20740 towing cap, 16500 GVWR</t>
-  </si>
-[...1 lines deleted...]
-    <t>State of Iowa, DOT, and Regents - 2026 Model Year Vehicle Contract Catalog</t>
   </si>
   <si>
     <t>VAN 1</t>
   </si>
   <si>
     <t>170" Wheelbase Cargo Van. AWD, 2 Passenger, 4 Cyl, Min roof height 108.4", 11030 GVWR</t>
   </si>
   <si>
     <t>F600</t>
   </si>
   <si>
     <t>MDT 7</t>
   </si>
   <si>
     <t xml:space="preserve">McGrath </t>
   </si>
   <si>
     <t>MDT 8</t>
   </si>
   <si>
     <t xml:space="preserve">Regular Cab: 8'2" Box Length; SRW, 4X4, V8 Engine, 4583 Payload Capacity, 11300 GVWR </t>
   </si>
   <si>
     <t>Regular Cab: 8'2" Box Length; 4x4, V8 Engine, 3829 Payload capacity, 10250 GVWR</t>
   </si>
@@ -2089,53 +2056,50 @@
   <si>
     <t>136" Wheelbase Panel Cargo Van, FWD, 2 Passenger, 3.6L V6, 3800 Payload, 8,550 GVWR, High Roof Height 103.6"</t>
   </si>
   <si>
     <t>136" Wheelbase Panel Cargo Van, FWD, 2 Passenger, 3.6L V6, 4400 Payload, 8,900 GVWR, Low Roof Height 93"</t>
   </si>
   <si>
     <t>136" Wheelbase Panel Cargo Van, FWD, 2 Passenger, 3.6L V6, 4150 Payload, 8,900 GVWR, High Roof Height 103.6"</t>
   </si>
   <si>
     <t>136" Wheelbase Panel Cargo Van, FWD, 2 Passenger, 3.6L V6, 4000 Payload, 8,900 GVWR, High Roof Height 102.1"</t>
   </si>
   <si>
     <t>136" Wheelbase Panel Cargo Van, FWD, 2 Passenger, 3.6L V6, 4820 Payload, 9,350 GVWR, Low Roof Height 93"</t>
   </si>
   <si>
     <t>136" Wheelbase Panel Cargo Van, FWD, 2 Passenger, 3.6L V6, 4560 Payload, 9,350 GVWR, High Roof Height 103.6"</t>
   </si>
   <si>
     <t>159" Wheelbase Panel Cargo Van, FWD, 2 Passenger, 3.6L V6, 4430 Payload, 9,350 GVWR, High Roof Height 102.1"</t>
   </si>
   <si>
     <t>159" Wheelbase Panel Cargo Van, Extended, FWD, 2 Passenger, 3.6L V6, 4320 Payload, 9,350 GVWR, High Roof Height 102.5"</t>
   </si>
   <si>
-    <t>240051895B</t>
-[...1 lines deleted...]
-  <si>
     <t>Bronco Sport</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">4 Dr Utility, AWD, 5940 GVWR, </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>7-Passenger</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
@@ -2155,50 +2119,59 @@
     <t>SuperCrew Cab, 179" Wheelbase, 60" CA, 4X4, DRW, V8 7.3L Engine, 18000 GVWR, Towing Cap: 18500 conventional; 21200 5th wheel, 21300 gooseneck</t>
   </si>
   <si>
     <t>SuperCrew Cab, 145" Wheelbase, 60" CA, 4X2, DRW, V8 7.3L Engine, 22000 GVWR, Towing Cap: 18500 conventional; 23300 5th wheel, 23400 gooseneck</t>
   </si>
   <si>
     <t>CLOSING 9/25/26</t>
   </si>
   <si>
     <t>CLOSING 8/28/26</t>
   </si>
   <si>
     <t>SUV 3</t>
   </si>
   <si>
     <t>25005B</t>
   </si>
   <si>
     <t>Regular Cab: 8' Box Length; 4X4 V6, 3.0L,  1715 payload, 7500 base towing cap, 6450 GVWR</t>
   </si>
   <si>
     <t>SuperCab: 6'5" Box Length; 4X4, V6, 3.0L, 1600 payload, 7400 base towing cap, 6550 GVWR</t>
   </si>
   <si>
     <t>SuperCrew Cab: 5'5" Box Length; 4X4,  V6, 3.0L,  1650 payload, 7500 base towing capacity, 6650 GVWR</t>
+  </si>
+  <si>
+    <t>24194B</t>
+  </si>
+  <si>
+    <t>25280A</t>
+  </si>
+  <si>
+    <t>State of Iowa, DOT, and Regents - 2026/2027 Model Year Vehicle Contract Catalog</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="165" formatCode="m/d/yy;@"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -3016,51 +2989,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="352">
+  <cellXfs count="347">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3184,53 +3157,50 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="12" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="16" fillId="0" borderId="30" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -3315,64 +3285,55 @@
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="12" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="12" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="20" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -3536,108 +3497,93 @@
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="2" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="12" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="16" fillId="12" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="12" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="12" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3719,50 +3665,62 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="12" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="15" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="11" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="11" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="11" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -4128,51 +4086,51 @@
       <color rgb="FF0066FF"/>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>2233083</xdr:colOff>
-      <xdr:row>233</xdr:row>
+      <xdr:row>230</xdr:row>
       <xdr:rowOff>21166</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="TextBox 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="17335500" y="92371333"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
@@ -4468,8273 +4426,8141 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1beeb7e5-a0d9-4634-a9b1-ed1c4a4048a1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/59456810-20e6-40b4-842b-22a2610a310d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f2a5d399-0b4a-4998-aaa6-7d1af3dab789" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/06a6892d-6913-45ef-a5bd-d8268f9be666" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/69e72dfd-fd66-4f7e-b406-7c4c151d477b" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d8ee8a6-d29d-442d-b7f7-8e069bdcc368" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bc73772b-8a68-459f-b101-ec1796720482" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/327ee2d9-9f31-4e8f-88d4-c3367d4a3288" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8a9df2db-45dd-4d03-9338-cb384d6f96ad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f6596559-7f50-47ff-b974-bbc096167cfe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/59456810-20e6-40b4-842b-22a2610a310d" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7b18b14f-f314-4615-8916-3235b7b33030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d8ee8a6-d29d-442d-b7f7-8e069bdcc368" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/06a6892d-6913-45ef-a5bd-d8268f9be666" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f1f3743f-96d2-4a29-9f19-0db43594a4ee" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9062c3e7-41c0-4c69-a906-becb118899a3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8a9df2db-45dd-4d03-9338-cb384d6f96ad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/59456810-20e6-40b4-842b-22a2610a310d" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dce63240-7a8e-43d9-9735-dd1384066dc7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://das.iowa.gov/media/1910/download?inline" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/70f819e9-95d4-42f2-9cd0-7c7fe8bc9acb" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05f704f5-746b-470a-ba12-b8260be0beb6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f2a5d399-0b4a-4998-aaa6-7d1af3dab789" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9062c3e7-41c0-4c69-a906-becb118899a3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f6596559-7f50-47ff-b974-bbc096167cfe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1beeb7e5-a0d9-4634-a9b1-ed1c4a4048a1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8a9df2db-45dd-4d03-9338-cb384d6f96ad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/59456810-20e6-40b4-842b-22a2610a310d" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ae7ebf96-a71a-4adb-b430-7fa03bdb7dd6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e9a81c5c-6807-48bd-99a9-c42be48a1e41" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1beeb7e5-a0d9-4634-a9b1-ed1c4a4048a1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4e0de354-0ade-4f4d-88b0-81a7e7ac5de4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1955885a-b5cf-49bb-ac1a-7178d9e91582" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9062c3e7-41c0-4c69-a906-becb118899a3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7d3ea50c-adfd-484c-b186-0d124dd2f260" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f2a5d399-0b4a-4998-aaa6-7d1af3dab789" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c33d41cd-7aac-4e93-8c3a-282432123a78" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ca641d31-750b-42ff-94e4-7ce7d5e4099c" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/54362385-a5de-46e4-8beb-f623352105d8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1b4f493a-a629-4abf-8776-639adcef2b04" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4e0de354-0ade-4f4d-88b0-81a7e7ac5de4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c9f41ed0-df3b-49d2-a562-7c65c6be693e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bbb1268f-0fa7-4217-8bf8-097f28e52573" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bfba955e-ed7e-49fc-9be8-2414d63dd040" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e591c138-4f35-470d-8b7b-cb9841514cf4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bc73772b-8a68-459f-b101-ec1796720482" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9062c3e7-41c0-4c69-a906-becb118899a3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/70f819e9-95d4-42f2-9cd0-7c7fe8bc9acb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/698e7d83-41ea-45f5-933a-ec265868294c" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5c1b0456-5f07-4124-9c37-53a89cef61d4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0399d856-e8f9-4c1f-b2c8-39dbefc2b33c" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5422b7a4-487c-4851-bb26-6f4b4327523a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/81382758-cf80-413d-b967-6b640f656575" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f08d8a7b-7a53-4409-8401-d16e10baac92" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/70f819e9-95d4-42f2-9cd0-7c7fe8bc9acb" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/59456810-20e6-40b4-842b-22a2610a310d" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c33d41cd-7aac-4e93-8c3a-282432123a78" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e78dc435-e7f2-4f1b-8bbc-055c15a6f056" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5422b7a4-487c-4851-bb26-6f4b4327523a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/698e7d83-41ea-45f5-933a-ec265868294c" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ff3edf-0bed-4ac0-9f91-9b808c69f8f8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7a57d3b4-4404-46e1-acf8-fc7df29dd919" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/AwardedContracts" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7a57d3b4-4404-46e1-acf8-fc7df29dd919" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9062c3e7-41c0-4c69-a906-becb118899a3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4e0de354-0ade-4f4d-88b0-81a7e7ac5de4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/13dba9ed-43d0-4822-b38f-912aa6218dcb" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eed8637d-6148-452a-b90f-17524730c3ac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f08d8a7b-7a53-4409-8401-d16e10baac92" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/13dba9ed-43d0-4822-b38f-912aa6218dcb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1b4f493a-a629-4abf-8776-639adcef2b04" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/06a6892d-6913-45ef-a5bd-d8268f9be666" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5422b7a4-487c-4851-bb26-6f4b4327523a" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1132b526-bfce-49f3-a318-c5e1a9655347" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e0d05dd3-6df4-4438-9f36-d28f305adf03" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ff3edf-0bed-4ac0-9f91-9b808c69f8f8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1a488e4f-11e0-46a9-8e82-55b86d1f82ab" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3ecb5a12-2b26-4590-b01b-aa0873aeef69" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f6596559-7f50-47ff-b974-bbc096167cfe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/41bc5885-7ac3-421d-a786-459638366989" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/59456810-20e6-40b4-842b-22a2610a310d" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e9db958e-1c50-4ff4-8d85-b0abb475947f" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9062c3e7-41c0-4c69-a906-becb118899a3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d1d1dc33-15fd-4a28-81f5-e59047130ae5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/70f819e9-95d4-42f2-9cd0-7c7fe8bc9acb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0be17a87-7bdd-4545-826f-e9d08d8d63a9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8a9df2db-45dd-4d03-9338-cb384d6f96ad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1af97f7f-22f6-48b3-9ebd-4b480c906e27" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7a57d3b4-4404-46e1-acf8-fc7df29dd919" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a916dacb-5dd8-4f19-a9d8-a36c9d3ee08a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3cd5312d-ec33-439d-8c85-b6ef63e5d3e9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e78dc435-e7f2-4f1b-8bbc-055c15a6f056" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/69e72dfd-fd66-4f7e-b406-7c4c151d477b" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d8ee8a6-d29d-442d-b7f7-8e069bdcc368" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/11051397-05ab-42cd-90b6-f40389c73521" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bc73772b-8a68-459f-b101-ec1796720482" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c9f41ed0-df3b-49d2-a562-7c65c6be693e" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1a488e4f-11e0-46a9-8e82-55b86d1f82ab" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/20a7851e-c000-4ee5-badf-b634c057202e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8a9df2db-45dd-4d03-9338-cb384d6f96ad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/13dba9ed-43d0-4822-b38f-912aa6218dcb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/942ae3ce-7091-4447-8dbf-9ee4cdd3f9db" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1b4f493a-a629-4abf-8776-639adcef2b04" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a916dacb-5dd8-4f19-a9d8-a36c9d3ee08a" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/58630e7a-402b-4b9c-9286-fae123832b03" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7b18b14f-f314-4615-8916-3235b7b33030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d8ee8a6-d29d-442d-b7f7-8e069bdcc368" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/27b575fe-851a-48ee-92df-afb987e3d568" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e9db958e-1c50-4ff4-8d85-b0abb475947f" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/042e4970-155a-43b8-bedd-f23da4ac910a" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/20a7851e-c000-4ee5-badf-b634c057202e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8a9df2db-45dd-4d03-9338-cb384d6f96ad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f08d8a7b-7a53-4409-8401-d16e10baac92" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b6861b64-3554-40a4-91ca-83d7d538c16e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/58630e7a-402b-4b9c-9286-fae123832b03" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://das.iowa.gov/media/1910/download?inline" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/079ca472-8481-43ab-96bd-87dff1234003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b6861b64-3554-40a4-91ca-83d7d538c16e" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/042e4970-155a-43b8-bedd-f23da4ac910a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/20a7851e-c000-4ee5-badf-b634c057202e" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c48bcb99-4937-4a95-9da0-914fd959b918" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f541d497-f483-41a4-98cb-ddf89ef81a59" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ff3edf-0bed-4ac0-9f91-9b808c69f8f8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/76508504-d599-495c-b09f-ef0d541f85de" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/27b575fe-851a-48ee-92df-afb987e3d568" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/20a7851e-c000-4ee5-badf-b634c057202e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/079ca472-8481-43ab-96bd-87dff1234003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/11051397-05ab-42cd-90b6-f40389c73521" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/042e4970-155a-43b8-bedd-f23da4ac910a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b6861b64-3554-40a4-91ca-83d7d538c16e" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c48bcb99-4937-4a95-9da0-914fd959b918" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e1c802fa-ac33-4f55-926e-5d83cb34e9fb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f08d8a7b-7a53-4409-8401-d16e10baac92" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cfac3df9-49b9-4f80-baf8-2ee043b9abee" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/76508504-d599-495c-b09f-ef0d541f85de" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/079ca472-8481-43ab-96bd-87dff1234003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/27b575fe-851a-48ee-92df-afb987e3d568" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/06a6892d-6913-45ef-a5bd-d8268f9be666" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a916dacb-5dd8-4f19-a9d8-a36c9d3ee08a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/042e4970-155a-43b8-bedd-f23da4ac910a" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/055c91f9-b9c4-4d3c-9adf-bdb721a489bf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e1c802fa-ac33-4f55-926e-5d83cb34e9fb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ff3edf-0bed-4ac0-9f91-9b808c69f8f8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/76508504-d599-495c-b09f-ef0d541f85de" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/079ca472-8481-43ab-96bd-87dff1234003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/055c91f9-b9c4-4d3c-9adf-bdb721a489bf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/06a6892d-6913-45ef-a5bd-d8268f9be666" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0be17a87-7bdd-4545-826f-e9d08d8d63a9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b7d8e289-db99-4432-af3e-c0a0b2e06808https:/bidopportunities.iowa.gov/Home/ShowContractDocument/b7d8e289-db99-4432-af3e-c0a0b2e06808" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/042e4970-155a-43b8-bedd-f23da4ac910a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eed8637d-6148-452a-b90f-17524730c3ac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cfac3df9-49b9-4f80-baf8-2ee043b9abee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/055c91f9-b9c4-4d3c-9adf-bdb721a489bf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cfac3df9-49b9-4f80-baf8-2ee043b9abee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f541d497-f483-41a4-98cb-ddf89ef81a59" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/079ca472-8481-43ab-96bd-87dff1234003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e0d05dd3-6df4-4438-9f36-d28f305adf03" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/327ee2d9-9f31-4e8f-88d4-c3367d4a3288" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b7d8e289-db99-4432-af3e-c0a0b2e06808" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/AwardedContracts" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/20a7851e-c000-4ee5-badf-b634c057202e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7a57d3b4-4404-46e1-acf8-fc7df29dd919" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/06a6892d-6913-45ef-a5bd-d8268f9be666" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/055c91f9-b9c4-4d3c-9adf-bdb721a489bf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05da0d1a-ed6d-4d5a-93ab-013f5eb25051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/079ca472-8481-43ab-96bd-87dff1234003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4cc5f9dd-30c3-4bf1-85b0-62d6b754793e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1b4f493a-a629-4abf-8776-639adcef2b04" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b7d8e289-db99-4432-af3e-c0a0b2e06808" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f1f3743f-96d2-4a29-9f19-0db43594a4ee" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/20a7851e-c000-4ee5-badf-b634c057202e" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/079ca472-8481-43ab-96bd-87dff1234003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/13dba9ed-43d0-4822-b38f-912aa6218dcb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/079ca472-8481-43ab-96bd-87dff1234003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fe2f3b5b-b47b-4ed8-b534-12dc8a8dd0b3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/055c91f9-b9c4-4d3c-9adf-bdb721a489bf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1beeb7e5-a0d9-4634-a9b1-ed1c4a4048a1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05da0d1a-ed6d-4d5a-93ab-013f5eb25051" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1132b526-bfce-49f3-a318-c5e1a9655347" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/62f093dd-0f11-4f48-91e7-34c2ff525597" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/11051397-05ab-42cd-90b6-f40389c73521" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05f704f5-746b-470a-ba12-b8260be0beb6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b7d8e289-db99-4432-af3e-c0a0b2e06808https:/bidopportunities.iowa.gov/Home/ShowContractDocument/b7d8e289-db99-4432-af3e-c0a0b2e06808" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/079ca472-8481-43ab-96bd-87dff1234003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/20a7851e-c000-4ee5-badf-b634c057202e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c48caec3-6b7a-4b46-83d7-1125b298b0f8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/20a7851e-c000-4ee5-badf-b634c057202e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1beeb7e5-a0d9-4634-a9b1-ed1c4a4048a1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/055c91f9-b9c4-4d3c-9adf-bdb721a489bf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a916dacb-5dd8-4f19-a9d8-a36c9d3ee08a" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1beeb7e5-a0d9-4634-a9b1-ed1c4a4048a1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3cd5312d-ec33-439d-8c85-b6ef63e5d3e9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0399d856-e8f9-4c1f-b2c8-39dbefc2b33c" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/042e4970-155a-43b8-bedd-f23da4ac910a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d1d1dc33-15fd-4a28-81f5-e59047130ae5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/11051397-05ab-42cd-90b6-f40389c73521" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7d3ea50c-adfd-484c-b186-0d124dd2f260" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bc73772b-8a68-459f-b101-ec1796720482" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/20a7851e-c000-4ee5-badf-b634c057202e" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q245"/>
+  <dimension ref="A1:Q242"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B41" zoomScale="77" zoomScaleNormal="77" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="B51" sqref="B51:C53"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A143" zoomScale="77" zoomScaleNormal="77" zoomScaleSheetLayoutView="40" workbookViewId="0">
+      <selection activeCell="B150" sqref="B150:C150"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.7109375" customWidth="1"/>
-    <col min="2" max="2" width="18.28515625" style="114" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="14.28515625" style="111" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="18.28515625" style="110" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14.28515625" style="107" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21.85546875" style="22" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.42578125" style="29" customWidth="1"/>
-    <col min="6" max="6" width="14.5703125" style="73" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.5703125" style="72" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="20.42578125" style="5" customWidth="1"/>
     <col min="9" max="9" width="18.140625" style="5" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="88.85546875" style="74" customWidth="1"/>
+    <col min="10" max="10" width="88.85546875" style="73" customWidth="1"/>
     <col min="11" max="11" width="16.5703125" style="5" customWidth="1"/>
     <col min="12" max="12" width="10" style="5" customWidth="1"/>
     <col min="13" max="13" width="12.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="30.140625" style="18" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="40.85546875" style="2" customWidth="1"/>
-    <col min="16" max="16" width="4.140625" style="75" customWidth="1"/>
+    <col min="16" max="16" width="4.140625" style="74" customWidth="1"/>
     <col min="17" max="17" width="1.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" x14ac:dyDescent="0.25">
       <c r="O1" s="3"/>
     </row>
     <row r="2" spans="2:16" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="B2" s="289" t="s">
-[...14 lines deleted...]
-      <c r="O2" s="289"/>
+      <c r="B2" s="284" t="s">
+        <v>554</v>
+      </c>
+      <c r="C2" s="284"/>
+      <c r="D2" s="284"/>
+      <c r="E2" s="284"/>
+      <c r="F2" s="284"/>
+      <c r="G2" s="284"/>
+      <c r="H2" s="284"/>
+      <c r="I2" s="284"/>
+      <c r="J2" s="284"/>
+      <c r="K2" s="284"/>
+      <c r="L2" s="284"/>
+      <c r="M2" s="284"/>
+      <c r="N2" s="284"/>
+      <c r="O2" s="284"/>
       <c r="P2" s="17"/>
     </row>
     <row r="3" spans="2:16" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="B3" s="295"/>
-[...12 lines deleted...]
-      <c r="O3" s="295"/>
+      <c r="B3" s="290"/>
+      <c r="C3" s="290"/>
+      <c r="D3" s="290"/>
+      <c r="E3" s="290"/>
+      <c r="F3" s="290"/>
+      <c r="G3" s="290"/>
+      <c r="H3" s="290"/>
+      <c r="I3" s="290"/>
+      <c r="J3" s="290"/>
+      <c r="K3" s="290"/>
+      <c r="L3" s="290"/>
+      <c r="M3" s="290"/>
+      <c r="N3" s="290"/>
+      <c r="O3" s="290"/>
       <c r="P3" s="17"/>
     </row>
     <row r="4" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B4" s="290" t="s">
-[...15 lines deleted...]
-      <c r="P4" s="76"/>
+      <c r="B4" s="285" t="s">
+        <v>224</v>
+      </c>
+      <c r="C4" s="285"/>
+      <c r="D4" s="285"/>
+      <c r="E4" s="285"/>
+      <c r="F4" s="285"/>
+      <c r="G4" s="285"/>
+      <c r="H4" s="285"/>
+      <c r="I4" s="285"/>
+      <c r="J4" s="285"/>
+      <c r="K4" s="285"/>
+      <c r="L4" s="285"/>
+      <c r="M4" s="285"/>
+      <c r="N4" s="285"/>
+      <c r="O4" s="285"/>
+      <c r="P4" s="75"/>
     </row>
     <row r="5" spans="2:16" ht="23.25" x14ac:dyDescent="0.35">
-      <c r="B5" s="112"/>
-[...15 lines deleted...]
-      <c r="P5" s="76"/>
+      <c r="B5" s="108"/>
+      <c r="C5" s="108"/>
+      <c r="D5" s="99"/>
+      <c r="E5" s="99"/>
+      <c r="F5" s="99"/>
+      <c r="G5" s="99"/>
+      <c r="H5" s="99"/>
+      <c r="I5" s="99"/>
+      <c r="J5" s="104" t="s">
+        <v>234</v>
+      </c>
+      <c r="K5" s="99"/>
+      <c r="L5" s="99"/>
+      <c r="M5" s="99"/>
+      <c r="N5" s="157"/>
+      <c r="O5" s="99"/>
+      <c r="P5" s="75"/>
     </row>
     <row r="6" spans="2:16" ht="23.25" x14ac:dyDescent="0.35">
-      <c r="B6" s="112"/>
-[...15 lines deleted...]
-      <c r="P6" s="76"/>
+      <c r="B6" s="108"/>
+      <c r="C6" s="108"/>
+      <c r="D6" s="99"/>
+      <c r="E6" s="99"/>
+      <c r="F6" s="99"/>
+      <c r="G6" s="99"/>
+      <c r="H6" s="99"/>
+      <c r="I6" s="99"/>
+      <c r="J6" s="100" t="s">
+        <v>226</v>
+      </c>
+      <c r="K6" s="99"/>
+      <c r="L6" s="99"/>
+      <c r="M6" s="99"/>
+      <c r="N6" s="157"/>
+      <c r="O6" s="99"/>
+      <c r="P6" s="75"/>
     </row>
     <row r="7" spans="2:16" ht="21" x14ac:dyDescent="0.35">
-      <c r="B7" s="294" t="s">
-[...14 lines deleted...]
-      <c r="O7" s="294"/>
+      <c r="B7" s="289" t="s">
+        <v>225</v>
+      </c>
+      <c r="C7" s="289"/>
+      <c r="D7" s="289"/>
+      <c r="E7" s="289"/>
+      <c r="F7" s="289"/>
+      <c r="G7" s="289"/>
+      <c r="H7" s="289"/>
+      <c r="I7" s="289"/>
+      <c r="J7" s="289"/>
+      <c r="K7" s="289"/>
+      <c r="L7" s="289"/>
+      <c r="M7" s="289"/>
+      <c r="N7" s="289"/>
+      <c r="O7" s="289"/>
       <c r="P7" s="9"/>
     </row>
     <row r="8" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B8" s="242" t="s">
-[...14 lines deleted...]
-      <c r="O8" s="242"/>
+      <c r="B8" s="237" t="s">
+        <v>64</v>
+      </c>
+      <c r="C8" s="237"/>
+      <c r="D8" s="237"/>
+      <c r="E8" s="237"/>
+      <c r="F8" s="237"/>
+      <c r="G8" s="237"/>
+      <c r="H8" s="237"/>
+      <c r="I8" s="237"/>
+      <c r="J8" s="237"/>
+      <c r="K8" s="237"/>
+      <c r="L8" s="237"/>
+      <c r="M8" s="237"/>
+      <c r="N8" s="237"/>
+      <c r="O8" s="237"/>
       <c r="P8" s="18"/>
     </row>
     <row r="9" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B9" s="298" t="s">
-[...14 lines deleted...]
-      <c r="O9" s="298"/>
+      <c r="B9" s="293" t="s">
+        <v>65</v>
+      </c>
+      <c r="C9" s="293"/>
+      <c r="D9" s="293"/>
+      <c r="E9" s="293"/>
+      <c r="F9" s="293"/>
+      <c r="G9" s="293"/>
+      <c r="H9" s="293"/>
+      <c r="I9" s="293"/>
+      <c r="J9" s="293"/>
+      <c r="K9" s="293"/>
+      <c r="L9" s="293"/>
+      <c r="M9" s="293"/>
+      <c r="N9" s="293"/>
+      <c r="O9" s="293"/>
       <c r="P9" s="18"/>
     </row>
     <row r="10" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B10" s="111"/>
+      <c r="B10" s="107"/>
       <c r="G10" s="29"/>
       <c r="H10" s="29"/>
       <c r="I10" s="29"/>
       <c r="J10" s="29"/>
       <c r="K10" s="29"/>
       <c r="L10" s="29"/>
       <c r="M10" s="29"/>
       <c r="O10" s="29"/>
       <c r="P10" s="29"/>
     </row>
     <row r="11" spans="2:16" s="7" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="299" t="s">
-[...14 lines deleted...]
-      <c r="O11" s="299"/>
+      <c r="B11" s="294" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="294"/>
+      <c r="D11" s="294"/>
+      <c r="E11" s="294"/>
+      <c r="F11" s="294"/>
+      <c r="G11" s="294"/>
+      <c r="H11" s="294"/>
+      <c r="I11" s="294"/>
+      <c r="J11" s="294"/>
+      <c r="K11" s="294"/>
+      <c r="L11" s="294"/>
+      <c r="M11" s="294"/>
+      <c r="N11" s="294"/>
+      <c r="O11" s="294"/>
       <c r="P11" s="8"/>
     </row>
     <row r="12" spans="2:16" s="7" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="296" t="s">
-[...14 lines deleted...]
-      <c r="O12" s="297"/>
+      <c r="B12" s="291" t="s">
+        <v>69</v>
+      </c>
+      <c r="C12" s="292"/>
+      <c r="D12" s="292"/>
+      <c r="E12" s="292"/>
+      <c r="F12" s="292"/>
+      <c r="G12" s="292"/>
+      <c r="H12" s="292"/>
+      <c r="I12" s="292"/>
+      <c r="J12" s="292"/>
+      <c r="K12" s="292"/>
+      <c r="L12" s="292"/>
+      <c r="M12" s="292"/>
+      <c r="N12" s="292"/>
+      <c r="O12" s="292"/>
       <c r="P12" s="20"/>
     </row>
     <row r="13" spans="2:16" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="14" spans="2:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B14" s="291" t="s">
-[...14 lines deleted...]
-      <c r="O14" s="293"/>
+      <c r="B14" s="286" t="s">
+        <v>62</v>
+      </c>
+      <c r="C14" s="287"/>
+      <c r="D14" s="287"/>
+      <c r="E14" s="287"/>
+      <c r="F14" s="287"/>
+      <c r="G14" s="287"/>
+      <c r="H14" s="287"/>
+      <c r="I14" s="287"/>
+      <c r="J14" s="287"/>
+      <c r="K14" s="287"/>
+      <c r="L14" s="287"/>
+      <c r="M14" s="287"/>
+      <c r="N14" s="287"/>
+      <c r="O14" s="288"/>
       <c r="P14" s="12"/>
     </row>
-    <row r="15" spans="2:16" s="66" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="G15" s="169" t="s">
+    <row r="15" spans="2:16" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B15" s="160" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" s="161" t="s">
+        <v>206</v>
+      </c>
+      <c r="D15" s="162" t="s">
+        <v>195</v>
+      </c>
+      <c r="E15" s="163" t="s">
+        <v>60</v>
+      </c>
+      <c r="F15" s="164" t="s">
+        <v>38</v>
+      </c>
+      <c r="G15" s="165" t="s">
         <v>2</v>
       </c>
-      <c r="H15" s="169" t="s">
+      <c r="H15" s="165" t="s">
         <v>3</v>
       </c>
-      <c r="I15" s="169" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="170" t="s">
+      <c r="I15" s="165" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="166" t="s">
         <v>0</v>
       </c>
-      <c r="K15" s="167" t="s">
-[...8 lines deleted...]
-      <c r="N15" s="171" t="s">
+      <c r="K15" s="163" t="s">
+        <v>21</v>
+      </c>
+      <c r="L15" s="163" t="s">
+        <v>72</v>
+      </c>
+      <c r="M15" s="163" t="s">
+        <v>61</v>
+      </c>
+      <c r="N15" s="167" t="s">
         <v>1</v>
       </c>
-      <c r="O15" s="172" t="s">
-[...2 lines deleted...]
-      <c r="P15" s="72"/>
+      <c r="O15" s="168" t="s">
+        <v>255</v>
+      </c>
+      <c r="P15" s="71"/>
     </row>
     <row r="16" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="B16" s="194" t="s">
-        <v>85</v>
+      <c r="B16" s="186" t="s">
+        <v>83</v>
       </c>
       <c r="C16" s="37" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="D16" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E16" s="32">
         <v>2027</v>
       </c>
       <c r="F16" s="33">
         <v>46309</v>
       </c>
       <c r="G16" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H16" s="47" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="I16" s="34" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J16" s="35" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="K16" s="44" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="L16" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M16" s="47" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="N16" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O16" s="131">
+      <c r="O16" s="127">
         <v>45653</v>
       </c>
       <c r="P16" s="5"/>
     </row>
     <row r="17" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B17" s="194" t="s">
-        <v>88</v>
+      <c r="B17" s="186" t="s">
+        <v>86</v>
       </c>
       <c r="C17" s="37" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="D17" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E17" s="32">
         <v>2027</v>
       </c>
       <c r="F17" s="33">
         <v>46309</v>
       </c>
       <c r="G17" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H17" s="47" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="I17" s="34" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J17" s="35" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="K17" s="44" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="L17" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M17" s="47" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N17" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O17" s="131">
+      <c r="O17" s="127">
         <v>53823</v>
       </c>
       <c r="P17" s="5"/>
     </row>
     <row r="18" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="B18" s="194" t="s">
-        <v>89</v>
+      <c r="B18" s="186" t="s">
+        <v>87</v>
       </c>
       <c r="C18" s="37" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="D18" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E18" s="32">
         <v>2027</v>
       </c>
       <c r="F18" s="33">
         <v>46309</v>
       </c>
       <c r="G18" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H18" s="47" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="I18" s="34" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J18" s="35" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="K18" s="44" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="L18" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M18" s="47" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="N18" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O18" s="131">
+      <c r="O18" s="127">
         <v>47622</v>
       </c>
       <c r="P18" s="5"/>
     </row>
     <row r="19" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B19" s="194" t="s">
-        <v>287</v>
+      <c r="B19" s="186" t="s">
+        <v>284</v>
       </c>
       <c r="C19" s="37" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="D19" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E19" s="32">
         <v>2027</v>
       </c>
       <c r="F19" s="33">
         <v>46309</v>
       </c>
       <c r="G19" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H19" s="47" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="I19" s="34" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="J19" s="35" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="K19" s="44" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="L19" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M19" s="47" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N19" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O19" s="131">
+      <c r="O19" s="127">
         <v>48625</v>
       </c>
       <c r="P19" s="5"/>
     </row>
     <row r="20" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B20" s="216" t="s">
+      <c r="B20" s="207" t="s">
+        <v>285</v>
+      </c>
+      <c r="C20" s="37" t="s">
         <v>288</v>
       </c>
-      <c r="C20" s="37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E20" s="32">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F20" s="33">
         <v>46309</v>
       </c>
-      <c r="G20" s="173" t="s">
+      <c r="G20" s="169" t="s">
         <v>8</v>
       </c>
-      <c r="H20" s="173" t="s">
+      <c r="H20" s="169" t="s">
         <v>10</v>
       </c>
-      <c r="I20" s="182" t="s">
-        <v>29</v>
+      <c r="I20" s="177" t="s">
+        <v>28</v>
       </c>
       <c r="J20" s="36" t="s">
-        <v>129</v>
-[...8 lines deleted...]
-        <v>40</v>
+        <v>127</v>
+      </c>
+      <c r="K20" s="169" t="s">
+        <v>80</v>
+      </c>
+      <c r="L20" s="169" t="s">
+        <v>39</v>
+      </c>
+      <c r="M20" s="169" t="s">
+        <v>39</v>
       </c>
       <c r="N20" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O20" s="132">
-        <v>49024</v>
+      <c r="O20" s="128">
+        <v>50494</v>
       </c>
       <c r="P20" s="5"/>
     </row>
     <row r="21" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B21" s="216" t="s">
-        <v>289</v>
+      <c r="B21" s="207" t="s">
+        <v>286</v>
       </c>
       <c r="C21" s="37" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="D21" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E21" s="32">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F21" s="33">
         <v>46309</v>
       </c>
-      <c r="G21" s="173" t="s">
+      <c r="G21" s="169" t="s">
         <v>8</v>
       </c>
-      <c r="H21" s="173" t="s">
+      <c r="H21" s="169" t="s">
         <v>10</v>
       </c>
-      <c r="I21" s="182" t="s">
-        <v>29</v>
+      <c r="I21" s="177" t="s">
+        <v>28</v>
       </c>
       <c r="J21" s="36" t="s">
-        <v>277</v>
-[...8 lines deleted...]
-        <v>40</v>
+        <v>274</v>
+      </c>
+      <c r="K21" s="169" t="s">
+        <v>80</v>
+      </c>
+      <c r="L21" s="169" t="s">
+        <v>39</v>
+      </c>
+      <c r="M21" s="169" t="s">
+        <v>39</v>
       </c>
       <c r="N21" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O21" s="132">
-        <v>52063</v>
+      <c r="O21" s="128">
+        <v>53624</v>
       </c>
       <c r="P21" s="5"/>
     </row>
     <row r="22" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B22" s="216" t="s">
-        <v>290</v>
+      <c r="B22" s="207" t="s">
+        <v>287</v>
       </c>
       <c r="C22" s="37" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="D22" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E22" s="32">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F22" s="33">
         <v>46309</v>
       </c>
-      <c r="G22" s="173" t="s">
+      <c r="G22" s="169" t="s">
         <v>8</v>
       </c>
-      <c r="H22" s="173" t="s">
+      <c r="H22" s="169" t="s">
         <v>10</v>
       </c>
-      <c r="I22" s="182" t="s">
-        <v>29</v>
+      <c r="I22" s="177" t="s">
+        <v>28</v>
       </c>
       <c r="J22" s="36" t="s">
-        <v>278</v>
-[...8 lines deleted...]
-        <v>40</v>
+        <v>275</v>
+      </c>
+      <c r="K22" s="169" t="s">
+        <v>80</v>
+      </c>
+      <c r="L22" s="169" t="s">
+        <v>39</v>
+      </c>
+      <c r="M22" s="169" t="s">
+        <v>39</v>
       </c>
       <c r="N22" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O22" s="132">
-        <v>52336</v>
+      <c r="O22" s="128">
+        <v>53906</v>
       </c>
       <c r="P22" s="5"/>
     </row>
     <row r="23" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B23" s="194" t="s">
-        <v>230</v>
+      <c r="B23" s="186" t="s">
+        <v>227</v>
       </c>
       <c r="C23" s="37" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="D23" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E23" s="32">
         <v>2027</v>
       </c>
       <c r="F23" s="33">
         <v>46309</v>
       </c>
       <c r="G23" s="44" t="s">
         <v>5</v>
       </c>
       <c r="H23" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="34" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="J23" s="35" t="s">
+        <v>114</v>
+      </c>
+      <c r="K23" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="L23" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M23" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N23" s="44" t="s">
+        <v>58</v>
+      </c>
+      <c r="O23" s="129">
+        <v>41870</v>
+      </c>
+      <c r="P23" s="5"/>
+    </row>
+    <row r="24" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B24" s="186" t="s">
+        <v>228</v>
+      </c>
+      <c r="C24" s="229" t="s">
+        <v>283</v>
+      </c>
+      <c r="D24" s="32" t="s">
         <v>116</v>
-      </c>
-[...25 lines deleted...]
-        <v>118</v>
       </c>
       <c r="E24" s="32">
         <v>2027</v>
       </c>
       <c r="F24" s="33">
         <v>46309</v>
       </c>
       <c r="G24" s="44" t="s">
         <v>5</v>
       </c>
       <c r="H24" s="44" t="s">
         <v>11</v>
       </c>
       <c r="I24" s="34" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="J24" s="35" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="K24" s="44" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="L24" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M24" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N24" s="44" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="O24" s="133">
+        <v>58</v>
+      </c>
+      <c r="O24" s="129">
         <v>45068</v>
       </c>
       <c r="P24" s="5"/>
     </row>
-    <row r="25" spans="2:16" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>380</v>
+    <row r="25" spans="2:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="232" t="s">
+        <v>57</v>
+      </c>
+      <c r="C25" s="37" t="s">
+        <v>370</v>
       </c>
       <c r="D25" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E25" s="32">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F25" s="33">
         <v>46309</v>
       </c>
       <c r="G25" s="44" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H25" s="44" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="I25" s="34" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="J25" s="35" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="K25" s="44" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="L25" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M25" s="44" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="N25" s="162" t="s">
+        <v>39</v>
+      </c>
+      <c r="N25" s="158" t="s">
         <v>18</v>
       </c>
-      <c r="O25" s="133">
-        <v>53740.2</v>
+      <c r="O25" s="129">
+        <v>54673</v>
       </c>
       <c r="P25" s="5"/>
     </row>
     <row r="26" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B26" s="177" t="s">
-[...3 lines deleted...]
-        <v>380</v>
+      <c r="B26" s="233" t="s">
+        <v>88</v>
+      </c>
+      <c r="C26" s="205" t="s">
+        <v>370</v>
       </c>
       <c r="D26" s="39" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E26" s="39">
         <v>2026</v>
       </c>
       <c r="F26" s="40">
         <v>46295</v>
       </c>
       <c r="G26" s="41" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H26" s="41" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>120</v>
+      </c>
+      <c r="I26" s="172" t="s">
+        <v>28</v>
       </c>
       <c r="J26" s="42" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="K26" s="41" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="L26" s="41" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M26" s="41" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="N26" s="120" t="s">
+        <v>39</v>
+      </c>
+      <c r="N26" s="116" t="s">
         <v>18</v>
       </c>
-      <c r="O26" s="134">
+      <c r="O26" s="130">
         <v>49322.8</v>
       </c>
       <c r="P26" s="5"/>
     </row>
     <row r="27" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="28" spans="2:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B28" s="291" t="s">
-[...14 lines deleted...]
-      <c r="O28" s="293"/>
+      <c r="B28" s="286" t="s">
+        <v>63</v>
+      </c>
+      <c r="C28" s="287"/>
+      <c r="D28" s="287"/>
+      <c r="E28" s="287"/>
+      <c r="F28" s="287"/>
+      <c r="G28" s="287"/>
+      <c r="H28" s="287"/>
+      <c r="I28" s="287"/>
+      <c r="J28" s="287"/>
+      <c r="K28" s="287"/>
+      <c r="L28" s="287"/>
+      <c r="M28" s="287"/>
+      <c r="N28" s="287"/>
+      <c r="O28" s="288"/>
       <c r="P28" s="12"/>
     </row>
-    <row r="29" spans="2:16" s="66" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="G29" s="70" t="s">
+    <row r="29" spans="2:16" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B29" s="118" t="s">
+        <v>40</v>
+      </c>
+      <c r="C29" s="119" t="s">
+        <v>206</v>
+      </c>
+      <c r="D29" s="67" t="s">
+        <v>195</v>
+      </c>
+      <c r="E29" s="66" t="s">
+        <v>60</v>
+      </c>
+      <c r="F29" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G29" s="69" t="s">
         <v>2</v>
       </c>
-      <c r="H29" s="70" t="s">
+      <c r="H29" s="69" t="s">
         <v>3</v>
       </c>
-      <c r="I29" s="70" t="s">
-[...2 lines deleted...]
-      <c r="J29" s="71" t="s">
+      <c r="I29" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="J29" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="K29" s="67" t="s">
-[...8 lines deleted...]
-      <c r="N29" s="153" t="s">
+      <c r="K29" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="L29" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="M29" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="N29" s="149" t="s">
         <v>1</v>
       </c>
-      <c r="O29" s="130" t="s">
-[...2 lines deleted...]
-      <c r="P29" s="72"/>
+      <c r="O29" s="126" t="s">
+        <v>255</v>
+      </c>
+      <c r="P29" s="71"/>
     </row>
     <row r="30" spans="2:16" s="1" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B30" s="194" t="s">
-        <v>232</v>
+      <c r="B30" s="186" t="s">
+        <v>229</v>
       </c>
       <c r="C30" s="37" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="D30" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E30" s="32">
         <v>2027</v>
       </c>
       <c r="F30" s="33">
         <v>46309</v>
       </c>
       <c r="G30" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H30" s="44" t="s">
         <v>9</v>
       </c>
       <c r="I30" s="43" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="J30" s="35" t="s">
+        <v>161</v>
+      </c>
+      <c r="K30" s="47" t="s">
         <v>163</v>
       </c>
-      <c r="K30" s="47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L30" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M30" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N30" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O30" s="131">
+      <c r="O30" s="127">
         <v>53391</v>
       </c>
       <c r="P30" s="13"/>
     </row>
     <row r="31" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B31" s="194" t="s">
-        <v>233</v>
+      <c r="B31" s="186" t="s">
+        <v>230</v>
       </c>
       <c r="C31" s="37" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="D31" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E31" s="32">
         <v>2027</v>
       </c>
       <c r="F31" s="33">
         <v>46309</v>
       </c>
       <c r="G31" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H31" s="44" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="I31" s="43" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="J31" s="35" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="K31" s="47" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="L31" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M31" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N31" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O31" s="131">
+      <c r="O31" s="127">
         <v>57670</v>
       </c>
       <c r="P31" s="5"/>
     </row>
     <row r="32" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B32" s="127" t="s">
-        <v>92</v>
+      <c r="B32" s="123" t="s">
+        <v>90</v>
       </c>
       <c r="C32" s="37" t="s">
-        <v>381</v>
+        <v>371</v>
       </c>
       <c r="D32" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E32" s="32">
         <v>2027</v>
       </c>
       <c r="F32" s="33">
         <v>46309</v>
       </c>
       <c r="G32" s="44" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="H32" s="44">
         <v>2500</v>
       </c>
       <c r="I32" s="44" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="J32" s="57" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="K32" s="44" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="L32" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M32" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N32" s="44" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="O32" s="131">
+        <v>58</v>
+      </c>
+      <c r="O32" s="127">
         <v>48343.05</v>
       </c>
       <c r="P32" s="5"/>
     </row>
-    <row r="33" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>549</v>
+    <row r="33" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B33" s="186" t="s">
+        <v>231</v>
+      </c>
+      <c r="C33" s="37" t="s">
+        <v>370</v>
       </c>
       <c r="D33" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E33" s="32">
-        <v>2027</v>
+        <v>2026</v>
       </c>
       <c r="F33" s="33">
-        <v>46088</v>
+        <v>46309</v>
       </c>
       <c r="G33" s="44" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>1500</v>
+        <v>20</v>
+      </c>
+      <c r="H33" s="44" t="s">
+        <v>120</v>
       </c>
       <c r="I33" s="44" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>367</v>
+        <v>28</v>
+      </c>
+      <c r="J33" s="35" t="s">
+        <v>318</v>
       </c>
       <c r="K33" s="44" t="s">
-        <v>19</v>
+        <v>119</v>
       </c>
       <c r="L33" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M33" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N33" s="44" t="s">
-        <v>60</v>
-[...4 lines deleted...]
-      <c r="P33" s="5"/>
+        <v>18</v>
+      </c>
+      <c r="O33" s="127">
+        <v>47057.2</v>
+      </c>
+      <c r="P33" s="13"/>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="B34" s="103" t="s">
-[...3 lines deleted...]
-        <v>380</v>
+      <c r="B34" s="186" t="s">
+        <v>232</v>
+      </c>
+      <c r="C34" s="37" t="s">
+        <v>370</v>
       </c>
       <c r="D34" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E34" s="32">
         <v>2026</v>
       </c>
       <c r="F34" s="33">
         <v>46309</v>
       </c>
       <c r="G34" s="44" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H34" s="44" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="I34" s="44" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="J34" s="35" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="K34" s="44" t="s">
         <v>121</v>
       </c>
       <c r="L34" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M34" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N34" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="O34" s="131">
-        <v>47057.2</v>
+      <c r="O34" s="127">
+        <v>47314.5</v>
       </c>
       <c r="P34" s="13"/>
     </row>
-    <row r="35" spans="1:16" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>380</v>
+    <row r="35" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="186" t="s">
+        <v>233</v>
+      </c>
+      <c r="C35" s="37" t="s">
+        <v>370</v>
       </c>
       <c r="D35" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E35" s="32">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F35" s="33">
         <v>46309</v>
       </c>
       <c r="G35" s="44" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H35" s="44" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>98</v>
+      </c>
+      <c r="I35" s="34" t="s">
+        <v>144</v>
       </c>
       <c r="J35" s="35" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="K35" s="44" t="s">
-        <v>123</v>
+        <v>99</v>
       </c>
       <c r="L35" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M35" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N35" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="O35" s="131">
-[...14 lines deleted...]
-      <c r="E36" s="32">
+      <c r="O35" s="129">
+        <v>54764.6</v>
+      </c>
+      <c r="P35" s="5"/>
+    </row>
+    <row r="36" spans="1:16" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="231" t="s">
+        <v>320</v>
+      </c>
+      <c r="C36" s="205" t="s">
+        <v>370</v>
+      </c>
+      <c r="D36" s="117" t="s">
+        <v>116</v>
+      </c>
+      <c r="E36" s="117">
         <v>2026</v>
       </c>
-      <c r="F36" s="33">
+      <c r="F36" s="120">
         <v>46309</v>
       </c>
-      <c r="G36" s="44" t="s">
+      <c r="G36" s="41" t="s">
+        <v>20</v>
+      </c>
+      <c r="H36" s="41" t="s">
+        <v>321</v>
+      </c>
+      <c r="I36" s="174" t="s">
+        <v>143</v>
+      </c>
+      <c r="J36" s="42" t="s">
+        <v>323</v>
+      </c>
+      <c r="K36" s="41" t="s">
+        <v>322</v>
+      </c>
+      <c r="L36" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="M36" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="N36" s="41" t="s">
+        <v>18</v>
+      </c>
+      <c r="O36" s="175">
+        <v>37728.19</v>
+      </c>
+      <c r="P36" s="5"/>
+    </row>
+    <row r="37" spans="1:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="107"/>
+      <c r="C37" s="105"/>
+      <c r="D37" s="15"/>
+      <c r="E37" s="15"/>
+      <c r="F37" s="10"/>
+      <c r="J37" s="77"/>
+      <c r="N37" s="150"/>
+      <c r="O37" s="16"/>
+      <c r="P37" s="5"/>
+    </row>
+    <row r="38" spans="1:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B38" s="295" t="s">
+        <v>196</v>
+      </c>
+      <c r="C38" s="296"/>
+      <c r="D38" s="296"/>
+      <c r="E38" s="296"/>
+      <c r="F38" s="296"/>
+      <c r="G38" s="296"/>
+      <c r="H38" s="296"/>
+      <c r="I38" s="296"/>
+      <c r="J38" s="296"/>
+      <c r="K38" s="296"/>
+      <c r="L38" s="296"/>
+      <c r="M38" s="296"/>
+      <c r="N38" s="296"/>
+      <c r="O38" s="297"/>
+      <c r="P38" s="12"/>
+    </row>
+    <row r="39" spans="1:16" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B39" s="118" t="s">
+        <v>40</v>
+      </c>
+      <c r="C39" s="119" t="s">
+        <v>206</v>
+      </c>
+      <c r="D39" s="67" t="s">
+        <v>195</v>
+      </c>
+      <c r="E39" s="66" t="s">
+        <v>60</v>
+      </c>
+      <c r="F39" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G39" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="H39" s="69" t="s">
+        <v>3</v>
+      </c>
+      <c r="I39" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="J39" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K39" s="66" t="s">
         <v>21</v>
       </c>
-      <c r="H36" s="44" t="s">
-[...44 lines deleted...]
-      <c r="H37" s="41" t="s">
+      <c r="L39" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="M39" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="N39" s="149" t="s">
+        <v>1</v>
+      </c>
+      <c r="O39" s="126" t="s">
+        <v>255</v>
+      </c>
+      <c r="P39" s="71"/>
+    </row>
+    <row r="40" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B40" s="225" t="s">
+        <v>213</v>
+      </c>
+      <c r="C40" s="208" t="s">
+        <v>548</v>
+      </c>
+      <c r="D40" s="56" t="s">
+        <v>116</v>
+      </c>
+      <c r="E40" s="54">
+        <v>2027</v>
+      </c>
+      <c r="F40" s="55">
+        <v>46589</v>
+      </c>
+      <c r="G40" s="169" t="s">
+        <v>111</v>
+      </c>
+      <c r="H40" s="169">
+        <v>1500</v>
+      </c>
+      <c r="I40" s="169" t="s">
+        <v>28</v>
+      </c>
+      <c r="J40" s="35" t="s">
         <v>326</v>
       </c>
-      <c r="I37" s="179" t="s">
-[...95 lines deleted...]
-      <c r="P40" s="72"/>
+      <c r="K40" s="169" t="s">
+        <v>214</v>
+      </c>
+      <c r="L40" s="169" t="s">
+        <v>39</v>
+      </c>
+      <c r="M40" s="169" t="s">
+        <v>39</v>
+      </c>
+      <c r="N40" s="44" t="s">
+        <v>58</v>
+      </c>
+      <c r="O40" s="127">
+        <v>40726.199999999997</v>
+      </c>
+      <c r="P40" s="5"/>
     </row>
     <row r="41" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B41" s="234" t="s">
-[...3 lines deleted...]
-        <v>560</v>
+      <c r="B41" s="186" t="s">
+        <v>212</v>
+      </c>
+      <c r="C41" s="208" t="s">
+        <v>548</v>
       </c>
       <c r="D41" s="56" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="E41" s="54">
+        <v>116</v>
+      </c>
+      <c r="E41" s="32">
         <v>2027</v>
       </c>
       <c r="F41" s="55">
         <v>46589</v>
       </c>
-      <c r="G41" s="173" t="s">
-[...2 lines deleted...]
-      <c r="H41" s="173">
+      <c r="G41" s="44" t="s">
+        <v>111</v>
+      </c>
+      <c r="H41" s="44">
         <v>1500</v>
       </c>
-      <c r="I41" s="173" t="s">
-        <v>29</v>
+      <c r="I41" s="44" t="s">
+        <v>28</v>
       </c>
       <c r="J41" s="35" t="s">
-        <v>331</v>
-[...8 lines deleted...]
-        <v>40</v>
+        <v>278</v>
+      </c>
+      <c r="K41" s="44" t="s">
+        <v>190</v>
+      </c>
+      <c r="L41" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M41" s="47" t="s">
+        <v>39</v>
       </c>
       <c r="N41" s="44" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>40726.199999999997</v>
+        <v>58</v>
+      </c>
+      <c r="O41" s="127">
+        <v>42359.78</v>
       </c>
       <c r="P41" s="5"/>
     </row>
     <row r="42" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B42" s="194" t="s">
-[...3 lines deleted...]
-        <v>560</v>
+      <c r="B42" s="186" t="s">
+        <v>369</v>
+      </c>
+      <c r="C42" s="208" t="s">
+        <v>548</v>
       </c>
       <c r="D42" s="56" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E42" s="32">
         <v>2027</v>
       </c>
       <c r="F42" s="55">
         <v>46589</v>
       </c>
       <c r="G42" s="44" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="H42" s="44">
         <v>1500</v>
       </c>
       <c r="I42" s="44" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="J42" s="35" t="s">
-        <v>281</v>
+        <v>382</v>
       </c>
       <c r="K42" s="44" t="s">
-        <v>192</v>
+        <v>381</v>
       </c>
       <c r="L42" s="44" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>39</v>
+      </c>
+      <c r="M42" s="44" t="s">
+        <v>39</v>
       </c>
       <c r="N42" s="44" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>42359.78</v>
+        <v>58</v>
+      </c>
+      <c r="O42" s="127">
+        <v>44035.59</v>
       </c>
       <c r="P42" s="5"/>
     </row>
     <row r="43" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B43" s="194" t="s">
+      <c r="A43" s="27"/>
+      <c r="B43" s="230" t="s">
+        <v>238</v>
+      </c>
+      <c r="C43" s="37">
+        <v>25282</v>
+      </c>
+      <c r="D43" s="56" t="s">
+        <v>116</v>
+      </c>
+      <c r="E43" s="50">
+        <v>2027</v>
+      </c>
+      <c r="F43" s="33">
+        <v>46295</v>
+      </c>
+      <c r="G43" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="H43" s="51" t="s">
+        <v>240</v>
+      </c>
+      <c r="I43" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="J43" s="52" t="s">
         <v>379</v>
       </c>
-      <c r="C43" s="217" t="s">
-[...30 lines deleted...]
-        <v>40</v>
+      <c r="K43" s="51" t="s">
+        <v>241</v>
+      </c>
+      <c r="L43" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="M43" s="53" t="s">
+        <v>39</v>
       </c>
       <c r="N43" s="44" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>44035.59</v>
+        <v>18</v>
+      </c>
+      <c r="O43" s="133">
+        <v>31532.799999999999</v>
       </c>
       <c r="P43" s="5"/>
     </row>
     <row r="44" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A44" s="27"/>
-      <c r="B44" s="107" t="s">
-[...2 lines deleted...]
-      <c r="C44" s="99">
+      <c r="B44" s="230" t="s">
+        <v>239</v>
+      </c>
+      <c r="C44" s="37">
         <v>25282</v>
       </c>
-      <c r="D44" s="222" t="s">
-        <v>119</v>
+      <c r="D44" s="56" t="s">
+        <v>116</v>
       </c>
       <c r="E44" s="50">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F44" s="33">
         <v>46295</v>
       </c>
       <c r="G44" s="51" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H44" s="51" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="I44" s="44" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J44" s="52" t="s">
-        <v>389</v>
+        <v>380</v>
       </c>
       <c r="K44" s="51" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="L44" s="51" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M44" s="53" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N44" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="O44" s="137">
-        <v>31532.799999999999</v>
+      <c r="O44" s="133">
+        <v>34751.800000000003</v>
       </c>
       <c r="P44" s="5"/>
     </row>
     <row r="45" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="A45" s="27"/>
-[...9 lines deleted...]
-      <c r="E45" s="50">
+      <c r="B45" s="103" t="s">
+        <v>289</v>
+      </c>
+      <c r="C45" s="98">
+        <v>26052</v>
+      </c>
+      <c r="D45" s="213" t="s">
+        <v>117</v>
+      </c>
+      <c r="E45" s="32">
         <v>2026</v>
       </c>
       <c r="F45" s="33">
         <v>46295</v>
       </c>
-      <c r="G45" s="51" t="s">
-[...3 lines deleted...]
-        <v>243</v>
+      <c r="G45" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H45" s="45" t="s">
+        <v>118</v>
       </c>
       <c r="I45" s="44" t="s">
         <v>28</v>
       </c>
-      <c r="J45" s="52" t="s">
-[...9 lines deleted...]
-        <v>40</v>
+      <c r="J45" s="49" t="s">
+        <v>294</v>
+      </c>
+      <c r="K45" s="44" t="s">
+        <v>290</v>
+      </c>
+      <c r="L45" s="44" t="s">
+        <v>291</v>
+      </c>
+      <c r="M45" s="44" t="s">
+        <v>39</v>
       </c>
       <c r="N45" s="44" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>34751.800000000003</v>
+        <v>292</v>
+      </c>
+      <c r="O45" s="132">
+        <v>36250</v>
       </c>
       <c r="P45" s="5"/>
     </row>
     <row r="46" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B46" s="105" t="s">
-[...6 lines deleted...]
-        <v>119</v>
+      <c r="B46" s="180" t="s">
+        <v>364</v>
+      </c>
+      <c r="C46" s="37">
+        <v>26053</v>
+      </c>
+      <c r="D46" s="213" t="s">
+        <v>117</v>
       </c>
       <c r="E46" s="32">
         <v>2026</v>
       </c>
       <c r="F46" s="33">
         <v>46295</v>
       </c>
       <c r="G46" s="44" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H46" s="45" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="I46" s="44" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="J46" s="49" t="s">
-        <v>297</v>
+        <v>366</v>
       </c>
       <c r="K46" s="44" t="s">
-        <v>293</v>
+        <v>367</v>
       </c>
       <c r="L46" s="44" t="s">
-        <v>294</v>
+        <v>39</v>
       </c>
       <c r="M46" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N46" s="44" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>36250</v>
+        <v>18</v>
+      </c>
+      <c r="O46" s="132">
+        <v>36605.5</v>
       </c>
       <c r="P46" s="5"/>
     </row>
     <row r="47" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B47" s="105" t="s">
-[...2 lines deleted...]
-      <c r="C47" s="99">
+      <c r="B47" s="180" t="s">
+        <v>365</v>
+      </c>
+      <c r="C47" s="37">
         <v>26053</v>
       </c>
-      <c r="D47" s="222" t="s">
-        <v>119</v>
+      <c r="D47" s="228" t="s">
+        <v>546</v>
       </c>
       <c r="E47" s="32">
         <v>2026</v>
       </c>
       <c r="F47" s="33">
         <v>46295</v>
       </c>
       <c r="G47" s="44" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H47" s="45" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="I47" s="44" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="J47" s="49" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="K47" s="44" t="s">
-        <v>377</v>
+        <v>121</v>
       </c>
       <c r="L47" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M47" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N47" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="O47" s="136">
-        <v>36605.5</v>
+      <c r="O47" s="132">
+        <v>39019.199999999997</v>
       </c>
       <c r="P47" s="5"/>
     </row>
-    <row r="48" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>558</v>
+    <row r="48" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A48" s="21"/>
+      <c r="B48" s="180" t="s">
+        <v>327</v>
+      </c>
+      <c r="C48" s="37">
+        <v>26051</v>
+      </c>
+      <c r="D48" s="213" t="s">
+        <v>117</v>
       </c>
       <c r="E48" s="32">
         <v>2026</v>
       </c>
       <c r="F48" s="33">
         <v>46295</v>
       </c>
       <c r="G48" s="44" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="H48" s="45" t="s">
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="I48" s="44" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="J48" s="49" t="s">
-        <v>378</v>
+        <v>279</v>
       </c>
       <c r="K48" s="44" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="L48" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M48" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N48" s="44" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>39019.199999999997</v>
+        <v>293</v>
+      </c>
+      <c r="O48" s="131">
+        <v>41545</v>
       </c>
       <c r="P48" s="5"/>
     </row>
     <row r="49" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A49" s="21"/>
-      <c r="B49" s="105" t="s">
-[...2 lines deleted...]
-      <c r="C49" s="99">
+      <c r="B49" s="180" t="s">
+        <v>328</v>
+      </c>
+      <c r="C49" s="37">
         <v>26051</v>
       </c>
-      <c r="D49" s="222" t="s">
-        <v>119</v>
+      <c r="D49" s="213" t="s">
+        <v>117</v>
       </c>
       <c r="E49" s="32">
         <v>2026</v>
       </c>
       <c r="F49" s="33">
         <v>46295</v>
       </c>
       <c r="G49" s="44" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="H49" s="45" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="I49" s="44" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="J49" s="49" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="K49" s="44" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="L49" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M49" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N49" s="44" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>41545</v>
+        <v>293</v>
+      </c>
+      <c r="O49" s="133">
+        <v>42978</v>
       </c>
       <c r="P49" s="5"/>
     </row>
-    <row r="50" spans="1:16" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-        <v>119</v>
+    <row r="50" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B50" s="123" t="s">
+        <v>298</v>
+      </c>
+      <c r="C50" s="37">
+        <v>26064</v>
+      </c>
+      <c r="D50" s="56" t="s">
+        <v>116</v>
       </c>
       <c r="E50" s="32">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F50" s="33">
         <v>46295</v>
       </c>
       <c r="G50" s="44" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>8</v>
+      </c>
+      <c r="H50" s="44" t="s">
+        <v>10</v>
       </c>
       <c r="I50" s="44" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>28</v>
+      </c>
+      <c r="J50" s="35" t="s">
+        <v>549</v>
       </c>
       <c r="K50" s="44" t="s">
-        <v>131</v>
+        <v>174</v>
       </c>
       <c r="L50" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M50" s="44" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="N50" s="44" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>42978</v>
+        <v>7</v>
+      </c>
+      <c r="O50" s="127">
+        <v>37906</v>
       </c>
       <c r="P50" s="5"/>
     </row>
     <row r="51" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B51" s="127" t="s">
-        <v>301</v>
+      <c r="B51" s="123" t="s">
+        <v>299</v>
       </c>
       <c r="C51" s="37">
         <v>26064</v>
       </c>
       <c r="D51" s="56" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E51" s="32">
         <v>2027</v>
       </c>
       <c r="F51" s="33">
         <v>46295</v>
       </c>
       <c r="G51" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H51" s="44" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="44" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="J51" s="35" t="s">
-        <v>561</v>
+        <v>550</v>
       </c>
       <c r="K51" s="44" t="s">
         <v>176</v>
       </c>
       <c r="L51" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M51" s="44" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="N51" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O51" s="131">
-        <v>37906</v>
+      <c r="O51" s="127">
+        <v>40293</v>
       </c>
       <c r="P51" s="5"/>
     </row>
     <row r="52" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B52" s="127" t="s">
-        <v>302</v>
+      <c r="B52" s="123" t="s">
+        <v>325</v>
       </c>
       <c r="C52" s="37">
         <v>26064</v>
       </c>
       <c r="D52" s="56" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E52" s="32">
         <v>2027</v>
       </c>
       <c r="F52" s="33">
         <v>46295</v>
       </c>
       <c r="G52" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H52" s="44" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="44" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="J52" s="35" t="s">
-        <v>562</v>
+        <v>551</v>
       </c>
       <c r="K52" s="44" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="L52" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M52" s="44" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="N52" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O52" s="131">
-        <v>40293</v>
+      <c r="O52" s="127">
+        <v>42013</v>
       </c>
       <c r="P52" s="5"/>
     </row>
-    <row r="53" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C53" s="37">
+    <row r="53" spans="1:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="27"/>
+      <c r="B53" s="204" t="s">
+        <v>300</v>
+      </c>
+      <c r="C53" s="205">
         <v>26064</v>
       </c>
-      <c r="D53" s="56" t="s">
-[...2 lines deleted...]
-      <c r="E53" s="32">
+      <c r="D53" s="226" t="s">
+        <v>116</v>
+      </c>
+      <c r="E53" s="39">
+        <v>2026</v>
+      </c>
+      <c r="F53" s="40">
+        <v>46295</v>
+      </c>
+      <c r="G53" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="H53" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="I53" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="J53" s="48" t="s">
+        <v>301</v>
+      </c>
+      <c r="K53" s="38" t="s">
+        <v>324</v>
+      </c>
+      <c r="L53" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="M53" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="N53" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="O53" s="134">
+        <v>33533</v>
+      </c>
+      <c r="P53" s="5"/>
+    </row>
+    <row r="54" spans="1:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B54" s="113"/>
+      <c r="C54" s="105"/>
+      <c r="D54" s="15"/>
+      <c r="E54" s="15"/>
+      <c r="F54" s="10"/>
+      <c r="J54" s="77"/>
+      <c r="N54" s="150"/>
+      <c r="O54" s="4"/>
+      <c r="P54" s="5"/>
+    </row>
+    <row r="55" spans="1:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B55" s="295" t="s">
+        <v>373</v>
+      </c>
+      <c r="C55" s="296"/>
+      <c r="D55" s="296"/>
+      <c r="E55" s="296"/>
+      <c r="F55" s="296"/>
+      <c r="G55" s="296"/>
+      <c r="H55" s="296"/>
+      <c r="I55" s="296"/>
+      <c r="J55" s="296"/>
+      <c r="K55" s="296"/>
+      <c r="L55" s="296"/>
+      <c r="M55" s="296"/>
+      <c r="N55" s="296"/>
+      <c r="O55" s="297"/>
+      <c r="P55" s="12"/>
+    </row>
+    <row r="56" spans="1:16" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B56" s="118" t="s">
+        <v>40</v>
+      </c>
+      <c r="C56" s="119" t="s">
+        <v>206</v>
+      </c>
+      <c r="D56" s="67" t="s">
+        <v>195</v>
+      </c>
+      <c r="E56" s="66" t="s">
+        <v>60</v>
+      </c>
+      <c r="F56" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G56" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="H56" s="69" t="s">
+        <v>3</v>
+      </c>
+      <c r="I56" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="J56" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K56" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="L56" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="M56" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="N56" s="149" t="s">
+        <v>1</v>
+      </c>
+      <c r="O56" s="126" t="s">
+        <v>255</v>
+      </c>
+      <c r="P56" s="71"/>
+    </row>
+    <row r="57" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B57" s="180" t="s">
+        <v>383</v>
+      </c>
+      <c r="C57" s="181">
+        <v>26054</v>
+      </c>
+      <c r="D57" s="32" t="s">
+        <v>116</v>
+      </c>
+      <c r="E57" s="56">
         <v>2027</v>
       </c>
-      <c r="F53" s="33">
+      <c r="F57" s="178">
         <v>46295</v>
       </c>
-      <c r="G53" s="44" t="s">
-[...5 lines deleted...]
-      <c r="I53" s="44" t="s">
+      <c r="G57" s="45" t="s">
+        <v>111</v>
+      </c>
+      <c r="H57" s="45">
+        <v>2500</v>
+      </c>
+      <c r="I57" s="45" t="s">
         <v>29</v>
       </c>
-      <c r="J53" s="35" t="s">
-[...8 lines deleted...]
-      <c r="M53" s="44" t="s">
+      <c r="J57" s="46" t="s">
+        <v>384</v>
+      </c>
+      <c r="K57" s="45" t="s">
         <v>48</v>
       </c>
-      <c r="N53" s="44" t="s">
-[...18 lines deleted...]
-      <c r="E54" s="32">
+      <c r="L57" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="M57" s="45" t="s">
+        <v>126</v>
+      </c>
+      <c r="N57" s="45" t="s">
+        <v>58</v>
+      </c>
+      <c r="O57" s="179">
+        <v>42548.27</v>
+      </c>
+      <c r="P57" s="95"/>
+    </row>
+    <row r="58" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B58" s="180" t="s">
+        <v>385</v>
+      </c>
+      <c r="C58" s="181">
+        <v>26054</v>
+      </c>
+      <c r="D58" s="32" t="s">
+        <v>116</v>
+      </c>
+      <c r="E58" s="56">
         <v>2027</v>
       </c>
-      <c r="F54" s="33">
+      <c r="F58" s="178">
         <v>46295</v>
       </c>
-      <c r="G54" s="44" t="s">
-[...147 lines deleted...]
-      <c r="P58" s="72"/>
+      <c r="G58" s="45" t="s">
+        <v>111</v>
+      </c>
+      <c r="H58" s="45">
+        <v>3500</v>
+      </c>
+      <c r="I58" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="J58" s="46" t="s">
+        <v>386</v>
+      </c>
+      <c r="K58" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="L58" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="M58" s="45" t="s">
+        <v>126</v>
+      </c>
+      <c r="N58" s="45" t="s">
+        <v>58</v>
+      </c>
+      <c r="O58" s="179">
+        <v>42879.93</v>
+      </c>
+      <c r="P58" s="95"/>
     </row>
     <row r="59" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B59" s="188" t="s">
-[...2 lines deleted...]
-      <c r="C59" s="189">
+      <c r="B59" s="180" t="s">
+        <v>387</v>
+      </c>
+      <c r="C59" s="181">
         <v>26054</v>
       </c>
       <c r="D59" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E59" s="56">
         <v>2027</v>
       </c>
-      <c r="F59" s="186">
+      <c r="F59" s="178">
         <v>46295</v>
       </c>
       <c r="G59" s="45" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="H59" s="45">
-        <v>2500</v>
+        <v>3500</v>
       </c>
       <c r="I59" s="45" t="s">
         <v>30</v>
       </c>
       <c r="J59" s="46" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="K59" s="45" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L59" s="45" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M59" s="45" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="N59" s="45" t="s">
-        <v>60</v>
-[...4 lines deleted...]
-      <c r="P59" s="96"/>
+        <v>58</v>
+      </c>
+      <c r="O59" s="179">
+        <v>43892.42</v>
+      </c>
+      <c r="P59" s="95"/>
     </row>
     <row r="60" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B60" s="188" t="s">
-[...2 lines deleted...]
-      <c r="C60" s="189">
+      <c r="B60" s="180" t="s">
+        <v>389</v>
+      </c>
+      <c r="C60" s="181">
         <v>26054</v>
       </c>
       <c r="D60" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E60" s="56">
         <v>2027</v>
       </c>
-      <c r="F60" s="186">
+      <c r="F60" s="178">
         <v>46295</v>
       </c>
       <c r="G60" s="45" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="H60" s="45">
-        <v>3500</v>
+        <v>2500</v>
       </c>
       <c r="I60" s="45" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="J60" s="46" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="K60" s="45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L60" s="45" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M60" s="45" t="s">
-        <v>128</v>
+        <v>47</v>
       </c>
       <c r="N60" s="45" t="s">
-        <v>60</v>
-[...4 lines deleted...]
-      <c r="P60" s="96"/>
+        <v>58</v>
+      </c>
+      <c r="O60" s="179">
+        <v>57382.33</v>
+      </c>
+      <c r="P60" s="95"/>
     </row>
     <row r="61" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B61" s="188" t="s">
-[...2 lines deleted...]
-      <c r="C61" s="189">
+      <c r="B61" s="180" t="s">
+        <v>390</v>
+      </c>
+      <c r="C61" s="181">
         <v>26054</v>
       </c>
       <c r="D61" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E61" s="56">
         <v>2027</v>
       </c>
-      <c r="F61" s="186">
+      <c r="F61" s="178">
         <v>46295</v>
       </c>
       <c r="G61" s="45" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="H61" s="45">
         <v>3500</v>
       </c>
       <c r="I61" s="45" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="J61" s="46" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="K61" s="45" t="s">
-        <v>51</v>
+        <v>74</v>
       </c>
       <c r="L61" s="45" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M61" s="45" t="s">
-        <v>128</v>
+        <v>47</v>
       </c>
       <c r="N61" s="45" t="s">
-        <v>60</v>
-[...4 lines deleted...]
-      <c r="P61" s="96"/>
+        <v>58</v>
+      </c>
+      <c r="O61" s="179">
+        <v>57507.99</v>
+      </c>
+      <c r="P61" s="95"/>
     </row>
     <row r="62" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B62" s="188" t="s">
-[...2 lines deleted...]
-      <c r="C62" s="189">
+      <c r="B62" s="180" t="s">
+        <v>397</v>
+      </c>
+      <c r="C62" s="181">
         <v>26054</v>
       </c>
       <c r="D62" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E62" s="56">
         <v>2027</v>
       </c>
-      <c r="F62" s="186">
+      <c r="F62" s="178">
         <v>46295</v>
       </c>
       <c r="G62" s="45" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="H62" s="45">
-        <v>2500</v>
+        <v>3500</v>
       </c>
       <c r="I62" s="45" t="s">
         <v>30</v>
       </c>
       <c r="J62" s="46" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="K62" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="L62" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="M62" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="N62" s="45" t="s">
+        <v>58</v>
+      </c>
+      <c r="O62" s="179">
+        <v>57647.040000000001</v>
+      </c>
+      <c r="P62" s="95"/>
+    </row>
+    <row r="63" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B63" s="123" t="s">
+        <v>416</v>
+      </c>
+      <c r="C63" s="37">
+        <v>26095</v>
+      </c>
+      <c r="D63" s="213" t="s">
+        <v>117</v>
+      </c>
+      <c r="E63" s="32">
+        <v>2026</v>
+      </c>
+      <c r="F63" s="33">
+        <v>46295</v>
+      </c>
+      <c r="G63" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H63" s="44" t="s">
+        <v>100</v>
+      </c>
+      <c r="I63" s="44" t="s">
+        <v>29</v>
+      </c>
+      <c r="J63" s="57" t="s">
+        <v>420</v>
+      </c>
+      <c r="K63" s="44" t="s">
+        <v>101</v>
+      </c>
+      <c r="L63" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="M63" s="44" t="s">
         <v>52</v>
       </c>
-      <c r="L62" s="45" t="s">
-[...26 lines deleted...]
-      <c r="F63" s="186">
+      <c r="N63" s="44" t="s">
+        <v>417</v>
+      </c>
+      <c r="O63" s="127">
+        <v>44420</v>
+      </c>
+      <c r="P63" s="5"/>
+    </row>
+    <row r="64" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B64" s="123" t="s">
+        <v>418</v>
+      </c>
+      <c r="C64" s="37">
+        <v>26095</v>
+      </c>
+      <c r="D64" s="213" t="s">
+        <v>117</v>
+      </c>
+      <c r="E64" s="50">
+        <v>2026</v>
+      </c>
+      <c r="F64" s="33">
         <v>46295</v>
       </c>
-      <c r="G63" s="45" t="s">
-[...75 lines deleted...]
-        <v>427</v>
+      <c r="G64" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H64" s="44" t="s">
+        <v>102</v>
+      </c>
+      <c r="I64" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="J64" s="57" t="s">
+        <v>419</v>
+      </c>
+      <c r="K64" s="44" t="s">
+        <v>103</v>
+      </c>
+      <c r="L64" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="M64" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="N64" s="44" t="s">
+        <v>417</v>
+      </c>
+      <c r="O64" s="127">
+        <v>45460</v>
+      </c>
+      <c r="P64" s="5"/>
+    </row>
+    <row r="65" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B65" s="123" t="s">
+        <v>421</v>
       </c>
       <c r="C65" s="37">
         <v>26095</v>
       </c>
-      <c r="D65" s="222" t="s">
-[...2 lines deleted...]
-      <c r="E65" s="32">
+      <c r="D65" s="213" t="s">
+        <v>117</v>
+      </c>
+      <c r="E65" s="50">
         <v>2026</v>
       </c>
       <c r="F65" s="33">
         <v>46295</v>
       </c>
       <c r="G65" s="44" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H65" s="44" t="s">
         <v>102</v>
       </c>
       <c r="I65" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J65" s="57" t="s">
-        <v>431</v>
+        <v>422</v>
       </c>
       <c r="K65" s="44" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L65" s="47" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M65" s="44" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="N65" s="44" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>44420</v>
+        <v>417</v>
+      </c>
+      <c r="O65" s="127">
+        <v>46588</v>
       </c>
       <c r="P65" s="5"/>
     </row>
-    <row r="66" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>429</v>
+    <row r="66" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
+      <c r="A66" s="7"/>
+      <c r="B66" s="123" t="s">
+        <v>423</v>
       </c>
       <c r="C66" s="37">
-        <v>26095</v>
-[...4 lines deleted...]
-      <c r="E66" s="50">
+        <v>26170</v>
+      </c>
+      <c r="D66" s="213" t="s">
+        <v>117</v>
+      </c>
+      <c r="E66" s="32">
         <v>2026</v>
       </c>
       <c r="F66" s="33">
         <v>46295</v>
       </c>
       <c r="G66" s="44" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H66" s="44" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="I66" s="44" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="J66" s="57" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="K66" s="44" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L66" s="47" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M66" s="44" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="N66" s="44" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>45460</v>
+        <v>18</v>
+      </c>
+      <c r="O66" s="127">
+        <v>46111.4</v>
       </c>
       <c r="P66" s="5"/>
     </row>
-    <row r="67" spans="1:16" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>432</v>
+    <row r="67" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
+      <c r="A67" s="7"/>
+      <c r="B67" s="123" t="s">
+        <v>426</v>
       </c>
       <c r="C67" s="37">
-        <v>26095</v>
-[...4 lines deleted...]
-      <c r="E67" s="50">
+        <v>26170</v>
+      </c>
+      <c r="D67" s="213" t="s">
+        <v>117</v>
+      </c>
+      <c r="E67" s="32">
         <v>2026</v>
       </c>
       <c r="F67" s="33">
         <v>46295</v>
       </c>
       <c r="G67" s="44" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H67" s="44" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="I67" s="44" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="J67" s="57" t="s">
-        <v>433</v>
+        <v>425</v>
       </c>
       <c r="K67" s="44" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="L67" s="47" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M67" s="44" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="N67" s="44" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>46588</v>
+        <v>18</v>
+      </c>
+      <c r="O67" s="127">
+        <v>46118.6</v>
       </c>
       <c r="P67" s="5"/>
     </row>
     <row r="68" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A68" s="7"/>
-      <c r="B68" s="127" t="s">
-        <v>434</v>
+      <c r="B68" s="123" t="s">
+        <v>427</v>
       </c>
       <c r="C68" s="37">
         <v>26170</v>
       </c>
-      <c r="D68" s="222" t="s">
-[...2 lines deleted...]
-      <c r="E68" s="32">
+      <c r="D68" s="213" t="s">
+        <v>117</v>
+      </c>
+      <c r="E68" s="50">
         <v>2026</v>
       </c>
       <c r="F68" s="33">
         <v>46295</v>
       </c>
       <c r="G68" s="44" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H68" s="44" t="s">
         <v>102</v>
       </c>
       <c r="I68" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J68" s="57" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="K68" s="44" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="L68" s="47" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M68" s="44" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="N68" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="O68" s="131">
-        <v>46111.4</v>
+      <c r="O68" s="127">
+        <v>47217.8</v>
       </c>
       <c r="P68" s="5"/>
     </row>
     <row r="69" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A69" s="7"/>
-      <c r="B69" s="127" t="s">
-        <v>437</v>
+      <c r="B69" s="123" t="s">
+        <v>428</v>
       </c>
       <c r="C69" s="37">
         <v>26170</v>
       </c>
-      <c r="D69" s="222" t="s">
-[...2 lines deleted...]
-      <c r="E69" s="32">
+      <c r="D69" s="213" t="s">
+        <v>117</v>
+      </c>
+      <c r="E69" s="50">
         <v>2026</v>
       </c>
       <c r="F69" s="33">
         <v>46295</v>
       </c>
       <c r="G69" s="44" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H69" s="44" t="s">
         <v>102</v>
       </c>
       <c r="I69" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J69" s="57" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="K69" s="44" t="s">
         <v>107</v>
       </c>
-      <c r="L69" s="47" t="s">
-        <v>40</v>
+      <c r="L69" s="44" t="s">
+        <v>39</v>
       </c>
       <c r="M69" s="44" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="N69" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="O69" s="131">
-        <v>46118.6</v>
+      <c r="O69" s="127">
+        <v>48031</v>
       </c>
       <c r="P69" s="5"/>
     </row>
     <row r="70" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A70" s="7"/>
-      <c r="B70" s="127" t="s">
-        <v>438</v>
+      <c r="B70" s="123" t="s">
+        <v>431</v>
       </c>
       <c r="C70" s="37">
         <v>26170</v>
       </c>
-      <c r="D70" s="222" t="s">
-        <v>119</v>
+      <c r="D70" s="213" t="s">
+        <v>117</v>
       </c>
       <c r="E70" s="50">
         <v>2026</v>
       </c>
       <c r="F70" s="33">
         <v>46295</v>
       </c>
       <c r="G70" s="44" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H70" s="44" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="I70" s="44" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="J70" s="57" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
       <c r="K70" s="44" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>108</v>
+      </c>
+      <c r="L70" s="44" t="s">
+        <v>39</v>
       </c>
       <c r="M70" s="44" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="N70" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="O70" s="131">
-        <v>47217.8</v>
+      <c r="O70" s="127">
+        <v>47872.2</v>
       </c>
       <c r="P70" s="5"/>
     </row>
     <row r="71" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A71" s="7"/>
-      <c r="B71" s="127" t="s">
-        <v>439</v>
+      <c r="B71" s="123" t="s">
+        <v>432</v>
       </c>
       <c r="C71" s="37">
         <v>26170</v>
       </c>
-      <c r="D71" s="222" t="s">
-        <v>119</v>
+      <c r="D71" s="213" t="s">
+        <v>117</v>
       </c>
       <c r="E71" s="50">
         <v>2026</v>
       </c>
       <c r="F71" s="33">
         <v>46295</v>
       </c>
       <c r="G71" s="44" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H71" s="44" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="I71" s="44" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="J71" s="57" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="K71" s="44" t="s">
         <v>109</v>
       </c>
       <c r="L71" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M71" s="44" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="N71" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="O71" s="131">
-        <v>48031</v>
+      <c r="O71" s="127">
+        <v>48795.4</v>
       </c>
       <c r="P71" s="5"/>
     </row>
     <row r="72" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A72" s="7"/>
-      <c r="B72" s="127" t="s">
-        <v>442</v>
+      <c r="B72" s="123" t="s">
+        <v>435</v>
       </c>
       <c r="C72" s="37">
         <v>26170</v>
       </c>
-      <c r="D72" s="222" t="s">
-[...2 lines deleted...]
-      <c r="E72" s="50">
+      <c r="D72" s="213" t="s">
+        <v>117</v>
+      </c>
+      <c r="E72" s="32">
         <v>2026</v>
       </c>
       <c r="F72" s="33">
         <v>46295</v>
       </c>
       <c r="G72" s="44" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H72" s="44" t="s">
         <v>102</v>
       </c>
       <c r="I72" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J72" s="57" t="s">
-        <v>444</v>
+        <v>436</v>
       </c>
       <c r="K72" s="44" t="s">
         <v>110</v>
       </c>
       <c r="L72" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M72" s="44" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="N72" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="O72" s="131">
-        <v>47872.2</v>
+      <c r="O72" s="127">
+        <v>50099.8</v>
       </c>
       <c r="P72" s="5"/>
     </row>
     <row r="73" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A73" s="7"/>
-      <c r="B73" s="127" t="s">
-        <v>443</v>
+      <c r="B73" s="123" t="s">
+        <v>437</v>
       </c>
       <c r="C73" s="37">
         <v>26170</v>
       </c>
-      <c r="D73" s="222" t="s">
-[...2 lines deleted...]
-      <c r="E73" s="50">
+      <c r="D73" s="213" t="s">
+        <v>117</v>
+      </c>
+      <c r="E73" s="32">
         <v>2026</v>
       </c>
       <c r="F73" s="33">
         <v>46295</v>
       </c>
       <c r="G73" s="44" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H73" s="44" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="I73" s="44" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="J73" s="57" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="K73" s="44" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>110</v>
+      </c>
+      <c r="L73" s="47" t="s">
+        <v>39</v>
       </c>
       <c r="M73" s="44" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="N73" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="O73" s="131">
-        <v>48795.4</v>
+      <c r="O73" s="127">
+        <v>49154.6</v>
       </c>
       <c r="P73" s="5"/>
     </row>
-    <row r="74" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-        <v>446</v>
+    <row r="74" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B74" s="123" t="s">
+        <v>308</v>
       </c>
       <c r="C74" s="37">
-        <v>26170</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>26065</v>
+      </c>
+      <c r="D74" s="32" t="s">
+        <v>116</v>
       </c>
       <c r="E74" s="32">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F74" s="33">
         <v>46295</v>
       </c>
       <c r="G74" s="44" t="s">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="H74" s="44" t="s">
-        <v>104</v>
+        <v>44</v>
       </c>
       <c r="I74" s="44" t="s">
+        <v>29</v>
+      </c>
+      <c r="J74" s="57" t="s">
+        <v>309</v>
+      </c>
+      <c r="K74" s="44" t="s">
+        <v>53</v>
+      </c>
+      <c r="L74" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="M74" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="N74" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="O74" s="127">
+        <v>42861</v>
+      </c>
+      <c r="P74" s="5"/>
+    </row>
+    <row r="75" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B75" s="227" t="s">
+        <v>310</v>
+      </c>
+      <c r="C75" s="37">
+        <v>26065</v>
+      </c>
+      <c r="D75" s="32" t="s">
+        <v>116</v>
+      </c>
+      <c r="E75" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F75" s="55">
+        <v>46295</v>
+      </c>
+      <c r="G75" s="169" t="s">
+        <v>6</v>
+      </c>
+      <c r="H75" s="188" t="s">
         <v>31</v>
       </c>
-      <c r="J74" s="57" t="s">
-[...61 lines deleted...]
-        <v>49154.6</v>
+      <c r="I75" s="169" t="s">
+        <v>30</v>
+      </c>
+      <c r="J75" s="189" t="s">
+        <v>311</v>
+      </c>
+      <c r="K75" s="169" t="s">
+        <v>54</v>
+      </c>
+      <c r="L75" s="169" t="s">
+        <v>41</v>
+      </c>
+      <c r="M75" s="169" t="s">
+        <v>52</v>
+      </c>
+      <c r="N75" s="169" t="s">
+        <v>7</v>
+      </c>
+      <c r="O75" s="190">
+        <v>44314</v>
       </c>
       <c r="P75" s="5"/>
     </row>
     <row r="76" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B76" s="127" t="s">
-        <v>313</v>
+      <c r="B76" s="123" t="s">
+        <v>329</v>
       </c>
       <c r="C76" s="37">
         <v>26065</v>
       </c>
       <c r="D76" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E76" s="32">
         <v>2027</v>
       </c>
       <c r="F76" s="33">
         <v>46295</v>
       </c>
       <c r="G76" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H76" s="44" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="I76" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J76" s="57" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="K76" s="44" t="s">
-        <v>54</v>
+        <v>123</v>
       </c>
       <c r="L76" s="44" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="M76" s="44" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="N76" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O76" s="131">
-        <v>42861</v>
+      <c r="O76" s="127">
+        <v>45279</v>
       </c>
       <c r="P76" s="5"/>
     </row>
     <row r="77" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B77" s="236" t="s">
-        <v>315</v>
+      <c r="B77" s="123" t="s">
+        <v>330</v>
       </c>
       <c r="C77" s="37">
         <v>26065</v>
       </c>
       <c r="D77" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E77" s="32">
         <v>2027</v>
       </c>
-      <c r="F77" s="55">
+      <c r="F77" s="33">
         <v>46295</v>
       </c>
-      <c r="G77" s="173" t="s">
+      <c r="G77" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="H77" s="197" t="s">
-[...8 lines deleted...]
-      <c r="K77" s="173" t="s">
+      <c r="H77" s="44" t="s">
+        <v>44</v>
+      </c>
+      <c r="I77" s="44" t="s">
+        <v>29</v>
+      </c>
+      <c r="J77" s="57" t="s">
+        <v>394</v>
+      </c>
+      <c r="K77" s="44" t="s">
         <v>55</v>
       </c>
-      <c r="L77" s="173" t="s">
-[...5 lines deleted...]
-      <c r="N77" s="173" t="s">
+      <c r="L77" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="M77" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="N77" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O77" s="199">
-        <v>44314</v>
+      <c r="O77" s="127">
+        <v>46044</v>
       </c>
       <c r="P77" s="5"/>
     </row>
     <row r="78" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B78" s="127" t="s">
-        <v>334</v>
+      <c r="B78" s="123" t="s">
+        <v>331</v>
       </c>
       <c r="C78" s="37">
         <v>26065</v>
       </c>
       <c r="D78" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E78" s="32">
         <v>2027</v>
       </c>
       <c r="F78" s="33">
         <v>46295</v>
       </c>
       <c r="G78" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H78" s="44" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="I78" s="44" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="J78" s="57" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="K78" s="44" t="s">
-        <v>125</v>
+        <v>55</v>
       </c>
       <c r="L78" s="44" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="M78" s="44" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="N78" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O78" s="131">
-        <v>45279</v>
+      <c r="O78" s="127">
+        <v>46260</v>
       </c>
       <c r="P78" s="5"/>
     </row>
     <row r="79" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B79" s="127" t="s">
-        <v>335</v>
+      <c r="B79" s="123" t="s">
+        <v>332</v>
       </c>
       <c r="C79" s="37">
         <v>26065</v>
       </c>
       <c r="D79" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E79" s="32">
         <v>2027</v>
       </c>
       <c r="F79" s="33">
         <v>46295</v>
       </c>
       <c r="G79" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H79" s="44" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="I79" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J79" s="57" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="K79" s="44" t="s">
-        <v>56</v>
+        <v>124</v>
       </c>
       <c r="L79" s="44" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="M79" s="44" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="N79" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O79" s="131">
-        <v>46044</v>
+      <c r="O79" s="127">
+        <v>47249</v>
       </c>
       <c r="P79" s="5"/>
     </row>
-    <row r="80" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>336</v>
+    <row r="80" spans="1:16" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B80" s="123" t="s">
+        <v>333</v>
       </c>
       <c r="C80" s="37">
         <v>26065</v>
       </c>
       <c r="D80" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E80" s="32">
         <v>2027</v>
       </c>
       <c r="F80" s="33">
         <v>46295</v>
       </c>
       <c r="G80" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H80" s="44" t="s">
+        <v>44</v>
+      </c>
+      <c r="I80" s="44" t="s">
+        <v>29</v>
+      </c>
+      <c r="J80" s="57" t="s">
+        <v>392</v>
+      </c>
+      <c r="K80" s="44" t="s">
         <v>45</v>
       </c>
-      <c r="I80" s="44" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L80" s="44" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="M80" s="44" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="N80" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O80" s="131">
-        <v>46260</v>
+      <c r="O80" s="127">
+        <v>57807</v>
       </c>
       <c r="P80" s="5"/>
     </row>
     <row r="81" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B81" s="127" t="s">
-        <v>337</v>
+      <c r="B81" s="123" t="s">
+        <v>334</v>
       </c>
       <c r="C81" s="37">
         <v>26065</v>
       </c>
       <c r="D81" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E81" s="32">
         <v>2027</v>
       </c>
       <c r="F81" s="33">
         <v>46295</v>
       </c>
       <c r="G81" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H81" s="44" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="I81" s="44" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="J81" s="57" t="s">
-        <v>403</v>
+        <v>395</v>
       </c>
       <c r="K81" s="44" t="s">
-        <v>126</v>
+        <v>46</v>
       </c>
       <c r="L81" s="44" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="M81" s="44" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="N81" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O81" s="131">
-        <v>47249</v>
+      <c r="O81" s="127">
+        <v>59115</v>
       </c>
       <c r="P81" s="5"/>
     </row>
-    <row r="82" spans="2:16" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>338</v>
+    <row r="82" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B82" s="123" t="s">
+        <v>335</v>
       </c>
       <c r="C82" s="37">
         <v>26065</v>
       </c>
-      <c r="D82" s="32" t="s">
-        <v>118</v>
+      <c r="D82" s="56" t="s">
+        <v>116</v>
       </c>
       <c r="E82" s="32">
         <v>2027</v>
       </c>
       <c r="F82" s="33">
         <v>46295</v>
       </c>
       <c r="G82" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H82" s="44" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="I82" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J82" s="57" t="s">
-        <v>402</v>
+        <v>314</v>
       </c>
       <c r="K82" s="44" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="L82" s="44" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="M82" s="44" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="N82" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O82" s="131">
-        <v>57807</v>
+      <c r="O82" s="127">
+        <v>60663</v>
       </c>
       <c r="P82" s="5"/>
     </row>
-    <row r="83" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="E83" s="32">
+    <row r="83" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="84" spans="2:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B84" s="328" t="s">
+        <v>372</v>
+      </c>
+      <c r="C84" s="329"/>
+      <c r="D84" s="329"/>
+      <c r="E84" s="329"/>
+      <c r="F84" s="329"/>
+      <c r="G84" s="329"/>
+      <c r="H84" s="329"/>
+      <c r="I84" s="329"/>
+      <c r="J84" s="329"/>
+      <c r="K84" s="329"/>
+      <c r="L84" s="329"/>
+      <c r="M84" s="329"/>
+      <c r="N84" s="329"/>
+      <c r="O84" s="330"/>
+      <c r="P84" s="12"/>
+    </row>
+    <row r="85" spans="2:16" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B85" s="118" t="s">
+        <v>40</v>
+      </c>
+      <c r="C85" s="119" t="s">
+        <v>206</v>
+      </c>
+      <c r="D85" s="67" t="s">
+        <v>195</v>
+      </c>
+      <c r="E85" s="66" t="s">
+        <v>60</v>
+      </c>
+      <c r="F85" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G85" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="H85" s="69" t="s">
+        <v>3</v>
+      </c>
+      <c r="I85" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="J85" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K85" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="L85" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="M85" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="N85" s="149" t="s">
+        <v>1</v>
+      </c>
+      <c r="O85" s="126" t="s">
+        <v>255</v>
+      </c>
+      <c r="P85" s="71"/>
+    </row>
+    <row r="86" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B86" s="186" t="s">
+        <v>404</v>
+      </c>
+      <c r="C86" s="37">
+        <v>26055</v>
+      </c>
+      <c r="D86" s="32" t="s">
+        <v>116</v>
+      </c>
+      <c r="E86" s="32">
         <v>2027</v>
       </c>
-      <c r="F83" s="33">
+      <c r="F86" s="33">
         <v>46295</v>
       </c>
-      <c r="G83" s="44" t="s">
-[...8 lines deleted...]
-      <c r="J83" s="57" t="s">
+      <c r="G86" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="H86" s="44">
+        <v>4500</v>
+      </c>
+      <c r="I86" s="47" t="s">
+        <v>42</v>
+      </c>
+      <c r="J86" s="170" t="s">
+        <v>412</v>
+      </c>
+      <c r="K86" s="44" t="s">
+        <v>149</v>
+      </c>
+      <c r="L86" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M86" s="44" t="s">
+        <v>126</v>
+      </c>
+      <c r="N86" s="44" t="s">
+        <v>58</v>
+      </c>
+      <c r="O86" s="127">
+        <v>53664.03</v>
+      </c>
+      <c r="P86" s="5"/>
+    </row>
+    <row r="87" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B87" s="186" t="s">
         <v>405</v>
       </c>
-      <c r="K83" s="44" t="s">
-[...26 lines deleted...]
-      <c r="E84" s="32">
+      <c r="C87" s="37">
+        <v>26055</v>
+      </c>
+      <c r="D87" s="32" t="s">
+        <v>116</v>
+      </c>
+      <c r="E87" s="32">
         <v>2027</v>
       </c>
-      <c r="F84" s="33">
+      <c r="F87" s="33">
         <v>46295</v>
       </c>
-      <c r="G84" s="44" t="s">
-[...91 lines deleted...]
-      <c r="P87" s="72"/>
+      <c r="G87" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="H87" s="44">
+        <v>4500</v>
+      </c>
+      <c r="I87" s="47" t="s">
+        <v>42</v>
+      </c>
+      <c r="J87" s="170" t="s">
+        <v>406</v>
+      </c>
+      <c r="K87" s="44" t="s">
+        <v>150</v>
+      </c>
+      <c r="L87" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M87" s="44" t="s">
+        <v>126</v>
+      </c>
+      <c r="N87" s="44" t="s">
+        <v>58</v>
+      </c>
+      <c r="O87" s="127">
+        <v>54621.93</v>
+      </c>
+      <c r="P87" s="5"/>
     </row>
     <row r="88" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B88" s="194" t="s">
-        <v>414</v>
+      <c r="B88" s="186" t="s">
+        <v>407</v>
       </c>
       <c r="C88" s="37">
         <v>26055</v>
       </c>
       <c r="D88" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E88" s="32">
         <v>2027</v>
       </c>
       <c r="F88" s="33">
         <v>46295</v>
       </c>
       <c r="G88" s="44" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H88" s="44">
-        <v>4500</v>
+        <v>5500</v>
       </c>
       <c r="I88" s="47" t="s">
         <v>43</v>
       </c>
-      <c r="J88" s="174" t="s">
-        <v>422</v>
+      <c r="J88" s="170" t="s">
+        <v>408</v>
       </c>
       <c r="K88" s="44" t="s">
         <v>151</v>
       </c>
       <c r="L88" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M88" s="44" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="N88" s="44" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>53664.03</v>
+        <v>58</v>
+      </c>
+      <c r="O88" s="127">
+        <v>54681.67</v>
       </c>
       <c r="P88" s="5"/>
     </row>
     <row r="89" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B89" s="194" t="s">
-        <v>415</v>
+      <c r="B89" s="186" t="s">
+        <v>409</v>
       </c>
       <c r="C89" s="37">
         <v>26055</v>
       </c>
       <c r="D89" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E89" s="32">
         <v>2027</v>
       </c>
       <c r="F89" s="33">
         <v>46295</v>
       </c>
       <c r="G89" s="44" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H89" s="44">
-        <v>4500</v>
+        <v>5500</v>
       </c>
       <c r="I89" s="47" t="s">
         <v>43</v>
       </c>
-      <c r="J89" s="174" t="s">
-        <v>416</v>
+      <c r="J89" s="170" t="s">
+        <v>410</v>
       </c>
       <c r="K89" s="44" t="s">
         <v>152</v>
       </c>
       <c r="L89" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M89" s="44" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="N89" s="44" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>54621.93</v>
+        <v>58</v>
+      </c>
+      <c r="O89" s="127">
+        <v>55728.15</v>
       </c>
       <c r="P89" s="5"/>
     </row>
-    <row r="90" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>417</v>
+    <row r="90" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="B90" s="186" t="s">
+        <v>295</v>
       </c>
       <c r="C90" s="37">
-        <v>26055</v>
+        <v>26063</v>
       </c>
       <c r="D90" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E90" s="32">
         <v>2027</v>
       </c>
       <c r="F90" s="33">
         <v>46295</v>
       </c>
       <c r="G90" s="44" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>5500</v>
+        <v>8</v>
+      </c>
+      <c r="H90" s="44" t="s">
+        <v>36</v>
       </c>
       <c r="I90" s="47" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>42</v>
+      </c>
+      <c r="J90" s="170" t="s">
+        <v>540</v>
       </c>
       <c r="K90" s="44" t="s">
-        <v>153</v>
+        <v>35</v>
       </c>
       <c r="L90" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M90" s="44" t="s">
-        <v>128</v>
+        <v>52</v>
       </c>
       <c r="N90" s="44" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>54681.67</v>
+        <v>7</v>
+      </c>
+      <c r="O90" s="127">
+        <v>54308</v>
       </c>
       <c r="P90" s="5"/>
     </row>
-    <row r="91" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>26055</v>
+    <row r="91" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="B91" s="207" t="s">
+        <v>374</v>
+      </c>
+      <c r="C91" s="208">
+        <v>26063</v>
       </c>
       <c r="D91" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E91" s="32">
         <v>2027</v>
       </c>
-      <c r="F91" s="33">
+      <c r="F91" s="55">
         <v>46295</v>
       </c>
-      <c r="G91" s="44" t="s">
-[...24 lines deleted...]
-        <v>55728.15</v>
+      <c r="G91" s="169" t="s">
+        <v>8</v>
+      </c>
+      <c r="H91" s="169" t="s">
+        <v>36</v>
+      </c>
+      <c r="I91" s="177" t="s">
+        <v>42</v>
+      </c>
+      <c r="J91" s="191" t="s">
+        <v>541</v>
+      </c>
+      <c r="K91" s="169" t="s">
+        <v>296</v>
+      </c>
+      <c r="L91" s="169" t="s">
+        <v>39</v>
+      </c>
+      <c r="M91" s="169" t="s">
+        <v>52</v>
+      </c>
+      <c r="N91" s="169" t="s">
+        <v>7</v>
+      </c>
+      <c r="O91" s="136">
+        <v>56685</v>
       </c>
       <c r="P91" s="5"/>
     </row>
     <row r="92" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="B92" s="194" t="s">
-        <v>298</v>
+      <c r="B92" s="186" t="s">
+        <v>375</v>
       </c>
       <c r="C92" s="37">
         <v>26063</v>
       </c>
       <c r="D92" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E92" s="32">
         <v>2027</v>
       </c>
       <c r="F92" s="33">
         <v>46295</v>
       </c>
       <c r="G92" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H92" s="44" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="I92" s="47" t="s">
         <v>43</v>
       </c>
-      <c r="J92" s="174" t="s">
-        <v>552</v>
+      <c r="J92" s="170" t="s">
+        <v>542</v>
       </c>
       <c r="K92" s="44" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="L92" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M92" s="44" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="N92" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O92" s="131">
-        <v>54308</v>
+      <c r="O92" s="127">
+        <v>54634</v>
       </c>
       <c r="P92" s="5"/>
     </row>
     <row r="93" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="B93" s="216" t="s">
-[...2 lines deleted...]
-      <c r="C93" s="217">
+      <c r="B93" s="186" t="s">
+        <v>376</v>
+      </c>
+      <c r="C93" s="37">
         <v>26063</v>
       </c>
       <c r="D93" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E93" s="32">
         <v>2027</v>
       </c>
-      <c r="F93" s="55">
+      <c r="F93" s="33">
         <v>46295</v>
       </c>
-      <c r="G93" s="173" t="s">
+      <c r="G93" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="H93" s="173" t="s">
+      <c r="H93" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="I93" s="47" t="s">
+        <v>43</v>
+      </c>
+      <c r="J93" s="170" t="s">
+        <v>543</v>
+      </c>
+      <c r="K93" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="I93" s="182" t="s">
+      <c r="L93" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M93" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="N93" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="O93" s="127">
+        <v>58594</v>
+      </c>
+      <c r="P93" s="5"/>
+    </row>
+    <row r="94" spans="2:16" ht="57" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B94" s="209" t="s">
+        <v>377</v>
+      </c>
+      <c r="C94" s="205">
+        <v>26063</v>
+      </c>
+      <c r="D94" s="226" t="s">
+        <v>116</v>
+      </c>
+      <c r="E94" s="39">
+        <v>2027</v>
+      </c>
+      <c r="F94" s="40">
+        <v>46295</v>
+      </c>
+      <c r="G94" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="H94" s="38" t="s">
+        <v>415</v>
+      </c>
+      <c r="I94" s="58" t="s">
         <v>43</v>
       </c>
-      <c r="J93" s="200" t="s">
-[...5 lines deleted...]
-      <c r="L93" s="173" t="s">
+      <c r="J94" s="185" t="s">
+        <v>544</v>
+      </c>
+      <c r="K94" s="38" t="s">
+        <v>297</v>
+      </c>
+      <c r="L94" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="M94" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="N94" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="O94" s="134">
+        <v>54344</v>
+      </c>
+      <c r="P94" s="5"/>
+    </row>
+    <row r="95" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B95" s="107"/>
+      <c r="C95" s="105"/>
+      <c r="D95" s="15"/>
+      <c r="E95" s="76"/>
+      <c r="F95" s="10"/>
+      <c r="I95" s="29"/>
+      <c r="J95" s="14"/>
+      <c r="N95" s="151"/>
+      <c r="O95" s="4"/>
+      <c r="P95" s="5"/>
+    </row>
+    <row r="96" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J96" s="4"/>
+      <c r="O96" s="4"/>
+    </row>
+    <row r="97" spans="2:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B97" s="323" t="s">
+        <v>197</v>
+      </c>
+      <c r="C97" s="324"/>
+      <c r="D97" s="324"/>
+      <c r="E97" s="324"/>
+      <c r="F97" s="324"/>
+      <c r="G97" s="324"/>
+      <c r="H97" s="324"/>
+      <c r="I97" s="324"/>
+      <c r="J97" s="324"/>
+      <c r="K97" s="324"/>
+      <c r="L97" s="324"/>
+      <c r="M97" s="324"/>
+      <c r="N97" s="324"/>
+      <c r="O97" s="325"/>
+      <c r="P97" s="12"/>
+    </row>
+    <row r="98" spans="2:16" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B98" s="118" t="s">
         <v>40</v>
       </c>
-      <c r="M93" s="173" t="s">
-[...20 lines deleted...]
-      <c r="E94" s="32">
+      <c r="C98" s="119" t="s">
+        <v>206</v>
+      </c>
+      <c r="D98" s="67" t="s">
+        <v>195</v>
+      </c>
+      <c r="E98" s="66" t="s">
+        <v>60</v>
+      </c>
+      <c r="F98" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G98" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="H98" s="69" t="s">
+        <v>3</v>
+      </c>
+      <c r="I98" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="J98" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K98" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="L98" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="M98" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="N98" s="149" t="s">
+        <v>1</v>
+      </c>
+      <c r="O98" s="126" t="s">
+        <v>255</v>
+      </c>
+      <c r="P98" s="71"/>
+    </row>
+    <row r="99" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B99" s="123" t="s">
+        <v>339</v>
+      </c>
+      <c r="C99" s="37" t="s">
+        <v>552</v>
+      </c>
+      <c r="D99" s="228" t="s">
+        <v>545</v>
+      </c>
+      <c r="E99" s="32">
+        <v>2026</v>
+      </c>
+      <c r="F99" s="33">
+        <v>46189</v>
+      </c>
+      <c r="G99" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H99" s="44" t="s">
+        <v>187</v>
+      </c>
+      <c r="I99" s="44" t="s">
+        <v>139</v>
+      </c>
+      <c r="J99" s="35" t="s">
+        <v>172</v>
+      </c>
+      <c r="K99" s="44" t="s">
+        <v>188</v>
+      </c>
+      <c r="L99" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M99" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N99" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="O99" s="127">
+        <v>20969.400000000001</v>
+      </c>
+      <c r="P99" s="5"/>
+    </row>
+    <row r="100" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B100" s="123" t="s">
+        <v>345</v>
+      </c>
+      <c r="C100" s="37">
+        <v>26337</v>
+      </c>
+      <c r="D100" s="32" t="s">
+        <v>116</v>
+      </c>
+      <c r="E100" s="32">
         <v>2027</v>
       </c>
-      <c r="F94" s="33">
-[...41 lines deleted...]
-      <c r="E95" s="32">
+      <c r="F100" s="33">
+        <v>46203</v>
+      </c>
+      <c r="G100" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H100" s="44" t="s">
+        <v>147</v>
+      </c>
+      <c r="I100" s="44" t="s">
+        <v>139</v>
+      </c>
+      <c r="J100" s="35" t="s">
+        <v>137</v>
+      </c>
+      <c r="K100" s="44" t="s">
+        <v>189</v>
+      </c>
+      <c r="L100" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M100" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N100" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="O100" s="127">
+        <v>27614.98</v>
+      </c>
+      <c r="P100" s="5"/>
+    </row>
+    <row r="101" spans="2:16" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B101" s="123" t="s">
+        <v>547</v>
+      </c>
+      <c r="C101" s="37">
+        <v>26337</v>
+      </c>
+      <c r="D101" s="32" t="s">
+        <v>116</v>
+      </c>
+      <c r="E101" s="32">
         <v>2027</v>
       </c>
-      <c r="F95" s="33">
-[...168 lines deleted...]
-      </c>
       <c r="F101" s="33">
-        <v>46189</v>
+        <v>46203</v>
       </c>
       <c r="G101" s="44" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H101" s="44" t="s">
+        <v>147</v>
+      </c>
+      <c r="I101" s="44" t="s">
+        <v>139</v>
+      </c>
+      <c r="J101" s="59" t="s">
+        <v>138</v>
+      </c>
+      <c r="K101" s="44" t="s">
         <v>189</v>
       </c>
-      <c r="I101" s="44" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L101" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M101" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N101" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="O101" s="131">
-        <v>20969.400000000001</v>
+      <c r="O101" s="127">
+        <v>29462.98</v>
       </c>
       <c r="P101" s="5"/>
     </row>
-    <row r="102" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>26337</v>
+    <row r="102" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B102" s="225" t="s">
+        <v>203</v>
+      </c>
+      <c r="C102" s="208">
+        <v>26289</v>
       </c>
       <c r="D102" s="32" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="E102" s="32">
+        <v>116</v>
+      </c>
+      <c r="E102" s="54">
         <v>2027</v>
       </c>
-      <c r="F102" s="33">
-[...11 lines deleted...]
-      <c r="J102" s="35" t="s">
+      <c r="F102" s="55">
+        <v>46660</v>
+      </c>
+      <c r="G102" s="169" t="s">
+        <v>8</v>
+      </c>
+      <c r="H102" s="169" t="s">
+        <v>56</v>
+      </c>
+      <c r="I102" s="184" t="s">
+        <v>143</v>
+      </c>
+      <c r="J102" s="36" t="s">
+        <v>539</v>
+      </c>
+      <c r="K102" s="169" t="s">
+        <v>179</v>
+      </c>
+      <c r="L102" s="169" t="s">
+        <v>39</v>
+      </c>
+      <c r="M102" s="169" t="s">
+        <v>39</v>
+      </c>
+      <c r="N102" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="O102" s="136">
+        <v>35971</v>
+      </c>
+      <c r="P102" s="5"/>
+    </row>
+    <row r="103" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B103" s="123" t="s">
+        <v>236</v>
+      </c>
+      <c r="C103" s="37">
+        <v>25146</v>
+      </c>
+      <c r="D103" s="213" t="s">
+        <v>117</v>
+      </c>
+      <c r="E103" s="32">
+        <v>2026</v>
+      </c>
+      <c r="F103" s="33">
+        <v>46412</v>
+      </c>
+      <c r="G103" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="H103" s="51" t="s">
+        <v>237</v>
+      </c>
+      <c r="I103" s="51" t="s">
         <v>139</v>
       </c>
-      <c r="K102" s="44" t="s">
-[...42 lines deleted...]
-        <v>140</v>
+      <c r="J103" s="35" t="s">
+        <v>471</v>
       </c>
       <c r="K103" s="44" t="s">
-        <v>191</v>
+        <v>378</v>
       </c>
       <c r="L103" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M103" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N103" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="O103" s="131">
-        <v>29462.98</v>
+      <c r="O103" s="127">
+        <v>21770.400000000001</v>
       </c>
       <c r="P103" s="5"/>
     </row>
     <row r="104" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B104" s="234" t="s">
-[...3 lines deleted...]
-        <v>26289</v>
+      <c r="B104" s="123" t="s">
+        <v>402</v>
+      </c>
+      <c r="C104" s="37">
+        <v>26241</v>
       </c>
       <c r="D104" s="32" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="E104" s="54">
+        <v>116</v>
+      </c>
+      <c r="E104" s="32">
         <v>2027</v>
       </c>
-      <c r="F104" s="55">
-[...2 lines deleted...]
-      <c r="G104" s="173" t="s">
+      <c r="F104" s="33">
+        <v>46295</v>
+      </c>
+      <c r="G104" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="H104" s="173" t="s">
-[...15 lines deleted...]
-        <v>40</v>
+      <c r="H104" s="44" t="s">
+        <v>538</v>
+      </c>
+      <c r="I104" s="44" t="s">
+        <v>139</v>
+      </c>
+      <c r="J104" s="35" t="s">
+        <v>491</v>
+      </c>
+      <c r="K104" s="44" t="s">
+        <v>403</v>
+      </c>
+      <c r="L104" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M104" s="44" t="s">
+        <v>39</v>
       </c>
       <c r="N104" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O104" s="140">
-        <v>35971</v>
+      <c r="O104" s="127">
+        <v>29000</v>
       </c>
       <c r="P104" s="5"/>
     </row>
-    <row r="105" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>239</v>
+    <row r="105" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B105" s="123" t="s">
+        <v>338</v>
       </c>
       <c r="C105" s="37">
-        <v>25146</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>26047</v>
+      </c>
+      <c r="D105" s="32" t="s">
+        <v>116</v>
       </c>
       <c r="E105" s="32">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F105" s="33">
-        <v>46412</v>
-[...8 lines deleted...]
-        <v>141</v>
+        <v>46295</v>
+      </c>
+      <c r="G105" s="44" t="s">
+        <v>131</v>
+      </c>
+      <c r="H105" s="44" t="s">
+        <v>136</v>
+      </c>
+      <c r="I105" s="44" t="s">
+        <v>139</v>
       </c>
       <c r="J105" s="35" t="s">
-        <v>482</v>
+        <v>137</v>
       </c>
       <c r="K105" s="44" t="s">
-        <v>388</v>
+        <v>135</v>
       </c>
       <c r="L105" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M105" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N105" s="44" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>21770.400000000001</v>
+        <v>132</v>
+      </c>
+      <c r="O105" s="127">
+        <v>36980</v>
       </c>
       <c r="P105" s="5"/>
     </row>
-    <row r="106" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>412</v>
+    <row r="106" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B106" s="206" t="s">
+        <v>340</v>
       </c>
       <c r="C106" s="37">
-        <v>26241</v>
+        <v>26047</v>
       </c>
       <c r="D106" s="32" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>2026</v>
+        <v>116</v>
+      </c>
+      <c r="E106" s="50">
+        <v>2027</v>
       </c>
       <c r="F106" s="33">
         <v>46295</v>
       </c>
-      <c r="G106" s="44" t="s">
-[...18 lines deleted...]
-        <v>40</v>
+      <c r="G106" s="51" t="s">
+        <v>131</v>
+      </c>
+      <c r="H106" s="51" t="s">
+        <v>136</v>
+      </c>
+      <c r="I106" s="51" t="s">
+        <v>139</v>
+      </c>
+      <c r="J106" s="59" t="s">
+        <v>254</v>
+      </c>
+      <c r="K106" s="51" t="s">
+        <v>135</v>
+      </c>
+      <c r="L106" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="M106" s="51" t="s">
+        <v>39</v>
       </c>
       <c r="N106" s="44" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>28157</v>
+        <v>132</v>
+      </c>
+      <c r="O106" s="127">
+        <v>40982</v>
       </c>
       <c r="P106" s="5"/>
     </row>
-    <row r="107" spans="2:16" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>119</v>
+    <row r="107" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B107" s="187" t="s">
+        <v>342</v>
+      </c>
+      <c r="C107" s="98">
+        <v>26049</v>
+      </c>
+      <c r="D107" s="213" t="s">
+        <v>117</v>
       </c>
       <c r="E107" s="32">
         <v>2026</v>
       </c>
-      <c r="F107" s="59">
-[...12 lines deleted...]
-        <v>174</v>
+      <c r="F107" s="33">
+        <v>46295</v>
+      </c>
+      <c r="G107" s="51" t="s">
+        <v>168</v>
+      </c>
+      <c r="H107" s="51" t="s">
+        <v>169</v>
+      </c>
+      <c r="I107" s="51" t="s">
+        <v>139</v>
+      </c>
+      <c r="J107" s="59" t="s">
+        <v>172</v>
       </c>
       <c r="K107" s="44" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>171</v>
+      </c>
+      <c r="L107" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="M107" s="51" t="s">
+        <v>39</v>
       </c>
       <c r="N107" s="44" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>26432</v>
+        <v>265</v>
+      </c>
+      <c r="O107" s="127">
+        <v>25944</v>
       </c>
       <c r="P107" s="5"/>
     </row>
-    <row r="108" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B108" s="104" t="s">
+    <row r="108" spans="2:16" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B108" s="187" t="s">
         <v>343</v>
       </c>
-      <c r="C108" s="99">
-[...3 lines deleted...]
-        <v>118</v>
+      <c r="C108" s="98">
+        <v>26049</v>
+      </c>
+      <c r="D108" s="213" t="s">
+        <v>117</v>
       </c>
       <c r="E108" s="32">
         <v>2026</v>
       </c>
       <c r="F108" s="33">
         <v>46295</v>
       </c>
       <c r="G108" s="44" t="s">
-        <v>133</v>
+        <v>168</v>
       </c>
       <c r="H108" s="44" t="s">
-        <v>138</v>
+        <v>169</v>
       </c>
       <c r="I108" s="44" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="J108" s="35" t="s">
-        <v>139</v>
+        <v>173</v>
       </c>
       <c r="K108" s="44" t="s">
-        <v>137</v>
+        <v>171</v>
       </c>
       <c r="L108" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M108" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N108" s="44" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>36180</v>
+        <v>265</v>
+      </c>
+      <c r="O108" s="127">
+        <v>27812</v>
       </c>
       <c r="P108" s="5"/>
     </row>
-    <row r="109" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>26047</v>
+    <row r="109" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B109" s="102" t="s">
+        <v>344</v>
+      </c>
+      <c r="C109" s="98">
+        <v>26049</v>
       </c>
       <c r="D109" s="32" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="E109" s="50">
+        <v>116</v>
+      </c>
+      <c r="E109" s="32">
         <v>2026</v>
       </c>
       <c r="F109" s="33">
         <v>46295</v>
       </c>
-      <c r="G109" s="51" t="s">
-[...18 lines deleted...]
-        <v>40</v>
+      <c r="G109" s="44" t="s">
+        <v>168</v>
+      </c>
+      <c r="H109" s="44" t="s">
+        <v>170</v>
+      </c>
+      <c r="I109" s="44" t="s">
+        <v>143</v>
+      </c>
+      <c r="J109" s="35" t="s">
+        <v>204</v>
+      </c>
+      <c r="K109" s="44" t="s">
+        <v>266</v>
+      </c>
+      <c r="L109" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M109" s="44" t="s">
+        <v>39</v>
       </c>
       <c r="N109" s="44" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>40230</v>
+        <v>265</v>
+      </c>
+      <c r="O109" s="127">
+        <v>45944</v>
       </c>
       <c r="P109" s="5"/>
     </row>
-    <row r="110" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B110" s="195" t="s">
+    <row r="110" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B110" s="225" t="s">
         <v>347</v>
       </c>
-      <c r="C110" s="99">
-[...8 lines deleted...]
-      <c r="F110" s="33">
+      <c r="C110" s="37">
+        <v>26066</v>
+      </c>
+      <c r="D110" s="32" t="s">
+        <v>116</v>
+      </c>
+      <c r="E110" s="54">
+        <v>2027</v>
+      </c>
+      <c r="F110" s="55">
         <v>46295</v>
       </c>
-      <c r="G110" s="51" t="s">
-[...9 lines deleted...]
-        <v>174</v>
+      <c r="G110" s="169" t="s">
+        <v>8</v>
+      </c>
+      <c r="H110" s="177" t="s">
+        <v>9</v>
+      </c>
+      <c r="I110" s="177" t="s">
+        <v>144</v>
+      </c>
+      <c r="J110" s="36" t="s">
+        <v>220</v>
       </c>
       <c r="K110" s="44" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>346</v>
+      </c>
+      <c r="L110" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M110" s="44" t="s">
+        <v>39</v>
       </c>
       <c r="N110" s="44" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>25944</v>
+        <v>7</v>
+      </c>
+      <c r="O110" s="136">
+        <v>58748</v>
       </c>
       <c r="P110" s="5"/>
     </row>
-    <row r="111" spans="2:16" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>119</v>
+    <row r="111" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B111" s="123" t="s">
+        <v>439</v>
+      </c>
+      <c r="C111" s="37">
+        <v>26078</v>
+      </c>
+      <c r="D111" s="32" t="s">
+        <v>116</v>
       </c>
       <c r="E111" s="32">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F111" s="33">
         <v>46295</v>
       </c>
       <c r="G111" s="44" t="s">
-        <v>170</v>
+        <v>20</v>
       </c>
       <c r="H111" s="44" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>71</v>
+      </c>
+      <c r="I111" s="51" t="s">
+        <v>143</v>
       </c>
       <c r="J111" s="35" t="s">
-        <v>175</v>
+        <v>205</v>
       </c>
       <c r="K111" s="44" t="s">
-        <v>173</v>
+        <v>440</v>
       </c>
       <c r="L111" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M111" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N111" s="44" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>27812</v>
+        <v>18</v>
+      </c>
+      <c r="O111" s="127">
+        <v>39758.959999999999</v>
       </c>
       <c r="P111" s="5"/>
     </row>
-    <row r="112" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>118</v>
+    <row r="112" spans="2:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B112" s="123" t="s">
+        <v>441</v>
+      </c>
+      <c r="C112" s="37">
+        <v>26078</v>
+      </c>
+      <c r="D112" s="213" t="s">
+        <v>117</v>
       </c>
       <c r="E112" s="32">
         <v>2026</v>
       </c>
       <c r="F112" s="33">
         <v>46295</v>
       </c>
       <c r="G112" s="44" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-        <v>145</v>
+        <v>20</v>
+      </c>
+      <c r="H112" s="47" t="s">
+        <v>237</v>
+      </c>
+      <c r="I112" s="47" t="s">
+        <v>139</v>
       </c>
       <c r="J112" s="35" t="s">
-        <v>207</v>
+        <v>442</v>
       </c>
       <c r="K112" s="44" t="s">
-        <v>269</v>
+        <v>443</v>
       </c>
       <c r="L112" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M112" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N112" s="44" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>45944</v>
+        <v>18</v>
+      </c>
+      <c r="O112" s="127">
+        <v>23245</v>
       </c>
       <c r="P112" s="5"/>
     </row>
-    <row r="113" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>355</v>
+    <row r="113" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B113" s="123" t="s">
+        <v>444</v>
       </c>
       <c r="C113" s="37">
-        <v>26066</v>
+        <v>26078</v>
       </c>
       <c r="D113" s="32" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="E113" s="54">
+        <v>116</v>
+      </c>
+      <c r="E113" s="32">
         <v>2027</v>
       </c>
-      <c r="F113" s="55">
+      <c r="F113" s="33">
         <v>46295</v>
       </c>
-      <c r="G113" s="173" t="s">
-[...9 lines deleted...]
-        <v>223</v>
+      <c r="G113" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H113" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="I113" s="47" t="s">
+        <v>144</v>
+      </c>
+      <c r="J113" s="35" t="s">
+        <v>148</v>
       </c>
       <c r="K113" s="44" t="s">
-        <v>354</v>
+        <v>113</v>
       </c>
       <c r="L113" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M113" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N113" s="44" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>58748</v>
+        <v>18</v>
+      </c>
+      <c r="O113" s="127">
+        <v>63894.98</v>
       </c>
       <c r="P113" s="5"/>
     </row>
-    <row r="114" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>450</v>
+    <row r="114" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B114" s="123" t="s">
+        <v>472</v>
       </c>
       <c r="C114" s="37">
-        <v>26078</v>
+        <v>26205</v>
       </c>
       <c r="D114" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E114" s="32">
         <v>2027</v>
       </c>
       <c r="F114" s="33">
         <v>46295</v>
       </c>
       <c r="G114" s="44" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>145</v>
+        <v>128</v>
+      </c>
+      <c r="H114" s="47" t="s">
+        <v>475</v>
+      </c>
+      <c r="I114" s="47" t="s">
+        <v>139</v>
       </c>
       <c r="J114" s="35" t="s">
-        <v>208</v>
+        <v>476</v>
       </c>
       <c r="K114" s="44" t="s">
-        <v>451</v>
+        <v>477</v>
       </c>
       <c r="L114" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M114" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N114" s="44" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>39758.959999999999</v>
+        <v>478</v>
+      </c>
+      <c r="O114" s="127">
+        <v>27707</v>
       </c>
       <c r="P114" s="5"/>
     </row>
-    <row r="115" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>452</v>
+    <row r="115" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B115" s="123" t="s">
+        <v>473</v>
       </c>
       <c r="C115" s="37">
-        <v>26078</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>26205</v>
+      </c>
+      <c r="D115" s="32" t="s">
+        <v>116</v>
       </c>
       <c r="E115" s="32">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F115" s="33">
         <v>46295</v>
       </c>
       <c r="G115" s="44" t="s">
+        <v>128</v>
+      </c>
+      <c r="H115" s="47" t="s">
+        <v>479</v>
+      </c>
+      <c r="I115" s="47" t="s">
+        <v>143</v>
+      </c>
+      <c r="J115" s="35" t="s">
+        <v>482</v>
+      </c>
+      <c r="K115" s="44" t="s">
+        <v>480</v>
+      </c>
+      <c r="L115" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M115" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N115" s="44" t="s">
+        <v>478</v>
+      </c>
+      <c r="O115" s="127">
+        <v>37492</v>
+      </c>
+      <c r="P115" s="5"/>
+    </row>
+    <row r="116" spans="2:17" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B116" s="215" t="s">
+        <v>474</v>
+      </c>
+      <c r="C116" s="183">
+        <v>26205</v>
+      </c>
+      <c r="D116" s="117" t="s">
+        <v>116</v>
+      </c>
+      <c r="E116" s="117">
+        <v>2027</v>
+      </c>
+      <c r="F116" s="120">
+        <v>46295</v>
+      </c>
+      <c r="G116" s="41" t="s">
+        <v>128</v>
+      </c>
+      <c r="H116" s="172" t="s">
+        <v>479</v>
+      </c>
+      <c r="I116" s="172" t="s">
+        <v>143</v>
+      </c>
+      <c r="J116" s="42" t="s">
+        <v>483</v>
+      </c>
+      <c r="K116" s="41" t="s">
+        <v>481</v>
+      </c>
+      <c r="L116" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="M116" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="N116" s="41" t="s">
+        <v>478</v>
+      </c>
+      <c r="O116" s="130">
+        <v>39346</v>
+      </c>
+      <c r="P116" s="5"/>
+    </row>
+    <row r="117" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="C117" s="105"/>
+      <c r="D117" s="15"/>
+      <c r="E117" s="76"/>
+      <c r="F117" s="79"/>
+      <c r="H117" s="29"/>
+      <c r="I117" s="29"/>
+      <c r="J117" s="77"/>
+      <c r="N117" s="150"/>
+      <c r="O117" s="4"/>
+    </row>
+    <row r="118" spans="2:17" ht="19.5" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="119" spans="2:17" s="1" customFormat="1" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B119" s="310" t="s">
+        <v>235</v>
+      </c>
+      <c r="C119" s="311"/>
+      <c r="D119" s="311"/>
+      <c r="E119" s="311"/>
+      <c r="F119" s="311"/>
+      <c r="G119" s="311"/>
+      <c r="H119" s="311"/>
+      <c r="I119" s="311"/>
+      <c r="J119" s="311"/>
+      <c r="K119" s="311"/>
+      <c r="L119" s="311"/>
+      <c r="M119" s="311"/>
+      <c r="N119" s="311"/>
+      <c r="O119" s="312"/>
+      <c r="P119" s="12"/>
+    </row>
+    <row r="120" spans="2:17" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B120" s="118" t="s">
+        <v>40</v>
+      </c>
+      <c r="C120" s="119" t="s">
+        <v>206</v>
+      </c>
+      <c r="D120" s="192" t="s">
+        <v>195</v>
+      </c>
+      <c r="E120" s="66" t="s">
+        <v>60</v>
+      </c>
+      <c r="F120" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G120" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="H120" s="69" t="s">
+        <v>3</v>
+      </c>
+      <c r="I120" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="J120" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K120" s="66" t="s">
         <v>21</v>
       </c>
-      <c r="H115" s="47" t="s">
-[...35 lines deleted...]
-      <c r="E116" s="32">
+      <c r="L120" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="M120" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="N120" s="149" t="s">
+        <v>1</v>
+      </c>
+      <c r="O120" s="126" t="s">
+        <v>255</v>
+      </c>
+      <c r="P120" s="71"/>
+    </row>
+    <row r="121" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B121" s="123" t="s">
+        <v>413</v>
+      </c>
+      <c r="C121" s="37" t="s">
+        <v>553</v>
+      </c>
+      <c r="D121" s="32" t="s">
+        <v>116</v>
+      </c>
+      <c r="E121" s="32">
         <v>2026</v>
       </c>
-      <c r="F116" s="33">
+      <c r="F121" s="33">
+        <v>46344</v>
+      </c>
+      <c r="G121" s="44" t="s">
+        <v>244</v>
+      </c>
+      <c r="H121" s="44" t="s">
+        <v>245</v>
+      </c>
+      <c r="I121" s="47" t="s">
+        <v>145</v>
+      </c>
+      <c r="J121" s="35" t="s">
+        <v>414</v>
+      </c>
+      <c r="K121" s="44" t="s">
+        <v>246</v>
+      </c>
+      <c r="L121" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M121" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N121" s="44" t="s">
+        <v>253</v>
+      </c>
+      <c r="O121" s="127">
+        <v>81812</v>
+      </c>
+      <c r="P121" s="5"/>
+    </row>
+    <row r="122" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B122" s="180" t="s">
+        <v>411</v>
+      </c>
+      <c r="C122" s="37">
+        <v>26295</v>
+      </c>
+      <c r="D122" s="32" t="s">
+        <v>116</v>
+      </c>
+      <c r="E122" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F122" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G122" s="44" t="s">
+        <v>67</v>
+      </c>
+      <c r="H122" s="47" t="s">
+        <v>488</v>
+      </c>
+      <c r="I122" s="47" t="s">
+        <v>142</v>
+      </c>
+      <c r="J122" s="35" t="s">
+        <v>282</v>
+      </c>
+      <c r="K122" s="44" t="s">
+        <v>281</v>
+      </c>
+      <c r="L122" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M122" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N122" s="44" t="s">
+        <v>478</v>
+      </c>
+      <c r="O122" s="132">
+        <v>38100</v>
+      </c>
+      <c r="P122" s="13"/>
+    </row>
+    <row r="123" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B123" s="123" t="s">
+        <v>348</v>
+      </c>
+      <c r="C123" s="37">
+        <v>26067</v>
+      </c>
+      <c r="D123" s="32" t="s">
+        <v>116</v>
+      </c>
+      <c r="E123" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F123" s="33">
         <v>46295</v>
       </c>
-      <c r="G116" s="44" t="s">
-[...38 lines deleted...]
-      <c r="E117" s="32">
+      <c r="G123" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="H123" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="I123" s="47" t="s">
+        <v>145</v>
+      </c>
+      <c r="J123" s="35" t="s">
+        <v>349</v>
+      </c>
+      <c r="K123" s="44" t="s">
+        <v>112</v>
+      </c>
+      <c r="L123" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M123" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N123" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="O123" s="127">
+        <v>49163</v>
+      </c>
+      <c r="P123" s="5"/>
+    </row>
+    <row r="124" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B124" s="123" t="s">
+        <v>352</v>
+      </c>
+      <c r="C124" s="37">
+        <v>26067</v>
+      </c>
+      <c r="D124" s="32" t="s">
+        <v>116</v>
+      </c>
+      <c r="E124" s="32">
         <v>2027</v>
       </c>
-      <c r="F117" s="33">
+      <c r="F124" s="33">
         <v>46295</v>
       </c>
-      <c r="G117" s="44" t="s">
-[...50 lines deleted...]
-      <c r="I118" s="47" t="s">
+      <c r="G124" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="H124" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="I124" s="47" t="s">
         <v>145</v>
       </c>
-      <c r="J118" s="35" t="s">
-[...164 lines deleted...]
-      </c>
       <c r="J124" s="35" t="s">
-        <v>425</v>
+        <v>355</v>
       </c>
       <c r="K124" s="44" t="s">
-        <v>249</v>
+        <v>125</v>
       </c>
       <c r="L124" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M124" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N124" s="44" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>81812</v>
+        <v>7</v>
+      </c>
+      <c r="O124" s="127">
+        <v>52171</v>
       </c>
       <c r="P124" s="5"/>
     </row>
-    <row r="125" spans="2:17" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>421</v>
+    <row r="125" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B125" s="123" t="s">
+        <v>350</v>
       </c>
       <c r="C125" s="37">
-        <v>26295</v>
+        <v>26067</v>
       </c>
       <c r="D125" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E125" s="32">
         <v>2027</v>
       </c>
       <c r="F125" s="33">
-        <v>46660</v>
+        <v>46295</v>
       </c>
       <c r="G125" s="44" t="s">
-        <v>69</v>
+        <v>8</v>
       </c>
       <c r="H125" s="47" t="s">
-        <v>499</v>
+        <v>73</v>
       </c>
       <c r="I125" s="47" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="J125" s="35" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>354</v>
+      </c>
+      <c r="K125" s="47" t="s">
+        <v>351</v>
       </c>
       <c r="L125" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M125" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N125" s="44" t="s">
-        <v>489</v>
-[...8 lines deleted...]
-        <v>356</v>
+        <v>7</v>
+      </c>
+      <c r="O125" s="127">
+        <v>54284</v>
+      </c>
+      <c r="P125" s="5"/>
+      <c r="Q125" s="5"/>
+    </row>
+    <row r="126" spans="2:17" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="B126" s="206" t="s">
+        <v>353</v>
       </c>
       <c r="C126" s="37">
         <v>26067</v>
       </c>
       <c r="D126" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E126" s="32">
         <v>2027</v>
       </c>
-      <c r="F126" s="33">
+      <c r="F126" s="193">
         <v>46295</v>
       </c>
-      <c r="G126" s="44" t="s">
+      <c r="G126" s="51" t="s">
         <v>8</v>
       </c>
-      <c r="H126" s="44" t="s">
-[...5 lines deleted...]
-      <c r="J126" s="35" t="s">
+      <c r="H126" s="51" t="s">
+        <v>242</v>
+      </c>
+      <c r="I126" s="194" t="s">
+        <v>146</v>
+      </c>
+      <c r="J126" s="59" t="s">
+        <v>356</v>
+      </c>
+      <c r="K126" s="51" t="s">
         <v>357</v>
       </c>
-      <c r="K126" s="44" t="s">
-[...2 lines deleted...]
-      <c r="L126" s="44" t="s">
+      <c r="L126" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="M126" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="N126" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="O126" s="195">
+        <v>58419</v>
+      </c>
+      <c r="P126" s="5"/>
+    </row>
+    <row r="127" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B127" s="203" t="s">
+        <v>456</v>
+      </c>
+      <c r="C127" s="202">
+        <v>26177</v>
+      </c>
+      <c r="D127" s="50" t="s">
+        <v>116</v>
+      </c>
+      <c r="E127" s="218">
+        <v>2026</v>
+      </c>
+      <c r="F127" s="193">
+        <v>46295</v>
+      </c>
+      <c r="G127" s="218" t="s">
+        <v>20</v>
+      </c>
+      <c r="H127" s="218" t="s">
+        <v>449</v>
+      </c>
+      <c r="I127" s="218" t="s">
+        <v>145</v>
+      </c>
+      <c r="J127" s="200" t="s">
+        <v>461</v>
+      </c>
+      <c r="K127" s="218" t="s">
+        <v>450</v>
+      </c>
+      <c r="L127" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="M127" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="N127" s="218" t="s">
+        <v>18</v>
+      </c>
+      <c r="O127" s="201">
+        <v>40274.35</v>
+      </c>
+      <c r="P127" s="95"/>
+    </row>
+    <row r="128" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B128" s="203" t="s">
+        <v>457</v>
+      </c>
+      <c r="C128" s="202">
+        <v>26177</v>
+      </c>
+      <c r="D128" s="50" t="s">
+        <v>116</v>
+      </c>
+      <c r="E128" s="218">
+        <v>2026</v>
+      </c>
+      <c r="F128" s="193">
+        <v>46295</v>
+      </c>
+      <c r="G128" s="218" t="s">
+        <v>20</v>
+      </c>
+      <c r="H128" s="218" t="s">
+        <v>449</v>
+      </c>
+      <c r="I128" s="218" t="s">
+        <v>145</v>
+      </c>
+      <c r="J128" s="200" t="s">
+        <v>462</v>
+      </c>
+      <c r="K128" s="218" t="s">
+        <v>451</v>
+      </c>
+      <c r="L128" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="M128" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="N128" s="218" t="s">
+        <v>18</v>
+      </c>
+      <c r="O128" s="201">
+        <v>42472.2</v>
+      </c>
+      <c r="P128" s="95"/>
+    </row>
+    <row r="129" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B129" s="203" t="s">
+        <v>458</v>
+      </c>
+      <c r="C129" s="202">
+        <v>26177</v>
+      </c>
+      <c r="D129" s="50" t="s">
+        <v>116</v>
+      </c>
+      <c r="E129" s="218">
+        <v>2026</v>
+      </c>
+      <c r="F129" s="193">
+        <v>46295</v>
+      </c>
+      <c r="G129" s="218" t="s">
+        <v>20</v>
+      </c>
+      <c r="H129" s="218" t="s">
+        <v>452</v>
+      </c>
+      <c r="I129" s="218" t="s">
+        <v>145</v>
+      </c>
+      <c r="J129" s="200" t="s">
+        <v>463</v>
+      </c>
+      <c r="K129" s="218" t="s">
+        <v>453</v>
+      </c>
+      <c r="L129" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="M129" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="N129" s="218" t="s">
+        <v>18</v>
+      </c>
+      <c r="O129" s="201">
+        <v>43805.95</v>
+      </c>
+      <c r="P129" s="95"/>
+    </row>
+    <row r="130" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B130" s="203" t="s">
+        <v>459</v>
+      </c>
+      <c r="C130" s="202">
+        <v>26177</v>
+      </c>
+      <c r="D130" s="50" t="s">
+        <v>116</v>
+      </c>
+      <c r="E130" s="218">
+        <v>2026</v>
+      </c>
+      <c r="F130" s="193">
+        <v>46295</v>
+      </c>
+      <c r="G130" s="218" t="s">
+        <v>20</v>
+      </c>
+      <c r="H130" s="218" t="s">
+        <v>452</v>
+      </c>
+      <c r="I130" s="218" t="s">
+        <v>145</v>
+      </c>
+      <c r="J130" s="200" t="s">
+        <v>464</v>
+      </c>
+      <c r="K130" s="218" t="s">
+        <v>454</v>
+      </c>
+      <c r="L130" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="M130" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="N130" s="218" t="s">
+        <v>18</v>
+      </c>
+      <c r="O130" s="201">
+        <v>44548.6</v>
+      </c>
+      <c r="P130" s="95"/>
+    </row>
+    <row r="131" spans="2:16" s="21" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="B131" s="221" t="s">
+        <v>460</v>
+      </c>
+      <c r="C131" s="222">
+        <v>26177</v>
+      </c>
+      <c r="D131" s="50" t="s">
+        <v>116</v>
+      </c>
+      <c r="E131" s="223">
+        <v>2026</v>
+      </c>
+      <c r="F131" s="193">
+        <v>46295</v>
+      </c>
+      <c r="G131" s="223" t="s">
+        <v>20</v>
+      </c>
+      <c r="H131" s="223" t="s">
+        <v>452</v>
+      </c>
+      <c r="I131" s="223" t="s">
+        <v>146</v>
+      </c>
+      <c r="J131" s="224" t="s">
+        <v>465</v>
+      </c>
+      <c r="K131" s="223" t="s">
+        <v>455</v>
+      </c>
+      <c r="L131" s="223" t="s">
+        <v>39</v>
+      </c>
+      <c r="M131" s="223" t="s">
+        <v>39</v>
+      </c>
+      <c r="N131" s="223" t="s">
+        <v>18</v>
+      </c>
+      <c r="O131" s="216">
+        <v>45431.8</v>
+      </c>
+      <c r="P131" s="95"/>
+    </row>
+    <row r="132" spans="2:16" s="21" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B132" s="203" t="s">
+        <v>487</v>
+      </c>
+      <c r="C132" s="202">
+        <v>26295</v>
+      </c>
+      <c r="D132" s="50" t="s">
+        <v>116</v>
+      </c>
+      <c r="E132" s="218">
+        <v>2027</v>
+      </c>
+      <c r="F132" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G132" s="218" t="s">
+        <v>67</v>
+      </c>
+      <c r="H132" s="218" t="s">
+        <v>488</v>
+      </c>
+      <c r="I132" s="218" t="s">
+        <v>142</v>
+      </c>
+      <c r="J132" s="200" t="s">
+        <v>489</v>
+      </c>
+      <c r="K132" s="218" t="s">
+        <v>490</v>
+      </c>
+      <c r="L132" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="M132" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="N132" s="218" t="s">
+        <v>478</v>
+      </c>
+      <c r="O132" s="201">
+        <v>39246.089999999997</v>
+      </c>
+      <c r="P132" s="95"/>
+    </row>
+    <row r="133" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B133" s="203" t="s">
+        <v>502</v>
+      </c>
+      <c r="C133" s="202">
+        <v>26247</v>
+      </c>
+      <c r="D133" s="50" t="s">
+        <v>116</v>
+      </c>
+      <c r="E133" s="218">
+        <v>2027</v>
+      </c>
+      <c r="F133" s="193">
+        <v>46295</v>
+      </c>
+      <c r="G133" s="218" t="s">
+        <v>111</v>
+      </c>
+      <c r="H133" s="218" t="s">
+        <v>512</v>
+      </c>
+      <c r="I133" s="218" t="s">
+        <v>145</v>
+      </c>
+      <c r="J133" s="200" t="s">
+        <v>528</v>
+      </c>
+      <c r="K133" s="218" t="s">
+        <v>513</v>
+      </c>
+      <c r="L133" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="M133" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="N133" s="218" t="s">
+        <v>478</v>
+      </c>
+      <c r="O133" s="201">
+        <v>37080</v>
+      </c>
+      <c r="P133" s="95"/>
+    </row>
+    <row r="134" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B134" s="203" t="s">
+        <v>503</v>
+      </c>
+      <c r="C134" s="202">
+        <v>26247</v>
+      </c>
+      <c r="D134" s="50" t="s">
+        <v>116</v>
+      </c>
+      <c r="E134" s="218">
+        <v>2027</v>
+      </c>
+      <c r="F134" s="193">
+        <v>46295</v>
+      </c>
+      <c r="G134" s="218" t="s">
+        <v>111</v>
+      </c>
+      <c r="H134" s="218" t="s">
+        <v>512</v>
+      </c>
+      <c r="I134" s="218" t="s">
+        <v>145</v>
+      </c>
+      <c r="J134" s="200" t="s">
+        <v>529</v>
+      </c>
+      <c r="K134" s="218" t="s">
+        <v>514</v>
+      </c>
+      <c r="L134" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="M134" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="N134" s="218" t="s">
+        <v>478</v>
+      </c>
+      <c r="O134" s="201">
+        <v>39655</v>
+      </c>
+      <c r="P134" s="95"/>
+    </row>
+    <row r="135" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B135" s="203" t="s">
+        <v>504</v>
+      </c>
+      <c r="C135" s="202">
+        <v>26247</v>
+      </c>
+      <c r="D135" s="50" t="s">
+        <v>116</v>
+      </c>
+      <c r="E135" s="218">
+        <v>2027</v>
+      </c>
+      <c r="F135" s="193">
+        <v>46295</v>
+      </c>
+      <c r="G135" s="218" t="s">
+        <v>111</v>
+      </c>
+      <c r="H135" s="218" t="s">
+        <v>512</v>
+      </c>
+      <c r="I135" s="218" t="s">
+        <v>145</v>
+      </c>
+      <c r="J135" s="200" t="s">
+        <v>530</v>
+      </c>
+      <c r="K135" s="218" t="s">
+        <v>515</v>
+      </c>
+      <c r="L135" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="M135" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="N135" s="218" t="s">
+        <v>478</v>
+      </c>
+      <c r="O135" s="201">
+        <v>41200</v>
+      </c>
+      <c r="P135" s="95"/>
+    </row>
+    <row r="136" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B136" s="203" t="s">
+        <v>505</v>
+      </c>
+      <c r="C136" s="202">
+        <v>26247</v>
+      </c>
+      <c r="D136" s="50" t="s">
+        <v>116</v>
+      </c>
+      <c r="E136" s="218">
+        <v>2027</v>
+      </c>
+      <c r="F136" s="193">
+        <v>46295</v>
+      </c>
+      <c r="G136" s="218" t="s">
+        <v>111</v>
+      </c>
+      <c r="H136" s="218" t="s">
+        <v>516</v>
+      </c>
+      <c r="I136" s="218" t="s">
+        <v>145</v>
+      </c>
+      <c r="J136" s="200" t="s">
+        <v>531</v>
+      </c>
+      <c r="K136" s="218" t="s">
+        <v>517</v>
+      </c>
+      <c r="L136" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="M136" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="N136" s="218" t="s">
+        <v>478</v>
+      </c>
+      <c r="O136" s="201">
+        <v>41347.29</v>
+      </c>
+      <c r="P136" s="95"/>
+    </row>
+    <row r="137" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B137" s="203" t="s">
+        <v>506</v>
+      </c>
+      <c r="C137" s="202">
+        <v>26247</v>
+      </c>
+      <c r="D137" s="50" t="s">
+        <v>116</v>
+      </c>
+      <c r="E137" s="218">
+        <v>2027</v>
+      </c>
+      <c r="F137" s="193">
+        <v>46295</v>
+      </c>
+      <c r="G137" s="218" t="s">
+        <v>111</v>
+      </c>
+      <c r="H137" s="218" t="s">
+        <v>516</v>
+      </c>
+      <c r="I137" s="218" t="s">
+        <v>145</v>
+      </c>
+      <c r="J137" s="200" t="s">
+        <v>532</v>
+      </c>
+      <c r="K137" s="218" t="s">
+        <v>518</v>
+      </c>
+      <c r="L137" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="M137" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="N137" s="218" t="s">
+        <v>478</v>
+      </c>
+      <c r="O137" s="201">
+        <v>42745</v>
+      </c>
+      <c r="P137" s="95"/>
+    </row>
+    <row r="138" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B138" s="203" t="s">
+        <v>507</v>
+      </c>
+      <c r="C138" s="202">
+        <v>26247</v>
+      </c>
+      <c r="D138" s="50" t="s">
+        <v>116</v>
+      </c>
+      <c r="E138" s="218">
+        <v>2027</v>
+      </c>
+      <c r="F138" s="193">
+        <v>46295</v>
+      </c>
+      <c r="G138" s="218" t="s">
+        <v>111</v>
+      </c>
+      <c r="H138" s="218" t="s">
+        <v>516</v>
+      </c>
+      <c r="I138" s="218" t="s">
+        <v>145</v>
+      </c>
+      <c r="J138" s="200" t="s">
+        <v>533</v>
+      </c>
+      <c r="K138" s="218" t="s">
+        <v>519</v>
+      </c>
+      <c r="L138" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="M138" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="N138" s="218" t="s">
+        <v>478</v>
+      </c>
+      <c r="O138" s="201">
+        <v>43775</v>
+      </c>
+      <c r="P138" s="95"/>
+    </row>
+    <row r="139" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B139" s="203" t="s">
+        <v>522</v>
+      </c>
+      <c r="C139" s="202">
+        <v>26247</v>
+      </c>
+      <c r="D139" s="50" t="s">
+        <v>116</v>
+      </c>
+      <c r="E139" s="218">
+        <v>2027</v>
+      </c>
+      <c r="F139" s="193">
+        <v>46295</v>
+      </c>
+      <c r="G139" s="218" t="s">
+        <v>111</v>
+      </c>
+      <c r="H139" s="218" t="s">
+        <v>520</v>
+      </c>
+      <c r="I139" s="218" t="s">
+        <v>145</v>
+      </c>
+      <c r="J139" s="200" t="s">
+        <v>534</v>
+      </c>
+      <c r="K139" s="218" t="s">
+        <v>521</v>
+      </c>
+      <c r="L139" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="M139" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="N139" s="218" t="s">
+        <v>478</v>
+      </c>
+      <c r="O139" s="201">
+        <v>43260</v>
+      </c>
+      <c r="P139" s="95"/>
+    </row>
+    <row r="140" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B140" s="203" t="s">
+        <v>508</v>
+      </c>
+      <c r="C140" s="202">
+        <v>26247</v>
+      </c>
+      <c r="D140" s="50" t="s">
+        <v>116</v>
+      </c>
+      <c r="E140" s="218">
+        <v>2027</v>
+      </c>
+      <c r="F140" s="193">
+        <v>46295</v>
+      </c>
+      <c r="G140" s="218" t="s">
+        <v>111</v>
+      </c>
+      <c r="H140" s="218" t="s">
+        <v>520</v>
+      </c>
+      <c r="I140" s="218" t="s">
+        <v>145</v>
+      </c>
+      <c r="J140" s="200" t="s">
+        <v>535</v>
+      </c>
+      <c r="K140" s="218" t="s">
+        <v>523</v>
+      </c>
+      <c r="L140" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="M140" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="N140" s="218" t="s">
+        <v>478</v>
+      </c>
+      <c r="O140" s="201">
+        <v>44290</v>
+      </c>
+      <c r="P140" s="95"/>
+    </row>
+    <row r="141" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B141" s="203" t="s">
+        <v>509</v>
+      </c>
+      <c r="C141" s="202">
+        <v>26247</v>
+      </c>
+      <c r="D141" s="50" t="s">
+        <v>116</v>
+      </c>
+      <c r="E141" s="218">
+        <v>2027</v>
+      </c>
+      <c r="F141" s="193">
+        <v>46295</v>
+      </c>
+      <c r="G141" s="218" t="s">
+        <v>111</v>
+      </c>
+      <c r="H141" s="218" t="s">
+        <v>520</v>
+      </c>
+      <c r="I141" s="218" t="s">
+        <v>145</v>
+      </c>
+      <c r="J141" s="200" t="s">
+        <v>536</v>
+      </c>
+      <c r="K141" s="218" t="s">
+        <v>524</v>
+      </c>
+      <c r="L141" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="M141" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="N141" s="218" t="s">
+        <v>478</v>
+      </c>
+      <c r="O141" s="201">
+        <v>44805</v>
+      </c>
+      <c r="P141" s="95"/>
+    </row>
+    <row r="142" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B142" s="203" t="s">
+        <v>510</v>
+      </c>
+      <c r="C142" s="202">
+        <v>26247</v>
+      </c>
+      <c r="D142" s="50" t="s">
+        <v>116</v>
+      </c>
+      <c r="E142" s="218">
+        <v>2027</v>
+      </c>
+      <c r="F142" s="193">
+        <v>46295</v>
+      </c>
+      <c r="G142" s="218" t="s">
+        <v>111</v>
+      </c>
+      <c r="H142" s="218" t="s">
+        <v>520</v>
+      </c>
+      <c r="I142" s="218" t="s">
+        <v>145</v>
+      </c>
+      <c r="J142" s="200" t="s">
+        <v>537</v>
+      </c>
+      <c r="K142" s="218" t="s">
+        <v>525</v>
+      </c>
+      <c r="L142" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="M142" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="N142" s="218" t="s">
+        <v>478</v>
+      </c>
+      <c r="O142" s="201">
+        <v>47483</v>
+      </c>
+      <c r="P142" s="95"/>
+    </row>
+    <row r="143" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B143" s="203" t="s">
+        <v>511</v>
+      </c>
+      <c r="C143" s="202">
+        <v>26247</v>
+      </c>
+      <c r="D143" s="32" t="s">
+        <v>116</v>
+      </c>
+      <c r="E143" s="218">
+        <v>2027</v>
+      </c>
+      <c r="F143" s="33">
+        <v>46295</v>
+      </c>
+      <c r="G143" s="218" t="s">
+        <v>111</v>
+      </c>
+      <c r="H143" s="218" t="s">
+        <v>520</v>
+      </c>
+      <c r="I143" s="218" t="s">
+        <v>145</v>
+      </c>
+      <c r="J143" s="200" t="s">
+        <v>526</v>
+      </c>
+      <c r="K143" s="218" t="s">
+        <v>527</v>
+      </c>
+      <c r="L143" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="M143" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="N143" s="218" t="s">
+        <v>478</v>
+      </c>
+      <c r="O143" s="201">
+        <v>48410</v>
+      </c>
+      <c r="P143" s="95"/>
+    </row>
+    <row r="144" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B144" s="173"/>
+      <c r="C144" s="173"/>
+      <c r="D144" s="196"/>
+      <c r="E144" s="196"/>
+      <c r="F144" s="197"/>
+      <c r="G144" s="158"/>
+      <c r="H144" s="158"/>
+      <c r="I144" s="18"/>
+      <c r="J144" s="198"/>
+      <c r="K144" s="158"/>
+      <c r="L144" s="158"/>
+      <c r="M144" s="158"/>
+      <c r="N144" s="158"/>
+      <c r="O144" s="199"/>
+      <c r="P144" s="5"/>
+    </row>
+    <row r="145" spans="2:17" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="N145" s="158"/>
+    </row>
+    <row r="146" spans="2:17" s="1" customFormat="1" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B146" s="253" t="s">
+        <v>198</v>
+      </c>
+      <c r="C146" s="254"/>
+      <c r="D146" s="254"/>
+      <c r="E146" s="254"/>
+      <c r="F146" s="254"/>
+      <c r="G146" s="254"/>
+      <c r="H146" s="254"/>
+      <c r="I146" s="254"/>
+      <c r="J146" s="254"/>
+      <c r="K146" s="254"/>
+      <c r="L146" s="254"/>
+      <c r="M146" s="254"/>
+      <c r="N146" s="254"/>
+      <c r="O146" s="255"/>
+      <c r="P146" s="12"/>
+    </row>
+    <row r="147" spans="2:17" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B147" s="118" t="s">
         <v>40</v>
       </c>
-      <c r="M126" s="44" t="s">
-[...20 lines deleted...]
-      <c r="E127" s="32">
+      <c r="C147" s="119" t="s">
+        <v>206</v>
+      </c>
+      <c r="D147" s="192" t="s">
+        <v>195</v>
+      </c>
+      <c r="E147" s="66" t="s">
+        <v>60</v>
+      </c>
+      <c r="F147" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G147" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="H147" s="69" t="s">
+        <v>3</v>
+      </c>
+      <c r="I147" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="J147" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K147" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="L147" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="M147" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="N147" s="149" t="s">
+        <v>1</v>
+      </c>
+      <c r="O147" s="126" t="s">
+        <v>255</v>
+      </c>
+      <c r="P147" s="71"/>
+    </row>
+    <row r="148" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B148" s="180" t="s">
+        <v>215</v>
+      </c>
+      <c r="C148" s="37">
+        <v>26233</v>
+      </c>
+      <c r="D148" s="32" t="s">
+        <v>116</v>
+      </c>
+      <c r="E148" s="32">
+        <v>2026</v>
+      </c>
+      <c r="F148" s="33">
+        <v>46312</v>
+      </c>
+      <c r="G148" s="147" t="s">
+        <v>217</v>
+      </c>
+      <c r="H148" s="44" t="s">
+        <v>218</v>
+      </c>
+      <c r="I148" s="47" t="s">
+        <v>140</v>
+      </c>
+      <c r="J148" s="61" t="s">
+        <v>96</v>
+      </c>
+      <c r="K148" s="44"/>
+      <c r="L148" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M148" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N148" s="44" t="s">
+        <v>58</v>
+      </c>
+      <c r="O148" s="127">
+        <v>23789</v>
+      </c>
+      <c r="P148" s="5"/>
+    </row>
+    <row r="149" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B149" s="180" t="s">
+        <v>216</v>
+      </c>
+      <c r="C149" s="37">
+        <v>26233</v>
+      </c>
+      <c r="D149" s="32" t="s">
+        <v>116</v>
+      </c>
+      <c r="E149" s="32">
+        <v>2026</v>
+      </c>
+      <c r="F149" s="33">
+        <v>46312</v>
+      </c>
+      <c r="G149" s="147" t="s">
+        <v>217</v>
+      </c>
+      <c r="H149" s="44" t="s">
+        <v>219</v>
+      </c>
+      <c r="I149" s="47" t="s">
+        <v>141</v>
+      </c>
+      <c r="J149" s="61" t="s">
+        <v>94</v>
+      </c>
+      <c r="K149" s="44"/>
+      <c r="L149" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M149" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N149" s="44" t="s">
+        <v>58</v>
+      </c>
+      <c r="O149" s="127">
+        <v>27750</v>
+      </c>
+      <c r="P149" s="5"/>
+    </row>
+    <row r="150" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B150" s="180" t="s">
+        <v>492</v>
+      </c>
+      <c r="C150" s="37">
+        <v>26245</v>
+      </c>
+      <c r="D150" s="32" t="s">
+        <v>116</v>
+      </c>
+      <c r="E150" s="32">
         <v>2027</v>
       </c>
-      <c r="F127" s="33">
+      <c r="F150" s="33">
         <v>46295</v>
       </c>
-      <c r="G127" s="44" t="s">
-[...963 lines deleted...]
-      <c r="O150" s="130" t="s">
+      <c r="G150" s="147" t="s">
+        <v>131</v>
+      </c>
+      <c r="H150" s="44" t="s">
+        <v>493</v>
+      </c>
+      <c r="I150" s="47" t="s">
+        <v>140</v>
+      </c>
+      <c r="J150" s="61" t="s">
+        <v>96</v>
+      </c>
+      <c r="K150" s="44" t="s">
         <v>258</v>
       </c>
-      <c r="P150" s="72"/>
-[...9 lines deleted...]
-        <v>118</v>
+      <c r="L150" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M150" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N150" s="44" t="s">
+        <v>494</v>
+      </c>
+      <c r="O150" s="127">
+        <v>27380</v>
+      </c>
+      <c r="P150" s="5"/>
+    </row>
+    <row r="151" spans="2:17" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B151" s="102" t="s">
+        <v>336</v>
+      </c>
+      <c r="C151" s="98">
+        <v>26047</v>
+      </c>
+      <c r="D151" s="31" t="s">
+        <v>116</v>
       </c>
       <c r="E151" s="32">
         <v>2026</v>
       </c>
       <c r="F151" s="33">
-        <v>46312</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>46295</v>
+      </c>
+      <c r="G151" s="147" t="s">
+        <v>131</v>
       </c>
       <c r="H151" s="44" t="s">
-        <v>221</v>
+        <v>133</v>
       </c>
       <c r="I151" s="47" t="s">
-        <v>142</v>
-[...4 lines deleted...]
-      <c r="K151" s="44"/>
+        <v>141</v>
+      </c>
+      <c r="J151" s="61" t="s">
+        <v>95</v>
+      </c>
+      <c r="K151" s="44" t="s">
+        <v>134</v>
+      </c>
       <c r="L151" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M151" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N151" s="44" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>23789</v>
+        <v>132</v>
+      </c>
+      <c r="O151" s="127">
+        <v>29585</v>
       </c>
       <c r="P151" s="5"/>
     </row>
     <row r="152" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B152" s="188" t="s">
-[...6 lines deleted...]
-        <v>118</v>
+      <c r="B152" s="102" t="s">
+        <v>337</v>
+      </c>
+      <c r="C152" s="98">
+        <v>26047</v>
+      </c>
+      <c r="D152" s="31" t="s">
+        <v>116</v>
       </c>
       <c r="E152" s="32">
         <v>2026</v>
       </c>
       <c r="F152" s="33">
-        <v>46312</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>46295</v>
+      </c>
+      <c r="G152" s="147" t="s">
+        <v>131</v>
       </c>
       <c r="H152" s="44" t="s">
-        <v>222</v>
+        <v>133</v>
       </c>
       <c r="I152" s="47" t="s">
+        <v>141</v>
+      </c>
+      <c r="J152" s="61" t="s">
+        <v>259</v>
+      </c>
+      <c r="K152" s="44" t="s">
+        <v>134</v>
+      </c>
+      <c r="L152" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M152" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N152" s="44" t="s">
+        <v>132</v>
+      </c>
+      <c r="O152" s="127">
+        <v>31185</v>
+      </c>
+      <c r="P152" s="5"/>
+    </row>
+    <row r="153" spans="2:17" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B153" s="204" t="s">
+        <v>358</v>
+      </c>
+      <c r="C153" s="101">
+        <v>26048</v>
+      </c>
+      <c r="D153" s="116" t="s">
+        <v>116</v>
+      </c>
+      <c r="E153" s="39">
+        <v>2026</v>
+      </c>
+      <c r="F153" s="40">
+        <v>46295</v>
+      </c>
+      <c r="G153" s="63" t="s">
+        <v>82</v>
+      </c>
+      <c r="H153" s="38" t="s">
+        <v>84</v>
+      </c>
+      <c r="I153" s="58" t="s">
+        <v>140</v>
+      </c>
+      <c r="J153" s="64" t="s">
+        <v>96</v>
+      </c>
+      <c r="K153" s="38" t="s">
+        <v>156</v>
+      </c>
+      <c r="L153" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="M153" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="N153" s="38" t="s">
+        <v>85</v>
+      </c>
+      <c r="O153" s="134">
+        <v>29998</v>
+      </c>
+      <c r="P153" s="5"/>
+    </row>
+    <row r="154" spans="2:17" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="G154" s="80"/>
+      <c r="H154" s="81"/>
+      <c r="I154" s="81"/>
+      <c r="J154" s="82"/>
+      <c r="N154" s="152"/>
+      <c r="O154" s="83"/>
+      <c r="Q154" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="155" spans="2:17" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B155" s="256" t="s">
+        <v>202</v>
+      </c>
+      <c r="C155" s="257"/>
+      <c r="D155" s="257"/>
+      <c r="E155" s="257"/>
+      <c r="F155" s="257"/>
+      <c r="G155" s="257"/>
+      <c r="H155" s="257"/>
+      <c r="I155" s="257"/>
+      <c r="J155" s="257"/>
+      <c r="K155" s="257"/>
+      <c r="L155" s="257"/>
+      <c r="M155" s="257"/>
+      <c r="N155" s="257"/>
+      <c r="O155" s="258"/>
+    </row>
+    <row r="156" spans="2:17" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B156" s="118" t="s">
+        <v>40</v>
+      </c>
+      <c r="C156" s="119" t="s">
+        <v>206</v>
+      </c>
+      <c r="D156" s="192" t="s">
+        <v>195</v>
+      </c>
+      <c r="E156" s="66" t="s">
+        <v>60</v>
+      </c>
+      <c r="F156" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G156" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="H156" s="69" t="s">
+        <v>3</v>
+      </c>
+      <c r="I156" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="J156" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K156" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="L156" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="M156" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="N156" s="149" t="s">
+        <v>1</v>
+      </c>
+      <c r="O156" s="126" t="s">
+        <v>255</v>
+      </c>
+      <c r="P156" s="71"/>
+    </row>
+    <row r="157" spans="2:17" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B157" s="214" t="s">
+        <v>243</v>
+      </c>
+      <c r="C157" s="205">
+        <v>26295</v>
+      </c>
+      <c r="D157" s="117" t="s">
+        <v>116</v>
+      </c>
+      <c r="E157" s="39">
+        <v>2027</v>
+      </c>
+      <c r="F157" s="40">
+        <v>46660</v>
+      </c>
+      <c r="G157" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="H157" s="58" t="s">
+        <v>488</v>
+      </c>
+      <c r="I157" s="58" t="s">
+        <v>142</v>
+      </c>
+      <c r="J157" s="48" t="s">
+        <v>178</v>
+      </c>
+      <c r="K157" s="38" t="s">
+        <v>281</v>
+      </c>
+      <c r="L157" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="M157" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="N157" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="O157" s="135">
+        <v>60000</v>
+      </c>
+      <c r="Q157" s="74"/>
+    </row>
+    <row r="158" spans="2:17" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B158" s="114"/>
+      <c r="C158" s="109"/>
+      <c r="D158" s="19"/>
+      <c r="E158" s="19"/>
+      <c r="F158" s="11"/>
+      <c r="G158" s="85"/>
+      <c r="H158" s="85"/>
+      <c r="I158" s="85"/>
+      <c r="J158" s="86"/>
+      <c r="K158" s="84" t="s">
+        <v>89</v>
+      </c>
+      <c r="L158" s="84"/>
+      <c r="M158" s="84"/>
+      <c r="N158" s="153"/>
+      <c r="O158" s="87"/>
+      <c r="P158" s="5"/>
+    </row>
+    <row r="159" spans="2:17" s="1" customFormat="1" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B159" s="319" t="s">
+        <v>199</v>
+      </c>
+      <c r="C159" s="320"/>
+      <c r="D159" s="320"/>
+      <c r="E159" s="320"/>
+      <c r="F159" s="320"/>
+      <c r="G159" s="320"/>
+      <c r="H159" s="320"/>
+      <c r="I159" s="320"/>
+      <c r="J159" s="320"/>
+      <c r="K159" s="320"/>
+      <c r="L159" s="320"/>
+      <c r="M159" s="320"/>
+      <c r="N159" s="320"/>
+      <c r="O159" s="321"/>
+      <c r="P159" s="12"/>
+    </row>
+    <row r="160" spans="2:17" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B160" s="118" t="s">
+        <v>40</v>
+      </c>
+      <c r="C160" s="119" t="s">
+        <v>206</v>
+      </c>
+      <c r="D160" s="66" t="s">
+        <v>195</v>
+      </c>
+      <c r="E160" s="66" t="s">
+        <v>60</v>
+      </c>
+      <c r="F160" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G160" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="H160" s="69" t="s">
+        <v>3</v>
+      </c>
+      <c r="I160" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="J160" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K160" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="L160" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="M160" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="N160" s="149" t="s">
+        <v>1</v>
+      </c>
+      <c r="O160" s="126" t="s">
+        <v>255</v>
+      </c>
+      <c r="P160" s="71"/>
+    </row>
+    <row r="161" spans="2:17" s="65" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B161" s="227" t="s">
+        <v>495</v>
+      </c>
+      <c r="C161" s="208">
+        <v>26245</v>
+      </c>
+      <c r="D161" s="54" t="s">
+        <v>116</v>
+      </c>
+      <c r="E161" s="54">
+        <v>2027</v>
+      </c>
+      <c r="F161" s="55">
+        <v>46295</v>
+      </c>
+      <c r="G161" s="219" t="s">
+        <v>131</v>
+      </c>
+      <c r="H161" s="217" t="s">
+        <v>498</v>
+      </c>
+      <c r="I161" s="217" t="s">
+        <v>139</v>
+      </c>
+      <c r="J161" s="220" t="s">
+        <v>257</v>
+      </c>
+      <c r="K161" s="169" t="s">
+        <v>499</v>
+      </c>
+      <c r="L161" s="169" t="s">
+        <v>39</v>
+      </c>
+      <c r="M161" s="169" t="s">
+        <v>39</v>
+      </c>
+      <c r="N161" s="169" t="s">
+        <v>494</v>
+      </c>
+      <c r="O161" s="136">
+        <v>32980</v>
+      </c>
+      <c r="P161" s="71"/>
+    </row>
+    <row r="162" spans="2:17" s="65" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B162" s="227" t="s">
+        <v>496</v>
+      </c>
+      <c r="C162" s="208">
+        <v>26245</v>
+      </c>
+      <c r="D162" s="54" t="s">
+        <v>116</v>
+      </c>
+      <c r="E162" s="54">
+        <v>2026</v>
+      </c>
+      <c r="F162" s="55">
+        <v>46295</v>
+      </c>
+      <c r="G162" s="219" t="s">
+        <v>131</v>
+      </c>
+      <c r="H162" s="217" t="s">
+        <v>500</v>
+      </c>
+      <c r="I162" s="217" t="s">
         <v>143</v>
       </c>
-      <c r="J152" s="62" t="s">
-[...21 lines deleted...]
-      <c r="C153" s="37">
+      <c r="J162" s="220" t="s">
+        <v>257</v>
+      </c>
+      <c r="K162" s="169" t="s">
+        <v>499</v>
+      </c>
+      <c r="L162" s="169" t="s">
+        <v>39</v>
+      </c>
+      <c r="M162" s="169" t="s">
+        <v>39</v>
+      </c>
+      <c r="N162" s="169" t="s">
+        <v>494</v>
+      </c>
+      <c r="O162" s="136">
+        <v>40880</v>
+      </c>
+      <c r="P162" s="71"/>
+    </row>
+    <row r="163" spans="2:17" s="65" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B163" s="227" t="s">
+        <v>497</v>
+      </c>
+      <c r="C163" s="208">
         <v>26245</v>
       </c>
-      <c r="D153" s="32" t="s">
-[...2 lines deleted...]
-      <c r="E153" s="32">
+      <c r="D163" s="54" t="s">
+        <v>116</v>
+      </c>
+      <c r="E163" s="54">
         <v>2026</v>
       </c>
-      <c r="F153" s="33">
+      <c r="F163" s="55">
         <v>46295</v>
       </c>
-      <c r="G153" s="151" t="s">
-[...29 lines deleted...]
-      <c r="B154" s="104" t="s">
+      <c r="G163" s="219" t="s">
+        <v>131</v>
+      </c>
+      <c r="H163" s="217" t="s">
+        <v>500</v>
+      </c>
+      <c r="I163" s="217" t="s">
+        <v>143</v>
+      </c>
+      <c r="J163" s="220" t="s">
+        <v>501</v>
+      </c>
+      <c r="K163" s="169" t="s">
+        <v>499</v>
+      </c>
+      <c r="L163" s="169" t="s">
+        <v>39</v>
+      </c>
+      <c r="M163" s="169" t="s">
+        <v>39</v>
+      </c>
+      <c r="N163" s="169" t="s">
+        <v>494</v>
+      </c>
+      <c r="O163" s="136">
+        <v>42680</v>
+      </c>
+      <c r="P163" s="71"/>
+    </row>
+    <row r="164" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B164" s="227" t="s">
         <v>341</v>
       </c>
-      <c r="C154" s="99">
+      <c r="C164" s="208">
         <v>26047</v>
       </c>
-      <c r="D154" s="31" t="s">
-[...211 lines deleted...]
-      <c r="E160" s="39">
+      <c r="D164" s="54" t="s">
+        <v>116</v>
+      </c>
+      <c r="E164" s="54">
         <v>2027</v>
-      </c>
-[...126 lines deleted...]
-        <v>2026</v>
       </c>
       <c r="F164" s="55">
         <v>46295</v>
       </c>
-      <c r="G164" s="228" t="s">
-[...5 lines deleted...]
-      <c r="I164" s="226" t="s">
+      <c r="G164" s="219" t="s">
+        <v>131</v>
+      </c>
+      <c r="H164" s="217" t="s">
+        <v>256</v>
+      </c>
+      <c r="I164" s="217" t="s">
+        <v>144</v>
+      </c>
+      <c r="J164" s="220" t="s">
+        <v>257</v>
+      </c>
+      <c r="K164" s="169" t="s">
+        <v>258</v>
+      </c>
+      <c r="L164" s="169" t="s">
+        <v>39</v>
+      </c>
+      <c r="M164" s="169" t="s">
+        <v>39</v>
+      </c>
+      <c r="N164" s="169" t="s">
+        <v>132</v>
+      </c>
+      <c r="O164" s="136">
+        <v>45938</v>
+      </c>
+    </row>
+    <row r="165" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B165" s="210" t="s">
+        <v>359</v>
+      </c>
+      <c r="C165" s="98">
+        <v>26048</v>
+      </c>
+      <c r="D165" s="32" t="s">
+        <v>116</v>
+      </c>
+      <c r="E165" s="50">
+        <v>2026</v>
+      </c>
+      <c r="F165" s="33">
+        <v>46295</v>
+      </c>
+      <c r="G165" s="62" t="s">
+        <v>82</v>
+      </c>
+      <c r="H165" s="88" t="s">
+        <v>91</v>
+      </c>
+      <c r="I165" s="88" t="s">
+        <v>140</v>
+      </c>
+      <c r="J165" s="61" t="s">
+        <v>257</v>
+      </c>
+      <c r="K165" s="44" t="s">
+        <v>93</v>
+      </c>
+      <c r="L165" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M165" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N165" s="44" t="s">
+        <v>85</v>
+      </c>
+      <c r="O165" s="127">
+        <v>25476</v>
+      </c>
+    </row>
+    <row r="166" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B166" s="210" t="s">
+        <v>360</v>
+      </c>
+      <c r="C166" s="98">
+        <v>26048</v>
+      </c>
+      <c r="D166" s="212" t="s">
+        <v>117</v>
+      </c>
+      <c r="E166" s="50">
+        <v>2026</v>
+      </c>
+      <c r="F166" s="33">
+        <v>46295</v>
+      </c>
+      <c r="G166" s="62" t="s">
+        <v>82</v>
+      </c>
+      <c r="H166" s="88" t="s">
+        <v>92</v>
+      </c>
+      <c r="I166" s="88" t="s">
         <v>141</v>
       </c>
-      <c r="J164" s="229" t="s">
-[...29 lines deleted...]
-      <c r="E165" s="54">
+      <c r="J166" s="61" t="s">
+        <v>257</v>
+      </c>
+      <c r="K166" s="44" t="s">
+        <v>362</v>
+      </c>
+      <c r="L166" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M166" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N166" s="44" t="s">
+        <v>85</v>
+      </c>
+      <c r="O166" s="127">
+        <v>31300</v>
+      </c>
+    </row>
+    <row r="167" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B167" s="210" t="s">
+        <v>361</v>
+      </c>
+      <c r="C167" s="98">
+        <v>26048</v>
+      </c>
+      <c r="D167" s="212" t="s">
+        <v>117</v>
+      </c>
+      <c r="E167" s="32">
         <v>2026</v>
       </c>
-      <c r="F165" s="55">
+      <c r="F167" s="33">
         <v>46295</v>
       </c>
-      <c r="G165" s="228" t="s">
-[...122 lines deleted...]
-        <v>26048</v>
+      <c r="G167" s="62" t="s">
+        <v>82</v>
+      </c>
+      <c r="H167" s="88" t="s">
+        <v>92</v>
+      </c>
+      <c r="I167" s="88" t="s">
+        <v>141</v>
+      </c>
+      <c r="J167" s="61" t="s">
+        <v>257</v>
+      </c>
+      <c r="K167" s="44" t="s">
+        <v>363</v>
+      </c>
+      <c r="L167" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M167" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N167" s="44" t="s">
+        <v>85</v>
+      </c>
+      <c r="O167" s="127">
+        <v>35605</v>
+      </c>
+    </row>
+    <row r="168" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B168" s="180" t="s">
+        <v>399</v>
+      </c>
+      <c r="C168" s="37">
+        <v>26056</v>
       </c>
       <c r="D168" s="32" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>2026</v>
+        <v>116</v>
+      </c>
+      <c r="E168" s="32">
+        <v>2027</v>
       </c>
       <c r="F168" s="33">
         <v>46295</v>
       </c>
-      <c r="G168" s="63" t="s">
-[...9 lines deleted...]
-        <v>260</v>
+      <c r="G168" s="62" t="s">
+        <v>128</v>
+      </c>
+      <c r="H168" s="147" t="s">
+        <v>445</v>
+      </c>
+      <c r="I168" s="147" t="s">
+        <v>144</v>
+      </c>
+      <c r="J168" s="61" t="s">
+        <v>400</v>
       </c>
       <c r="K168" s="44" t="s">
-        <v>95</v>
+        <v>401</v>
       </c>
       <c r="L168" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M168" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N168" s="44" t="s">
-        <v>87</v>
-[...16 lines deleted...]
-        <v>2026</v>
+        <v>58</v>
+      </c>
+      <c r="O168" s="127">
+        <v>36611.35</v>
+      </c>
+    </row>
+    <row r="169" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B169" s="180" t="s">
+        <v>303</v>
+      </c>
+      <c r="C169" s="37">
+        <v>26064</v>
+      </c>
+      <c r="D169" s="32" t="s">
+        <v>116</v>
+      </c>
+      <c r="E169" s="32">
+        <v>2027</v>
       </c>
       <c r="F169" s="33">
         <v>46295</v>
       </c>
-      <c r="G169" s="63" t="s">
-[...9 lines deleted...]
-        <v>260</v>
+      <c r="G169" s="62" t="s">
+        <v>8</v>
+      </c>
+      <c r="H169" s="147" t="s">
+        <v>122</v>
+      </c>
+      <c r="I169" s="147" t="s">
+        <v>27</v>
+      </c>
+      <c r="J169" s="49" t="s">
+        <v>304</v>
       </c>
       <c r="K169" s="44" t="s">
-        <v>372</v>
+        <v>305</v>
       </c>
       <c r="L169" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M169" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N169" s="44" t="s">
-        <v>87</v>
-[...13 lines deleted...]
-        <v>119</v>
+        <v>7</v>
+      </c>
+      <c r="O169" s="127">
+        <v>27457</v>
+      </c>
+    </row>
+    <row r="170" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B170" s="180" t="s">
+        <v>306</v>
+      </c>
+      <c r="C170" s="37">
+        <v>26064</v>
+      </c>
+      <c r="D170" s="32" t="s">
+        <v>116</v>
       </c>
       <c r="E170" s="32">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F170" s="33">
         <v>46295</v>
       </c>
-      <c r="G170" s="63" t="s">
-[...9 lines deleted...]
-        <v>260</v>
+      <c r="G170" s="62" t="s">
+        <v>8</v>
+      </c>
+      <c r="H170" s="147" t="s">
+        <v>122</v>
+      </c>
+      <c r="I170" s="147" t="s">
+        <v>27</v>
+      </c>
+      <c r="J170" s="49" t="s">
+        <v>307</v>
       </c>
       <c r="K170" s="44" t="s">
-        <v>373</v>
+        <v>302</v>
       </c>
       <c r="L170" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="M170" s="44" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="N170" s="44" t="s">
-        <v>87</v>
-[...7 lines deleted...]
-        <v>409</v>
+        <v>7</v>
+      </c>
+      <c r="O170" s="127">
+        <v>28955</v>
+      </c>
+    </row>
+    <row r="171" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B171" s="180" t="s">
+        <v>446</v>
       </c>
       <c r="C171" s="37">
-        <v>26056</v>
+        <v>26171</v>
       </c>
       <c r="D171" s="32" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E171" s="32">
         <v>2027</v>
       </c>
       <c r="F171" s="33">
         <v>46295</v>
       </c>
-      <c r="G171" s="63" t="s">
-[...9 lines deleted...]
-        <v>410</v>
+      <c r="G171" s="62" t="s">
+        <v>8</v>
+      </c>
+      <c r="H171" s="147" t="s">
+        <v>10</v>
+      </c>
+      <c r="I171" s="147" t="s">
+        <v>28</v>
+      </c>
+      <c r="J171" s="49" t="s">
+        <v>447</v>
       </c>
       <c r="K171" s="44" t="s">
-        <v>411</v>
+        <v>448</v>
       </c>
       <c r="L171" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M171" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N171" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="O171" s="127">
+        <v>45543</v>
+      </c>
+    </row>
+    <row r="172" spans="2:17" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B172" s="182" t="s">
+        <v>484</v>
+      </c>
+      <c r="C172" s="183">
+        <v>26205</v>
+      </c>
+      <c r="D172" s="117" t="s">
+        <v>116</v>
+      </c>
+      <c r="E172" s="117">
+        <v>2027</v>
+      </c>
+      <c r="F172" s="120">
+        <v>46295</v>
+      </c>
+      <c r="G172" s="125" t="s">
+        <v>128</v>
+      </c>
+      <c r="H172" s="124" t="s">
+        <v>485</v>
+      </c>
+      <c r="I172" s="124" t="s">
+        <v>143</v>
+      </c>
+      <c r="J172" s="171" t="s">
+        <v>486</v>
+      </c>
+      <c r="K172" s="41" t="s">
+        <v>401</v>
+      </c>
+      <c r="L172" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="M172" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="N172" s="41" t="s">
+        <v>58</v>
+      </c>
+      <c r="O172" s="130">
+        <v>36050</v>
+      </c>
+    </row>
+    <row r="173" spans="2:17" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B173" s="113"/>
+      <c r="C173" s="106"/>
+      <c r="D173" s="24"/>
+      <c r="E173" s="15"/>
+      <c r="F173" s="10"/>
+      <c r="G173" s="81"/>
+      <c r="H173" s="30"/>
+      <c r="I173" s="30"/>
+      <c r="J173" s="90"/>
+      <c r="N173" s="154"/>
+      <c r="O173" s="16"/>
+    </row>
+    <row r="174" spans="2:17" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B174" s="319" t="s">
+        <v>200</v>
+      </c>
+      <c r="C174" s="320"/>
+      <c r="D174" s="320"/>
+      <c r="E174" s="320"/>
+      <c r="F174" s="320"/>
+      <c r="G174" s="320"/>
+      <c r="H174" s="320"/>
+      <c r="I174" s="320"/>
+      <c r="J174" s="320"/>
+      <c r="K174" s="320"/>
+      <c r="L174" s="320"/>
+      <c r="M174" s="320"/>
+      <c r="N174" s="320"/>
+      <c r="O174" s="321"/>
+    </row>
+    <row r="175" spans="2:17" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B175" s="118" t="s">
         <v>40</v>
       </c>
-      <c r="M171" s="44" t="s">
+      <c r="C175" s="119" t="s">
+        <v>206</v>
+      </c>
+      <c r="D175" s="67" t="s">
+        <v>195</v>
+      </c>
+      <c r="E175" s="66" t="s">
+        <v>60</v>
+      </c>
+      <c r="F175" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G175" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="H175" s="69" t="s">
+        <v>3</v>
+      </c>
+      <c r="I175" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="J175" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K175" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="L175" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="M175" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="N175" s="149" t="s">
+        <v>1</v>
+      </c>
+      <c r="O175" s="126" t="s">
+        <v>255</v>
+      </c>
+      <c r="P175" s="71"/>
+    </row>
+    <row r="176" spans="2:17" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B176" s="204" t="s">
+        <v>466</v>
+      </c>
+      <c r="C176" s="205">
+        <v>26180</v>
+      </c>
+      <c r="D176" s="211" t="s">
+        <v>117</v>
+      </c>
+      <c r="E176" s="39">
+        <v>2026</v>
+      </c>
+      <c r="F176" s="40">
+        <v>46295</v>
+      </c>
+      <c r="G176" s="89" t="s">
+        <v>8</v>
+      </c>
+      <c r="H176" s="63" t="s">
+        <v>469</v>
+      </c>
+      <c r="I176" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="J176" s="64" t="s">
+        <v>470</v>
+      </c>
+      <c r="K176" s="38" t="s">
+        <v>467</v>
+      </c>
+      <c r="L176" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="M176" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="N176" s="38" t="s">
+        <v>468</v>
+      </c>
+      <c r="O176" s="137">
+        <v>46194</v>
+      </c>
+      <c r="Q176" s="74"/>
+    </row>
+    <row r="177" spans="2:17" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B177" s="113"/>
+      <c r="C177" s="110"/>
+      <c r="D177" s="28"/>
+      <c r="E177" s="15"/>
+      <c r="F177" s="10"/>
+      <c r="G177" s="81"/>
+      <c r="H177" s="30"/>
+      <c r="I177" s="29"/>
+      <c r="J177" s="90"/>
+      <c r="N177" s="150"/>
+      <c r="O177" s="91"/>
+      <c r="Q177" s="74"/>
+    </row>
+    <row r="178" spans="2:17" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B178" s="319" t="s">
+        <v>201</v>
+      </c>
+      <c r="C178" s="320"/>
+      <c r="D178" s="320"/>
+      <c r="E178" s="320"/>
+      <c r="F178" s="320"/>
+      <c r="G178" s="320"/>
+      <c r="H178" s="320"/>
+      <c r="I178" s="320"/>
+      <c r="J178" s="320"/>
+      <c r="K178" s="320"/>
+      <c r="L178" s="320"/>
+      <c r="M178" s="320"/>
+      <c r="N178" s="320"/>
+      <c r="O178" s="321"/>
+    </row>
+    <row r="179" spans="2:17" s="65" customFormat="1" ht="48" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B179" s="138" t="s">
         <v>40</v>
       </c>
-      <c r="N171" s="44" t="s">
+      <c r="C179" s="139" t="s">
+        <v>206</v>
+      </c>
+      <c r="D179" s="140" t="s">
+        <v>195</v>
+      </c>
+      <c r="E179" s="141" t="s">
         <v>60</v>
       </c>
-      <c r="O171" s="131">
-[...226 lines deleted...]
-      <c r="G178" s="70" t="s">
+      <c r="F179" s="142" t="s">
+        <v>38</v>
+      </c>
+      <c r="G179" s="143" t="s">
         <v>2</v>
       </c>
-      <c r="H178" s="70" t="s">
+      <c r="H179" s="143" t="s">
         <v>3</v>
       </c>
-      <c r="I178" s="70" t="s">
-[...2 lines deleted...]
-      <c r="J178" s="71" t="s">
+      <c r="I179" s="143" t="s">
+        <v>26</v>
+      </c>
+      <c r="J179" s="144" t="s">
         <v>0</v>
       </c>
-      <c r="K178" s="67" t="s">
-[...8 lines deleted...]
-      <c r="N178" s="153" t="s">
+      <c r="K179" s="141" t="s">
+        <v>21</v>
+      </c>
+      <c r="L179" s="141" t="s">
+        <v>72</v>
+      </c>
+      <c r="M179" s="141" t="s">
+        <v>61</v>
+      </c>
+      <c r="N179" s="155" t="s">
         <v>1</v>
       </c>
-      <c r="O178" s="130" t="s">
-[...52 lines deleted...]
-      <c r="D180" s="28"/>
+      <c r="O179" s="145" t="s">
+        <v>4</v>
+      </c>
+      <c r="P179" s="71"/>
+    </row>
+    <row r="180" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B180" s="113"/>
+      <c r="C180" s="106"/>
+      <c r="D180" s="15"/>
       <c r="E180" s="15"/>
       <c r="F180" s="10"/>
-      <c r="G180" s="82"/>
+      <c r="G180" s="81"/>
       <c r="H180" s="30"/>
-      <c r="I180" s="29"/>
-[...27 lines deleted...]
-      <c r="C182" s="143" t="s">
+      <c r="I180" s="30"/>
+      <c r="J180" s="90"/>
+      <c r="M180" s="78"/>
+      <c r="N180" s="150"/>
+      <c r="O180" s="91"/>
+      <c r="Q180" s="74"/>
+    </row>
+    <row r="182" spans="2:17" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="H182" s="148"/>
+      <c r="I182" s="327" t="s">
+        <v>17</v>
+      </c>
+      <c r="J182" s="327"/>
+      <c r="K182" s="327"/>
+      <c r="L182" s="327"/>
+      <c r="M182" s="327"/>
+      <c r="N182" s="327"/>
+      <c r="O182" s="327"/>
+    </row>
+    <row r="183" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="H183" s="13"/>
+      <c r="I183" s="322" t="s">
+        <v>1</v>
+      </c>
+      <c r="J183" s="322"/>
+      <c r="K183" s="318" t="s">
+        <v>15</v>
+      </c>
+      <c r="L183" s="318"/>
+      <c r="M183" s="318"/>
+      <c r="N183" s="156" t="s">
+        <v>12</v>
+      </c>
+      <c r="O183" s="146" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="184" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H184" s="74"/>
+      <c r="I184" s="267" t="s">
+        <v>207</v>
+      </c>
+      <c r="J184" s="267"/>
+      <c r="K184" s="239" t="s">
+        <v>75</v>
+      </c>
+      <c r="L184" s="239"/>
+      <c r="M184" s="239"/>
+      <c r="N184" s="238" t="s">
+        <v>68</v>
+      </c>
+      <c r="O184" s="245" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="185" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H185" s="74"/>
+      <c r="I185" s="267"/>
+      <c r="J185" s="267"/>
+      <c r="K185" s="239"/>
+      <c r="L185" s="239"/>
+      <c r="M185" s="239"/>
+      <c r="N185" s="238"/>
+      <c r="O185" s="245"/>
+    </row>
+    <row r="186" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H186" s="76"/>
+      <c r="I186" s="268"/>
+      <c r="J186" s="268"/>
+      <c r="K186" s="239"/>
+      <c r="L186" s="239"/>
+      <c r="M186" s="239"/>
+      <c r="N186" s="238"/>
+      <c r="O186" s="245"/>
+    </row>
+    <row r="187" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H187" s="74"/>
+      <c r="I187" s="261" t="s">
+        <v>180</v>
+      </c>
+      <c r="J187" s="262"/>
+      <c r="K187" s="263" t="s">
+        <v>16</v>
+      </c>
+      <c r="L187" s="264"/>
+      <c r="M187" s="264"/>
+      <c r="N187" s="326" t="s">
+        <v>194</v>
+      </c>
+      <c r="O187" s="244" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="188" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H188" s="92"/>
+      <c r="I188" s="259" t="s">
+        <v>193</v>
+      </c>
+      <c r="J188" s="260"/>
+      <c r="K188" s="263"/>
+      <c r="L188" s="264"/>
+      <c r="M188" s="264"/>
+      <c r="N188" s="326"/>
+      <c r="O188" s="244"/>
+    </row>
+    <row r="189" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H189" s="78"/>
+      <c r="I189" s="315" t="s">
+        <v>192</v>
+      </c>
+      <c r="J189" s="316"/>
+      <c r="K189" s="263"/>
+      <c r="L189" s="264"/>
+      <c r="M189" s="264"/>
+      <c r="N189" s="326"/>
+      <c r="O189" s="244"/>
+    </row>
+    <row r="190" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H190" s="78"/>
+      <c r="I190" s="266" t="s">
+        <v>211</v>
+      </c>
+      <c r="J190" s="266"/>
+      <c r="K190" s="239" t="s">
+        <v>164</v>
+      </c>
+      <c r="L190" s="239"/>
+      <c r="M190" s="239"/>
+      <c r="N190" s="238" t="s">
+        <v>165</v>
+      </c>
+      <c r="O190" s="245" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="191" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H191" s="78"/>
+      <c r="I191" s="267"/>
+      <c r="J191" s="267"/>
+      <c r="K191" s="239"/>
+      <c r="L191" s="239"/>
+      <c r="M191" s="239"/>
+      <c r="N191" s="238"/>
+      <c r="O191" s="245"/>
+    </row>
+    <row r="192" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H192" s="78"/>
+      <c r="I192" s="268"/>
+      <c r="J192" s="268"/>
+      <c r="K192" s="239"/>
+      <c r="L192" s="239"/>
+      <c r="M192" s="239"/>
+      <c r="N192" s="238"/>
+      <c r="O192" s="245"/>
+    </row>
+    <row r="193" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H193" s="78"/>
+      <c r="I193" s="281" t="s">
+        <v>267</v>
+      </c>
+      <c r="J193" s="282"/>
+      <c r="K193" s="272" t="s">
+        <v>270</v>
+      </c>
+      <c r="L193" s="272"/>
+      <c r="M193" s="273"/>
+      <c r="N193" s="278" t="s">
+        <v>272</v>
+      </c>
+      <c r="O193" s="265" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="194" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H194" s="78"/>
+      <c r="I194" s="306" t="s">
+        <v>268</v>
+      </c>
+      <c r="J194" s="307"/>
+      <c r="K194" s="237"/>
+      <c r="L194" s="237"/>
+      <c r="M194" s="274"/>
+      <c r="N194" s="279"/>
+      <c r="O194" s="277"/>
+    </row>
+    <row r="195" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H195" s="78"/>
+      <c r="I195" s="308" t="s">
+        <v>269</v>
+      </c>
+      <c r="J195" s="309"/>
+      <c r="K195" s="275"/>
+      <c r="L195" s="275"/>
+      <c r="M195" s="276"/>
+      <c r="N195" s="280"/>
+      <c r="O195" s="243"/>
+    </row>
+    <row r="196" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H196" s="74"/>
+      <c r="I196" s="300" t="s">
+        <v>18</v>
+      </c>
+      <c r="J196" s="301"/>
+      <c r="K196" s="269" t="s">
+        <v>221</v>
+      </c>
+      <c r="L196" s="244"/>
+      <c r="M196" s="244"/>
+      <c r="N196" s="244" t="s">
+        <v>222</v>
+      </c>
+      <c r="O196" s="244" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="197" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H197" s="74"/>
+      <c r="I197" s="270" t="s">
+        <v>191</v>
+      </c>
+      <c r="J197" s="271"/>
+      <c r="K197" s="269"/>
+      <c r="L197" s="244"/>
+      <c r="M197" s="244"/>
+      <c r="N197" s="244"/>
+      <c r="O197" s="244"/>
+    </row>
+    <row r="198" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F198" s="93"/>
+      <c r="H198" s="74"/>
+      <c r="I198" s="313" t="s">
+        <v>192</v>
+      </c>
+      <c r="J198" s="314"/>
+      <c r="K198" s="269"/>
+      <c r="L198" s="244"/>
+      <c r="M198" s="244"/>
+      <c r="N198" s="244"/>
+      <c r="O198" s="244"/>
+    </row>
+    <row r="199" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F199" s="93"/>
+      <c r="H199" s="74"/>
+      <c r="I199" s="267" t="s">
+        <v>210</v>
+      </c>
+      <c r="J199" s="267"/>
+      <c r="K199" s="239" t="s">
+        <v>75</v>
+      </c>
+      <c r="L199" s="239"/>
+      <c r="M199" s="239"/>
+      <c r="N199" s="238" t="s">
+        <v>68</v>
+      </c>
+      <c r="O199" s="245" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="200" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B200" s="176"/>
+      <c r="C200" s="176"/>
+      <c r="D200"/>
+      <c r="F200" s="93"/>
+      <c r="H200" s="74"/>
+      <c r="I200" s="267"/>
+      <c r="J200" s="267"/>
+      <c r="K200" s="239"/>
+      <c r="L200" s="239"/>
+      <c r="M200" s="239"/>
+      <c r="N200" s="238"/>
+      <c r="O200" s="245"/>
+    </row>
+    <row r="201" spans="2:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B201" s="176"/>
+      <c r="C201" s="176"/>
+      <c r="D201"/>
+      <c r="F201" s="93"/>
+      <c r="H201" s="74"/>
+      <c r="I201" s="268"/>
+      <c r="J201" s="268"/>
+      <c r="K201" s="239"/>
+      <c r="L201" s="239"/>
+      <c r="M201" s="239"/>
+      <c r="N201" s="238"/>
+      <c r="O201" s="245"/>
+    </row>
+    <row r="202" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B202" s="176"/>
+      <c r="C202" s="176"/>
+      <c r="D202"/>
+      <c r="F202" s="93"/>
+      <c r="H202" s="74"/>
+      <c r="I202" s="281" t="s">
+        <v>181</v>
+      </c>
+      <c r="J202" s="282"/>
+      <c r="K202" s="283" t="s">
+        <v>184</v>
+      </c>
+      <c r="L202" s="241"/>
+      <c r="M202" s="241"/>
+      <c r="N202" s="242" t="s">
+        <v>185</v>
+      </c>
+      <c r="O202" s="244" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="203" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B203" s="176"/>
+      <c r="C203" s="176"/>
+      <c r="D203"/>
+      <c r="F203" s="93"/>
+      <c r="H203" s="74"/>
+      <c r="I203" s="306" t="s">
+        <v>182</v>
+      </c>
+      <c r="J203" s="307"/>
+      <c r="K203" s="283"/>
+      <c r="L203" s="241"/>
+      <c r="M203" s="241"/>
+      <c r="N203" s="242"/>
+      <c r="O203" s="244"/>
+    </row>
+    <row r="204" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B204" s="176"/>
+      <c r="C204" s="176"/>
+      <c r="D204"/>
+      <c r="F204" s="93"/>
+      <c r="H204" s="74"/>
+      <c r="I204" s="308" t="s">
+        <v>183</v>
+      </c>
+      <c r="J204" s="309"/>
+      <c r="K204" s="283"/>
+      <c r="L204" s="241"/>
+      <c r="M204" s="241"/>
+      <c r="N204" s="242"/>
+      <c r="O204" s="265"/>
+    </row>
+    <row r="205" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B205" s="176"/>
+      <c r="C205" s="176"/>
+      <c r="D205"/>
+      <c r="F205" s="93"/>
+      <c r="H205" s="74"/>
+      <c r="I205" s="302" t="s">
+        <v>177</v>
+      </c>
+      <c r="J205" s="303"/>
+      <c r="K205" s="252" t="s">
+        <v>262</v>
+      </c>
+      <c r="L205" s="239"/>
+      <c r="M205" s="239"/>
+      <c r="N205" s="251" t="s">
+        <v>263</v>
+      </c>
+      <c r="O205" s="234" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="206" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B206" s="176"/>
+      <c r="C206" s="176"/>
+      <c r="D206"/>
+      <c r="F206" s="93"/>
+      <c r="H206" s="74"/>
+      <c r="I206" s="304" t="s">
+        <v>260</v>
+      </c>
+      <c r="J206" s="305"/>
+      <c r="K206" s="252"/>
+      <c r="L206" s="239"/>
+      <c r="M206" s="239"/>
+      <c r="N206" s="251"/>
+      <c r="O206" s="235"/>
+    </row>
+    <row r="207" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B207" s="176"/>
+      <c r="C207" s="176"/>
+      <c r="D207"/>
+      <c r="F207" s="93"/>
+      <c r="H207" s="74"/>
+      <c r="I207" s="331" t="s">
+        <v>261</v>
+      </c>
+      <c r="J207" s="332"/>
+      <c r="K207" s="252"/>
+      <c r="L207" s="239"/>
+      <c r="M207" s="239"/>
+      <c r="N207" s="251"/>
+      <c r="O207" s="236"/>
+    </row>
+    <row r="208" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B208" s="176"/>
+      <c r="C208" s="176"/>
+      <c r="D208"/>
+      <c r="F208" s="93"/>
+      <c r="H208" s="74"/>
+      <c r="I208" s="341" t="s">
+        <v>247</v>
+      </c>
+      <c r="J208" s="342"/>
+      <c r="K208" s="248" t="s">
+        <v>250</v>
+      </c>
+      <c r="L208" s="249"/>
+      <c r="M208" s="249"/>
+      <c r="N208" s="250" t="s">
+        <v>251</v>
+      </c>
+      <c r="O208" s="243" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="209" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B209" s="176"/>
+      <c r="C209" s="176"/>
+      <c r="D209"/>
+      <c r="F209" s="93"/>
+      <c r="H209" s="74"/>
+      <c r="I209" s="343" t="s">
+        <v>248</v>
+      </c>
+      <c r="J209" s="344"/>
+      <c r="K209" s="248"/>
+      <c r="L209" s="249"/>
+      <c r="M209" s="249"/>
+      <c r="N209" s="250"/>
+      <c r="O209" s="244"/>
+    </row>
+    <row r="210" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B210" s="176"/>
+      <c r="C210" s="176"/>
+      <c r="D210"/>
+      <c r="F210" s="93"/>
+      <c r="H210" s="74"/>
+      <c r="I210" s="345" t="s">
+        <v>249</v>
+      </c>
+      <c r="J210" s="346"/>
+      <c r="K210" s="248"/>
+      <c r="L210" s="249"/>
+      <c r="M210" s="249"/>
+      <c r="N210" s="250"/>
+      <c r="O210" s="244"/>
+    </row>
+    <row r="211" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B211" s="176"/>
+      <c r="C211" s="176"/>
+      <c r="D211"/>
+      <c r="F211" s="93"/>
+      <c r="H211" s="74"/>
+      <c r="I211" s="333" t="s">
+        <v>97</v>
+      </c>
+      <c r="J211" s="334"/>
+      <c r="K211" s="252" t="s">
+        <v>16</v>
+      </c>
+      <c r="L211" s="239"/>
+      <c r="M211" s="239"/>
+      <c r="N211" s="247" t="s">
+        <v>19</v>
+      </c>
+      <c r="O211" s="245" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="212" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B212" s="176"/>
+      <c r="C212" s="176"/>
+      <c r="D212"/>
+      <c r="H212" s="74"/>
+      <c r="I212" s="336" t="s">
+        <v>76</v>
+      </c>
+      <c r="J212" s="337"/>
+      <c r="K212" s="252"/>
+      <c r="L212" s="239"/>
+      <c r="M212" s="239"/>
+      <c r="N212" s="247"/>
+      <c r="O212" s="245"/>
+    </row>
+    <row r="213" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B213" s="176"/>
+      <c r="C213" s="176"/>
+      <c r="D213"/>
+      <c r="H213" s="74"/>
+      <c r="I213" s="338" t="s">
+        <v>77</v>
+      </c>
+      <c r="J213" s="339"/>
+      <c r="K213" s="252"/>
+      <c r="L213" s="239"/>
+      <c r="M213" s="239"/>
+      <c r="N213" s="247"/>
+      <c r="O213" s="245"/>
+    </row>
+    <row r="214" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B214" s="176"/>
+      <c r="C214" s="176"/>
+      <c r="D214"/>
+      <c r="H214" s="74"/>
+      <c r="I214" s="298" t="s">
+        <v>208</v>
+      </c>
+      <c r="J214" s="298"/>
+      <c r="K214" s="241" t="s">
+        <v>153</v>
+      </c>
+      <c r="L214" s="241"/>
+      <c r="M214" s="241"/>
+      <c r="N214" s="242" t="s">
+        <v>154</v>
+      </c>
+      <c r="O214" s="244" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="215" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B215" s="176"/>
+      <c r="C215" s="176"/>
+      <c r="D215"/>
+      <c r="H215" s="74"/>
+      <c r="I215" s="299"/>
+      <c r="J215" s="299"/>
+      <c r="K215" s="241"/>
+      <c r="L215" s="241"/>
+      <c r="M215" s="241"/>
+      <c r="N215" s="242"/>
+      <c r="O215" s="244"/>
+    </row>
+    <row r="216" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B216" s="176"/>
+      <c r="C216" s="176"/>
+      <c r="D216"/>
+      <c r="H216" s="74"/>
+      <c r="I216" s="299"/>
+      <c r="J216" s="299"/>
+      <c r="K216" s="241"/>
+      <c r="L216" s="241"/>
+      <c r="M216" s="241"/>
+      <c r="N216" s="242"/>
+      <c r="O216" s="244"/>
+    </row>
+    <row r="217" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B217" s="176"/>
+      <c r="C217" s="176"/>
+      <c r="D217"/>
+      <c r="H217" s="74"/>
+      <c r="I217" s="267" t="s">
         <v>209</v>
       </c>
-      <c r="D182" s="144" t="s">
-[...564 lines deleted...]
-        <v>157</v>
+      <c r="J217" s="267"/>
+      <c r="K217" s="239" t="s">
+        <v>75</v>
+      </c>
+      <c r="L217" s="239"/>
+      <c r="M217" s="239"/>
+      <c r="N217" s="238" t="s">
+        <v>68</v>
+      </c>
+      <c r="O217" s="245" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="218" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B218" s="181"/>
-      <c r="C218" s="181"/>
+      <c r="B218" s="176"/>
+      <c r="C218" s="176"/>
       <c r="D218"/>
-      <c r="H218" s="75"/>
-[...6 lines deleted...]
-      <c r="O218" s="249"/>
+      <c r="H218" s="74"/>
+      <c r="I218" s="267"/>
+      <c r="J218" s="267"/>
+      <c r="K218" s="239"/>
+      <c r="L218" s="239"/>
+      <c r="M218" s="239"/>
+      <c r="N218" s="238"/>
+      <c r="O218" s="245"/>
     </row>
     <row r="219" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B219" s="181"/>
-      <c r="C219" s="181"/>
+      <c r="B219" s="176"/>
+      <c r="C219" s="176"/>
       <c r="D219"/>
-      <c r="H219" s="75"/>
-[...6 lines deleted...]
-      <c r="O219" s="249"/>
+      <c r="H219" s="74"/>
+      <c r="I219" s="267"/>
+      <c r="J219" s="267"/>
+      <c r="K219" s="239"/>
+      <c r="L219" s="239"/>
+      <c r="M219" s="239"/>
+      <c r="N219" s="238"/>
+      <c r="O219" s="245"/>
     </row>
     <row r="220" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B220" s="181"/>
-      <c r="C220" s="181"/>
+      <c r="B220" s="176"/>
+      <c r="C220" s="176"/>
       <c r="D220"/>
-      <c r="H220" s="75"/>
-[...14 lines deleted...]
-      </c>
+      <c r="F220" s="94"/>
+      <c r="H220" s="78"/>
+      <c r="I220"/>
+      <c r="J220"/>
+      <c r="K220"/>
+      <c r="L220"/>
+      <c r="M220"/>
+      <c r="N220" s="158"/>
+      <c r="O220"/>
     </row>
     <row r="221" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B221" s="181"/>
-      <c r="C221" s="181"/>
+      <c r="B221" s="176"/>
+      <c r="C221" s="176"/>
       <c r="D221"/>
-      <c r="H221" s="75"/>
-[...174 lines deleted...]
-      <c r="I238" s="5"/>
+      <c r="H221" s="74"/>
+      <c r="I221"/>
+      <c r="J221"/>
+      <c r="K221"/>
+      <c r="L221"/>
+      <c r="M221"/>
+      <c r="N221" s="158"/>
+      <c r="O221"/>
+    </row>
+    <row r="222" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H222" s="76"/>
+      <c r="I222"/>
+      <c r="J222"/>
+      <c r="K222"/>
+      <c r="L222"/>
+      <c r="M222"/>
+      <c r="N222" s="158"/>
+      <c r="O222"/>
+    </row>
+    <row r="223" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H223" s="340"/>
+      <c r="I223" s="335"/>
+      <c r="J223" s="335"/>
+      <c r="K223" s="237"/>
+      <c r="L223" s="237"/>
+      <c r="M223" s="237"/>
+      <c r="N223" s="246"/>
+      <c r="O223" s="240"/>
+    </row>
+    <row r="224" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H224" s="340"/>
+      <c r="I224" s="317"/>
+      <c r="J224" s="317"/>
+      <c r="K224" s="237"/>
+      <c r="L224" s="237"/>
+      <c r="M224" s="237"/>
+      <c r="N224" s="246"/>
+      <c r="O224" s="240"/>
+    </row>
+    <row r="225" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H225" s="340"/>
+      <c r="I225" s="317"/>
+      <c r="J225" s="317"/>
+      <c r="K225" s="237"/>
+      <c r="L225" s="237"/>
+      <c r="M225" s="237"/>
+      <c r="N225" s="246"/>
+      <c r="O225" s="240"/>
+    </row>
+    <row r="226" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H226" s="78"/>
+      <c r="I226" s="335"/>
+      <c r="J226" s="335"/>
+      <c r="K226" s="237"/>
+      <c r="L226" s="237"/>
+      <c r="M226" s="237"/>
+      <c r="N226" s="246"/>
+      <c r="O226" s="240"/>
+    </row>
+    <row r="227" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H227" s="74"/>
+      <c r="I227" s="317"/>
+      <c r="J227" s="317"/>
+      <c r="K227" s="237"/>
+      <c r="L227" s="237"/>
+      <c r="M227" s="237"/>
+      <c r="N227" s="246"/>
+      <c r="O227" s="240"/>
+    </row>
+    <row r="228" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H228" s="78"/>
+      <c r="I228" s="317"/>
+      <c r="J228" s="317"/>
+      <c r="K228" s="237"/>
+      <c r="L228" s="237"/>
+      <c r="M228" s="237"/>
+      <c r="N228" s="246"/>
+      <c r="O228" s="240"/>
+    </row>
+    <row r="229" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H229" s="340"/>
+      <c r="I229" s="60"/>
+      <c r="J229" s="60"/>
+      <c r="K229" s="60"/>
+      <c r="L229" s="60"/>
+      <c r="M229" s="60"/>
+      <c r="O229" s="60"/>
+    </row>
+    <row r="230" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H230" s="340"/>
+      <c r="I230" s="60"/>
+      <c r="J230" s="60"/>
+      <c r="K230" s="60"/>
+      <c r="L230" s="60"/>
+      <c r="M230" s="60"/>
+      <c r="O230" s="6"/>
+    </row>
+    <row r="231" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H231" s="340"/>
+    </row>
+    <row r="232" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H232" s="78"/>
+      <c r="J232" s="21"/>
+      <c r="K232" s="21"/>
+      <c r="L232" s="21"/>
+      <c r="M232" s="21"/>
+      <c r="N232" s="159"/>
+      <c r="O232" s="21"/>
+    </row>
+    <row r="233" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H233" s="74"/>
+      <c r="J233" s="21"/>
+      <c r="K233" s="21"/>
+      <c r="L233" s="21"/>
+      <c r="M233" s="21"/>
+      <c r="N233" s="159"/>
+      <c r="O233" s="21"/>
+    </row>
+    <row r="234" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H234" s="78"/>
+      <c r="J234" s="21"/>
+      <c r="K234" s="21"/>
+      <c r="L234" s="21"/>
+      <c r="M234" s="21"/>
+      <c r="N234" s="159"/>
+      <c r="O234" s="21"/>
+    </row>
+    <row r="235" spans="2:16" s="21" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B235" s="113"/>
+      <c r="C235" s="111"/>
+      <c r="D235" s="25"/>
+      <c r="E235" s="96"/>
+      <c r="F235" s="97"/>
+      <c r="G235" s="95"/>
+      <c r="H235" s="121"/>
+      <c r="I235" s="5"/>
+      <c r="J235"/>
+      <c r="K235"/>
+      <c r="L235"/>
+      <c r="M235"/>
+      <c r="N235" s="158"/>
+      <c r="O235"/>
+    </row>
+    <row r="236" spans="2:16" s="21" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B236" s="113"/>
+      <c r="C236" s="111"/>
+      <c r="D236" s="25"/>
+      <c r="E236" s="96"/>
+      <c r="F236" s="97"/>
+      <c r="G236" s="95"/>
+      <c r="H236" s="122"/>
+      <c r="I236" s="5"/>
+      <c r="J236"/>
+      <c r="K236"/>
+      <c r="L236"/>
+      <c r="M236"/>
+      <c r="N236" s="158"/>
+      <c r="O236"/>
+    </row>
+    <row r="237" spans="2:16" s="21" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B237" s="113"/>
+      <c r="C237" s="111"/>
+      <c r="D237" s="25"/>
+      <c r="E237" s="96"/>
+      <c r="F237" s="97"/>
+      <c r="G237" s="95"/>
+      <c r="H237" s="121"/>
+      <c r="I237" s="5"/>
+      <c r="J237"/>
+      <c r="K237"/>
+      <c r="L237"/>
+      <c r="M237"/>
+      <c r="N237" s="158"/>
+      <c r="O237"/>
+    </row>
+    <row r="238" spans="2:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B238" s="112"/>
+      <c r="C238" s="112"/>
+      <c r="D238" s="60"/>
+      <c r="E238" s="60"/>
+      <c r="F238" s="60"/>
+      <c r="G238" s="60"/>
+      <c r="H238" s="60"/>
       <c r="J238"/>
       <c r="K238"/>
       <c r="L238"/>
       <c r="M238"/>
-      <c r="N238" s="162"/>
+      <c r="N238" s="158"/>
       <c r="O238"/>
-    </row>
-[...45 lines deleted...]
-      <c r="O241"/>
+      <c r="P238"/>
+    </row>
+    <row r="239" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B239" s="112"/>
+      <c r="C239" s="112"/>
+      <c r="D239" s="23"/>
+      <c r="E239" s="60"/>
+      <c r="F239" s="26"/>
+      <c r="G239" s="60"/>
+      <c r="H239" s="60"/>
+      <c r="P239"/>
+    </row>
+    <row r="240" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="P240"/>
+    </row>
+    <row r="241" spans="2:16" x14ac:dyDescent="0.25">
       <c r="P241"/>
     </row>
     <row r="242" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B242" s="116"/>
-[...15 lines deleted...]
-      <c r="B245" s="119"/>
+      <c r="B242" s="115"/>
     </row>
   </sheetData>
   <mergeCells count="99">
-    <mergeCell ref="H232:H234"/>
-[...1 lines deleted...]
-    <mergeCell ref="H226:H228"/>
+    <mergeCell ref="H229:H231"/>
+    <mergeCell ref="I226:J226"/>
+    <mergeCell ref="H223:H225"/>
+    <mergeCell ref="I208:J208"/>
+    <mergeCell ref="I209:J209"/>
+    <mergeCell ref="I210:J210"/>
+    <mergeCell ref="I203:J203"/>
+    <mergeCell ref="I204:J204"/>
+    <mergeCell ref="I207:J207"/>
     <mergeCell ref="I211:J211"/>
+    <mergeCell ref="N226:N228"/>
+    <mergeCell ref="K211:M213"/>
+    <mergeCell ref="I223:J223"/>
+    <mergeCell ref="I224:J224"/>
+    <mergeCell ref="I225:J225"/>
     <mergeCell ref="I212:J212"/>
     <mergeCell ref="I213:J213"/>
-    <mergeCell ref="I206:J206"/>
-[...5 lines deleted...]
-    <mergeCell ref="I226:J226"/>
+    <mergeCell ref="K226:M228"/>
+    <mergeCell ref="O226:O228"/>
     <mergeCell ref="I227:J227"/>
     <mergeCell ref="I228:J228"/>
-    <mergeCell ref="I215:J215"/>
-[...5 lines deleted...]
-    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="N184:N186"/>
+    <mergeCell ref="K183:M183"/>
+    <mergeCell ref="B159:O159"/>
+    <mergeCell ref="B178:O178"/>
+    <mergeCell ref="I184:J186"/>
+    <mergeCell ref="B174:O174"/>
+    <mergeCell ref="I183:J183"/>
+    <mergeCell ref="O184:O186"/>
+    <mergeCell ref="B97:O97"/>
     <mergeCell ref="N187:N189"/>
-    <mergeCell ref="K186:M186"/>
-[...6 lines deleted...]
-    <mergeCell ref="B99:O99"/>
+    <mergeCell ref="I182:O182"/>
+    <mergeCell ref="B84:O84"/>
+    <mergeCell ref="B55:O55"/>
+    <mergeCell ref="I217:J219"/>
+    <mergeCell ref="I214:J216"/>
+    <mergeCell ref="O217:O219"/>
+    <mergeCell ref="I196:J196"/>
+    <mergeCell ref="K190:M192"/>
     <mergeCell ref="N190:N192"/>
-    <mergeCell ref="I185:O185"/>
-[...12 lines deleted...]
-    <mergeCell ref="I197:J197"/>
+    <mergeCell ref="O190:O192"/>
+    <mergeCell ref="I205:J205"/>
+    <mergeCell ref="I206:J206"/>
+    <mergeCell ref="I193:J193"/>
+    <mergeCell ref="I194:J194"/>
+    <mergeCell ref="I195:J195"/>
+    <mergeCell ref="B119:O119"/>
     <mergeCell ref="I198:J198"/>
-    <mergeCell ref="B122:O122"/>
-[...1 lines deleted...]
-    <mergeCell ref="I192:J192"/>
+    <mergeCell ref="I189:J189"/>
     <mergeCell ref="B2:O2"/>
     <mergeCell ref="B4:O4"/>
     <mergeCell ref="B14:O14"/>
     <mergeCell ref="B28:O28"/>
     <mergeCell ref="B7:O7"/>
     <mergeCell ref="B3:O3"/>
     <mergeCell ref="B12:O12"/>
     <mergeCell ref="B9:O9"/>
     <mergeCell ref="B8:O8"/>
     <mergeCell ref="B11:O11"/>
-    <mergeCell ref="O205:O207"/>
-[...4 lines deleted...]
-    <mergeCell ref="I200:J200"/>
     <mergeCell ref="O202:O204"/>
-    <mergeCell ref="K196:M198"/>
+    <mergeCell ref="I190:J192"/>
     <mergeCell ref="O196:O198"/>
     <mergeCell ref="N196:N198"/>
-    <mergeCell ref="I202:J204"/>
+    <mergeCell ref="K196:M198"/>
+    <mergeCell ref="I197:J197"/>
+    <mergeCell ref="O199:O201"/>
+    <mergeCell ref="K193:M195"/>
+    <mergeCell ref="O193:O195"/>
+    <mergeCell ref="N193:N195"/>
+    <mergeCell ref="I199:J201"/>
+    <mergeCell ref="K199:M201"/>
+    <mergeCell ref="N199:N201"/>
+    <mergeCell ref="I202:J202"/>
     <mergeCell ref="K202:M204"/>
     <mergeCell ref="N202:N204"/>
-    <mergeCell ref="I205:J205"/>
+    <mergeCell ref="B146:O146"/>
+    <mergeCell ref="B155:O155"/>
+    <mergeCell ref="I188:J188"/>
+    <mergeCell ref="I187:J187"/>
+    <mergeCell ref="K184:M186"/>
+    <mergeCell ref="O187:O189"/>
+    <mergeCell ref="K187:M189"/>
+    <mergeCell ref="O205:O207"/>
+    <mergeCell ref="K223:M225"/>
+    <mergeCell ref="N217:N219"/>
+    <mergeCell ref="K217:M219"/>
+    <mergeCell ref="O223:O225"/>
+    <mergeCell ref="K214:M216"/>
+    <mergeCell ref="N214:N216"/>
+    <mergeCell ref="O208:O210"/>
+    <mergeCell ref="O211:O213"/>
+    <mergeCell ref="N223:N225"/>
+    <mergeCell ref="O214:O216"/>
+    <mergeCell ref="N211:N213"/>
+    <mergeCell ref="K208:M210"/>
+    <mergeCell ref="N208:N210"/>
+    <mergeCell ref="N205:N207"/>
     <mergeCell ref="K205:M207"/>
-    <mergeCell ref="N205:N207"/>
-[...22 lines deleted...]
-    <mergeCell ref="K208:M210"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="J5" r:id="rId1" xr:uid="{47298CFF-06E7-4B39-A0F6-636DD9976E37}"/>
     <hyperlink ref="B30" r:id="rId2" xr:uid="{C3791F4C-903A-4B27-A804-DB98A4607262}"/>
     <hyperlink ref="B31" r:id="rId3" xr:uid="{1EB0D253-A4D7-4B3A-ADE0-1CE8DDB9469C}"/>
     <hyperlink ref="B23" r:id="rId4" xr:uid="{1FAA1DC3-C1EB-4DF0-A6AD-1F0DC8472856}"/>
     <hyperlink ref="B24" r:id="rId5" xr:uid="{7CEB8FB5-A501-4F39-BBFA-5DE121519576}"/>
     <hyperlink ref="B25" r:id="rId6" xr:uid="{C3BC536F-2875-4D95-B469-F8DE97F2B3EA}"/>
     <hyperlink ref="B26" r:id="rId7" xr:uid="{E80877C2-7AFF-44B5-96DC-13C27F200CEC}"/>
-    <hyperlink ref="B34" r:id="rId8" xr:uid="{15F899E1-652D-44B5-B5C9-C38FB6C4FB7C}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B37" r:id="rId10" display="J 10.1" xr:uid="{9DF3CD35-9F4D-4B9B-9743-E0BBB34FDC12}"/>
+    <hyperlink ref="B33" r:id="rId8" xr:uid="{15F899E1-652D-44B5-B5C9-C38FB6C4FB7C}"/>
+    <hyperlink ref="B34" r:id="rId9" xr:uid="{DF4E0BE3-DE30-4754-9786-3BCCA43DF773}"/>
+    <hyperlink ref="B36" r:id="rId10" xr:uid="{9DF3CD35-9F4D-4B9B-9743-E0BBB34FDC12}"/>
     <hyperlink ref="C32" r:id="rId11" xr:uid="{2AF37B65-F4B6-4666-BB4E-41154A6EDE3F}"/>
     <hyperlink ref="B32" r:id="rId12" xr:uid="{0BDFD18E-9E10-4620-96E5-952AF2EC1059}"/>
     <hyperlink ref="J6" r:id="rId13" xr:uid="{86FE0367-2520-43EC-95BB-6F890574597F}"/>
-    <hyperlink ref="C59" r:id="rId14" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" xr:uid="{3C258BEE-76FF-4D27-8F4A-53886FF43BA3}"/>
-[...16 lines deleted...]
-    <hyperlink ref="B179" r:id="rId31" xr:uid="{13490D1F-E23B-45D4-8243-E5643907D2B0}"/>
+    <hyperlink ref="C57" r:id="rId14" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" xr:uid="{3C258BEE-76FF-4D27-8F4A-53886FF43BA3}"/>
+    <hyperlink ref="B57" r:id="rId15" xr:uid="{841FA687-BA7C-4E2C-8645-3883981E5AB4}"/>
+    <hyperlink ref="B91" r:id="rId16" xr:uid="{8DE26607-D74A-49CF-9275-2C671D7397DF}"/>
+    <hyperlink ref="B92" r:id="rId17" xr:uid="{501B7B77-E56F-491D-B44A-975F8C0748B8}"/>
+    <hyperlink ref="B93" r:id="rId18" xr:uid="{8250DAAD-20BC-41BA-A3EE-8F6C520B625B}"/>
+    <hyperlink ref="C86" r:id="rId19" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" xr:uid="{3C77F52C-F86E-4F18-91C3-F251B1B059E2}"/>
+    <hyperlink ref="B86" r:id="rId20" xr:uid="{93D305D6-80AD-4A12-B676-473E162B7975}"/>
+    <hyperlink ref="B63" r:id="rId21" xr:uid="{48B6E5B0-7A15-4360-99D8-B84ADC4A5ECF}"/>
+    <hyperlink ref="C165" r:id="rId22" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" xr:uid="{A0236471-C190-4E58-B273-13054DDECE53}"/>
+    <hyperlink ref="C166" r:id="rId23" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" xr:uid="{C2600744-2D33-4C3F-9910-4BC05AEED230}"/>
+    <hyperlink ref="C167" r:id="rId24" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" xr:uid="{88BF3D90-9CE2-4319-A450-B7A33E5A3996}"/>
+    <hyperlink ref="B165" r:id="rId25" xr:uid="{916D7E58-E6F9-4FCB-8E44-FE94AB4DC670}"/>
+    <hyperlink ref="B166" r:id="rId26" xr:uid="{D571B30E-01C2-4E67-8CC2-FE3352A8A1ED}"/>
+    <hyperlink ref="B167" r:id="rId27" xr:uid="{207A88F3-7CE2-4C46-9DCA-089125534735}"/>
+    <hyperlink ref="C157" r:id="rId28" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7a57d3b4-4404-46e1-acf8-fc7df29dd919" xr:uid="{5942AEE3-8102-43DA-83AC-7E8AB69AF6FC}"/>
+    <hyperlink ref="B157" r:id="rId29" xr:uid="{29D4CE01-E91A-455C-B8CF-597D80FB2F61}"/>
+    <hyperlink ref="C176" r:id="rId30" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1132b526-bfce-49f3-a318-c5e1a9655347" xr:uid="{2B5DD3D5-17A1-48B9-BE8D-F35E72680738}"/>
+    <hyperlink ref="B176" r:id="rId31" xr:uid="{13490D1F-E23B-45D4-8243-E5643907D2B0}"/>
     <hyperlink ref="C23" r:id="rId32" xr:uid="{D069B904-3B45-45B4-A27D-6F54EC8CB00B}"/>
     <hyperlink ref="C24" r:id="rId33" xr:uid="{B7E8A837-F548-4232-8D20-1C160E84FC54}"/>
     <hyperlink ref="B16" r:id="rId34" xr:uid="{C858BF4A-E082-412A-AD41-888DF52C8831}"/>
     <hyperlink ref="B17" r:id="rId35" xr:uid="{FB62ED73-32C6-424B-B288-F750338510AF}"/>
     <hyperlink ref="B18" r:id="rId36" xr:uid="{D947FBCA-D9F2-4FA2-8BFA-44EFF6F45CB7}"/>
     <hyperlink ref="B19" r:id="rId37" xr:uid="{D1320363-272A-460A-ACD0-C5B7680379AD}"/>
     <hyperlink ref="B20" r:id="rId38" xr:uid="{F4288DD8-301A-4A54-A4DF-6480FDEF3C02}"/>
     <hyperlink ref="B21" r:id="rId39" xr:uid="{94EE570F-EBC5-42F9-8CE5-3B106860885F}"/>
     <hyperlink ref="B22" r:id="rId40" xr:uid="{79E70843-DD0A-44A0-92A3-EBF315C90397}"/>
     <hyperlink ref="C16" r:id="rId41" xr:uid="{52C8AA99-686B-43E6-80DB-AC0638CCED16}"/>
-    <hyperlink ref="C17" r:id="rId42" xr:uid="{DA37E4F0-6CF3-41EB-8893-A30CD88D317F}"/>
-[...204 lines deleted...]
-    <hyperlink ref="C139:C146" r:id="rId247" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" xr:uid="{7F396263-B478-4E2E-B043-6D2733DDB06E}"/>
+    <hyperlink ref="B94" r:id="rId42" xr:uid="{FC63A385-1EFD-4AB4-8F75-AEBAD8A73C7B}"/>
+    <hyperlink ref="C172" r:id="rId43" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" xr:uid="{966A0066-08B9-4AC5-8610-E0D51596D039}"/>
+    <hyperlink ref="B172" r:id="rId44" xr:uid="{A4ACA92D-16BB-4FC7-8B81-CB6630BE55C5}"/>
+    <hyperlink ref="C169" r:id="rId45" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" xr:uid="{4429F7FD-9E22-4904-B289-6FEF67CEEED4}"/>
+    <hyperlink ref="B169" r:id="rId46" xr:uid="{4E817A14-5BF7-4411-A219-7CA9220EC703}"/>
+    <hyperlink ref="C33" r:id="rId47" xr:uid="{AD02BEF5-53A1-46C4-B074-20384787CB75}"/>
+    <hyperlink ref="B35" r:id="rId48" xr:uid="{D9091BA7-BD90-4559-8916-081A3FE894A4}"/>
+    <hyperlink ref="B76" r:id="rId49" xr:uid="{850C3084-8831-47BF-B5C2-C0DC5B4AE510}"/>
+    <hyperlink ref="B77" r:id="rId50" xr:uid="{3B860217-325C-4644-9617-41266FC276A1}"/>
+    <hyperlink ref="B78" r:id="rId51" xr:uid="{F6B3AD48-11A0-4B29-A396-7862DA1F1B22}"/>
+    <hyperlink ref="B79" r:id="rId52" xr:uid="{0830FDC6-0590-48FE-87EC-E6410644C3A0}"/>
+    <hyperlink ref="B80" r:id="rId53" xr:uid="{D7EA1F3F-991F-453D-8914-E68C7255034E}"/>
+    <hyperlink ref="B81" r:id="rId54" xr:uid="{5190B271-47FA-43AD-A95A-A89BBAB2E471}"/>
+    <hyperlink ref="B82" r:id="rId55" xr:uid="{C6B02178-E2B7-4972-87A5-1B70E2A98E84}"/>
+    <hyperlink ref="B151" r:id="rId56" xr:uid="{E00B3DEE-1143-4DD3-A8BD-BAAC9B954512}"/>
+    <hyperlink ref="B152" r:id="rId57" xr:uid="{005F601A-2242-451E-BC05-92B9E41173CA}"/>
+    <hyperlink ref="C151" r:id="rId58" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" xr:uid="{2483C667-848D-4F58-8A92-E9D48C180113}"/>
+    <hyperlink ref="C152" r:id="rId59" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" xr:uid="{2D687E6A-898F-4C7F-96EC-B8E5AECE01E4}"/>
+    <hyperlink ref="B107" r:id="rId60" xr:uid="{812287D2-3BC1-4862-8E8E-27A111DF689C}"/>
+    <hyperlink ref="C107" r:id="rId61" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" xr:uid="{7C5A2639-36E5-4224-8356-57446A0DBE32}"/>
+    <hyperlink ref="C40" r:id="rId62" xr:uid="{3F594AF7-8B8C-4494-98BE-54C6AE288B1E}"/>
+    <hyperlink ref="B40" r:id="rId63" xr:uid="{0920FB35-175E-4E94-BE0C-D4243CB26C0C}"/>
+    <hyperlink ref="B41" r:id="rId64" xr:uid="{6EEC7C41-5936-4167-9259-14C6413C28AF}"/>
+    <hyperlink ref="B42" r:id="rId65" xr:uid="{4D7FDB0D-1F6A-4F74-AC52-1F0B2CAE77AE}"/>
+    <hyperlink ref="C43" r:id="rId66" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f541d497-f483-41a4-98cb-ddf89ef81a59" xr:uid="{B44F8B58-7DA5-4D0C-9D71-802D4EBBE15C}"/>
+    <hyperlink ref="B43" r:id="rId67" xr:uid="{021F88DC-E926-4118-A646-FC4858D666E3}"/>
+    <hyperlink ref="B44" r:id="rId68" xr:uid="{3F154422-5D16-43E3-8370-B0A81A6F15ED}"/>
+    <hyperlink ref="B45" r:id="rId69" xr:uid="{4797D550-4AD5-4D53-AD9F-A246DF5A70C5}"/>
+    <hyperlink ref="C45" r:id="rId70" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e0d05dd3-6df4-4438-9f36-d28f305adf03" xr:uid="{39E6F87C-57C2-43C5-9A78-53D204FA540D}"/>
+    <hyperlink ref="C53" r:id="rId71" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" xr:uid="{95062B39-A73E-4500-8B9F-A811004F71AC}"/>
+    <hyperlink ref="B53" r:id="rId72" xr:uid="{E26F964E-694B-4843-BF89-256C2A624BBC}"/>
+    <hyperlink ref="B50" r:id="rId73" xr:uid="{7C2BA268-5228-4FA4-95F5-2251BA2318E3}"/>
+    <hyperlink ref="B51" r:id="rId74" xr:uid="{3703F995-53C1-4C4E-8BA8-F478DA27F164}"/>
+    <hyperlink ref="C50" r:id="rId75" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" xr:uid="{6EC962A8-66D4-493F-AF0D-F557CB4A24EE}"/>
+    <hyperlink ref="C51" r:id="rId76" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" xr:uid="{AA5EE9C3-B85A-413C-920C-B49B97EDB861}"/>
+    <hyperlink ref="B52" r:id="rId77" xr:uid="{EC1FFDDB-D371-496F-AA66-4B30B39535AC}"/>
+    <hyperlink ref="C52" r:id="rId78" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" xr:uid="{2AFF2241-4B65-4EF0-BBF4-28CBE3741BC6}"/>
+    <hyperlink ref="C34" r:id="rId79" xr:uid="{8230E6E2-9D55-4F21-8E70-6D9612CBD5AC}"/>
+    <hyperlink ref="C35" r:id="rId80" xr:uid="{C07E418D-7F04-48CE-A7E7-0BFC567E74C5}"/>
+    <hyperlink ref="C36" r:id="rId81" xr:uid="{A0FE241C-335F-4822-B4F8-14FBCBC6B34F}"/>
+    <hyperlink ref="C25" r:id="rId82" xr:uid="{CC4D9F31-0807-49A2-83DC-4C41DD1118C9}"/>
+    <hyperlink ref="C26" r:id="rId83" xr:uid="{621C1495-A7F7-4D6F-8B66-71E788D840D4}"/>
+    <hyperlink ref="C99" r:id="rId84" xr:uid="{F5D6BA3C-4D08-4A47-9AC0-DAF036C5B74D}"/>
+    <hyperlink ref="B99" r:id="rId85" xr:uid="{3A5FC6AF-944B-4658-9964-C4028F99A878}"/>
+    <hyperlink ref="C100" r:id="rId86" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f08d8a7b-7a53-4409-8401-d16e10baac92" xr:uid="{F1C040DC-71CA-4B41-9A81-52D8C89D6EBC}"/>
+    <hyperlink ref="B100" r:id="rId87" xr:uid="{C8C40BD6-9A03-4888-8B04-767057D9CBF4}"/>
+    <hyperlink ref="C101" r:id="rId88" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f08d8a7b-7a53-4409-8401-d16e10baac92" xr:uid="{C64DF370-0F67-4B9A-8825-307078898154}"/>
+    <hyperlink ref="B101" r:id="rId89" xr:uid="{7A09256C-AD8B-4F3D-9D40-E4DFDB108F06}"/>
+    <hyperlink ref="C168" r:id="rId90" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0be17a87-7bdd-4545-826f-e9d08d8d63a9" xr:uid="{4575EF2E-48A3-4A77-A1FA-B4E95330488A}"/>
+    <hyperlink ref="B168" r:id="rId91" xr:uid="{B9C61F0B-78B4-41D5-B306-0C75BFC5A811}"/>
+    <hyperlink ref="C102" r:id="rId92" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f1f3743f-96d2-4a29-9f19-0db43594a4ee" xr:uid="{03C81048-A57E-45B0-9A28-88AFE69AB485}"/>
+    <hyperlink ref="B102" r:id="rId93" xr:uid="{BE89EC86-1E14-4024-A5FE-FD5441533462}"/>
+    <hyperlink ref="C103" r:id="rId94" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7d3ea50c-adfd-484c-b186-0d124dd2f260" xr:uid="{A97F07BC-75F6-4E0A-96B8-D5677351A211}"/>
+    <hyperlink ref="B103" r:id="rId95" xr:uid="{8BDDB02A-9F34-456C-8E7F-C99945073BA2}"/>
+    <hyperlink ref="B105" r:id="rId96" xr:uid="{19E642BD-5A0C-4AFE-BD0B-7E4DB9BA4F60}"/>
+    <hyperlink ref="C105" r:id="rId97" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b6861b64-3554-40a4-91ca-83d7d538c16e" xr:uid="{4EFA09D7-12EC-478E-B2CC-E1D91A3B7F5C}"/>
+    <hyperlink ref="C106" r:id="rId98" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b6861b64-3554-40a4-91ca-83d7d538c16e" xr:uid="{E2F00E02-7A4C-41C5-B5CD-97DDA73BE806}"/>
+    <hyperlink ref="B106" r:id="rId99" xr:uid="{2C125774-B309-4F9C-A6C0-FF5AABD5583A}"/>
+    <hyperlink ref="C108" r:id="rId100" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" xr:uid="{5DB33311-B8CF-4448-BD6C-BDA3859489EF}"/>
+    <hyperlink ref="B108" r:id="rId101" xr:uid="{0829D447-AE62-4715-A134-6569F67D45A5}"/>
+    <hyperlink ref="B109" r:id="rId102" xr:uid="{C5457CDC-9715-4554-A2B4-E78FED15EDC3}"/>
+    <hyperlink ref="C109" r:id="rId103" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" xr:uid="{5F587694-275F-4976-A889-18BCE1CD68B4}"/>
+    <hyperlink ref="B104" r:id="rId104" xr:uid="{AC524CA1-38D5-44FC-99E4-7DEC6FE87BFD}"/>
+    <hyperlink ref="C104" r:id="rId105" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/62f093dd-0f11-4f48-91e7-34c2ff525597" xr:uid="{E7822363-AA57-4FA2-8877-D8034F49BD4B}"/>
+    <hyperlink ref="B110" r:id="rId106" xr:uid="{E8E45E17-772D-4451-A68E-197952A7F0E4}"/>
+    <hyperlink ref="C110" r:id="rId107" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e78dc435-e7f2-4f1b-8bbc-055c15a6f056" xr:uid="{1BFC74D8-D2C3-46E8-857E-B5EA0F8BB496}"/>
+    <hyperlink ref="C58" r:id="rId108" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" xr:uid="{183AD2EB-0D78-4D3C-ADB2-AA725353B826}"/>
+    <hyperlink ref="B58" r:id="rId109" xr:uid="{6F30A282-80CC-403B-8929-15DB0BB4C02B}"/>
+    <hyperlink ref="B59" r:id="rId110" xr:uid="{399BC73C-B484-4765-BF34-D3859DF9CBFA}"/>
+    <hyperlink ref="B60" r:id="rId111" xr:uid="{32070595-C77A-4FEA-B008-F6DE99916161}"/>
+    <hyperlink ref="B61" r:id="rId112" xr:uid="{28A3FDC3-2939-4532-8E87-72479037FE28}"/>
+    <hyperlink ref="B62" r:id="rId113" xr:uid="{E2C1B929-F4C8-465C-AE73-AC34DAA9E0EB}"/>
+    <hyperlink ref="B64" r:id="rId114" xr:uid="{66EA1BAE-24D8-4DCC-90DE-FBE8FD61E18C}"/>
+    <hyperlink ref="B65" r:id="rId115" xr:uid="{E88855CD-59AB-4D90-A423-5C438203B3F3}"/>
+    <hyperlink ref="B66" r:id="rId116" xr:uid="{6F461AEF-0C57-4B97-869F-67B453359EAD}"/>
+    <hyperlink ref="B67" r:id="rId117" xr:uid="{9A5D2B42-9958-4699-81EB-EC27D5DB89A1}"/>
+    <hyperlink ref="B68" r:id="rId118" xr:uid="{276ACE61-B69F-4B41-ABC2-F03E80482B08}"/>
+    <hyperlink ref="B69" r:id="rId119" xr:uid="{409CA766-F94B-47A8-B996-3D48DB598F9B}"/>
+    <hyperlink ref="B70" r:id="rId120" xr:uid="{FC0FCBC1-DA64-4690-A591-546E1175F619}"/>
+    <hyperlink ref="B71" r:id="rId121" xr:uid="{83FC1911-369B-48E6-9236-05AF2DE7DE3C}"/>
+    <hyperlink ref="B72" r:id="rId122" xr:uid="{3FE2DC42-9EF0-4E4A-A183-D7BD68B5AA25}"/>
+    <hyperlink ref="B73" r:id="rId123" xr:uid="{81030136-4E1A-401C-97A4-F2B0DE7F394C}"/>
+    <hyperlink ref="C87" r:id="rId124" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" xr:uid="{CDDF670F-2F4C-42B0-BB35-27F4A9327A25}"/>
+    <hyperlink ref="B87" r:id="rId125" xr:uid="{554A081E-1D8D-400E-BEDA-0B3932A954FF}"/>
+    <hyperlink ref="C88" r:id="rId126" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" xr:uid="{0929D17E-E3FE-4A2E-A6FE-0D41EC929414}"/>
+    <hyperlink ref="B88" r:id="rId127" xr:uid="{1776C693-5495-40F7-9678-21D810184E8E}"/>
+    <hyperlink ref="C89" r:id="rId128" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" xr:uid="{12B88950-5EF7-4E33-8612-7F3E7AB91129}"/>
+    <hyperlink ref="B89" r:id="rId129" xr:uid="{E1A43DB2-94B5-497E-AF32-A629CD813E0E}"/>
+    <hyperlink ref="B90" r:id="rId130" xr:uid="{F7F09C55-2991-49FF-A201-4BB6DCCB6A01}"/>
+    <hyperlink ref="C111" r:id="rId131" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/76508504-d599-495c-b09f-ef0d541f85de" xr:uid="{B15D0399-845A-4684-BDF8-1F50BBD0DA9C}"/>
+    <hyperlink ref="B111" r:id="rId132" xr:uid="{3AA735D1-566C-4009-BC9A-6769803C09D4}"/>
+    <hyperlink ref="C116" r:id="rId133" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" xr:uid="{98361AA1-A9E3-4E72-8585-6B81C3BDAE64}"/>
+    <hyperlink ref="B112" r:id="rId134" xr:uid="{2A8FF5F4-C553-41DE-BCDA-461EF68C3834}"/>
+    <hyperlink ref="B116" r:id="rId135" xr:uid="{1CCC1879-F528-4969-B6C1-5970E7DF74F2}"/>
+    <hyperlink ref="C121" r:id="rId136" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fe2f3b5b-b47b-4ed8-b534-12dc8a8dd0b3" xr:uid="{454D9E1F-7D9C-4999-8D96-A946FD5EFFAD}"/>
+    <hyperlink ref="B121" r:id="rId137" xr:uid="{42DFC30A-F3BE-4088-B04F-291B3B6F2D77}"/>
+    <hyperlink ref="C122" r:id="rId138" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7a57d3b4-4404-46e1-acf8-fc7df29dd919" xr:uid="{13AD5561-F2A4-4743-B34A-D7FA4A0038DD}"/>
+    <hyperlink ref="B122" r:id="rId139" xr:uid="{AB83C143-C4F0-421D-A15C-7105E786C17B}"/>
+    <hyperlink ref="B123" r:id="rId140" xr:uid="{1FA35272-4599-4C4A-8490-27BF1EA8F4F5}"/>
+    <hyperlink ref="C123" r:id="rId141" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" xr:uid="{400FE7F3-F654-460E-8495-8D6D14E85268}"/>
+    <hyperlink ref="B124" r:id="rId142" xr:uid="{1D0BA290-75AF-4EE8-B40B-2CA0FB591AFD}"/>
+    <hyperlink ref="B125" r:id="rId143" xr:uid="{D63C0C25-22E7-462B-8E9A-5DC34EE599A7}"/>
+    <hyperlink ref="B126" r:id="rId144" xr:uid="{321304A9-EB8C-4E75-8657-86B7729C0449}"/>
+    <hyperlink ref="C148" r:id="rId145" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" xr:uid="{268E4349-081E-4165-98FB-A101BCB685C7}"/>
+    <hyperlink ref="B148" r:id="rId146" xr:uid="{32E01EB2-6BE3-435D-B5F0-1013D2AB1688}"/>
+    <hyperlink ref="B153" r:id="rId147" xr:uid="{5DF050F9-CFB2-49DF-9F3A-ABB7C1F589A2}"/>
+    <hyperlink ref="C153" r:id="rId148" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" xr:uid="{E806FA05-D127-41B6-90E9-C15A36F22B02}"/>
+    <hyperlink ref="C149" r:id="rId149" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" xr:uid="{18EB3938-1413-459F-8173-F39E7F87FAD7}"/>
+    <hyperlink ref="B149" r:id="rId150" xr:uid="{A97A2231-5403-4108-8A19-4F46B3AFADF9}"/>
+    <hyperlink ref="C164" r:id="rId151" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b6861b64-3554-40a4-91ca-83d7d538c16e" xr:uid="{CC348130-23F8-46E3-BB21-6253FA3D8578}"/>
+    <hyperlink ref="B164" r:id="rId152" xr:uid="{50FE2620-E8F2-4700-9E81-D8BCDE3573CC}"/>
+    <hyperlink ref="C66" r:id="rId153" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{A4BFB2EA-3C0C-4E26-8B57-25CCA5A4EF25}"/>
+    <hyperlink ref="C63" r:id="rId154" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" xr:uid="{A8EF7849-638B-4DBB-BF79-78847279AB7B}"/>
+    <hyperlink ref="C64" r:id="rId155" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" xr:uid="{672DC3DE-DE94-4532-9E83-AE2A7C34B1E5}"/>
+    <hyperlink ref="C65" r:id="rId156" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" xr:uid="{4259DC40-B8A7-434A-9EEE-27EF9A40A8A3}"/>
+    <hyperlink ref="C170" r:id="rId157" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" xr:uid="{006C8FD3-FFBA-4065-9578-4B40B4F2ED32}"/>
+    <hyperlink ref="B170" r:id="rId158" xr:uid="{D9713842-565E-4630-BA79-E4A4B5958A36}"/>
+    <hyperlink ref="B127" r:id="rId159" xr:uid="{96CF97B3-EA0F-483F-9398-98F2EFF0F649}"/>
+    <hyperlink ref="C127" r:id="rId160" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" xr:uid="{D2BC24C2-6C7F-4424-ADCE-09C6B45DC201}"/>
+    <hyperlink ref="B128" r:id="rId161" xr:uid="{6866872F-6A2D-441E-AA5F-2643B58B26F4}"/>
+    <hyperlink ref="B129" r:id="rId162" xr:uid="{E8F9ED1E-3FEC-448A-93A2-542772AF2818}"/>
+    <hyperlink ref="B130" r:id="rId163" xr:uid="{0DA5AF44-FF84-4AE7-95B9-6FC0B632F498}"/>
+    <hyperlink ref="C128" r:id="rId164" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" xr:uid="{391546D3-F342-4C69-ABBD-D2B557286D91}"/>
+    <hyperlink ref="C129" r:id="rId165" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" xr:uid="{EECC5BB7-E00C-45F5-A203-401417BC5405}"/>
+    <hyperlink ref="C130" r:id="rId166" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" xr:uid="{00ED8282-11F8-45F9-AEA5-D8361D27C566}"/>
+    <hyperlink ref="C67" r:id="rId167" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{D298E282-B59A-4C91-AE0F-1ACE421340D1}"/>
+    <hyperlink ref="C68" r:id="rId168" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{78722418-4D19-4B30-8BE5-D3C405E4A3DA}"/>
+    <hyperlink ref="C69" r:id="rId169" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{0E613B19-4CFF-4004-A422-B225583E060B}"/>
+    <hyperlink ref="C70" r:id="rId170" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{FE687256-7619-43BB-891D-E68605819E8A}"/>
+    <hyperlink ref="C71" r:id="rId171" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{62EF9F81-8BB7-426C-BABA-BF8BCAC81498}"/>
+    <hyperlink ref="C72" r:id="rId172" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{EC2A8B8F-2760-4033-B14A-17F4063287D0}"/>
+    <hyperlink ref="C73" r:id="rId173" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{D1997D56-37F4-4BCE-97C2-A6BD04070A3A}"/>
+    <hyperlink ref="B75" r:id="rId174" xr:uid="{99420E07-5026-43E7-B731-760C7169B673}"/>
+    <hyperlink ref="B74" r:id="rId175" xr:uid="{599B8DD6-C5BD-47F4-AA1D-FF47885316B8}"/>
+    <hyperlink ref="B113" r:id="rId176" xr:uid="{0F30875A-B659-4653-A2DC-0E32029BBCCA}"/>
+    <hyperlink ref="C114" r:id="rId177" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" xr:uid="{0608F25F-2E0E-4A43-B90E-D109D157E993}"/>
+    <hyperlink ref="C115" r:id="rId178" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" xr:uid="{32B51CF5-3786-4B6F-A7D7-930E28F28DFB}"/>
+    <hyperlink ref="B114" r:id="rId179" xr:uid="{F8D06925-D8D0-4D8A-8C81-005FC2376E60}"/>
+    <hyperlink ref="B115" r:id="rId180" xr:uid="{FBF46A62-F9F2-42A5-9E9C-53AD4221248B}"/>
+    <hyperlink ref="C171" r:id="rId181" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1a488e4f-11e0-46a9-8e82-55b86d1f82ab" xr:uid="{517036DE-18AE-41EF-BCFA-A6830A6FF38A}"/>
+    <hyperlink ref="B171" r:id="rId182" xr:uid="{4A75AC91-C533-4A47-9AA7-4504E48C5448}"/>
+    <hyperlink ref="B131" r:id="rId183" xr:uid="{080C6572-5754-4245-9877-8DAB7CD8619B}"/>
+    <hyperlink ref="C131" r:id="rId184" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" xr:uid="{9FE77F26-9C50-40FD-99BE-4DA0D0743505}"/>
+    <hyperlink ref="C150" r:id="rId185" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a916dacb-5dd8-4f19-a9d8-a36c9d3ee08a" xr:uid="{87C76701-9B15-4E53-A479-B34A387244E8}"/>
+    <hyperlink ref="B150" r:id="rId186" xr:uid="{464D21A8-100E-455B-B141-F866072E005B}"/>
+    <hyperlink ref="B163" r:id="rId187" xr:uid="{1876A6CB-CC83-4529-B2FA-1ECCF1F76474}"/>
+    <hyperlink ref="B162" r:id="rId188" xr:uid="{BF407D14-1D74-416B-9BF0-996016C1815D}"/>
+    <hyperlink ref="B161" r:id="rId189" xr:uid="{A8C962D3-B730-45DB-835D-2CCD649F43DC}"/>
+    <hyperlink ref="C163" r:id="rId190" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a916dacb-5dd8-4f19-a9d8-a36c9d3ee08a" xr:uid="{B0535EB0-CEA2-41D5-8E33-E27E51205652}"/>
+    <hyperlink ref="C162" r:id="rId191" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a916dacb-5dd8-4f19-a9d8-a36c9d3ee08a" xr:uid="{A9DB909B-312B-4170-9E0D-3CF55E9CE97B}"/>
+    <hyperlink ref="C161" r:id="rId192" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a916dacb-5dd8-4f19-a9d8-a36c9d3ee08a" xr:uid="{0FF28D14-EDC5-4888-9C2E-F3AF2928420D}"/>
+    <hyperlink ref="B132" r:id="rId193" xr:uid="{C3C71638-62B9-480D-B7B3-3C6D10B71878}"/>
+    <hyperlink ref="C132" r:id="rId194" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" xr:uid="{F4EB5F07-A5DC-4D2E-AF1E-D74F6734B2B2}"/>
+    <hyperlink ref="C133" r:id="rId195" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" xr:uid="{FD8C3AB1-04EA-4A16-B860-F70D39E43C78}"/>
+    <hyperlink ref="B133" r:id="rId196" xr:uid="{D266FCE4-47AB-4A09-9245-2E80A66221EA}"/>
+    <hyperlink ref="B134" r:id="rId197" xr:uid="{0E76A1B7-B9CE-4006-BC91-B1DD8AF62ACE}"/>
+    <hyperlink ref="B135" r:id="rId198" xr:uid="{53561B53-89D3-41DA-934A-1BB25C025F45}"/>
+    <hyperlink ref="B136" r:id="rId199" xr:uid="{F1C8C43B-DB8E-4340-9F82-68392B71A37B}"/>
+    <hyperlink ref="B137" r:id="rId200" xr:uid="{574143DB-ECCD-49DF-B4A7-334AE01B3DF1}"/>
+    <hyperlink ref="B138" r:id="rId201" xr:uid="{10FFE2A6-1084-4EE8-AD4A-BA9A064ADCD8}"/>
+    <hyperlink ref="B139" r:id="rId202" xr:uid="{55035A3B-02D0-4356-AB36-B45E9E32D215}"/>
+    <hyperlink ref="B140" r:id="rId203" xr:uid="{960BA531-E1AC-4502-A4C8-0091401C1B47}"/>
+    <hyperlink ref="B141" r:id="rId204" xr:uid="{35992547-FBA5-4E60-A9C7-C1A832BED918}"/>
+    <hyperlink ref="B142" r:id="rId205" xr:uid="{21FEB383-C0E9-4A14-8981-C02952919CB5}"/>
+    <hyperlink ref="B143" r:id="rId206" xr:uid="{860DA720-456F-4847-97B5-B4DB9A0E0AAF}"/>
+    <hyperlink ref="C94" r:id="rId207" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" xr:uid="{701A5897-E0B8-46BB-B22D-18276B12A0C3}"/>
+    <hyperlink ref="C93" r:id="rId208" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" xr:uid="{BE8A081F-0C57-452E-BB47-B0C6A7693C59}"/>
+    <hyperlink ref="C92" r:id="rId209" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" xr:uid="{6C3CDF04-804B-4BD8-8E05-5A7F04DDE6BE}"/>
+    <hyperlink ref="C91" r:id="rId210" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" xr:uid="{61381AA2-5986-42A8-A834-826D2DAA8441}"/>
+    <hyperlink ref="C90" r:id="rId211" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" xr:uid="{A92C57B1-B5F0-452F-9D96-8429D77A1C8C}"/>
+    <hyperlink ref="C124" r:id="rId212" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" xr:uid="{F35E83BA-F4A6-480C-B565-A3FCE1E9E812}"/>
+    <hyperlink ref="C125" r:id="rId213" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" xr:uid="{3D590C92-BAE5-489B-A6AC-2D4F0C567D79}"/>
+    <hyperlink ref="C126" r:id="rId214" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" xr:uid="{C701AEFA-5407-4DC1-8479-24D53F6918FD}"/>
+    <hyperlink ref="C74" r:id="rId215" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{064DB998-C186-425B-B592-411F94758220}"/>
+    <hyperlink ref="C75" r:id="rId216" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{2DB16E0A-8EFB-4E32-BB80-DD804B67EF0B}"/>
+    <hyperlink ref="C76" r:id="rId217" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{6D8E0EEE-16F1-4E73-A17D-0DE0960E88A1}"/>
+    <hyperlink ref="C77" r:id="rId218" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{F3DBA42F-E476-45F4-BA0E-46E00D1C2A41}"/>
+    <hyperlink ref="C78" r:id="rId219" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{5D2A0DBB-4A7A-49DB-8116-E403676BD577}"/>
+    <hyperlink ref="C79" r:id="rId220" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{4F877886-C980-4E91-B5D0-A639F8BA38A9}"/>
+    <hyperlink ref="C80" r:id="rId221" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{C53A3925-905B-4294-9668-35A4F98317CC}"/>
+    <hyperlink ref="C81" r:id="rId222" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{A3E72637-6E95-4496-AABF-3415C961D0A2}"/>
+    <hyperlink ref="C82" r:id="rId223" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{09E3F6E8-BE38-4A88-A266-7BA8599BCF16}"/>
+    <hyperlink ref="C41" r:id="rId224" xr:uid="{1F09F18B-7488-4915-8C37-4EDD5C40EC98}"/>
+    <hyperlink ref="C42" r:id="rId225" xr:uid="{016DA4B9-FE0F-447F-A363-6BF26031446C}"/>
+    <hyperlink ref="C59" r:id="rId226" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" xr:uid="{9230FCF2-1310-40D8-8CE4-BF01C23A3C82}"/>
+    <hyperlink ref="C60" r:id="rId227" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" xr:uid="{D7ED0804-02CF-425F-86F4-458EEBF0BB48}"/>
+    <hyperlink ref="C61" r:id="rId228" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" xr:uid="{F9F0B7D9-709B-428C-955F-48B795F402DF}"/>
+    <hyperlink ref="C62" r:id="rId229" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" xr:uid="{EC32AF33-F0F1-48F3-937D-5C297BEEA122}"/>
+    <hyperlink ref="C134" r:id="rId230" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" xr:uid="{0A6E58DC-6427-4F82-8D09-B4BA86D53ECD}"/>
+    <hyperlink ref="C135" r:id="rId231" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" xr:uid="{ADA55F8B-0DA2-4172-8A5D-5486720F9411}"/>
+    <hyperlink ref="C136:C143" r:id="rId232" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" xr:uid="{7F396263-B478-4E2E-B043-6D2733DDB06E}"/>
+    <hyperlink ref="C17" r:id="rId233" xr:uid="{D1757877-B997-460D-90C2-8F393BD6D41E}"/>
+    <hyperlink ref="C18" r:id="rId234" xr:uid="{96A525DA-3609-4A2B-9DDB-0702C4E7EAFA}"/>
+    <hyperlink ref="C19" r:id="rId235" xr:uid="{F0C8D106-B2A5-48C3-A122-240D34E396DA}"/>
+    <hyperlink ref="C20" r:id="rId236" xr:uid="{5347E758-D07A-4A84-BB0A-8A6C41ACEE5E}"/>
+    <hyperlink ref="C21" r:id="rId237" xr:uid="{23D74D2A-DA8C-48A1-A82E-BC201E125FBC}"/>
+    <hyperlink ref="C22" r:id="rId238" xr:uid="{AF80B5FC-B7F9-45B2-8B90-25A7C136D758}"/>
+    <hyperlink ref="C30" r:id="rId239" xr:uid="{1A79F820-8535-49EA-9E17-CF31F0F47AB6}"/>
+    <hyperlink ref="C31" r:id="rId240" xr:uid="{0E8473C6-1407-4C39-8799-2CE786C780FA}"/>
+    <hyperlink ref="C112" r:id="rId241" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/76508504-d599-495c-b09f-ef0d541f85de" xr:uid="{85DED801-8D9F-4A9F-9481-FDBDAF6938F1}"/>
+    <hyperlink ref="C113" r:id="rId242" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/76508504-d599-495c-b09f-ef0d541f85de" xr:uid="{11668ACB-C87D-4236-B35F-5A2FB7E5773F}"/>
+    <hyperlink ref="C44" r:id="rId243" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f541d497-f483-41a4-98cb-ddf89ef81a59" xr:uid="{DCB24EEF-05CF-4244-B453-ABBF55C3F840}"/>
+    <hyperlink ref="C46" r:id="rId244" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05da0d1a-ed6d-4d5a-93ab-013f5eb25051" xr:uid="{F34146E1-3735-422D-A06B-2DB67BF479A8}"/>
+    <hyperlink ref="C47" r:id="rId245" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05da0d1a-ed6d-4d5a-93ab-013f5eb25051" xr:uid="{0DF5D62B-A29A-4BE7-BA00-19EA7BE9E506}"/>
+    <hyperlink ref="B46" r:id="rId246" xr:uid="{1C7853AA-FEEE-46FC-ABEC-C56360E1F6BA}"/>
+    <hyperlink ref="B47" r:id="rId247" xr:uid="{B023EB7D-2EFD-47C9-B425-25C62F91500C}"/>
+    <hyperlink ref="C48" r:id="rId248" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/58630e7a-402b-4b9c-9286-fae123832b03" xr:uid="{B3EACD8C-DA24-48CC-9AE5-23DAF88DC7EC}"/>
+    <hyperlink ref="C49" r:id="rId249" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/58630e7a-402b-4b9c-9286-fae123832b03" xr:uid="{986C9128-0854-4447-919F-ECF3563213B4}"/>
+    <hyperlink ref="B48" r:id="rId250" xr:uid="{2887B5A3-9106-413C-BD97-7A626129F173}"/>
+    <hyperlink ref="B49" r:id="rId251" xr:uid="{CAD6AB22-6BDA-488A-8DDA-F3135FEE713D}"/>
   </hyperlinks>
   <pageMargins left="0.45" right="0.25" top="0.25" bottom="0.25" header="0.5" footer="0.25"/>
-  <pageSetup scale="39" fitToHeight="0" orientation="landscape" r:id="rId248"/>
+  <pageSetup scale="39" fitToHeight="0" orientation="landscape" r:id="rId252"/>
   <headerFooter>
     <oddFooter>Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="3" manualBreakCount="3">
-    <brk id="56" min="1" max="14" man="1"/>
-[...1 lines deleted...]
-    <brk id="184" min="1" max="14" man="1"/>
+    <brk id="54" min="1" max="14" man="1"/>
+    <brk id="145" min="1" max="14" man="1"/>
+    <brk id="181" min="1" max="14" man="1"/>
   </rowBreaks>
-  <drawing r:id="rId249"/>
+  <drawing r:id="rId253"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>