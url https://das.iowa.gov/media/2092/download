--- v13 (2026-08-25)
+++ v14 (2026-09-20)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iowamac-my.sharepoint.com/personal/mariah_fucaloro_das_iowa_gov/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="38" documentId="14_{9672E7B8-D7EC-4664-8B88-34CB06A8F1A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5B2014E3-ED6B-4AD2-92EF-994DA6DA9504}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{72506116-377A-43C9-9007-26350AA9B6C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$15:$R$15</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$B$1:$O$239</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1545" uniqueCount="555">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1545" uniqueCount="556">
   <si>
     <t xml:space="preserve">Description </t>
   </si>
   <si>
     <t xml:space="preserve">Dealer </t>
   </si>
   <si>
     <t xml:space="preserve">Make </t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Dodge</t>
   </si>
   <si>
     <t xml:space="preserve">Ford </t>
   </si>
   <si>
     <t>Stiver's Ford</t>
   </si>
   <si>
@@ -1213,53 +1213,50 @@
   <si>
     <t>LDT 9</t>
   </si>
   <si>
     <t>LDT 11</t>
   </si>
   <si>
     <t>Crew Cab: 5' Box Length; 4X4, 4 Cyl., 1711 Payload, 7500 Towing Capacity</t>
   </si>
   <si>
     <t>W8B</t>
   </si>
   <si>
     <t>HEV 13</t>
   </si>
   <si>
     <t>Crew Cab: 4.5' Box Length, FWD,  2.5L 4 Cyl., 1500 Payload, 2000 Towing Capacity</t>
   </si>
   <si>
     <t>W8A</t>
   </si>
   <si>
     <t>HEV 14</t>
   </si>
   <si>
-    <t>Crew Cab: 4.5' Box Length, AWD,  2.5L 4 Cyl., 1400 Payload, 24000 Towing Capacity</t>
-[...1 lines deleted...]
-  <si>
     <t>MDT 18</t>
   </si>
   <si>
     <t>Regular Cab: 8' Box Length; 4X4, V8 6.8L, 3814 payload, 14400 towing cap, 10000 GVWR</t>
   </si>
   <si>
     <t>MDT 19</t>
   </si>
   <si>
     <t>Regular Cab: 8' Box Length; 4X4, V8 Engine, 4,529 payload, 14300 towing cap, 10900 GVWR</t>
   </si>
   <si>
     <t>Regular Cab: 8' Box Length; 4X4, DRW, V8 6.8L, 7313 payload, 18300 towing capacity, 14000 GVWR</t>
   </si>
   <si>
     <t>SuperCab: 8' Box Length; 4X4, V8 Engine, 3457 payload, 14100 towing cap, 10000 GVWR</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Crew Crew: 8' Box Length; 4X4, DRW, V8 6.7L, 5839 payload, 27000 towing cap, 14000 GVWR.  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
@@ -1517,66 +1514,50 @@
     <t>Regular Cab: 8' Box Length; 4x4, DRW, V8 6.4L, 4580 payload, 17760 towing cap, 14000 GVWR</t>
   </si>
   <si>
     <t>MDT 4</t>
   </si>
   <si>
     <t>MDT 5</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Crew Cab: 6.5' Box Length; 4X4, I6 Diesel Engine, 2450 Payload, 14930 Towing Capacity, 11040 GVWR.  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Diesel Standard, Gas Optional.</t>
     </r>
   </si>
   <si>
-    <r>
-[...14 lines deleted...]
-  <si>
     <t>SuperCab: 6.75' Box Length; 4X4, V8 6.8L, 3939 payload, 14100 towing cap, 10500 GVWR</t>
   </si>
   <si>
     <t>SuperCab: 6.75'  Box Length; 4X4, V8 6.8L, 3456 payload, 14100 towing cap, 10000 GVWR</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Crew Cab: 6.75' Box Length; 4X4, V8 6.7L, 3717 payload, 23200 towing cap, 11200 GVWR.  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Diesel Standard, Gas Optional.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Crew Cab: 6.5' Box Length; 4X4, I6 Diesel Engine, 3970 payload, 23550 towing cap, 11800 GVWR.  </t>
     </r>
@@ -2128,50 +2109,72 @@
     <t>CLOSING 8/28/26</t>
   </si>
   <si>
     <t>SUV 3</t>
   </si>
   <si>
     <t>25005B</t>
   </si>
   <si>
     <t>Regular Cab: 8' Box Length; 4X4 V6, 3.0L,  1715 payload, 7500 base towing cap, 6450 GVWR</t>
   </si>
   <si>
     <t>SuperCab: 6'5" Box Length; 4X4, V6, 3.0L, 1600 payload, 7400 base towing cap, 6550 GVWR</t>
   </si>
   <si>
     <t>SuperCrew Cab: 5'5" Box Length; 4X4,  V6, 3.0L,  1650 payload, 7500 base towing capacity, 6650 GVWR</t>
   </si>
   <si>
     <t>24194B</t>
   </si>
   <si>
     <t>25280A</t>
   </si>
   <si>
     <t>State of Iowa, DOT, and Regents - 2026/2027 Model Year Vehicle Contract Catalog</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLOSED </t>
+  </si>
+  <si>
+    <t>Crew Cab: 4.5' Box Length, AWD,  2.5L 4 Cyl., 1400 Payload, 4000 Towing Capacity</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Crew Cab: 6.75' Box Length; 4X4, V8 6.7L, 2753 payload, 15900 towing cap, 10000 GVWR.  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Diesel Standard, Gas Optional.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="165" formatCode="m/d/yy;@"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -4436,81 +4439,81 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8a9df2db-45dd-4d03-9338-cb384d6f96ad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1af97f7f-22f6-48b3-9ebd-4b480c906e27" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7a57d3b4-4404-46e1-acf8-fc7df29dd919" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a916dacb-5dd8-4f19-a9d8-a36c9d3ee08a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3cd5312d-ec33-439d-8c85-b6ef63e5d3e9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e78dc435-e7f2-4f1b-8bbc-055c15a6f056" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/69e72dfd-fd66-4f7e-b406-7c4c151d477b" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d8ee8a6-d29d-442d-b7f7-8e069bdcc368" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/11051397-05ab-42cd-90b6-f40389c73521" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bc73772b-8a68-459f-b101-ec1796720482" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c9f41ed0-df3b-49d2-a562-7c65c6be693e" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1a488e4f-11e0-46a9-8e82-55b86d1f82ab" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/20a7851e-c000-4ee5-badf-b634c057202e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8a9df2db-45dd-4d03-9338-cb384d6f96ad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/13dba9ed-43d0-4822-b38f-912aa6218dcb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/942ae3ce-7091-4447-8dbf-9ee4cdd3f9db" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1b4f493a-a629-4abf-8776-639adcef2b04" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a916dacb-5dd8-4f19-a9d8-a36c9d3ee08a" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/58630e7a-402b-4b9c-9286-fae123832b03" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7b18b14f-f314-4615-8916-3235b7b33030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d8ee8a6-d29d-442d-b7f7-8e069bdcc368" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/27b575fe-851a-48ee-92df-afb987e3d568" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e9db958e-1c50-4ff4-8d85-b0abb475947f" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/042e4970-155a-43b8-bedd-f23da4ac910a" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/20a7851e-c000-4ee5-badf-b634c057202e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8a9df2db-45dd-4d03-9338-cb384d6f96ad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f08d8a7b-7a53-4409-8401-d16e10baac92" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b6861b64-3554-40a4-91ca-83d7d538c16e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/58630e7a-402b-4b9c-9286-fae123832b03" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://das.iowa.gov/media/1910/download?inline" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/079ca472-8481-43ab-96bd-87dff1234003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b6861b64-3554-40a4-91ca-83d7d538c16e" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/042e4970-155a-43b8-bedd-f23da4ac910a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/20a7851e-c000-4ee5-badf-b634c057202e" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c48bcb99-4937-4a95-9da0-914fd959b918" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f541d497-f483-41a4-98cb-ddf89ef81a59" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ff3edf-0bed-4ac0-9f91-9b808c69f8f8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/76508504-d599-495c-b09f-ef0d541f85de" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/27b575fe-851a-48ee-92df-afb987e3d568" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/20a7851e-c000-4ee5-badf-b634c057202e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/079ca472-8481-43ab-96bd-87dff1234003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/11051397-05ab-42cd-90b6-f40389c73521" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/042e4970-155a-43b8-bedd-f23da4ac910a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b6861b64-3554-40a4-91ca-83d7d538c16e" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c48bcb99-4937-4a95-9da0-914fd959b918" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e1c802fa-ac33-4f55-926e-5d83cb34e9fb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f08d8a7b-7a53-4409-8401-d16e10baac92" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cfac3df9-49b9-4f80-baf8-2ee043b9abee" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/76508504-d599-495c-b09f-ef0d541f85de" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/079ca472-8481-43ab-96bd-87dff1234003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/27b575fe-851a-48ee-92df-afb987e3d568" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/06a6892d-6913-45ef-a5bd-d8268f9be666" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a916dacb-5dd8-4f19-a9d8-a36c9d3ee08a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/042e4970-155a-43b8-bedd-f23da4ac910a" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/055c91f9-b9c4-4d3c-9adf-bdb721a489bf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e1c802fa-ac33-4f55-926e-5d83cb34e9fb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ff3edf-0bed-4ac0-9f91-9b808c69f8f8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/76508504-d599-495c-b09f-ef0d541f85de" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/079ca472-8481-43ab-96bd-87dff1234003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/055c91f9-b9c4-4d3c-9adf-bdb721a489bf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/06a6892d-6913-45ef-a5bd-d8268f9be666" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0be17a87-7bdd-4545-826f-e9d08d8d63a9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b7d8e289-db99-4432-af3e-c0a0b2e06808https:/bidopportunities.iowa.gov/Home/ShowContractDocument/b7d8e289-db99-4432-af3e-c0a0b2e06808" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/042e4970-155a-43b8-bedd-f23da4ac910a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eed8637d-6148-452a-b90f-17524730c3ac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cfac3df9-49b9-4f80-baf8-2ee043b9abee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/055c91f9-b9c4-4d3c-9adf-bdb721a489bf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cfac3df9-49b9-4f80-baf8-2ee043b9abee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f541d497-f483-41a4-98cb-ddf89ef81a59" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/079ca472-8481-43ab-96bd-87dff1234003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e0d05dd3-6df4-4438-9f36-d28f305adf03" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/327ee2d9-9f31-4e8f-88d4-c3367d4a3288" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b7d8e289-db99-4432-af3e-c0a0b2e06808" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/AwardedContracts" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/20a7851e-c000-4ee5-badf-b634c057202e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7a57d3b4-4404-46e1-acf8-fc7df29dd919" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/06a6892d-6913-45ef-a5bd-d8268f9be666" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/055c91f9-b9c4-4d3c-9adf-bdb721a489bf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05da0d1a-ed6d-4d5a-93ab-013f5eb25051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/079ca472-8481-43ab-96bd-87dff1234003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4cc5f9dd-30c3-4bf1-85b0-62d6b754793e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1b4f493a-a629-4abf-8776-639adcef2b04" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b7d8e289-db99-4432-af3e-c0a0b2e06808" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f1f3743f-96d2-4a29-9f19-0db43594a4ee" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/20a7851e-c000-4ee5-badf-b634c057202e" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/079ca472-8481-43ab-96bd-87dff1234003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/13dba9ed-43d0-4822-b38f-912aa6218dcb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/079ca472-8481-43ab-96bd-87dff1234003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fe2f3b5b-b47b-4ed8-b534-12dc8a8dd0b3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/055c91f9-b9c4-4d3c-9adf-bdb721a489bf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1beeb7e5-a0d9-4634-a9b1-ed1c4a4048a1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05da0d1a-ed6d-4d5a-93ab-013f5eb25051" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1132b526-bfce-49f3-a318-c5e1a9655347" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/62f093dd-0f11-4f48-91e7-34c2ff525597" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/11051397-05ab-42cd-90b6-f40389c73521" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05f704f5-746b-470a-ba12-b8260be0beb6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b7d8e289-db99-4432-af3e-c0a0b2e06808https:/bidopportunities.iowa.gov/Home/ShowContractDocument/b7d8e289-db99-4432-af3e-c0a0b2e06808" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/079ca472-8481-43ab-96bd-87dff1234003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/20a7851e-c000-4ee5-badf-b634c057202e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c48caec3-6b7a-4b46-83d7-1125b298b0f8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/20a7851e-c000-4ee5-badf-b634c057202e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1beeb7e5-a0d9-4634-a9b1-ed1c4a4048a1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/055c91f9-b9c4-4d3c-9adf-bdb721a489bf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a916dacb-5dd8-4f19-a9d8-a36c9d3ee08a" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1beeb7e5-a0d9-4634-a9b1-ed1c4a4048a1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3cd5312d-ec33-439d-8c85-b6ef63e5d3e9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0399d856-e8f9-4c1f-b2c8-39dbefc2b33c" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/042e4970-155a-43b8-bedd-f23da4ac910a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d1d1dc33-15fd-4a28-81f5-e59047130ae5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/11051397-05ab-42cd-90b6-f40389c73521" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7d3ea50c-adfd-484c-b186-0d124dd2f260" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bc73772b-8a68-459f-b101-ec1796720482" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/20a7851e-c000-4ee5-badf-b634c057202e" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q242"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A143" zoomScale="77" zoomScaleNormal="77" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="B150" sqref="B150:C150"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A64" zoomScale="77" zoomScaleNormal="77" zoomScaleSheetLayoutView="40" workbookViewId="0">
+      <selection activeCell="J78" sqref="J78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.7109375" customWidth="1"/>
     <col min="2" max="2" width="18.28515625" style="110" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" style="107" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21.85546875" style="22" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.42578125" style="29" customWidth="1"/>
     <col min="6" max="6" width="14.5703125" style="72" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="20.42578125" style="5" customWidth="1"/>
     <col min="9" max="9" width="18.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="88.85546875" style="73" customWidth="1"/>
     <col min="11" max="11" width="16.5703125" style="5" customWidth="1"/>
     <col min="12" max="12" width="10" style="5" customWidth="1"/>
     <col min="13" max="13" width="12.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="30.140625" style="18" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="40.85546875" style="2" customWidth="1"/>
     <col min="16" max="16" width="4.140625" style="74" customWidth="1"/>
     <col min="17" max="17" width="1.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" x14ac:dyDescent="0.25">
       <c r="O1" s="3"/>
     </row>
     <row r="2" spans="2:16" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B2" s="284" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="C2" s="284"/>
       <c r="D2" s="284"/>
       <c r="E2" s="284"/>
       <c r="F2" s="284"/>
       <c r="G2" s="284"/>
       <c r="H2" s="284"/>
       <c r="I2" s="284"/>
       <c r="J2" s="284"/>
       <c r="K2" s="284"/>
       <c r="L2" s="284"/>
       <c r="M2" s="284"/>
       <c r="N2" s="284"/>
       <c r="O2" s="284"/>
       <c r="P2" s="17"/>
     </row>
     <row r="3" spans="2:16" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B3" s="290"/>
       <c r="C3" s="290"/>
       <c r="D3" s="290"/>
       <c r="E3" s="290"/>
       <c r="F3" s="290"/>
       <c r="G3" s="290"/>
       <c r="H3" s="290"/>
       <c r="I3" s="290"/>
@@ -5139,117 +5142,117 @@
       <c r="J24" s="35" t="s">
         <v>115</v>
       </c>
       <c r="K24" s="44" t="s">
         <v>81</v>
       </c>
       <c r="L24" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M24" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N24" s="44" t="s">
         <v>58</v>
       </c>
       <c r="O24" s="129">
         <v>45068</v>
       </c>
       <c r="P24" s="5"/>
     </row>
     <row r="25" spans="2:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="232" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="37" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="D25" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E25" s="32">
         <v>2027</v>
       </c>
       <c r="F25" s="33">
         <v>46309</v>
       </c>
       <c r="G25" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H25" s="44" t="s">
         <v>98</v>
       </c>
       <c r="I25" s="34" t="s">
         <v>144</v>
       </c>
       <c r="J25" s="35" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="K25" s="44" t="s">
         <v>99</v>
       </c>
       <c r="L25" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M25" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N25" s="158" t="s">
         <v>18</v>
       </c>
       <c r="O25" s="129">
         <v>54673</v>
       </c>
       <c r="P25" s="5"/>
     </row>
     <row r="26" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B26" s="233" t="s">
         <v>88</v>
       </c>
       <c r="C26" s="205" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="D26" s="39" t="s">
         <v>116</v>
       </c>
       <c r="E26" s="39">
         <v>2026</v>
       </c>
       <c r="F26" s="40">
         <v>46295</v>
       </c>
       <c r="G26" s="41" t="s">
         <v>20</v>
       </c>
       <c r="H26" s="41" t="s">
         <v>120</v>
       </c>
       <c r="I26" s="172" t="s">
         <v>28</v>
       </c>
       <c r="J26" s="42" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="K26" s="41" t="s">
         <v>119</v>
       </c>
       <c r="L26" s="41" t="s">
         <v>39</v>
       </c>
       <c r="M26" s="41" t="s">
         <v>39</v>
       </c>
       <c r="N26" s="116" t="s">
         <v>18</v>
       </c>
       <c r="O26" s="130">
         <v>49322.8</v>
       </c>
       <c r="P26" s="5"/>
     </row>
     <row r="27" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="28" spans="2:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B28" s="286" t="s">
         <v>63</v>
       </c>
       <c r="C28" s="287"/>
       <c r="D28" s="287"/>
@@ -5384,255 +5387,255 @@
       <c r="J31" s="35" t="s">
         <v>162</v>
       </c>
       <c r="K31" s="47" t="s">
         <v>158</v>
       </c>
       <c r="L31" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M31" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N31" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O31" s="127">
         <v>57670</v>
       </c>
       <c r="P31" s="5"/>
     </row>
     <row r="32" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B32" s="123" t="s">
         <v>90</v>
       </c>
       <c r="C32" s="37" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="D32" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E32" s="32">
         <v>2027</v>
       </c>
       <c r="F32" s="33">
         <v>46309</v>
       </c>
       <c r="G32" s="44" t="s">
         <v>111</v>
       </c>
       <c r="H32" s="44">
         <v>2500</v>
       </c>
       <c r="I32" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J32" s="57" t="s">
         <v>167</v>
       </c>
       <c r="K32" s="44" t="s">
         <v>51</v>
       </c>
       <c r="L32" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M32" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N32" s="44" t="s">
         <v>58</v>
       </c>
       <c r="O32" s="127">
         <v>48343.05</v>
       </c>
       <c r="P32" s="5"/>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B33" s="186" t="s">
         <v>231</v>
       </c>
       <c r="C33" s="37" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="D33" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E33" s="32">
         <v>2026</v>
       </c>
       <c r="F33" s="33">
         <v>46309</v>
       </c>
       <c r="G33" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H33" s="44" t="s">
         <v>120</v>
       </c>
       <c r="I33" s="44" t="s">
         <v>28</v>
       </c>
       <c r="J33" s="35" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="K33" s="44" t="s">
         <v>119</v>
       </c>
       <c r="L33" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M33" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N33" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O33" s="127">
         <v>47057.2</v>
       </c>
       <c r="P33" s="13"/>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B34" s="186" t="s">
         <v>232</v>
       </c>
       <c r="C34" s="37" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="D34" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E34" s="32">
         <v>2026</v>
       </c>
       <c r="F34" s="33">
         <v>46309</v>
       </c>
       <c r="G34" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H34" s="44" t="s">
         <v>120</v>
       </c>
       <c r="I34" s="44" t="s">
         <v>28</v>
       </c>
       <c r="J34" s="35" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="K34" s="44" t="s">
         <v>121</v>
       </c>
       <c r="L34" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M34" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N34" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O34" s="127">
         <v>47314.5</v>
       </c>
       <c r="P34" s="13"/>
     </row>
     <row r="35" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="186" t="s">
         <v>233</v>
       </c>
       <c r="C35" s="37" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="D35" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E35" s="32">
         <v>2027</v>
       </c>
       <c r="F35" s="33">
         <v>46309</v>
       </c>
       <c r="G35" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H35" s="44" t="s">
         <v>98</v>
       </c>
       <c r="I35" s="34" t="s">
         <v>144</v>
       </c>
       <c r="J35" s="35" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="K35" s="44" t="s">
         <v>99</v>
       </c>
       <c r="L35" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M35" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N35" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O35" s="129">
         <v>54764.6</v>
       </c>
       <c r="P35" s="5"/>
     </row>
     <row r="36" spans="1:16" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B36" s="231" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="C36" s="205" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="D36" s="117" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="117">
         <v>2026</v>
       </c>
       <c r="F36" s="120">
         <v>46309</v>
       </c>
       <c r="G36" s="41" t="s">
         <v>20</v>
       </c>
       <c r="H36" s="41" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="I36" s="174" t="s">
         <v>143</v>
       </c>
       <c r="J36" s="42" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="K36" s="41" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="L36" s="41" t="s">
         <v>39</v>
       </c>
       <c r="M36" s="41" t="s">
         <v>39</v>
       </c>
       <c r="N36" s="41" t="s">
         <v>18</v>
       </c>
       <c r="O36" s="175">
         <v>37728.19</v>
       </c>
       <c r="P36" s="5"/>
     </row>
     <row r="37" spans="1:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B37" s="107"/>
       <c r="C37" s="105"/>
       <c r="D37" s="15"/>
       <c r="E37" s="15"/>
       <c r="F37" s="10"/>
       <c r="J37" s="77"/>
       <c r="N37" s="150"/>
       <c r="O37" s="16"/>
       <c r="P37" s="5"/>
@@ -5684,254 +5687,254 @@
       <c r="J39" s="70" t="s">
         <v>0</v>
       </c>
       <c r="K39" s="66" t="s">
         <v>21</v>
       </c>
       <c r="L39" s="66" t="s">
         <v>72</v>
       </c>
       <c r="M39" s="66" t="s">
         <v>61</v>
       </c>
       <c r="N39" s="149" t="s">
         <v>1</v>
       </c>
       <c r="O39" s="126" t="s">
         <v>255</v>
       </c>
       <c r="P39" s="71"/>
     </row>
     <row r="40" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B40" s="225" t="s">
         <v>213</v>
       </c>
       <c r="C40" s="208" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="D40" s="56" t="s">
         <v>116</v>
       </c>
       <c r="E40" s="54">
         <v>2027</v>
       </c>
       <c r="F40" s="55">
         <v>46589</v>
       </c>
       <c r="G40" s="169" t="s">
         <v>111</v>
       </c>
       <c r="H40" s="169">
         <v>1500</v>
       </c>
       <c r="I40" s="169" t="s">
         <v>28</v>
       </c>
       <c r="J40" s="35" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="K40" s="169" t="s">
         <v>214</v>
       </c>
       <c r="L40" s="169" t="s">
         <v>39</v>
       </c>
       <c r="M40" s="169" t="s">
         <v>39</v>
       </c>
       <c r="N40" s="44" t="s">
         <v>58</v>
       </c>
       <c r="O40" s="127">
         <v>40726.199999999997</v>
       </c>
       <c r="P40" s="5"/>
     </row>
     <row r="41" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B41" s="186" t="s">
         <v>212</v>
       </c>
       <c r="C41" s="208" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="D41" s="56" t="s">
         <v>116</v>
       </c>
       <c r="E41" s="32">
         <v>2027</v>
       </c>
       <c r="F41" s="55">
         <v>46589</v>
       </c>
       <c r="G41" s="44" t="s">
         <v>111</v>
       </c>
       <c r="H41" s="44">
         <v>1500</v>
       </c>
       <c r="I41" s="44" t="s">
         <v>28</v>
       </c>
       <c r="J41" s="35" t="s">
         <v>278</v>
       </c>
       <c r="K41" s="44" t="s">
         <v>190</v>
       </c>
       <c r="L41" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M41" s="47" t="s">
         <v>39</v>
       </c>
       <c r="N41" s="44" t="s">
         <v>58</v>
       </c>
       <c r="O41" s="127">
         <v>42359.78</v>
       </c>
       <c r="P41" s="5"/>
     </row>
     <row r="42" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B42" s="186" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="C42" s="208" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="D42" s="56" t="s">
         <v>116</v>
       </c>
       <c r="E42" s="32">
         <v>2027</v>
       </c>
       <c r="F42" s="55">
         <v>46589</v>
       </c>
       <c r="G42" s="44" t="s">
         <v>111</v>
       </c>
       <c r="H42" s="44">
         <v>1500</v>
       </c>
       <c r="I42" s="44" t="s">
         <v>28</v>
       </c>
       <c r="J42" s="35" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="K42" s="44" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="L42" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M42" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N42" s="44" t="s">
         <v>58</v>
       </c>
       <c r="O42" s="127">
         <v>44035.59</v>
       </c>
       <c r="P42" s="5"/>
     </row>
     <row r="43" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A43" s="27"/>
       <c r="B43" s="230" t="s">
         <v>238</v>
       </c>
       <c r="C43" s="37">
         <v>25282</v>
       </c>
       <c r="D43" s="56" t="s">
         <v>116</v>
       </c>
       <c r="E43" s="50">
         <v>2027</v>
       </c>
       <c r="F43" s="33">
         <v>46295</v>
       </c>
       <c r="G43" s="51" t="s">
         <v>20</v>
       </c>
       <c r="H43" s="51" t="s">
         <v>240</v>
       </c>
       <c r="I43" s="44" t="s">
         <v>27</v>
       </c>
       <c r="J43" s="52" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="K43" s="51" t="s">
         <v>241</v>
       </c>
       <c r="L43" s="51" t="s">
         <v>39</v>
       </c>
       <c r="M43" s="53" t="s">
         <v>39</v>
       </c>
       <c r="N43" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O43" s="133">
         <v>31532.799999999999</v>
       </c>
       <c r="P43" s="5"/>
     </row>
     <row r="44" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="A44" s="27"/>
       <c r="B44" s="230" t="s">
         <v>239</v>
       </c>
       <c r="C44" s="37">
         <v>25282</v>
       </c>
       <c r="D44" s="56" t="s">
         <v>116</v>
       </c>
       <c r="E44" s="50">
         <v>2027</v>
       </c>
       <c r="F44" s="33">
         <v>46295</v>
       </c>
       <c r="G44" s="51" t="s">
         <v>20</v>
       </c>
       <c r="H44" s="51" t="s">
         <v>240</v>
       </c>
       <c r="I44" s="44" t="s">
         <v>27</v>
       </c>
       <c r="J44" s="52" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="K44" s="51" t="s">
         <v>241</v>
       </c>
       <c r="L44" s="51" t="s">
         <v>39</v>
       </c>
       <c r="M44" s="53" t="s">
         <v>39</v>
       </c>
       <c r="N44" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O44" s="133">
         <v>34751.800000000003</v>
       </c>
       <c r="P44" s="5"/>
     </row>
     <row r="45" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B45" s="103" t="s">
         <v>289</v>
       </c>
       <c r="C45" s="98">
         <v>26052</v>
       </c>
@@ -5953,188 +5956,188 @@
       <c r="I45" s="44" t="s">
         <v>28</v>
       </c>
       <c r="J45" s="49" t="s">
         <v>294</v>
       </c>
       <c r="K45" s="44" t="s">
         <v>290</v>
       </c>
       <c r="L45" s="44" t="s">
         <v>291</v>
       </c>
       <c r="M45" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N45" s="44" t="s">
         <v>292</v>
       </c>
       <c r="O45" s="132">
         <v>36250</v>
       </c>
       <c r="P45" s="5"/>
     </row>
     <row r="46" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B46" s="180" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="C46" s="37">
         <v>26053</v>
       </c>
       <c r="D46" s="213" t="s">
         <v>117</v>
       </c>
       <c r="E46" s="32">
         <v>2026</v>
       </c>
       <c r="F46" s="33">
         <v>46295</v>
       </c>
       <c r="G46" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H46" s="45" t="s">
         <v>118</v>
       </c>
       <c r="I46" s="44" t="s">
         <v>28</v>
       </c>
       <c r="J46" s="49" t="s">
+        <v>365</v>
+      </c>
+      <c r="K46" s="44" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="L46" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M46" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N46" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O46" s="132">
         <v>36605.5</v>
       </c>
       <c r="P46" s="5"/>
     </row>
     <row r="47" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B47" s="180" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="C47" s="37">
         <v>26053</v>
       </c>
       <c r="D47" s="228" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E47" s="32">
         <v>2026</v>
       </c>
       <c r="F47" s="33">
         <v>46295</v>
       </c>
       <c r="G47" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H47" s="45" t="s">
         <v>118</v>
       </c>
       <c r="I47" s="44" t="s">
         <v>28</v>
       </c>
       <c r="J47" s="49" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="K47" s="44" t="s">
         <v>121</v>
       </c>
       <c r="L47" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M47" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N47" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O47" s="132">
         <v>39019.199999999997</v>
       </c>
       <c r="P47" s="5"/>
     </row>
     <row r="48" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A48" s="21"/>
       <c r="B48" s="180" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="C48" s="37">
         <v>26051</v>
       </c>
       <c r="D48" s="213" t="s">
         <v>117</v>
       </c>
       <c r="E48" s="32">
         <v>2026</v>
       </c>
       <c r="F48" s="33">
         <v>46295</v>
       </c>
       <c r="G48" s="44" t="s">
         <v>82</v>
       </c>
       <c r="H48" s="45" t="s">
         <v>130</v>
       </c>
       <c r="I48" s="44" t="s">
         <v>28</v>
       </c>
       <c r="J48" s="49" t="s">
         <v>279</v>
       </c>
       <c r="K48" s="44" t="s">
         <v>129</v>
       </c>
       <c r="L48" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M48" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N48" s="44" t="s">
         <v>293</v>
       </c>
       <c r="O48" s="131">
         <v>41545</v>
       </c>
       <c r="P48" s="5"/>
     </row>
     <row r="49" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A49" s="21"/>
       <c r="B49" s="180" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="C49" s="37">
         <v>26051</v>
       </c>
       <c r="D49" s="213" t="s">
         <v>117</v>
       </c>
       <c r="E49" s="32">
         <v>2026</v>
       </c>
       <c r="F49" s="33">
         <v>46295</v>
       </c>
       <c r="G49" s="44" t="s">
         <v>82</v>
       </c>
       <c r="H49" s="45" t="s">
         <v>130</v>
       </c>
       <c r="I49" s="44" t="s">
         <v>28</v>
       </c>
       <c r="J49" s="49" t="s">
         <v>280</v>
       </c>
@@ -6159,219 +6162,219 @@
       <c r="B50" s="123" t="s">
         <v>298</v>
       </c>
       <c r="C50" s="37">
         <v>26064</v>
       </c>
       <c r="D50" s="56" t="s">
         <v>116</v>
       </c>
       <c r="E50" s="32">
         <v>2027</v>
       </c>
       <c r="F50" s="33">
         <v>46295</v>
       </c>
       <c r="G50" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H50" s="44" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="44" t="s">
         <v>28</v>
       </c>
       <c r="J50" s="35" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="K50" s="44" t="s">
         <v>174</v>
       </c>
       <c r="L50" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M50" s="44" t="s">
         <v>47</v>
       </c>
       <c r="N50" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O50" s="127">
         <v>37906</v>
       </c>
       <c r="P50" s="5"/>
     </row>
     <row r="51" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B51" s="123" t="s">
         <v>299</v>
       </c>
       <c r="C51" s="37">
         <v>26064</v>
       </c>
       <c r="D51" s="56" t="s">
         <v>116</v>
       </c>
       <c r="E51" s="32">
         <v>2027</v>
       </c>
       <c r="F51" s="33">
         <v>46295</v>
       </c>
       <c r="G51" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H51" s="44" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="44" t="s">
         <v>28</v>
       </c>
       <c r="J51" s="35" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="K51" s="44" t="s">
         <v>176</v>
       </c>
       <c r="L51" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M51" s="44" t="s">
         <v>47</v>
       </c>
       <c r="N51" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O51" s="127">
         <v>40293</v>
       </c>
       <c r="P51" s="5"/>
     </row>
     <row r="52" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B52" s="123" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="C52" s="37">
         <v>26064</v>
       </c>
       <c r="D52" s="56" t="s">
         <v>116</v>
       </c>
       <c r="E52" s="32">
         <v>2027</v>
       </c>
       <c r="F52" s="33">
         <v>46295</v>
       </c>
       <c r="G52" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H52" s="44" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="44" t="s">
         <v>28</v>
       </c>
       <c r="J52" s="35" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="K52" s="44" t="s">
         <v>175</v>
       </c>
       <c r="L52" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M52" s="44" t="s">
         <v>47</v>
       </c>
       <c r="N52" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O52" s="127">
         <v>42013</v>
       </c>
       <c r="P52" s="5"/>
     </row>
     <row r="53" spans="1:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="27"/>
       <c r="B53" s="204" t="s">
         <v>300</v>
       </c>
       <c r="C53" s="205">
         <v>26064</v>
       </c>
-      <c r="D53" s="226" t="s">
-        <v>116</v>
+      <c r="D53" s="211" t="s">
+        <v>553</v>
       </c>
       <c r="E53" s="39">
         <v>2026</v>
       </c>
       <c r="F53" s="40">
         <v>46295</v>
       </c>
       <c r="G53" s="38" t="s">
         <v>8</v>
       </c>
       <c r="H53" s="38" t="s">
         <v>70</v>
       </c>
       <c r="I53" s="38" t="s">
         <v>27</v>
       </c>
       <c r="J53" s="48" t="s">
         <v>301</v>
       </c>
       <c r="K53" s="38" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="L53" s="38" t="s">
         <v>39</v>
       </c>
       <c r="M53" s="38" t="s">
         <v>39</v>
       </c>
       <c r="N53" s="38" t="s">
         <v>7</v>
       </c>
       <c r="O53" s="134">
         <v>33533</v>
       </c>
       <c r="P53" s="5"/>
     </row>
     <row r="54" spans="1:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B54" s="113"/>
       <c r="C54" s="105"/>
       <c r="D54" s="15"/>
       <c r="E54" s="15"/>
       <c r="F54" s="10"/>
       <c r="J54" s="77"/>
       <c r="N54" s="150"/>
       <c r="O54" s="4"/>
       <c r="P54" s="5"/>
     </row>
     <row r="55" spans="1:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B55" s="295" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="C55" s="296"/>
       <c r="D55" s="296"/>
       <c r="E55" s="296"/>
       <c r="F55" s="296"/>
       <c r="G55" s="296"/>
       <c r="H55" s="296"/>
       <c r="I55" s="296"/>
       <c r="J55" s="296"/>
       <c r="K55" s="296"/>
       <c r="L55" s="296"/>
       <c r="M55" s="296"/>
       <c r="N55" s="296"/>
       <c r="O55" s="297"/>
       <c r="P55" s="12"/>
     </row>
     <row r="56" spans="1:16" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
       <c r="B56" s="118" t="s">
         <v>40</v>
       </c>
       <c r="C56" s="119" t="s">
         <v>206</v>
       </c>
       <c r="D56" s="67" t="s">
         <v>195</v>
@@ -6391,1230 +6394,1230 @@
       <c r="I56" s="69" t="s">
         <v>26</v>
       </c>
       <c r="J56" s="70" t="s">
         <v>0</v>
       </c>
       <c r="K56" s="66" t="s">
         <v>21</v>
       </c>
       <c r="L56" s="66" t="s">
         <v>72</v>
       </c>
       <c r="M56" s="66" t="s">
         <v>61</v>
       </c>
       <c r="N56" s="149" t="s">
         <v>1</v>
       </c>
       <c r="O56" s="126" t="s">
         <v>255</v>
       </c>
       <c r="P56" s="71"/>
     </row>
     <row r="57" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B57" s="180" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="C57" s="181">
         <v>26054</v>
       </c>
       <c r="D57" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E57" s="56">
         <v>2027</v>
       </c>
       <c r="F57" s="178">
         <v>46295</v>
       </c>
       <c r="G57" s="45" t="s">
         <v>111</v>
       </c>
       <c r="H57" s="45">
         <v>2500</v>
       </c>
       <c r="I57" s="45" t="s">
         <v>29</v>
       </c>
       <c r="J57" s="46" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="K57" s="45" t="s">
         <v>48</v>
       </c>
       <c r="L57" s="45" t="s">
         <v>39</v>
       </c>
       <c r="M57" s="45" t="s">
         <v>126</v>
       </c>
       <c r="N57" s="45" t="s">
         <v>58</v>
       </c>
       <c r="O57" s="179">
         <v>42548.27</v>
       </c>
       <c r="P57" s="95"/>
     </row>
     <row r="58" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B58" s="180" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="C58" s="181">
         <v>26054</v>
       </c>
       <c r="D58" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E58" s="56">
         <v>2027</v>
       </c>
       <c r="F58" s="178">
         <v>46295</v>
       </c>
       <c r="G58" s="45" t="s">
         <v>111</v>
       </c>
       <c r="H58" s="45">
         <v>3500</v>
       </c>
       <c r="I58" s="45" t="s">
         <v>30</v>
       </c>
       <c r="J58" s="46" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="K58" s="45" t="s">
         <v>49</v>
       </c>
       <c r="L58" s="45" t="s">
         <v>39</v>
       </c>
       <c r="M58" s="45" t="s">
         <v>126</v>
       </c>
       <c r="N58" s="45" t="s">
         <v>58</v>
       </c>
       <c r="O58" s="179">
         <v>42879.93</v>
       </c>
       <c r="P58" s="95"/>
     </row>
     <row r="59" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B59" s="180" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="C59" s="181">
         <v>26054</v>
       </c>
       <c r="D59" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E59" s="56">
         <v>2027</v>
       </c>
       <c r="F59" s="178">
         <v>46295</v>
       </c>
       <c r="G59" s="45" t="s">
         <v>111</v>
       </c>
       <c r="H59" s="45">
         <v>3500</v>
       </c>
       <c r="I59" s="45" t="s">
         <v>30</v>
       </c>
       <c r="J59" s="46" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="K59" s="45" t="s">
         <v>50</v>
       </c>
       <c r="L59" s="45" t="s">
         <v>39</v>
       </c>
       <c r="M59" s="45" t="s">
         <v>126</v>
       </c>
       <c r="N59" s="45" t="s">
         <v>58</v>
       </c>
       <c r="O59" s="179">
         <v>43892.42</v>
       </c>
       <c r="P59" s="95"/>
     </row>
     <row r="60" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B60" s="180" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="C60" s="181">
         <v>26054</v>
       </c>
       <c r="D60" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E60" s="56">
         <v>2027</v>
       </c>
       <c r="F60" s="178">
         <v>46295</v>
       </c>
       <c r="G60" s="45" t="s">
         <v>111</v>
       </c>
       <c r="H60" s="45">
         <v>2500</v>
       </c>
       <c r="I60" s="45" t="s">
         <v>29</v>
       </c>
       <c r="J60" s="46" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="K60" s="45" t="s">
         <v>51</v>
       </c>
       <c r="L60" s="45" t="s">
         <v>39</v>
       </c>
       <c r="M60" s="45" t="s">
         <v>47</v>
       </c>
       <c r="N60" s="45" t="s">
         <v>58</v>
       </c>
       <c r="O60" s="179">
         <v>57382.33</v>
       </c>
       <c r="P60" s="95"/>
     </row>
     <row r="61" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B61" s="180" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="C61" s="181">
         <v>26054</v>
       </c>
       <c r="D61" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E61" s="56">
         <v>2027</v>
       </c>
       <c r="F61" s="178">
         <v>46295</v>
       </c>
       <c r="G61" s="45" t="s">
         <v>111</v>
       </c>
       <c r="H61" s="45">
         <v>3500</v>
       </c>
       <c r="I61" s="45" t="s">
         <v>30</v>
       </c>
       <c r="J61" s="46" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="K61" s="45" t="s">
         <v>74</v>
       </c>
       <c r="L61" s="45" t="s">
         <v>39</v>
       </c>
       <c r="M61" s="45" t="s">
         <v>47</v>
       </c>
       <c r="N61" s="45" t="s">
         <v>58</v>
       </c>
       <c r="O61" s="179">
         <v>57507.99</v>
       </c>
       <c r="P61" s="95"/>
     </row>
     <row r="62" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B62" s="180" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="C62" s="181">
         <v>26054</v>
       </c>
       <c r="D62" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E62" s="56">
         <v>2027</v>
       </c>
       <c r="F62" s="178">
         <v>46295</v>
       </c>
       <c r="G62" s="45" t="s">
         <v>111</v>
       </c>
       <c r="H62" s="45">
         <v>3500</v>
       </c>
       <c r="I62" s="45" t="s">
         <v>30</v>
       </c>
       <c r="J62" s="46" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="K62" s="45" t="s">
         <v>32</v>
       </c>
       <c r="L62" s="45" t="s">
         <v>39</v>
       </c>
       <c r="M62" s="45" t="s">
         <v>47</v>
       </c>
       <c r="N62" s="45" t="s">
         <v>58</v>
       </c>
       <c r="O62" s="179">
         <v>57647.040000000001</v>
       </c>
       <c r="P62" s="95"/>
     </row>
     <row r="63" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B63" s="123" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="C63" s="37">
         <v>26095</v>
       </c>
       <c r="D63" s="213" t="s">
         <v>117</v>
       </c>
       <c r="E63" s="32">
         <v>2026</v>
       </c>
       <c r="F63" s="33">
         <v>46295</v>
       </c>
       <c r="G63" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H63" s="44" t="s">
         <v>100</v>
       </c>
       <c r="I63" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J63" s="57" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="K63" s="44" t="s">
         <v>101</v>
       </c>
       <c r="L63" s="47" t="s">
         <v>39</v>
       </c>
       <c r="M63" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N63" s="44" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="O63" s="127">
         <v>44420</v>
       </c>
       <c r="P63" s="5"/>
     </row>
     <row r="64" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B64" s="123" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="C64" s="37">
         <v>26095</v>
       </c>
       <c r="D64" s="213" t="s">
         <v>117</v>
       </c>
       <c r="E64" s="50">
         <v>2026</v>
       </c>
       <c r="F64" s="33">
         <v>46295</v>
       </c>
       <c r="G64" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H64" s="44" t="s">
         <v>102</v>
       </c>
       <c r="I64" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J64" s="57" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="K64" s="44" t="s">
         <v>103</v>
       </c>
       <c r="L64" s="47" t="s">
         <v>39</v>
       </c>
       <c r="M64" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N64" s="44" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="O64" s="127">
         <v>45460</v>
       </c>
       <c r="P64" s="5"/>
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B65" s="123" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="C65" s="37">
         <v>26095</v>
       </c>
       <c r="D65" s="213" t="s">
         <v>117</v>
       </c>
       <c r="E65" s="50">
         <v>2026</v>
       </c>
       <c r="F65" s="33">
         <v>46295</v>
       </c>
       <c r="G65" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H65" s="44" t="s">
         <v>102</v>
       </c>
       <c r="I65" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J65" s="57" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="K65" s="44" t="s">
         <v>104</v>
       </c>
       <c r="L65" s="47" t="s">
         <v>39</v>
       </c>
       <c r="M65" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N65" s="44" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="O65" s="127">
         <v>46588</v>
       </c>
       <c r="P65" s="5"/>
     </row>
     <row r="66" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A66" s="7"/>
       <c r="B66" s="123" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="C66" s="37">
         <v>26170</v>
       </c>
       <c r="D66" s="213" t="s">
         <v>117</v>
       </c>
       <c r="E66" s="32">
         <v>2026</v>
       </c>
       <c r="F66" s="33">
         <v>46295</v>
       </c>
       <c r="G66" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H66" s="44" t="s">
         <v>100</v>
       </c>
       <c r="I66" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J66" s="57" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="K66" s="44" t="s">
         <v>106</v>
       </c>
       <c r="L66" s="47" t="s">
         <v>39</v>
       </c>
       <c r="M66" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N66" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O66" s="127">
         <v>46111.4</v>
       </c>
       <c r="P66" s="5"/>
     </row>
     <row r="67" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A67" s="7"/>
       <c r="B67" s="123" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="C67" s="37">
         <v>26170</v>
       </c>
       <c r="D67" s="213" t="s">
         <v>117</v>
       </c>
       <c r="E67" s="32">
         <v>2026</v>
       </c>
       <c r="F67" s="33">
         <v>46295</v>
       </c>
       <c r="G67" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H67" s="44" t="s">
         <v>100</v>
       </c>
       <c r="I67" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J67" s="57" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="K67" s="44" t="s">
         <v>105</v>
       </c>
       <c r="L67" s="47" t="s">
         <v>39</v>
       </c>
       <c r="M67" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N67" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O67" s="127">
         <v>46118.6</v>
       </c>
       <c r="P67" s="5"/>
     </row>
     <row r="68" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A68" s="7"/>
       <c r="B68" s="123" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="C68" s="37">
         <v>26170</v>
       </c>
       <c r="D68" s="213" t="s">
         <v>117</v>
       </c>
       <c r="E68" s="50">
         <v>2026</v>
       </c>
       <c r="F68" s="33">
         <v>46295</v>
       </c>
       <c r="G68" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H68" s="44" t="s">
         <v>102</v>
       </c>
       <c r="I68" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J68" s="57" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="K68" s="44" t="s">
         <v>107</v>
       </c>
       <c r="L68" s="47" t="s">
         <v>39</v>
       </c>
       <c r="M68" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N68" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O68" s="127">
         <v>47217.8</v>
       </c>
       <c r="P68" s="5"/>
     </row>
     <row r="69" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A69" s="7"/>
       <c r="B69" s="123" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="C69" s="37">
         <v>26170</v>
       </c>
       <c r="D69" s="213" t="s">
         <v>117</v>
       </c>
       <c r="E69" s="50">
         <v>2026</v>
       </c>
       <c r="F69" s="33">
         <v>46295</v>
       </c>
       <c r="G69" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H69" s="44" t="s">
         <v>102</v>
       </c>
       <c r="I69" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J69" s="57" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="K69" s="44" t="s">
         <v>107</v>
       </c>
       <c r="L69" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M69" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N69" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O69" s="127">
         <v>48031</v>
       </c>
       <c r="P69" s="5"/>
     </row>
     <row r="70" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A70" s="7"/>
       <c r="B70" s="123" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="C70" s="37">
         <v>26170</v>
       </c>
       <c r="D70" s="213" t="s">
         <v>117</v>
       </c>
       <c r="E70" s="50">
         <v>2026</v>
       </c>
       <c r="F70" s="33">
         <v>46295</v>
       </c>
       <c r="G70" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H70" s="44" t="s">
         <v>100</v>
       </c>
       <c r="I70" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J70" s="57" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="K70" s="44" t="s">
         <v>108</v>
       </c>
       <c r="L70" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M70" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N70" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O70" s="127">
         <v>47872.2</v>
       </c>
       <c r="P70" s="5"/>
     </row>
     <row r="71" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A71" s="7"/>
       <c r="B71" s="123" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="C71" s="37">
         <v>26170</v>
       </c>
       <c r="D71" s="213" t="s">
         <v>117</v>
       </c>
       <c r="E71" s="50">
         <v>2026</v>
       </c>
       <c r="F71" s="33">
         <v>46295</v>
       </c>
       <c r="G71" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H71" s="44" t="s">
         <v>102</v>
       </c>
       <c r="I71" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J71" s="57" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="K71" s="44" t="s">
         <v>109</v>
       </c>
       <c r="L71" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M71" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N71" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O71" s="127">
         <v>48795.4</v>
       </c>
       <c r="P71" s="5"/>
     </row>
     <row r="72" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A72" s="7"/>
       <c r="B72" s="123" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="C72" s="37">
         <v>26170</v>
       </c>
       <c r="D72" s="213" t="s">
         <v>117</v>
       </c>
       <c r="E72" s="32">
         <v>2026</v>
       </c>
       <c r="F72" s="33">
         <v>46295</v>
       </c>
       <c r="G72" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H72" s="44" t="s">
         <v>102</v>
       </c>
       <c r="I72" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J72" s="57" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="K72" s="44" t="s">
         <v>110</v>
       </c>
       <c r="L72" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M72" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N72" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O72" s="127">
         <v>50099.8</v>
       </c>
       <c r="P72" s="5"/>
     </row>
     <row r="73" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A73" s="7"/>
       <c r="B73" s="123" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="C73" s="37">
         <v>26170</v>
       </c>
       <c r="D73" s="213" t="s">
         <v>117</v>
       </c>
       <c r="E73" s="32">
         <v>2026</v>
       </c>
       <c r="F73" s="33">
         <v>46295</v>
       </c>
       <c r="G73" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H73" s="44" t="s">
         <v>102</v>
       </c>
       <c r="I73" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J73" s="57" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="K73" s="44" t="s">
         <v>110</v>
       </c>
       <c r="L73" s="47" t="s">
         <v>39</v>
       </c>
       <c r="M73" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N73" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O73" s="127">
         <v>49154.6</v>
       </c>
       <c r="P73" s="5"/>
     </row>
     <row r="74" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B74" s="123" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="C74" s="37">
         <v>26065</v>
       </c>
       <c r="D74" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E74" s="32">
         <v>2027</v>
       </c>
       <c r="F74" s="33">
         <v>46295</v>
       </c>
       <c r="G74" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H74" s="44" t="s">
         <v>44</v>
       </c>
       <c r="I74" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J74" s="57" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="K74" s="44" t="s">
         <v>53</v>
       </c>
       <c r="L74" s="44" t="s">
         <v>41</v>
       </c>
       <c r="M74" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N74" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O74" s="127">
         <v>42861</v>
       </c>
       <c r="P74" s="5"/>
     </row>
     <row r="75" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B75" s="227" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C75" s="37">
         <v>26065</v>
       </c>
       <c r="D75" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E75" s="32">
         <v>2027</v>
       </c>
       <c r="F75" s="55">
         <v>46295</v>
       </c>
       <c r="G75" s="169" t="s">
         <v>6</v>
       </c>
       <c r="H75" s="188" t="s">
         <v>31</v>
       </c>
       <c r="I75" s="169" t="s">
         <v>30</v>
       </c>
       <c r="J75" s="189" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="K75" s="169" t="s">
         <v>54</v>
       </c>
       <c r="L75" s="169" t="s">
         <v>41</v>
       </c>
       <c r="M75" s="169" t="s">
         <v>52</v>
       </c>
       <c r="N75" s="169" t="s">
         <v>7</v>
       </c>
       <c r="O75" s="190">
         <v>44314</v>
       </c>
       <c r="P75" s="5"/>
     </row>
     <row r="76" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B76" s="123" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="C76" s="37">
         <v>26065</v>
       </c>
       <c r="D76" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E76" s="32">
         <v>2027</v>
       </c>
       <c r="F76" s="33">
         <v>46295</v>
       </c>
       <c r="G76" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H76" s="44" t="s">
         <v>31</v>
       </c>
       <c r="I76" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J76" s="57" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="K76" s="44" t="s">
         <v>123</v>
       </c>
       <c r="L76" s="44" t="s">
         <v>41</v>
       </c>
       <c r="M76" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N76" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O76" s="127">
         <v>45279</v>
       </c>
       <c r="P76" s="5"/>
     </row>
     <row r="77" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B77" s="123" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="C77" s="37">
         <v>26065</v>
       </c>
       <c r="D77" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E77" s="32">
         <v>2027</v>
       </c>
       <c r="F77" s="33">
         <v>46295</v>
       </c>
       <c r="G77" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H77" s="44" t="s">
         <v>44</v>
       </c>
       <c r="I77" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J77" s="57" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="K77" s="44" t="s">
         <v>55</v>
       </c>
       <c r="L77" s="44" t="s">
         <v>41</v>
       </c>
       <c r="M77" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N77" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O77" s="127">
         <v>46044</v>
       </c>
       <c r="P77" s="5"/>
     </row>
     <row r="78" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B78" s="123" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="C78" s="37">
         <v>26065</v>
       </c>
       <c r="D78" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E78" s="32">
         <v>2027</v>
       </c>
       <c r="F78" s="33">
         <v>46295</v>
       </c>
       <c r="G78" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H78" s="44" t="s">
         <v>44</v>
       </c>
       <c r="I78" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J78" s="57" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="K78" s="44" t="s">
         <v>55</v>
       </c>
       <c r="L78" s="44" t="s">
         <v>41</v>
       </c>
       <c r="M78" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N78" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O78" s="127">
         <v>46260</v>
       </c>
       <c r="P78" s="5"/>
     </row>
     <row r="79" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B79" s="123" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="C79" s="37">
         <v>26065</v>
       </c>
       <c r="D79" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E79" s="32">
         <v>2027</v>
       </c>
       <c r="F79" s="33">
         <v>46295</v>
       </c>
       <c r="G79" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H79" s="44" t="s">
         <v>31</v>
       </c>
       <c r="I79" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J79" s="57" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="K79" s="44" t="s">
         <v>124</v>
       </c>
       <c r="L79" s="44" t="s">
         <v>41</v>
       </c>
       <c r="M79" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N79" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O79" s="127">
         <v>47249</v>
       </c>
       <c r="P79" s="5"/>
     </row>
     <row r="80" spans="1:16" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B80" s="123" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="C80" s="37">
         <v>26065</v>
       </c>
       <c r="D80" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E80" s="32">
         <v>2027</v>
       </c>
       <c r="F80" s="33">
         <v>46295</v>
       </c>
       <c r="G80" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H80" s="44" t="s">
         <v>44</v>
       </c>
       <c r="I80" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J80" s="57" t="s">
-        <v>392</v>
+        <v>555</v>
       </c>
       <c r="K80" s="44" t="s">
         <v>45</v>
       </c>
       <c r="L80" s="44" t="s">
         <v>41</v>
       </c>
       <c r="M80" s="44" t="s">
         <v>47</v>
       </c>
       <c r="N80" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O80" s="127">
         <v>57807</v>
       </c>
       <c r="P80" s="5"/>
     </row>
     <row r="81" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B81" s="123" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="C81" s="37">
         <v>26065</v>
       </c>
       <c r="D81" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E81" s="32">
         <v>2027</v>
       </c>
       <c r="F81" s="33">
         <v>46295</v>
       </c>
       <c r="G81" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H81" s="44" t="s">
         <v>31</v>
       </c>
       <c r="I81" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J81" s="57" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="K81" s="44" t="s">
         <v>46</v>
       </c>
       <c r="L81" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M81" s="44" t="s">
         <v>47</v>
       </c>
       <c r="N81" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O81" s="127">
         <v>59115</v>
       </c>
       <c r="P81" s="5"/>
     </row>
     <row r="82" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B82" s="123" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="C82" s="37">
         <v>26065</v>
       </c>
       <c r="D82" s="56" t="s">
         <v>116</v>
       </c>
       <c r="E82" s="32">
         <v>2027</v>
       </c>
       <c r="F82" s="33">
         <v>46295</v>
       </c>
       <c r="G82" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H82" s="44" t="s">
         <v>31</v>
       </c>
       <c r="I82" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J82" s="57" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="K82" s="44" t="s">
         <v>33</v>
       </c>
       <c r="L82" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M82" s="44" t="s">
         <v>47</v>
       </c>
       <c r="N82" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O82" s="127">
         <v>60663</v>
       </c>
       <c r="P82" s="5"/>
     </row>
     <row r="83" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="84" spans="2:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B84" s="328" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="C84" s="329"/>
       <c r="D84" s="329"/>
       <c r="E84" s="329"/>
       <c r="F84" s="329"/>
       <c r="G84" s="329"/>
       <c r="H84" s="329"/>
       <c r="I84" s="329"/>
       <c r="J84" s="329"/>
       <c r="K84" s="329"/>
       <c r="L84" s="329"/>
       <c r="M84" s="329"/>
       <c r="N84" s="329"/>
       <c r="O84" s="330"/>
       <c r="P84" s="12"/>
     </row>
     <row r="85" spans="2:16" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
       <c r="B85" s="118" t="s">
         <v>40</v>
       </c>
       <c r="C85" s="119" t="s">
         <v>206</v>
       </c>
       <c r="D85" s="67" t="s">
         <v>195</v>
@@ -7634,435 +7637,435 @@
       <c r="I85" s="69" t="s">
         <v>26</v>
       </c>
       <c r="J85" s="70" t="s">
         <v>0</v>
       </c>
       <c r="K85" s="66" t="s">
         <v>21</v>
       </c>
       <c r="L85" s="66" t="s">
         <v>72</v>
       </c>
       <c r="M85" s="66" t="s">
         <v>61</v>
       </c>
       <c r="N85" s="149" t="s">
         <v>1</v>
       </c>
       <c r="O85" s="126" t="s">
         <v>255</v>
       </c>
       <c r="P85" s="71"/>
     </row>
     <row r="86" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B86" s="186" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="C86" s="37">
         <v>26055</v>
       </c>
       <c r="D86" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E86" s="32">
         <v>2027</v>
       </c>
       <c r="F86" s="33">
         <v>46295</v>
       </c>
       <c r="G86" s="44" t="s">
         <v>23</v>
       </c>
       <c r="H86" s="44">
         <v>4500</v>
       </c>
       <c r="I86" s="47" t="s">
         <v>42</v>
       </c>
       <c r="J86" s="170" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="K86" s="44" t="s">
         <v>149</v>
       </c>
       <c r="L86" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M86" s="44" t="s">
         <v>126</v>
       </c>
       <c r="N86" s="44" t="s">
         <v>58</v>
       </c>
       <c r="O86" s="127">
         <v>53664.03</v>
       </c>
       <c r="P86" s="5"/>
     </row>
     <row r="87" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B87" s="186" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="C87" s="37">
         <v>26055</v>
       </c>
       <c r="D87" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E87" s="32">
         <v>2027</v>
       </c>
       <c r="F87" s="33">
         <v>46295</v>
       </c>
       <c r="G87" s="44" t="s">
         <v>23</v>
       </c>
       <c r="H87" s="44">
         <v>4500</v>
       </c>
       <c r="I87" s="47" t="s">
         <v>42</v>
       </c>
       <c r="J87" s="170" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="K87" s="44" t="s">
         <v>150</v>
       </c>
       <c r="L87" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M87" s="44" t="s">
         <v>126</v>
       </c>
       <c r="N87" s="44" t="s">
         <v>58</v>
       </c>
       <c r="O87" s="127">
         <v>54621.93</v>
       </c>
       <c r="P87" s="5"/>
     </row>
     <row r="88" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B88" s="186" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C88" s="37">
         <v>26055</v>
       </c>
       <c r="D88" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E88" s="32">
         <v>2027</v>
       </c>
       <c r="F88" s="33">
         <v>46295</v>
       </c>
       <c r="G88" s="44" t="s">
         <v>23</v>
       </c>
       <c r="H88" s="44">
         <v>5500</v>
       </c>
       <c r="I88" s="47" t="s">
         <v>43</v>
       </c>
       <c r="J88" s="170" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="K88" s="44" t="s">
         <v>151</v>
       </c>
       <c r="L88" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M88" s="44" t="s">
         <v>126</v>
       </c>
       <c r="N88" s="44" t="s">
         <v>58</v>
       </c>
       <c r="O88" s="127">
         <v>54681.67</v>
       </c>
       <c r="P88" s="5"/>
     </row>
     <row r="89" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B89" s="186" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="C89" s="37">
         <v>26055</v>
       </c>
       <c r="D89" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E89" s="32">
         <v>2027</v>
       </c>
       <c r="F89" s="33">
         <v>46295</v>
       </c>
       <c r="G89" s="44" t="s">
         <v>23</v>
       </c>
       <c r="H89" s="44">
         <v>5500</v>
       </c>
       <c r="I89" s="47" t="s">
         <v>43</v>
       </c>
       <c r="J89" s="170" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="K89" s="44" t="s">
         <v>152</v>
       </c>
       <c r="L89" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M89" s="44" t="s">
         <v>126</v>
       </c>
       <c r="N89" s="44" t="s">
         <v>58</v>
       </c>
       <c r="O89" s="127">
         <v>55728.15</v>
       </c>
       <c r="P89" s="5"/>
     </row>
     <row r="90" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
       <c r="B90" s="186" t="s">
         <v>295</v>
       </c>
       <c r="C90" s="37">
         <v>26063</v>
       </c>
       <c r="D90" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E90" s="32">
         <v>2027</v>
       </c>
       <c r="F90" s="33">
         <v>46295</v>
       </c>
       <c r="G90" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H90" s="44" t="s">
         <v>36</v>
       </c>
       <c r="I90" s="47" t="s">
         <v>42</v>
       </c>
       <c r="J90" s="170" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="K90" s="44" t="s">
         <v>35</v>
       </c>
       <c r="L90" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M90" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N90" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O90" s="127">
         <v>54308</v>
       </c>
       <c r="P90" s="5"/>
     </row>
     <row r="91" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
       <c r="B91" s="207" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="C91" s="208">
         <v>26063</v>
       </c>
       <c r="D91" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E91" s="32">
         <v>2027</v>
       </c>
       <c r="F91" s="55">
         <v>46295</v>
       </c>
       <c r="G91" s="169" t="s">
         <v>8</v>
       </c>
       <c r="H91" s="169" t="s">
         <v>36</v>
       </c>
       <c r="I91" s="177" t="s">
         <v>42</v>
       </c>
       <c r="J91" s="191" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="K91" s="169" t="s">
         <v>296</v>
       </c>
       <c r="L91" s="169" t="s">
         <v>39</v>
       </c>
       <c r="M91" s="169" t="s">
         <v>52</v>
       </c>
       <c r="N91" s="169" t="s">
         <v>7</v>
       </c>
       <c r="O91" s="136">
         <v>56685</v>
       </c>
       <c r="P91" s="5"/>
     </row>
     <row r="92" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
       <c r="B92" s="186" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="C92" s="37">
         <v>26063</v>
       </c>
       <c r="D92" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E92" s="32">
         <v>2027</v>
       </c>
       <c r="F92" s="33">
         <v>46295</v>
       </c>
       <c r="G92" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H92" s="44" t="s">
         <v>24</v>
       </c>
       <c r="I92" s="47" t="s">
         <v>43</v>
       </c>
       <c r="J92" s="170" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="K92" s="44" t="s">
         <v>34</v>
       </c>
       <c r="L92" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M92" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N92" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O92" s="127">
         <v>54634</v>
       </c>
       <c r="P92" s="5"/>
     </row>
     <row r="93" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
       <c r="B93" s="186" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="C93" s="37">
         <v>26063</v>
       </c>
       <c r="D93" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E93" s="32">
         <v>2027</v>
       </c>
       <c r="F93" s="33">
         <v>46295</v>
       </c>
       <c r="G93" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H93" s="44" t="s">
         <v>24</v>
       </c>
       <c r="I93" s="47" t="s">
         <v>43</v>
       </c>
       <c r="J93" s="170" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="K93" s="44" t="s">
         <v>37</v>
       </c>
       <c r="L93" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M93" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N93" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O93" s="127">
         <v>58594</v>
       </c>
       <c r="P93" s="5"/>
     </row>
     <row r="94" spans="2:16" ht="57" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B94" s="209" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="C94" s="205">
         <v>26063</v>
       </c>
       <c r="D94" s="226" t="s">
         <v>116</v>
       </c>
       <c r="E94" s="39">
         <v>2027</v>
       </c>
       <c r="F94" s="40">
         <v>46295</v>
       </c>
       <c r="G94" s="38" t="s">
         <v>8</v>
       </c>
       <c r="H94" s="38" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="I94" s="58" t="s">
         <v>43</v>
       </c>
       <c r="J94" s="185" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="K94" s="38" t="s">
         <v>297</v>
       </c>
       <c r="L94" s="38" t="s">
         <v>39</v>
       </c>
       <c r="M94" s="38" t="s">
         <v>52</v>
       </c>
       <c r="N94" s="38" t="s">
         <v>7</v>
       </c>
       <c r="O94" s="134">
         <v>54344</v>
       </c>
       <c r="P94" s="5"/>
     </row>
     <row r="95" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B95" s="107"/>
       <c r="C95" s="105"/>
       <c r="D95" s="15"/>
       <c r="E95" s="76"/>
       <c r="F95" s="10"/>
       <c r="I95" s="29"/>
@@ -8119,141 +8122,141 @@
       <c r="I98" s="69" t="s">
         <v>26</v>
       </c>
       <c r="J98" s="70" t="s">
         <v>0</v>
       </c>
       <c r="K98" s="66" t="s">
         <v>21</v>
       </c>
       <c r="L98" s="66" t="s">
         <v>72</v>
       </c>
       <c r="M98" s="66" t="s">
         <v>61</v>
       </c>
       <c r="N98" s="149" t="s">
         <v>1</v>
       </c>
       <c r="O98" s="126" t="s">
         <v>255</v>
       </c>
       <c r="P98" s="71"/>
     </row>
     <row r="99" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B99" s="123" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="C99" s="37" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="D99" s="228" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="E99" s="32">
         <v>2026</v>
       </c>
       <c r="F99" s="33">
         <v>46189</v>
       </c>
       <c r="G99" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H99" s="44" t="s">
         <v>187</v>
       </c>
       <c r="I99" s="44" t="s">
         <v>139</v>
       </c>
       <c r="J99" s="35" t="s">
         <v>172</v>
       </c>
       <c r="K99" s="44" t="s">
         <v>188</v>
       </c>
       <c r="L99" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M99" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N99" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O99" s="127">
         <v>20969.400000000001</v>
       </c>
       <c r="P99" s="5"/>
     </row>
     <row r="100" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B100" s="123" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="C100" s="37">
         <v>26337</v>
       </c>
       <c r="D100" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E100" s="32">
         <v>2027</v>
       </c>
       <c r="F100" s="33">
         <v>46203</v>
       </c>
       <c r="G100" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H100" s="44" t="s">
         <v>147</v>
       </c>
       <c r="I100" s="44" t="s">
         <v>139</v>
       </c>
       <c r="J100" s="35" t="s">
         <v>137</v>
       </c>
       <c r="K100" s="44" t="s">
         <v>189</v>
       </c>
       <c r="L100" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M100" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N100" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O100" s="127">
         <v>27614.98</v>
       </c>
       <c r="P100" s="5"/>
     </row>
     <row r="101" spans="2:16" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B101" s="123" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="C101" s="37">
         <v>26337</v>
       </c>
       <c r="D101" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E101" s="32">
         <v>2027</v>
       </c>
       <c r="F101" s="33">
         <v>46203</v>
       </c>
       <c r="G101" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H101" s="44" t="s">
         <v>147</v>
       </c>
       <c r="I101" s="44" t="s">
         <v>139</v>
       </c>
       <c r="J101" s="59" t="s">
         <v>138</v>
       </c>
@@ -8278,693 +8281,693 @@
       <c r="B102" s="225" t="s">
         <v>203</v>
       </c>
       <c r="C102" s="208">
         <v>26289</v>
       </c>
       <c r="D102" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E102" s="54">
         <v>2027</v>
       </c>
       <c r="F102" s="55">
         <v>46660</v>
       </c>
       <c r="G102" s="169" t="s">
         <v>8</v>
       </c>
       <c r="H102" s="169" t="s">
         <v>56</v>
       </c>
       <c r="I102" s="184" t="s">
         <v>143</v>
       </c>
       <c r="J102" s="36" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="K102" s="169" t="s">
         <v>179</v>
       </c>
       <c r="L102" s="169" t="s">
         <v>39</v>
       </c>
       <c r="M102" s="169" t="s">
         <v>39</v>
       </c>
       <c r="N102" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O102" s="136">
         <v>35971</v>
       </c>
       <c r="P102" s="5"/>
     </row>
     <row r="103" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B103" s="123" t="s">
         <v>236</v>
       </c>
       <c r="C103" s="37">
         <v>25146</v>
       </c>
       <c r="D103" s="213" t="s">
         <v>117</v>
       </c>
       <c r="E103" s="32">
         <v>2026</v>
       </c>
       <c r="F103" s="33">
         <v>46412</v>
       </c>
       <c r="G103" s="51" t="s">
         <v>20</v>
       </c>
       <c r="H103" s="51" t="s">
         <v>237</v>
       </c>
       <c r="I103" s="51" t="s">
         <v>139</v>
       </c>
       <c r="J103" s="35" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="K103" s="44" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="L103" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M103" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N103" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O103" s="127">
         <v>21770.400000000001</v>
       </c>
       <c r="P103" s="5"/>
     </row>
     <row r="104" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B104" s="123" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="C104" s="37">
         <v>26241</v>
       </c>
       <c r="D104" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E104" s="32">
         <v>2027</v>
       </c>
       <c r="F104" s="33">
         <v>46295</v>
       </c>
       <c r="G104" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H104" s="44" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="I104" s="44" t="s">
         <v>139</v>
       </c>
       <c r="J104" s="35" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="K104" s="44" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="L104" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M104" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N104" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O104" s="127">
         <v>29000</v>
       </c>
       <c r="P104" s="5"/>
     </row>
     <row r="105" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B105" s="123" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C105" s="37">
         <v>26047</v>
       </c>
       <c r="D105" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E105" s="32">
         <v>2027</v>
       </c>
       <c r="F105" s="33">
         <v>46295</v>
       </c>
       <c r="G105" s="44" t="s">
         <v>131</v>
       </c>
       <c r="H105" s="44" t="s">
         <v>136</v>
       </c>
       <c r="I105" s="44" t="s">
         <v>139</v>
       </c>
       <c r="J105" s="35" t="s">
         <v>137</v>
       </c>
       <c r="K105" s="44" t="s">
         <v>135</v>
       </c>
       <c r="L105" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M105" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N105" s="44" t="s">
         <v>132</v>
       </c>
       <c r="O105" s="127">
         <v>36980</v>
       </c>
       <c r="P105" s="5"/>
     </row>
     <row r="106" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B106" s="206" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C106" s="37">
         <v>26047</v>
       </c>
       <c r="D106" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E106" s="50">
         <v>2027</v>
       </c>
       <c r="F106" s="33">
         <v>46295</v>
       </c>
       <c r="G106" s="51" t="s">
         <v>131</v>
       </c>
       <c r="H106" s="51" t="s">
         <v>136</v>
       </c>
       <c r="I106" s="51" t="s">
         <v>139</v>
       </c>
       <c r="J106" s="59" t="s">
         <v>254</v>
       </c>
       <c r="K106" s="51" t="s">
         <v>135</v>
       </c>
       <c r="L106" s="51" t="s">
         <v>39</v>
       </c>
       <c r="M106" s="51" t="s">
         <v>39</v>
       </c>
       <c r="N106" s="44" t="s">
         <v>132</v>
       </c>
       <c r="O106" s="127">
         <v>40982</v>
       </c>
       <c r="P106" s="5"/>
     </row>
     <row r="107" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B107" s="187" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="C107" s="98">
         <v>26049</v>
       </c>
       <c r="D107" s="213" t="s">
         <v>117</v>
       </c>
       <c r="E107" s="32">
         <v>2026</v>
       </c>
       <c r="F107" s="33">
         <v>46295</v>
       </c>
       <c r="G107" s="51" t="s">
         <v>168</v>
       </c>
       <c r="H107" s="51" t="s">
         <v>169</v>
       </c>
       <c r="I107" s="51" t="s">
         <v>139</v>
       </c>
       <c r="J107" s="59" t="s">
         <v>172</v>
       </c>
       <c r="K107" s="44" t="s">
         <v>171</v>
       </c>
       <c r="L107" s="51" t="s">
         <v>39</v>
       </c>
       <c r="M107" s="51" t="s">
         <v>39</v>
       </c>
       <c r="N107" s="44" t="s">
         <v>265</v>
       </c>
       <c r="O107" s="127">
         <v>25944</v>
       </c>
       <c r="P107" s="5"/>
     </row>
     <row r="108" spans="2:16" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B108" s="187" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C108" s="98">
         <v>26049</v>
       </c>
       <c r="D108" s="213" t="s">
         <v>117</v>
       </c>
       <c r="E108" s="32">
         <v>2026</v>
       </c>
       <c r="F108" s="33">
         <v>46295</v>
       </c>
       <c r="G108" s="44" t="s">
         <v>168</v>
       </c>
       <c r="H108" s="44" t="s">
         <v>169</v>
       </c>
       <c r="I108" s="44" t="s">
         <v>139</v>
       </c>
       <c r="J108" s="35" t="s">
         <v>173</v>
       </c>
       <c r="K108" s="44" t="s">
         <v>171</v>
       </c>
       <c r="L108" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M108" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N108" s="44" t="s">
         <v>265</v>
       </c>
       <c r="O108" s="127">
         <v>27812</v>
       </c>
       <c r="P108" s="5"/>
     </row>
     <row r="109" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B109" s="102" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="C109" s="98">
         <v>26049</v>
       </c>
       <c r="D109" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E109" s="32">
         <v>2026</v>
       </c>
       <c r="F109" s="33">
         <v>46295</v>
       </c>
       <c r="G109" s="44" t="s">
         <v>168</v>
       </c>
       <c r="H109" s="44" t="s">
         <v>170</v>
       </c>
       <c r="I109" s="44" t="s">
         <v>143</v>
       </c>
       <c r="J109" s="35" t="s">
         <v>204</v>
       </c>
       <c r="K109" s="44" t="s">
         <v>266</v>
       </c>
       <c r="L109" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M109" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N109" s="44" t="s">
         <v>265</v>
       </c>
       <c r="O109" s="127">
         <v>45944</v>
       </c>
       <c r="P109" s="5"/>
     </row>
     <row r="110" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B110" s="225" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="C110" s="37">
         <v>26066</v>
       </c>
       <c r="D110" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E110" s="54">
         <v>2027</v>
       </c>
       <c r="F110" s="55">
         <v>46295</v>
       </c>
       <c r="G110" s="169" t="s">
         <v>8</v>
       </c>
       <c r="H110" s="177" t="s">
         <v>9</v>
       </c>
       <c r="I110" s="177" t="s">
         <v>144</v>
       </c>
       <c r="J110" s="36" t="s">
         <v>220</v>
       </c>
       <c r="K110" s="44" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="L110" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M110" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N110" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O110" s="136">
         <v>58748</v>
       </c>
       <c r="P110" s="5"/>
     </row>
     <row r="111" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B111" s="123" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C111" s="37">
         <v>26078</v>
       </c>
       <c r="D111" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E111" s="32">
         <v>2027</v>
       </c>
       <c r="F111" s="33">
         <v>46295</v>
       </c>
       <c r="G111" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H111" s="44" t="s">
         <v>71</v>
       </c>
       <c r="I111" s="51" t="s">
         <v>143</v>
       </c>
       <c r="J111" s="35" t="s">
         <v>205</v>
       </c>
       <c r="K111" s="44" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="L111" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M111" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N111" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O111" s="127">
         <v>39758.959999999999</v>
       </c>
       <c r="P111" s="5"/>
     </row>
     <row r="112" spans="2:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B112" s="123" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="C112" s="37">
         <v>26078</v>
       </c>
       <c r="D112" s="213" t="s">
         <v>117</v>
       </c>
       <c r="E112" s="32">
         <v>2026</v>
       </c>
       <c r="F112" s="33">
         <v>46295</v>
       </c>
       <c r="G112" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H112" s="47" t="s">
         <v>237</v>
       </c>
       <c r="I112" s="47" t="s">
         <v>139</v>
       </c>
       <c r="J112" s="35" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="K112" s="44" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="L112" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M112" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N112" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O112" s="127">
         <v>23245</v>
       </c>
       <c r="P112" s="5"/>
     </row>
     <row r="113" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B113" s="123" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="C113" s="37">
         <v>26078</v>
       </c>
       <c r="D113" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E113" s="32">
         <v>2027</v>
       </c>
       <c r="F113" s="33">
         <v>46295</v>
       </c>
       <c r="G113" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H113" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I113" s="47" t="s">
         <v>144</v>
       </c>
       <c r="J113" s="35" t="s">
         <v>148</v>
       </c>
       <c r="K113" s="44" t="s">
         <v>113</v>
       </c>
       <c r="L113" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M113" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N113" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O113" s="127">
         <v>63894.98</v>
       </c>
       <c r="P113" s="5"/>
     </row>
     <row r="114" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B114" s="123" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="C114" s="37">
         <v>26205</v>
       </c>
       <c r="D114" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E114" s="32">
         <v>2027</v>
       </c>
       <c r="F114" s="33">
         <v>46295</v>
       </c>
       <c r="G114" s="44" t="s">
         <v>128</v>
       </c>
       <c r="H114" s="47" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="I114" s="47" t="s">
         <v>139</v>
       </c>
       <c r="J114" s="35" t="s">
+        <v>474</v>
+      </c>
+      <c r="K114" s="44" t="s">
+        <v>475</v>
+      </c>
+      <c r="L114" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M114" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N114" s="44" t="s">
         <v>476</v>
-      </c>
-[...10 lines deleted...]
-        <v>478</v>
       </c>
       <c r="O114" s="127">
         <v>27707</v>
       </c>
       <c r="P114" s="5"/>
     </row>
     <row r="115" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B115" s="123" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="C115" s="37">
         <v>26205</v>
       </c>
       <c r="D115" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E115" s="32">
         <v>2027</v>
       </c>
       <c r="F115" s="33">
         <v>46295</v>
       </c>
       <c r="G115" s="44" t="s">
         <v>128</v>
       </c>
       <c r="H115" s="47" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="I115" s="47" t="s">
         <v>143</v>
       </c>
       <c r="J115" s="35" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="K115" s="44" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="L115" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M115" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N115" s="44" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="O115" s="127">
         <v>37492</v>
       </c>
       <c r="P115" s="5"/>
     </row>
     <row r="116" spans="2:17" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B116" s="215" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="C116" s="183">
         <v>26205</v>
       </c>
       <c r="D116" s="117" t="s">
         <v>116</v>
       </c>
       <c r="E116" s="117">
         <v>2027</v>
       </c>
       <c r="F116" s="120">
         <v>46295</v>
       </c>
       <c r="G116" s="41" t="s">
         <v>128</v>
       </c>
       <c r="H116" s="172" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="I116" s="172" t="s">
         <v>143</v>
       </c>
       <c r="J116" s="42" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="K116" s="41" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="L116" s="41" t="s">
         <v>39</v>
       </c>
       <c r="M116" s="41" t="s">
         <v>39</v>
       </c>
       <c r="N116" s="41" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="O116" s="130">
         <v>39346</v>
       </c>
       <c r="P116" s="5"/>
     </row>
     <row r="117" spans="2:17" x14ac:dyDescent="0.25">
       <c r="C117" s="105"/>
       <c r="D117" s="15"/>
       <c r="E117" s="76"/>
       <c r="F117" s="79"/>
       <c r="H117" s="29"/>
       <c r="I117" s="29"/>
       <c r="J117" s="77"/>
       <c r="N117" s="150"/>
       <c r="O117" s="4"/>
     </row>
     <row r="118" spans="2:17" ht="19.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="119" spans="2:17" s="1" customFormat="1" ht="27" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B119" s="310" t="s">
         <v>235</v>
       </c>
       <c r="C119" s="311"/>
       <c r="D119" s="311"/>
       <c r="E119" s="311"/>
@@ -9005,1078 +9008,1078 @@
       <c r="I120" s="69" t="s">
         <v>26</v>
       </c>
       <c r="J120" s="70" t="s">
         <v>0</v>
       </c>
       <c r="K120" s="66" t="s">
         <v>21</v>
       </c>
       <c r="L120" s="66" t="s">
         <v>72</v>
       </c>
       <c r="M120" s="66" t="s">
         <v>61</v>
       </c>
       <c r="N120" s="149" t="s">
         <v>1</v>
       </c>
       <c r="O120" s="126" t="s">
         <v>255</v>
       </c>
       <c r="P120" s="71"/>
     </row>
     <row r="121" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B121" s="123" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="C121" s="37" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="D121" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E121" s="32">
         <v>2026</v>
       </c>
       <c r="F121" s="33">
         <v>46344</v>
       </c>
       <c r="G121" s="44" t="s">
         <v>244</v>
       </c>
       <c r="H121" s="44" t="s">
         <v>245</v>
       </c>
       <c r="I121" s="47" t="s">
         <v>145</v>
       </c>
       <c r="J121" s="35" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="K121" s="44" t="s">
         <v>246</v>
       </c>
       <c r="L121" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M121" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N121" s="44" t="s">
         <v>253</v>
       </c>
       <c r="O121" s="127">
         <v>81812</v>
       </c>
       <c r="P121" s="5"/>
     </row>
     <row r="122" spans="2:17" x14ac:dyDescent="0.25">
       <c r="B122" s="180" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="C122" s="37">
         <v>26295</v>
       </c>
       <c r="D122" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E122" s="32">
         <v>2027</v>
       </c>
       <c r="F122" s="33">
         <v>46660</v>
       </c>
       <c r="G122" s="44" t="s">
         <v>67</v>
       </c>
       <c r="H122" s="47" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="I122" s="47" t="s">
         <v>142</v>
       </c>
       <c r="J122" s="35" t="s">
         <v>282</v>
       </c>
       <c r="K122" s="44" t="s">
         <v>281</v>
       </c>
       <c r="L122" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M122" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N122" s="44" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="O122" s="132">
         <v>38100</v>
       </c>
       <c r="P122" s="13"/>
     </row>
     <row r="123" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B123" s="123" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="C123" s="37">
         <v>26067</v>
       </c>
       <c r="D123" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E123" s="32">
         <v>2027</v>
       </c>
       <c r="F123" s="33">
         <v>46295</v>
       </c>
       <c r="G123" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H123" s="44" t="s">
         <v>73</v>
       </c>
       <c r="I123" s="47" t="s">
         <v>145</v>
       </c>
       <c r="J123" s="35" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="K123" s="44" t="s">
         <v>112</v>
       </c>
       <c r="L123" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M123" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N123" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O123" s="127">
         <v>49163</v>
       </c>
       <c r="P123" s="5"/>
     </row>
     <row r="124" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B124" s="123" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="C124" s="37">
         <v>26067</v>
       </c>
       <c r="D124" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E124" s="32">
         <v>2027</v>
       </c>
       <c r="F124" s="33">
         <v>46295</v>
       </c>
       <c r="G124" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H124" s="44" t="s">
         <v>73</v>
       </c>
       <c r="I124" s="47" t="s">
         <v>145</v>
       </c>
       <c r="J124" s="35" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="K124" s="44" t="s">
         <v>125</v>
       </c>
       <c r="L124" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M124" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N124" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O124" s="127">
         <v>52171</v>
       </c>
       <c r="P124" s="5"/>
     </row>
     <row r="125" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B125" s="123" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="C125" s="37">
         <v>26067</v>
       </c>
       <c r="D125" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E125" s="32">
         <v>2027</v>
       </c>
       <c r="F125" s="33">
         <v>46295</v>
       </c>
       <c r="G125" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H125" s="47" t="s">
         <v>73</v>
       </c>
       <c r="I125" s="47" t="s">
         <v>145</v>
       </c>
       <c r="J125" s="35" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="K125" s="47" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="L125" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M125" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N125" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O125" s="127">
         <v>54284</v>
       </c>
       <c r="P125" s="5"/>
       <c r="Q125" s="5"/>
     </row>
     <row r="126" spans="2:17" ht="56.25" x14ac:dyDescent="0.25">
       <c r="B126" s="206" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="C126" s="37">
         <v>26067</v>
       </c>
       <c r="D126" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E126" s="32">
         <v>2027</v>
       </c>
       <c r="F126" s="193">
         <v>46295</v>
       </c>
       <c r="G126" s="51" t="s">
         <v>8</v>
       </c>
       <c r="H126" s="51" t="s">
         <v>242</v>
       </c>
       <c r="I126" s="194" t="s">
         <v>146</v>
       </c>
       <c r="J126" s="59" t="s">
+        <v>355</v>
+      </c>
+      <c r="K126" s="51" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="L126" s="51" t="s">
         <v>39</v>
       </c>
       <c r="M126" s="51" t="s">
         <v>39</v>
       </c>
       <c r="N126" s="51" t="s">
         <v>7</v>
       </c>
       <c r="O126" s="195">
         <v>58419</v>
       </c>
       <c r="P126" s="5"/>
     </row>
     <row r="127" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B127" s="203" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="C127" s="202">
         <v>26177</v>
       </c>
       <c r="D127" s="50" t="s">
         <v>116</v>
       </c>
       <c r="E127" s="218">
         <v>2026</v>
       </c>
       <c r="F127" s="193">
         <v>46295</v>
       </c>
       <c r="G127" s="218" t="s">
         <v>20</v>
       </c>
       <c r="H127" s="218" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="I127" s="218" t="s">
         <v>145</v>
       </c>
       <c r="J127" s="200" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="K127" s="218" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="L127" s="218" t="s">
         <v>39</v>
       </c>
       <c r="M127" s="218" t="s">
         <v>39</v>
       </c>
       <c r="N127" s="218" t="s">
         <v>18</v>
       </c>
       <c r="O127" s="201">
         <v>40274.35</v>
       </c>
       <c r="P127" s="95"/>
     </row>
     <row r="128" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B128" s="203" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="C128" s="202">
         <v>26177</v>
       </c>
       <c r="D128" s="50" t="s">
         <v>116</v>
       </c>
       <c r="E128" s="218">
         <v>2026</v>
       </c>
       <c r="F128" s="193">
         <v>46295</v>
       </c>
       <c r="G128" s="218" t="s">
         <v>20</v>
       </c>
       <c r="H128" s="218" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="I128" s="218" t="s">
         <v>145</v>
       </c>
       <c r="J128" s="200" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="K128" s="218" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="L128" s="218" t="s">
         <v>39</v>
       </c>
       <c r="M128" s="218" t="s">
         <v>39</v>
       </c>
       <c r="N128" s="218" t="s">
         <v>18</v>
       </c>
       <c r="O128" s="201">
         <v>42472.2</v>
       </c>
       <c r="P128" s="95"/>
     </row>
     <row r="129" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B129" s="203" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="C129" s="202">
         <v>26177</v>
       </c>
       <c r="D129" s="50" t="s">
         <v>116</v>
       </c>
       <c r="E129" s="218">
         <v>2026</v>
       </c>
       <c r="F129" s="193">
         <v>46295</v>
       </c>
       <c r="G129" s="218" t="s">
         <v>20</v>
       </c>
       <c r="H129" s="218" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="I129" s="218" t="s">
         <v>145</v>
       </c>
       <c r="J129" s="200" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="K129" s="218" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="L129" s="218" t="s">
         <v>39</v>
       </c>
       <c r="M129" s="218" t="s">
         <v>39</v>
       </c>
       <c r="N129" s="218" t="s">
         <v>18</v>
       </c>
       <c r="O129" s="201">
         <v>43805.95</v>
       </c>
       <c r="P129" s="95"/>
     </row>
     <row r="130" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B130" s="203" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="C130" s="202">
         <v>26177</v>
       </c>
       <c r="D130" s="50" t="s">
         <v>116</v>
       </c>
       <c r="E130" s="218">
         <v>2026</v>
       </c>
       <c r="F130" s="193">
         <v>46295</v>
       </c>
       <c r="G130" s="218" t="s">
         <v>20</v>
       </c>
       <c r="H130" s="218" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="I130" s="218" t="s">
         <v>145</v>
       </c>
       <c r="J130" s="200" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="K130" s="218" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="L130" s="218" t="s">
         <v>39</v>
       </c>
       <c r="M130" s="218" t="s">
         <v>39</v>
       </c>
       <c r="N130" s="218" t="s">
         <v>18</v>
       </c>
       <c r="O130" s="201">
         <v>44548.6</v>
       </c>
       <c r="P130" s="95"/>
     </row>
     <row r="131" spans="2:16" s="21" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
       <c r="B131" s="221" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="C131" s="222">
         <v>26177</v>
       </c>
       <c r="D131" s="50" t="s">
         <v>116</v>
       </c>
       <c r="E131" s="223">
         <v>2026</v>
       </c>
       <c r="F131" s="193">
         <v>46295</v>
       </c>
       <c r="G131" s="223" t="s">
         <v>20</v>
       </c>
       <c r="H131" s="223" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="I131" s="223" t="s">
         <v>146</v>
       </c>
       <c r="J131" s="224" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="K131" s="223" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="L131" s="223" t="s">
         <v>39</v>
       </c>
       <c r="M131" s="223" t="s">
         <v>39</v>
       </c>
       <c r="N131" s="223" t="s">
         <v>18</v>
       </c>
       <c r="O131" s="216">
         <v>45431.8</v>
       </c>
       <c r="P131" s="95"/>
     </row>
     <row r="132" spans="2:16" s="21" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B132" s="203" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="C132" s="202">
         <v>26295</v>
       </c>
       <c r="D132" s="50" t="s">
         <v>116</v>
       </c>
       <c r="E132" s="218">
         <v>2027</v>
       </c>
       <c r="F132" s="33">
         <v>46660</v>
       </c>
       <c r="G132" s="218" t="s">
         <v>67</v>
       </c>
       <c r="H132" s="218" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="I132" s="218" t="s">
         <v>142</v>
       </c>
       <c r="J132" s="200" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="K132" s="218" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="L132" s="218" t="s">
         <v>39</v>
       </c>
       <c r="M132" s="218" t="s">
         <v>39</v>
       </c>
       <c r="N132" s="218" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="O132" s="201">
         <v>39246.089999999997</v>
       </c>
       <c r="P132" s="95"/>
     </row>
     <row r="133" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B133" s="203" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="C133" s="202">
         <v>26247</v>
       </c>
       <c r="D133" s="50" t="s">
         <v>116</v>
       </c>
       <c r="E133" s="218">
         <v>2027</v>
       </c>
       <c r="F133" s="193">
         <v>46295</v>
       </c>
       <c r="G133" s="218" t="s">
         <v>111</v>
       </c>
       <c r="H133" s="218" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="I133" s="218" t="s">
         <v>145</v>
       </c>
       <c r="J133" s="200" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="K133" s="218" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="L133" s="218" t="s">
         <v>39</v>
       </c>
       <c r="M133" s="218" t="s">
         <v>39</v>
       </c>
       <c r="N133" s="218" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="O133" s="201">
         <v>37080</v>
       </c>
       <c r="P133" s="95"/>
     </row>
     <row r="134" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B134" s="203" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="C134" s="202">
         <v>26247</v>
       </c>
       <c r="D134" s="50" t="s">
         <v>116</v>
       </c>
       <c r="E134" s="218">
         <v>2027</v>
       </c>
       <c r="F134" s="193">
         <v>46295</v>
       </c>
       <c r="G134" s="218" t="s">
         <v>111</v>
       </c>
       <c r="H134" s="218" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="I134" s="218" t="s">
         <v>145</v>
       </c>
       <c r="J134" s="200" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="K134" s="218" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="L134" s="218" t="s">
         <v>39</v>
       </c>
       <c r="M134" s="218" t="s">
         <v>39</v>
       </c>
       <c r="N134" s="218" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="O134" s="201">
         <v>39655</v>
       </c>
       <c r="P134" s="95"/>
     </row>
     <row r="135" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B135" s="203" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="C135" s="202">
         <v>26247</v>
       </c>
       <c r="D135" s="50" t="s">
         <v>116</v>
       </c>
       <c r="E135" s="218">
         <v>2027</v>
       </c>
       <c r="F135" s="193">
         <v>46295</v>
       </c>
       <c r="G135" s="218" t="s">
         <v>111</v>
       </c>
       <c r="H135" s="218" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="I135" s="218" t="s">
         <v>145</v>
       </c>
       <c r="J135" s="200" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="K135" s="218" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="L135" s="218" t="s">
         <v>39</v>
       </c>
       <c r="M135" s="218" t="s">
         <v>39</v>
       </c>
       <c r="N135" s="218" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="O135" s="201">
         <v>41200</v>
       </c>
       <c r="P135" s="95"/>
     </row>
     <row r="136" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B136" s="203" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="C136" s="202">
         <v>26247</v>
       </c>
       <c r="D136" s="50" t="s">
         <v>116</v>
       </c>
       <c r="E136" s="218">
         <v>2027</v>
       </c>
       <c r="F136" s="193">
         <v>46295</v>
       </c>
       <c r="G136" s="218" t="s">
         <v>111</v>
       </c>
       <c r="H136" s="218" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="I136" s="218" t="s">
         <v>145</v>
       </c>
       <c r="J136" s="200" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="K136" s="218" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="L136" s="218" t="s">
         <v>39</v>
       </c>
       <c r="M136" s="218" t="s">
         <v>39</v>
       </c>
       <c r="N136" s="218" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="O136" s="201">
         <v>41347.29</v>
       </c>
       <c r="P136" s="95"/>
     </row>
     <row r="137" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B137" s="203" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="C137" s="202">
         <v>26247</v>
       </c>
       <c r="D137" s="50" t="s">
         <v>116</v>
       </c>
       <c r="E137" s="218">
         <v>2027</v>
       </c>
       <c r="F137" s="193">
         <v>46295</v>
       </c>
       <c r="G137" s="218" t="s">
         <v>111</v>
       </c>
       <c r="H137" s="218" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="I137" s="218" t="s">
         <v>145</v>
       </c>
       <c r="J137" s="200" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="K137" s="218" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="L137" s="218" t="s">
         <v>39</v>
       </c>
       <c r="M137" s="218" t="s">
         <v>39</v>
       </c>
       <c r="N137" s="218" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="O137" s="201">
         <v>42745</v>
       </c>
       <c r="P137" s="95"/>
     </row>
     <row r="138" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B138" s="203" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="C138" s="202">
         <v>26247</v>
       </c>
       <c r="D138" s="50" t="s">
         <v>116</v>
       </c>
       <c r="E138" s="218">
         <v>2027</v>
       </c>
       <c r="F138" s="193">
         <v>46295</v>
       </c>
       <c r="G138" s="218" t="s">
         <v>111</v>
       </c>
       <c r="H138" s="218" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="I138" s="218" t="s">
         <v>145</v>
       </c>
       <c r="J138" s="200" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="K138" s="218" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="L138" s="218" t="s">
         <v>39</v>
       </c>
       <c r="M138" s="218" t="s">
         <v>39</v>
       </c>
       <c r="N138" s="218" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="O138" s="201">
         <v>43775</v>
       </c>
       <c r="P138" s="95"/>
     </row>
     <row r="139" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B139" s="203" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="C139" s="202">
         <v>26247</v>
       </c>
       <c r="D139" s="50" t="s">
         <v>116</v>
       </c>
       <c r="E139" s="218">
         <v>2027</v>
       </c>
       <c r="F139" s="193">
         <v>46295</v>
       </c>
       <c r="G139" s="218" t="s">
         <v>111</v>
       </c>
       <c r="H139" s="218" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="I139" s="218" t="s">
         <v>145</v>
       </c>
       <c r="J139" s="200" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="K139" s="218" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="L139" s="218" t="s">
         <v>39</v>
       </c>
       <c r="M139" s="218" t="s">
         <v>39</v>
       </c>
       <c r="N139" s="218" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="O139" s="201">
         <v>43260</v>
       </c>
       <c r="P139" s="95"/>
     </row>
     <row r="140" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B140" s="203" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="C140" s="202">
         <v>26247</v>
       </c>
       <c r="D140" s="50" t="s">
         <v>116</v>
       </c>
       <c r="E140" s="218">
         <v>2027</v>
       </c>
       <c r="F140" s="193">
         <v>46295</v>
       </c>
       <c r="G140" s="218" t="s">
         <v>111</v>
       </c>
       <c r="H140" s="218" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="I140" s="218" t="s">
         <v>145</v>
       </c>
       <c r="J140" s="200" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="K140" s="218" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="L140" s="218" t="s">
         <v>39</v>
       </c>
       <c r="M140" s="218" t="s">
         <v>39</v>
       </c>
       <c r="N140" s="218" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="O140" s="201">
         <v>44290</v>
       </c>
       <c r="P140" s="95"/>
     </row>
     <row r="141" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B141" s="203" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="C141" s="202">
         <v>26247</v>
       </c>
       <c r="D141" s="50" t="s">
         <v>116</v>
       </c>
       <c r="E141" s="218">
         <v>2027</v>
       </c>
       <c r="F141" s="193">
         <v>46295</v>
       </c>
       <c r="G141" s="218" t="s">
         <v>111</v>
       </c>
       <c r="H141" s="218" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="I141" s="218" t="s">
         <v>145</v>
       </c>
       <c r="J141" s="200" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="K141" s="218" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="L141" s="218" t="s">
         <v>39</v>
       </c>
       <c r="M141" s="218" t="s">
         <v>39</v>
       </c>
       <c r="N141" s="218" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="O141" s="201">
         <v>44805</v>
       </c>
       <c r="P141" s="95"/>
     </row>
     <row r="142" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B142" s="203" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="C142" s="202">
         <v>26247</v>
       </c>
       <c r="D142" s="50" t="s">
         <v>116</v>
       </c>
       <c r="E142" s="218">
         <v>2027</v>
       </c>
       <c r="F142" s="193">
         <v>46295</v>
       </c>
       <c r="G142" s="218" t="s">
         <v>111</v>
       </c>
       <c r="H142" s="218" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="I142" s="218" t="s">
         <v>145</v>
       </c>
       <c r="J142" s="200" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="K142" s="218" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="L142" s="218" t="s">
         <v>39</v>
       </c>
       <c r="M142" s="218" t="s">
         <v>39</v>
       </c>
       <c r="N142" s="218" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="O142" s="201">
         <v>47483</v>
       </c>
       <c r="P142" s="95"/>
     </row>
     <row r="143" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B143" s="203" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="C143" s="202">
         <v>26247</v>
       </c>
       <c r="D143" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E143" s="218">
         <v>2027</v>
       </c>
       <c r="F143" s="33">
         <v>46295</v>
       </c>
       <c r="G143" s="218" t="s">
         <v>111</v>
       </c>
       <c r="H143" s="218" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="I143" s="218" t="s">
         <v>145</v>
       </c>
       <c r="J143" s="200" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="K143" s="218" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="L143" s="218" t="s">
         <v>39</v>
       </c>
       <c r="M143" s="218" t="s">
         <v>39</v>
       </c>
       <c r="N143" s="218" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="O143" s="201">
         <v>48410</v>
       </c>
       <c r="P143" s="95"/>
     </row>
     <row r="144" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B144" s="173"/>
       <c r="C144" s="173"/>
       <c r="D144" s="196"/>
       <c r="E144" s="196"/>
       <c r="F144" s="197"/>
       <c r="G144" s="158"/>
       <c r="H144" s="158"/>
       <c r="I144" s="18"/>
       <c r="J144" s="198"/>
       <c r="K144" s="158"/>
       <c r="L144" s="158"/>
       <c r="M144" s="158"/>
       <c r="N144" s="158"/>
       <c r="O144" s="199"/>
       <c r="P144" s="5"/>
     </row>
     <row r="145" spans="2:17" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="N145" s="158"/>
@@ -10211,186 +10214,186 @@
         <v>219</v>
       </c>
       <c r="I149" s="47" t="s">
         <v>141</v>
       </c>
       <c r="J149" s="61" t="s">
         <v>94</v>
       </c>
       <c r="K149" s="44"/>
       <c r="L149" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M149" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N149" s="44" t="s">
         <v>58</v>
       </c>
       <c r="O149" s="127">
         <v>27750</v>
       </c>
       <c r="P149" s="5"/>
     </row>
     <row r="150" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B150" s="180" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="C150" s="37">
         <v>26245</v>
       </c>
       <c r="D150" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E150" s="32">
         <v>2027</v>
       </c>
       <c r="F150" s="33">
         <v>46295</v>
       </c>
       <c r="G150" s="147" t="s">
         <v>131</v>
       </c>
       <c r="H150" s="44" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="I150" s="47" t="s">
         <v>140</v>
       </c>
       <c r="J150" s="61" t="s">
         <v>96</v>
       </c>
       <c r="K150" s="44" t="s">
         <v>258</v>
       </c>
       <c r="L150" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M150" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N150" s="44" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="O150" s="127">
         <v>27380</v>
       </c>
       <c r="P150" s="5"/>
     </row>
     <row r="151" spans="2:17" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B151" s="102" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="C151" s="98">
         <v>26047</v>
       </c>
       <c r="D151" s="31" t="s">
         <v>116</v>
       </c>
       <c r="E151" s="32">
         <v>2026</v>
       </c>
       <c r="F151" s="33">
         <v>46295</v>
       </c>
       <c r="G151" s="147" t="s">
         <v>131</v>
       </c>
       <c r="H151" s="44" t="s">
         <v>133</v>
       </c>
       <c r="I151" s="47" t="s">
         <v>141</v>
       </c>
       <c r="J151" s="61" t="s">
         <v>95</v>
       </c>
       <c r="K151" s="44" t="s">
         <v>134</v>
       </c>
       <c r="L151" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M151" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N151" s="44" t="s">
         <v>132</v>
       </c>
       <c r="O151" s="127">
         <v>29585</v>
       </c>
       <c r="P151" s="5"/>
     </row>
     <row r="152" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B152" s="102" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="C152" s="98">
         <v>26047</v>
       </c>
       <c r="D152" s="31" t="s">
         <v>116</v>
       </c>
       <c r="E152" s="32">
         <v>2026</v>
       </c>
       <c r="F152" s="33">
         <v>46295</v>
       </c>
       <c r="G152" s="147" t="s">
         <v>131</v>
       </c>
       <c r="H152" s="44" t="s">
         <v>133</v>
       </c>
       <c r="I152" s="47" t="s">
         <v>141</v>
       </c>
       <c r="J152" s="61" t="s">
         <v>259</v>
       </c>
       <c r="K152" s="44" t="s">
         <v>134</v>
       </c>
       <c r="L152" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M152" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N152" s="44" t="s">
         <v>132</v>
       </c>
       <c r="O152" s="127">
         <v>31185</v>
       </c>
       <c r="P152" s="5"/>
     </row>
     <row r="153" spans="2:17" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B153" s="204" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="C153" s="101">
         <v>26048</v>
       </c>
       <c r="D153" s="116" t="s">
         <v>116</v>
       </c>
       <c r="E153" s="39">
         <v>2026</v>
       </c>
       <c r="F153" s="40">
         <v>46295</v>
       </c>
       <c r="G153" s="63" t="s">
         <v>82</v>
       </c>
       <c r="H153" s="38" t="s">
         <v>84</v>
       </c>
       <c r="I153" s="58" t="s">
         <v>140</v>
       </c>
       <c r="J153" s="64" t="s">
         <v>96</v>
       </c>
@@ -10483,51 +10486,51 @@
       <c r="O156" s="126" t="s">
         <v>255</v>
       </c>
       <c r="P156" s="71"/>
     </row>
     <row r="157" spans="2:17" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B157" s="214" t="s">
         <v>243</v>
       </c>
       <c r="C157" s="205">
         <v>26295</v>
       </c>
       <c r="D157" s="117" t="s">
         <v>116</v>
       </c>
       <c r="E157" s="39">
         <v>2027</v>
       </c>
       <c r="F157" s="40">
         <v>46660</v>
       </c>
       <c r="G157" s="38" t="s">
         <v>67</v>
       </c>
       <c r="H157" s="58" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="I157" s="58" t="s">
         <v>142</v>
       </c>
       <c r="J157" s="48" t="s">
         <v>178</v>
       </c>
       <c r="K157" s="38" t="s">
         <v>281</v>
       </c>
       <c r="L157" s="38" t="s">
         <v>39</v>
       </c>
       <c r="M157" s="38" t="s">
         <v>39</v>
       </c>
       <c r="N157" s="38" t="s">
         <v>58</v>
       </c>
       <c r="O157" s="135">
         <v>60000</v>
       </c>
       <c r="Q157" s="74"/>
     </row>
     <row r="158" spans="2:17" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
@@ -10593,389 +10596,389 @@
       <c r="I160" s="69" t="s">
         <v>26</v>
       </c>
       <c r="J160" s="70" t="s">
         <v>0</v>
       </c>
       <c r="K160" s="66" t="s">
         <v>21</v>
       </c>
       <c r="L160" s="66" t="s">
         <v>72</v>
       </c>
       <c r="M160" s="66" t="s">
         <v>61</v>
       </c>
       <c r="N160" s="149" t="s">
         <v>1</v>
       </c>
       <c r="O160" s="126" t="s">
         <v>255</v>
       </c>
       <c r="P160" s="71"/>
     </row>
     <row r="161" spans="2:17" s="65" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B161" s="227" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="C161" s="208">
         <v>26245</v>
       </c>
       <c r="D161" s="54" t="s">
         <v>116</v>
       </c>
       <c r="E161" s="54">
         <v>2027</v>
       </c>
       <c r="F161" s="55">
         <v>46295</v>
       </c>
       <c r="G161" s="219" t="s">
         <v>131</v>
       </c>
       <c r="H161" s="217" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="I161" s="217" t="s">
         <v>139</v>
       </c>
       <c r="J161" s="220" t="s">
         <v>257</v>
       </c>
       <c r="K161" s="169" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="L161" s="169" t="s">
         <v>39</v>
       </c>
       <c r="M161" s="169" t="s">
         <v>39</v>
       </c>
       <c r="N161" s="169" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="O161" s="136">
         <v>32980</v>
       </c>
       <c r="P161" s="71"/>
     </row>
     <row r="162" spans="2:17" s="65" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B162" s="227" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="C162" s="208">
         <v>26245</v>
       </c>
       <c r="D162" s="54" t="s">
         <v>116</v>
       </c>
       <c r="E162" s="54">
         <v>2026</v>
       </c>
       <c r="F162" s="55">
         <v>46295</v>
       </c>
       <c r="G162" s="219" t="s">
         <v>131</v>
       </c>
       <c r="H162" s="217" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="I162" s="217" t="s">
         <v>143</v>
       </c>
       <c r="J162" s="220" t="s">
         <v>257</v>
       </c>
       <c r="K162" s="169" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="L162" s="169" t="s">
         <v>39</v>
       </c>
       <c r="M162" s="169" t="s">
         <v>39</v>
       </c>
       <c r="N162" s="169" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="O162" s="136">
         <v>40880</v>
       </c>
       <c r="P162" s="71"/>
     </row>
     <row r="163" spans="2:17" s="65" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B163" s="227" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="C163" s="208">
         <v>26245</v>
       </c>
       <c r="D163" s="54" t="s">
         <v>116</v>
       </c>
       <c r="E163" s="54">
         <v>2026</v>
       </c>
       <c r="F163" s="55">
         <v>46295</v>
       </c>
       <c r="G163" s="219" t="s">
         <v>131</v>
       </c>
       <c r="H163" s="217" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="I163" s="217" t="s">
         <v>143</v>
       </c>
       <c r="J163" s="220" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="K163" s="169" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="L163" s="169" t="s">
         <v>39</v>
       </c>
       <c r="M163" s="169" t="s">
         <v>39</v>
       </c>
       <c r="N163" s="169" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="O163" s="136">
         <v>42680</v>
       </c>
       <c r="P163" s="71"/>
     </row>
     <row r="164" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B164" s="227" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="C164" s="208">
         <v>26047</v>
       </c>
       <c r="D164" s="54" t="s">
         <v>116</v>
       </c>
       <c r="E164" s="54">
         <v>2027</v>
       </c>
       <c r="F164" s="55">
         <v>46295</v>
       </c>
       <c r="G164" s="219" t="s">
         <v>131</v>
       </c>
       <c r="H164" s="217" t="s">
         <v>256</v>
       </c>
       <c r="I164" s="217" t="s">
         <v>144</v>
       </c>
       <c r="J164" s="220" t="s">
         <v>257</v>
       </c>
       <c r="K164" s="169" t="s">
         <v>258</v>
       </c>
       <c r="L164" s="169" t="s">
         <v>39</v>
       </c>
       <c r="M164" s="169" t="s">
         <v>39</v>
       </c>
       <c r="N164" s="169" t="s">
         <v>132</v>
       </c>
       <c r="O164" s="136">
         <v>45938</v>
       </c>
     </row>
     <row r="165" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B165" s="210" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="C165" s="98">
         <v>26048</v>
       </c>
       <c r="D165" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E165" s="50">
         <v>2026</v>
       </c>
       <c r="F165" s="33">
         <v>46295</v>
       </c>
       <c r="G165" s="62" t="s">
         <v>82</v>
       </c>
       <c r="H165" s="88" t="s">
         <v>91</v>
       </c>
       <c r="I165" s="88" t="s">
         <v>140</v>
       </c>
       <c r="J165" s="61" t="s">
         <v>257</v>
       </c>
       <c r="K165" s="44" t="s">
         <v>93</v>
       </c>
       <c r="L165" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M165" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N165" s="44" t="s">
         <v>85</v>
       </c>
       <c r="O165" s="127">
         <v>25476</v>
       </c>
     </row>
     <row r="166" spans="2:17" x14ac:dyDescent="0.25">
       <c r="B166" s="210" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="C166" s="98">
         <v>26048</v>
       </c>
       <c r="D166" s="212" t="s">
         <v>117</v>
       </c>
       <c r="E166" s="50">
         <v>2026</v>
       </c>
       <c r="F166" s="33">
         <v>46295</v>
       </c>
       <c r="G166" s="62" t="s">
         <v>82</v>
       </c>
       <c r="H166" s="88" t="s">
         <v>92</v>
       </c>
       <c r="I166" s="88" t="s">
         <v>141</v>
       </c>
       <c r="J166" s="61" t="s">
         <v>257</v>
       </c>
       <c r="K166" s="44" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="L166" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M166" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N166" s="44" t="s">
         <v>85</v>
       </c>
       <c r="O166" s="127">
         <v>31300</v>
       </c>
     </row>
     <row r="167" spans="2:17" x14ac:dyDescent="0.25">
       <c r="B167" s="210" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="C167" s="98">
         <v>26048</v>
       </c>
       <c r="D167" s="212" t="s">
         <v>117</v>
       </c>
       <c r="E167" s="32">
         <v>2026</v>
       </c>
       <c r="F167" s="33">
         <v>46295</v>
       </c>
       <c r="G167" s="62" t="s">
         <v>82</v>
       </c>
       <c r="H167" s="88" t="s">
         <v>92</v>
       </c>
       <c r="I167" s="88" t="s">
         <v>141</v>
       </c>
       <c r="J167" s="61" t="s">
         <v>257</v>
       </c>
       <c r="K167" s="44" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="L167" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M167" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N167" s="44" t="s">
         <v>85</v>
       </c>
       <c r="O167" s="127">
         <v>35605</v>
       </c>
     </row>
     <row r="168" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B168" s="180" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="C168" s="37">
         <v>26056</v>
       </c>
       <c r="D168" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E168" s="32">
         <v>2027</v>
       </c>
       <c r="F168" s="33">
         <v>46295</v>
       </c>
       <c r="G168" s="62" t="s">
         <v>128</v>
       </c>
       <c r="H168" s="147" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="I168" s="147" t="s">
         <v>144</v>
       </c>
       <c r="J168" s="61" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="K168" s="44" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="L168" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M168" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N168" s="44" t="s">
         <v>58</v>
       </c>
       <c r="O168" s="127">
         <v>36611.35</v>
       </c>
     </row>
     <row r="169" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B169" s="180" t="s">
         <v>303</v>
       </c>
       <c r="C169" s="37">
         <v>26064</v>
       </c>
       <c r="D169" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E169" s="32">
@@ -11016,142 +11019,142 @@
       <c r="B170" s="180" t="s">
         <v>306</v>
       </c>
       <c r="C170" s="37">
         <v>26064</v>
       </c>
       <c r="D170" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E170" s="32">
         <v>2027</v>
       </c>
       <c r="F170" s="33">
         <v>46295</v>
       </c>
       <c r="G170" s="62" t="s">
         <v>8</v>
       </c>
       <c r="H170" s="147" t="s">
         <v>122</v>
       </c>
       <c r="I170" s="147" t="s">
         <v>27</v>
       </c>
       <c r="J170" s="49" t="s">
-        <v>307</v>
+        <v>554</v>
       </c>
       <c r="K170" s="44" t="s">
         <v>302</v>
       </c>
       <c r="L170" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M170" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N170" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O170" s="127">
         <v>28955</v>
       </c>
     </row>
     <row r="171" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B171" s="180" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="C171" s="37">
         <v>26171</v>
       </c>
       <c r="D171" s="32" t="s">
         <v>116</v>
       </c>
       <c r="E171" s="32">
         <v>2027</v>
       </c>
       <c r="F171" s="33">
         <v>46295</v>
       </c>
       <c r="G171" s="62" t="s">
         <v>8</v>
       </c>
       <c r="H171" s="147" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="147" t="s">
         <v>28</v>
       </c>
       <c r="J171" s="49" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="K171" s="44" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="L171" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M171" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N171" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O171" s="127">
         <v>45543</v>
       </c>
     </row>
     <row r="172" spans="2:17" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B172" s="182" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="C172" s="183">
         <v>26205</v>
       </c>
       <c r="D172" s="117" t="s">
         <v>116</v>
       </c>
       <c r="E172" s="117">
         <v>2027</v>
       </c>
       <c r="F172" s="120">
         <v>46295</v>
       </c>
       <c r="G172" s="125" t="s">
         <v>128</v>
       </c>
       <c r="H172" s="124" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="I172" s="124" t="s">
         <v>143</v>
       </c>
       <c r="J172" s="171" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="K172" s="41" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="L172" s="41" t="s">
         <v>39</v>
       </c>
       <c r="M172" s="41" t="s">
         <v>39</v>
       </c>
       <c r="N172" s="41" t="s">
         <v>58</v>
       </c>
       <c r="O172" s="130">
         <v>36050</v>
       </c>
     </row>
     <row r="173" spans="2:17" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B173" s="113"/>
       <c r="C173" s="106"/>
       <c r="D173" s="24"/>
       <c r="E173" s="15"/>
       <c r="F173" s="10"/>
       <c r="G173" s="81"/>
       <c r="H173" s="30"/>
       <c r="I173" s="30"/>
       <c r="J173" s="90"/>
       <c r="N173" s="154"/>
@@ -11200,87 +11203,87 @@
       <c r="I175" s="69" t="s">
         <v>26</v>
       </c>
       <c r="J175" s="70" t="s">
         <v>0</v>
       </c>
       <c r="K175" s="66" t="s">
         <v>21</v>
       </c>
       <c r="L175" s="66" t="s">
         <v>72</v>
       </c>
       <c r="M175" s="66" t="s">
         <v>61</v>
       </c>
       <c r="N175" s="149" t="s">
         <v>1</v>
       </c>
       <c r="O175" s="126" t="s">
         <v>255</v>
       </c>
       <c r="P175" s="71"/>
     </row>
     <row r="176" spans="2:17" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B176" s="204" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="C176" s="205">
         <v>26180</v>
       </c>
       <c r="D176" s="211" t="s">
         <v>117</v>
       </c>
       <c r="E176" s="39">
         <v>2026</v>
       </c>
       <c r="F176" s="40">
         <v>46295</v>
       </c>
       <c r="G176" s="89" t="s">
         <v>8</v>
       </c>
       <c r="H176" s="63" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="I176" s="58" t="s">
         <v>28</v>
       </c>
       <c r="J176" s="64" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="K176" s="38" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="L176" s="38" t="s">
         <v>39</v>
       </c>
       <c r="M176" s="38" t="s">
         <v>39</v>
       </c>
       <c r="N176" s="38" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="O176" s="137">
         <v>46194</v>
       </c>
       <c r="Q176" s="74"/>
     </row>
     <row r="177" spans="2:17" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B177" s="113"/>
       <c r="C177" s="110"/>
       <c r="D177" s="28"/>
       <c r="E177" s="15"/>
       <c r="F177" s="10"/>
       <c r="G177" s="81"/>
       <c r="H177" s="30"/>
       <c r="I177" s="29"/>
       <c r="J177" s="90"/>
       <c r="N177" s="150"/>
       <c r="O177" s="91"/>
       <c r="Q177" s="74"/>
     </row>
     <row r="178" spans="2:17" ht="27" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B178" s="319" t="s">
         <v>201</v>
       </c>
       <c r="C178" s="320"/>