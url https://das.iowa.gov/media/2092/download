--- v14 (2026-09-20)
+++ v15 (2026-10-12)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iowamac-my.sharepoint.com/personal/mariah_fucaloro_das_iowa_gov/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{72506116-377A-43C9-9007-26350AA9B6C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{24D65E87-00D0-42FF-8772-5000497EA42D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$15:$R$15</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$B$1:$O$239</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$B$1:$O$247</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1545" uniqueCount="556">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1659" uniqueCount="582">
   <si>
     <t xml:space="preserve">Description </t>
   </si>
   <si>
     <t xml:space="preserve">Dealer </t>
   </si>
   <si>
     <t xml:space="preserve">Make </t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Dodge</t>
   </si>
   <si>
     <t xml:space="preserve">Ford </t>
   </si>
   <si>
     <t>Stiver's Ford</t>
   </si>
   <si>
@@ -287,74 +287,62 @@
   <si>
     <t>Greg Gioffredi</t>
   </si>
   <si>
     <t>12103 Hickman Road</t>
   </si>
   <si>
     <t>Des Moines, IA 50323</t>
   </si>
   <si>
     <t>Interceptor Utility</t>
   </si>
   <si>
     <t>K8A</t>
   </si>
   <si>
     <t>W1P</t>
   </si>
   <si>
     <t>WDEE75</t>
   </si>
   <si>
     <t>Toyota</t>
   </si>
   <si>
-    <t>A 1.1</t>
-[...1 lines deleted...]
-  <si>
     <t>Corolla</t>
   </si>
   <si>
     <t>Toyota of Des Moines</t>
   </si>
   <si>
-    <t>A 1.2</t>
-[...4 lines deleted...]
-  <si>
     <t>E 5.1</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>G 7.1</t>
-[...1 lines deleted...]
-  <si>
     <t>Corolla Hybrid</t>
   </si>
   <si>
     <t>Camry Hybrid</t>
   </si>
   <si>
     <t>LE</t>
   </si>
   <si>
     <t>FWD, 5 Passenger, 4 Cyl. Engine</t>
   </si>
   <si>
     <t xml:space="preserve">FWD, 5 Passenger, 4 Cyl. Engine </t>
   </si>
   <si>
     <t>FWD, 4-5 Passenger, 4 Cyl. Engine</t>
   </si>
   <si>
     <t>Stew Hansen's Dodge City and Hyundai</t>
   </si>
   <si>
     <t>Tahoe</t>
   </si>
   <si>
     <t>CK10706</t>
@@ -425,56 +413,50 @@
   <si>
     <t>CK10743</t>
   </si>
   <si>
     <t>Maverick</t>
   </si>
   <si>
     <t>F3D</t>
   </si>
   <si>
     <t>X3B</t>
   </si>
   <si>
     <t>W2C</t>
   </si>
   <si>
     <t>I6 Diesel</t>
   </si>
   <si>
     <t>Ford F150 PPV 4x4 Police Pursuit SuperCrew Truck 5.5' Box Length with 3.5L V6 Ecoboost Engine</t>
   </si>
   <si>
     <t>Jeep</t>
   </si>
   <si>
-    <t>SR5</t>
-[...4 lines deleted...]
-  <si>
     <t>Kia</t>
   </si>
   <si>
     <t>Kia of Des Moines</t>
   </si>
   <si>
     <t>K5</t>
   </si>
   <si>
     <t>GT Line</t>
   </si>
   <si>
     <t>SX</t>
   </si>
   <si>
     <t>Sportage</t>
   </si>
   <si>
     <t>4 Dr Utility, FWD, 5-Passenger, 4 cyl. Engine</t>
   </si>
   <si>
     <t>4 Dr Utility, AWD, 5-Passenger, 4 cyl. Engine</t>
   </si>
   <si>
     <t>Small SUV</t>
@@ -521,69 +503,57 @@
   <si>
     <t>Ryley Schleder</t>
   </si>
   <si>
     <t>515-969-0077</t>
   </si>
   <si>
     <t>rschleder@stiversfordia.com</t>
   </si>
   <si>
     <t>XSE</t>
   </si>
   <si>
     <t>Expedition EL</t>
   </si>
   <si>
     <t>K1G Ext. Length</t>
   </si>
   <si>
     <t>All Wheel Drive, Four Door Police Pursuit SUV with 3.3L V6 Engine</t>
   </si>
   <si>
     <t>V6 Ecoboost, Hybrid</t>
   </si>
   <si>
-    <t>Ford Base 4x4 Full size SUV Special Service Vehicle  with 3.5L V6 Ecoboost, 7,400 GVWR, 1,840 Payload Capacity</t>
-[...7 lines deleted...]
-  <si>
     <t>Robert Wueve</t>
   </si>
   <si>
     <t>641-787-7195</t>
   </si>
   <si>
     <t>robert.weuve@gyautogroup.com</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Crew Cab: 6'4" Box Length; 4X4, SSV, V8 Engine, 10,000 GVWR, 3,340 payload, 14,870 towing cap. </t>
   </si>
   <si>
     <t>Buick</t>
   </si>
   <si>
     <t>Encore</t>
   </si>
   <si>
     <t>Enclave</t>
   </si>
   <si>
     <t>1SB</t>
   </si>
   <si>
     <t>4 Dr Utility, FWD, 5-Passenger, 3 cyl. Engine</t>
   </si>
   <si>
     <t>4 Dr Utility, AWD, 5-Passenger, 3 cyl. Engine</t>
   </si>
   <si>
     <t>F1L</t>
   </si>
   <si>
     <t>W1L</t>
   </si>
@@ -764,75 +734,50 @@
       <t>Stiver's Ford</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 1450 East Hickman Road
 Waukee, IA 50263</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Toyota of Des Moines</t>
-[...23 lines deleted...]
-      </rPr>
       <t>Kia of Des Moines</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 4475 Merle Hay Road
 Des Moines, IA 50310</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
@@ -855,107 +800,92 @@
     <t>LDT 1.2</t>
   </si>
   <si>
     <t>LDT 1.1</t>
   </si>
   <si>
     <t>DT1L41</t>
   </si>
   <si>
     <t>SED 1</t>
   </si>
   <si>
     <t>SED 2</t>
   </si>
   <si>
     <t>Hyundai</t>
   </si>
   <si>
     <t>Elantra</t>
   </si>
   <si>
     <t>Sonata</t>
   </si>
   <si>
     <t>4 Dr Large SUV, 4X4, 7400 GVWR, V6 Engine, Cargo capacity 37.4 Cu. Ft. behind rear seat</t>
-  </si>
-[...7 lines deleted...]
-    <t>j.madsen@karlchevrolet.com</t>
   </si>
   <si>
     <t xml:space="preserve">The contract and vehicle specifications can be found on the Central Procurement website listed below.
 </t>
   </si>
   <si>
     <r>
       <t>The '</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color rgb="FF0000FF"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Dealer</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>' name is hyperlinked to create an email to the dealers representative for the State of Iowa Contract.</t>
     </r>
   </si>
   <si>
     <t>DAS Vehicle Order Form</t>
   </si>
   <si>
     <t>C 3.1</t>
   </si>
   <si>
     <t>C 3.2</t>
   </si>
   <si>
-    <t>F 6.1</t>
-[...4 lines deleted...]
-  <si>
     <t>I 9.1</t>
   </si>
   <si>
     <t>I 9.2</t>
   </si>
   <si>
     <t>J 10.1</t>
   </si>
   <si>
     <t>Vehicle Contracts and Specifications Website</t>
   </si>
   <si>
     <t>Van - Cargo &amp; Passenger</t>
   </si>
   <si>
     <t>SUV 5</t>
   </si>
   <si>
     <t xml:space="preserve">Trailblazer </t>
   </si>
   <si>
     <t>LDT 1</t>
   </si>
   <si>
     <t>LDT 2</t>
@@ -978,53 +908,50 @@
   <si>
     <t>Sprinter 3500</t>
   </si>
   <si>
     <t>MXCAEA</t>
   </si>
   <si>
     <t xml:space="preserve">Mercedes Benz </t>
   </si>
   <si>
     <t>9997 Hickman Road</t>
   </si>
   <si>
     <t>Urbandale, IA 50322</t>
   </si>
   <si>
     <t>Brent Caswell</t>
   </si>
   <si>
     <t>515-231-7341</t>
   </si>
   <si>
     <t>brent.casewell@lithia.com</t>
   </si>
   <si>
-    <t>Mercedes Benz</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">4 Dr Utility, AWD, 5-Passenger, 4 cyl. Engine </t>
   </si>
   <si>
     <t>Base Price</t>
   </si>
   <si>
     <t>Carnival Hybrid</t>
   </si>
   <si>
     <t>Hybrid Electric, FWD</t>
   </si>
   <si>
     <t>EX</t>
   </si>
   <si>
     <t xml:space="preserve">AWD, 5 Passenger, 4 Cyl. Engine </t>
   </si>
   <si>
     <t xml:space="preserve">1040 N Center Point Rd </t>
   </si>
   <si>
     <t>Hiawatha, IA 52233</t>
   </si>
   <si>
     <t>Tyler Janssen</t>
@@ -1038,163 +965,69 @@
   <si>
     <t>McGrath Auto</t>
   </si>
   <si>
     <t>1SD</t>
   </si>
   <si>
     <t>Gregg Young Toyota</t>
   </si>
   <si>
     <t>2839 N Court St</t>
   </si>
   <si>
     <t>Ottumwa, IA 52501</t>
   </si>
   <si>
     <t>Pamela Kulhanek@gyautogroup.com</t>
   </si>
   <si>
     <t>Pamela.Kulhanek@gyautogroup.com</t>
   </si>
   <si>
     <t>402-301-7044</t>
   </si>
   <si>
-    <t>All Wheel Drive, Four Door Hybrid Police Pursuit SUV with 3.3L V6</t>
-[...65 lines deleted...]
-  <si>
     <t>Quad Cab: 6'4" Box Length; 4X4, V6 Engine, 1,830 payload, 6,570 towing cap.</t>
   </si>
   <si>
-    <t>Double Cab: 6'5" Box Length; 4X4, 2.4L 4Cyl Turbo, 1,405 Payload</t>
-[...4 lines deleted...]
-  <si>
     <t>RUCL53</t>
   </si>
   <si>
-    <t>Samll Window Van, FWD, 7-passenger, V6 3.6L, 1725 payload, 121.6" WB</t>
-[...1 lines deleted...]
-  <si>
     <t>24028A</t>
   </si>
   <si>
-    <t>A 1.4</t>
-[...13 lines deleted...]
-  <si>
     <t>LDT 3</t>
   </si>
   <si>
     <t>CK10703</t>
   </si>
   <si>
     <t xml:space="preserve">No </t>
   </si>
   <si>
     <t>Gregg Young Norwalk</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gregg Young Ottumwa</t>
   </si>
   <si>
     <r>
       <t>RegularCab: 6.4" Box Length; 4X4, 2.7L, 4 Cyl,</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> 2</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>,140 payload, 8,900 towing cap.</t>
     </r>
   </si>
@@ -1281,56 +1114,50 @@
     <t>Silverado SSV, Crew Cab, 4x4, 5.8' Box Length S, 5.3L EcoTec3 V8</t>
   </si>
   <si>
     <t>Tahoe SUV SSV, AWD, V8 5.3L</t>
   </si>
   <si>
     <t>K 11.2</t>
   </si>
   <si>
     <t xml:space="preserve">Traverse </t>
   </si>
   <si>
     <t>1NW56</t>
   </si>
   <si>
     <t>Traverse SSV, AWD, V6 3.6L</t>
   </si>
   <si>
     <t>R4P</t>
   </si>
   <si>
     <t>LDT 10</t>
   </si>
   <si>
     <t>Quad Cab: 6'4" Box Length; 4X2, V6 3.6L, 1830 payload, 6570 towing cap, 7200 GVWR</t>
-  </si>
-[...4 lines deleted...]
-    <t>LDT 7</t>
   </si>
   <si>
     <t xml:space="preserve">MDT 20 </t>
   </si>
   <si>
     <t>MDT 21</t>
   </si>
   <si>
     <t>MDT 22</t>
   </si>
   <si>
     <t>MDT 23</t>
   </si>
   <si>
     <t>MDT 24</t>
   </si>
   <si>
     <t>MDT 25</t>
   </si>
   <si>
     <t>MDT 26</t>
   </si>
   <si>
     <t>SED 4</t>
   </si>
@@ -1438,53 +1265,50 @@
   <si>
     <t>XLE</t>
   </si>
   <si>
     <t>LDT 4</t>
   </si>
   <si>
     <t>LDT 5</t>
   </si>
   <si>
     <t>Extended Cab: 6.6' Box Length, 4x4, 4 Cyl 2.7L, 1750 Payload, 9300 Towing capacity</t>
   </si>
   <si>
     <t>CK10753</t>
   </si>
   <si>
     <t>Crew Cab: 6.6' Box Length, 4x4, 4 Cyl. 2.7L, 1750 Payload, 9300 Towing capacity</t>
   </si>
   <si>
     <t>LDT 1.3</t>
   </si>
   <si>
     <t>24050A</t>
   </si>
   <si>
-    <t>24052A</t>
-[...1 lines deleted...]
-  <si>
     <t>Chassis Cabs</t>
   </si>
   <si>
     <t xml:space="preserve">Truck - Medium/Heavy </t>
   </si>
   <si>
     <t>HDT 6</t>
   </si>
   <si>
     <t>HDT 7</t>
   </si>
   <si>
     <t>HDT 8</t>
   </si>
   <si>
     <t>HDT 9</t>
   </si>
   <si>
     <t>1TR56</t>
   </si>
   <si>
     <t>Crew Cab: 5'1" Box Length, 4X2, 4 Cyl. Engine, 1,684 Payload, 7,700 Towing Capacity</t>
   </si>
   <si>
     <t>Crew Cab: 5'1" Box Length, 4X4, 4 Cyl. Engine, 1,684 Payload, 7,700 Towing Capacity</t>
@@ -1605,53 +1429,50 @@
     <t>SUV 6</t>
   </si>
   <si>
     <t>200A</t>
   </si>
   <si>
     <t>HDT 1</t>
   </si>
   <si>
     <t>HDT 2</t>
   </si>
   <si>
     <t>Crew Cab, 197.4" Wheelbase, 84" CA, 4X4, DRW, V8 6.4L,  20300 towing cap, 16500 GVWR</t>
   </si>
   <si>
     <t>HDT 3</t>
   </si>
   <si>
     <t>Standard Cab, 168.5" Wheelbase, 84" CA, 4X4, DRW, V8 6.4L, 18220 towing cap, 18000 GVWR</t>
   </si>
   <si>
     <t>HDT 4</t>
   </si>
   <si>
     <t>Crew Cab, 197.4" Wheelbase, 84" CA,4X4, DRW, V8 6.4L, 20230 towing cap, 19500 GVWR</t>
-  </si>
-[...1 lines deleted...]
-    <t>VAN 2</t>
   </si>
   <si>
     <t>Standard Cab, 168.5" Wheelbase, 84" CA, 4X4, DRW, V8 6.4L, 20740 towing cap, 16500 GVWR</t>
   </si>
   <si>
     <t>VAN 1</t>
   </si>
   <si>
     <t>170" Wheelbase Cargo Van. AWD, 2 Passenger, 4 Cyl, Min roof height 108.4", 11030 GVWR</t>
   </si>
   <si>
     <t>F600</t>
   </si>
   <si>
     <t>MDT 7</t>
   </si>
   <si>
     <t xml:space="preserve">McGrath </t>
   </si>
   <si>
     <t>MDT 8</t>
   </si>
   <si>
     <t xml:space="preserve">Regular Cab: 8'2" Box Length; SRW, 4X4, V8 Engine, 4583 Payload Capacity, 11300 GVWR </t>
   </si>
@@ -1905,53 +1726,50 @@
   <si>
     <t>Hybrid Electric, AWD, 4 Cyl, 1.6L, 33.6 Cargo capacity behind rear seat</t>
   </si>
   <si>
     <t>VAN 12</t>
   </si>
   <si>
     <t>Pacifica</t>
   </si>
   <si>
     <t>Small Passenger Van, FWD, 8-passenger, V6, 3.6L, 1534 payload, 121.6 WB</t>
   </si>
   <si>
     <t>RUCH53</t>
   </si>
   <si>
     <t>4 Dr Utility, AWD, 5-Passsenger, 3 cyl. Engine, 1.5 L, 32.5 Cu. Ft. Cargo capacity behind rear seat</t>
   </si>
   <si>
     <t>SED 3</t>
   </si>
   <si>
     <t>K4</t>
   </si>
   <si>
-    <t>Gabus</t>
-[...1 lines deleted...]
-  <si>
     <t>HEV 1</t>
   </si>
   <si>
     <t>HEV 2</t>
   </si>
   <si>
     <t>HEV 3</t>
   </si>
   <si>
     <t>Sportage Hybrid</t>
   </si>
   <si>
     <t>LX</t>
   </si>
   <si>
     <t>Sorento Hybrid</t>
   </si>
   <si>
     <t>Hybrid Electric, AWD</t>
   </si>
   <si>
     <t>VAN 13</t>
   </si>
   <si>
     <t>VAN 14</t>
@@ -2081,100 +1899,352 @@
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>, 4 Cyl. Engine, 18.2 Cu.Ft. Cargo capacity behind rear seat</t>
     </r>
   </si>
   <si>
     <t>Regular Cab, 145" Wheelbas, 60" CA, 4X4, DRW, V8 7.3L Engine, 16500 GVWR, Towing Cap: 17500 conventional; 21700 5th wheel, 21900 gooseneck</t>
   </si>
   <si>
     <t>SuperCrew Cab, 168" Wheelbase, 60" CA, 4X4, DRW, V8 7.3L Engine, 16500 GVWR, Towing Cap: 17500 conventional; 21300 5th wheel, 21400 gooseneck</t>
   </si>
   <si>
     <t>Regular Cab, 145" Wheelbase, 60" CA, 4X4, DRW, V8 7.3L Engine, 18000 GVWR, Towing Cap: 18500 conventional; 21700 5th wheel, 21900 gooseneck</t>
   </si>
   <si>
     <t>SuperCrew Cab, 179" Wheelbase, 60" CA, 4X4, DRW, V8 7.3L Engine, 18000 GVWR, Towing Cap: 18500 conventional; 21200 5th wheel, 21300 gooseneck</t>
   </si>
   <si>
     <t>SuperCrew Cab, 145" Wheelbase, 60" CA, 4X2, DRW, V8 7.3L Engine, 22000 GVWR, Towing Cap: 18500 conventional; 23300 5th wheel, 23400 gooseneck</t>
   </si>
   <si>
-    <t>CLOSING 9/25/26</t>
-[...4 lines deleted...]
-  <si>
     <t>SUV 3</t>
   </si>
   <si>
     <t>25005B</t>
   </si>
   <si>
     <t>Regular Cab: 8' Box Length; 4X4 V6, 3.0L,  1715 payload, 7500 base towing cap, 6450 GVWR</t>
   </si>
   <si>
     <t>SuperCab: 6'5" Box Length; 4X4, V6, 3.0L, 1600 payload, 7400 base towing cap, 6550 GVWR</t>
   </si>
   <si>
     <t>SuperCrew Cab: 5'5" Box Length; 4X4,  V6, 3.0L,  1650 payload, 7500 base towing capacity, 6650 GVWR</t>
   </si>
   <si>
     <t>24194B</t>
   </si>
   <si>
     <t>25280A</t>
   </si>
   <si>
     <t>State of Iowa, DOT, and Regents - 2026/2027 Model Year Vehicle Contract Catalog</t>
   </si>
   <si>
     <t xml:space="preserve">CLOSED </t>
   </si>
   <si>
     <t>Crew Cab: 4.5' Box Length, AWD,  2.5L 4 Cyl., 1400 Payload, 4000 Towing Capacity</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Crew Cab: 6.75' Box Length; 4X4, V8 6.7L, 2753 payload, 15900 towing cap, 10000 GVWR.  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Diesel Standard, Gas Optional.</t>
     </r>
+  </si>
+  <si>
+    <t>PPV 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dewey Ford </t>
+  </si>
+  <si>
+    <t>PPV 6</t>
+  </si>
+  <si>
+    <t>SSV 13</t>
+  </si>
+  <si>
+    <t>Ford 4x4 Full size SUV Special Service Vehicle  with 3.5L V6 Ecoboost, 7,625 GVWR, 1,957 Payload Capacity</t>
+  </si>
+  <si>
+    <t>U1G XLT length</t>
+  </si>
+  <si>
+    <t>SSV 14</t>
+  </si>
+  <si>
+    <t>Ford 4x4 Full size SUV Special Service Vehicle  with 3.5L V6 Ecoboost, 7,750 GVWR, 1,956 Payload Capacity</t>
+  </si>
+  <si>
+    <t>SSV 15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ford F150 SSV 4x4 Police Pursuit SuperCrew Truck 5.5' Box Length with 5.0L V8 </t>
+  </si>
+  <si>
+    <t>W1U</t>
+  </si>
+  <si>
+    <t>d.rudolph@karlchevrolet.com</t>
+  </si>
+  <si>
+    <t>Dennis Rudolph</t>
+  </si>
+  <si>
+    <t>515-299-4409</t>
+  </si>
+  <si>
+    <t>26047A</t>
+  </si>
+  <si>
+    <t>27130A</t>
+  </si>
+  <si>
+    <t>26177A</t>
+  </si>
+  <si>
+    <t>26048A</t>
+  </si>
+  <si>
+    <t>26078A</t>
+  </si>
+  <si>
+    <t>26241A</t>
+  </si>
+  <si>
+    <t>26064A</t>
+  </si>
+  <si>
+    <t>26054A</t>
+  </si>
+  <si>
+    <t>26065A</t>
+  </si>
+  <si>
+    <t>26055A</t>
+  </si>
+  <si>
+    <t>26063A</t>
+  </si>
+  <si>
+    <t>26066A</t>
+  </si>
+  <si>
+    <t>26205A</t>
+  </si>
+  <si>
+    <t>26067A</t>
+  </si>
+  <si>
+    <t>26247A</t>
+  </si>
+  <si>
+    <t>26056A</t>
+  </si>
+  <si>
+    <t>26171A</t>
+  </si>
+  <si>
+    <t>26053A</t>
+  </si>
+  <si>
+    <t>26095A</t>
+  </si>
+  <si>
+    <t>26170A</t>
+  </si>
+  <si>
+    <t>Lithia</t>
+  </si>
+  <si>
+    <t>Lithia MBDM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9997 Hickman Rd </t>
+  </si>
+  <si>
+    <t>brentcaswell@lithia.com</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Toyota of Des Moines</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+1650 SE 37th Street
+Grimes, IA 50311</t>
+    </r>
+  </si>
+  <si>
+    <t>SSV 1</t>
+  </si>
+  <si>
+    <t>SSV 2</t>
+  </si>
+  <si>
+    <t>SSV 3</t>
+  </si>
+  <si>
+    <t>SSV 4</t>
+  </si>
+  <si>
+    <t>SSV 5</t>
+  </si>
+  <si>
+    <t>SSV 6</t>
+  </si>
+  <si>
+    <t>SSV 7</t>
+  </si>
+  <si>
+    <t>SSV 8</t>
+  </si>
+  <si>
+    <t>DJ7L62</t>
+  </si>
+  <si>
+    <t>DJ7L92</t>
+  </si>
+  <si>
+    <t>DJ8L62</t>
+  </si>
+  <si>
+    <t>V6 Diesel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ram 2500 SSV, Reg Cab, 4x4, 8' Box Length, V8 HEMI, 6.4L, 3630 Payload, 15,340 Towing Cap, Gas </t>
+  </si>
+  <si>
+    <t>Ram 2500 SSV, Crew Cab, 4x4, 8' Box Length, V8 HEMI, 6.4L, 3110 Payload, 14,820 Towing Cap, Gas</t>
+  </si>
+  <si>
+    <t>Ram 2500 SSV, Crew Cab, 4x4, 6.4' Box Length,  V8 HEMI, 6.4L, 3320 Payload, 15,030 Towing Cap, Gas</t>
+  </si>
+  <si>
+    <t>Ram 3500 SSV, Reg Cab, 4x4, 8' Box Length, V8 HEMI, 6.4L, 4580 Payload, 15,200 Towing Cap, Gas</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ram 3500 SSV, Reg Cab, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>DRW</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> 4x4, 8' Box Length, V8 HEMI, 6.4L, 7200 Payload, 15,460 Towing Cap, Gas</t>
+    </r>
+  </si>
+  <si>
+    <t>Ram 3500 SSV, Crew Cab,  4x4, 6.4' Box Length, V8 HEMI, 6.4L, 4250 Payload, 14,870 Towing Cap, Gas</t>
+  </si>
+  <si>
+    <t>Ram 3500 SSV, Crew Cab,  4x4, 8' Box Length, V8 HEMI, 6.4L, 4440 Payload, 14,660 Towing Cap, Gas</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Ram 3500 SSV, Crew Cab, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>DRW</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, 4x4, 8' Box Length, V8 HEMI, 6.4L, 6640 Payload, 14,900 Towing Cap, Gas</t>
+    </r>
+  </si>
+  <si>
+    <t>VAN 2</t>
+  </si>
+  <si>
+    <t>26245A</t>
+  </si>
+  <si>
+    <t>ERV- Emergency Response Vehicle</t>
+  </si>
+  <si>
+    <t>ERV 1</t>
+  </si>
+  <si>
+    <t>Ram 2500 SSV ERV, Crew Cab, 6'4" Box Length, WB 149, 4X4, V8, 6.4L, 3320 payload, 17230 towing cap</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="165" formatCode="m/d/yy;@"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2369,51 +2439,51 @@
     <font>
       <sz val="14"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="16">
+  <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -2454,58 +2524,52 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="42">
+  <borders count="46">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -2986,57 +3050,101 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="347">
+  <cellXfs count="390">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3284,56 +3392,50 @@
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="12" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="23" fillId="12" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="20" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
@@ -3375,53 +3477,50 @@
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="8" fontId="18" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -3540,53 +3639,50 @@
     </xf>
     <xf numFmtId="164" fontId="9" fillId="12" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3645,495 +3741,646 @@
     </xf>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="8" fontId="9" fillId="12" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="12" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="12" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="15" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="8" fontId="9" fillId="12" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="2" borderId="43" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="11" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="11" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="11" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="11" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="11" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...233 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="11" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="11" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="11" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="11" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="11" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="11" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="11" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...13 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="12" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="12" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="12" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...13 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="44" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="45" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFFFFFCC"/>
       <color rgb="FF0000FF"/>
       <color rgb="FFF6F67E"/>
       <color rgb="FF0066FF"/>
-      <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>2233083</xdr:colOff>
-      <xdr:row>230</xdr:row>
+      <xdr:row>238</xdr:row>
       <xdr:rowOff>21166</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="TextBox 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="17335500" y="92371333"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
@@ -4429,8141 +4676,8382 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8a9df2db-45dd-4d03-9338-cb384d6f96ad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1af97f7f-22f6-48b3-9ebd-4b480c906e27" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7a57d3b4-4404-46e1-acf8-fc7df29dd919" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a916dacb-5dd8-4f19-a9d8-a36c9d3ee08a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3cd5312d-ec33-439d-8c85-b6ef63e5d3e9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e78dc435-e7f2-4f1b-8bbc-055c15a6f056" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/69e72dfd-fd66-4f7e-b406-7c4c151d477b" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d8ee8a6-d29d-442d-b7f7-8e069bdcc368" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/11051397-05ab-42cd-90b6-f40389c73521" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bc73772b-8a68-459f-b101-ec1796720482" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c9f41ed0-df3b-49d2-a562-7c65c6be693e" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1a488e4f-11e0-46a9-8e82-55b86d1f82ab" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/20a7851e-c000-4ee5-badf-b634c057202e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8a9df2db-45dd-4d03-9338-cb384d6f96ad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/13dba9ed-43d0-4822-b38f-912aa6218dcb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/942ae3ce-7091-4447-8dbf-9ee4cdd3f9db" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1b4f493a-a629-4abf-8776-639adcef2b04" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a916dacb-5dd8-4f19-a9d8-a36c9d3ee08a" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/58630e7a-402b-4b9c-9286-fae123832b03" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7b18b14f-f314-4615-8916-3235b7b33030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d8ee8a6-d29d-442d-b7f7-8e069bdcc368" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/27b575fe-851a-48ee-92df-afb987e3d568" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e9db958e-1c50-4ff4-8d85-b0abb475947f" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/042e4970-155a-43b8-bedd-f23da4ac910a" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/20a7851e-c000-4ee5-badf-b634c057202e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8a9df2db-45dd-4d03-9338-cb384d6f96ad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f08d8a7b-7a53-4409-8401-d16e10baac92" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b6861b64-3554-40a4-91ca-83d7d538c16e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/58630e7a-402b-4b9c-9286-fae123832b03" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://das.iowa.gov/media/1910/download?inline" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/079ca472-8481-43ab-96bd-87dff1234003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b6861b64-3554-40a4-91ca-83d7d538c16e" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/042e4970-155a-43b8-bedd-f23da4ac910a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/20a7851e-c000-4ee5-badf-b634c057202e" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c48bcb99-4937-4a95-9da0-914fd959b918" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f541d497-f483-41a4-98cb-ddf89ef81a59" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ff3edf-0bed-4ac0-9f91-9b808c69f8f8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/76508504-d599-495c-b09f-ef0d541f85de" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/27b575fe-851a-48ee-92df-afb987e3d568" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/20a7851e-c000-4ee5-badf-b634c057202e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/079ca472-8481-43ab-96bd-87dff1234003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/11051397-05ab-42cd-90b6-f40389c73521" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/042e4970-155a-43b8-bedd-f23da4ac910a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b6861b64-3554-40a4-91ca-83d7d538c16e" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/48977fa7-307f-466c-90ce-ae17016894b4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c48bcb99-4937-4a95-9da0-914fd959b918" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e1c802fa-ac33-4f55-926e-5d83cb34e9fb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f08d8a7b-7a53-4409-8401-d16e10baac92" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cfac3df9-49b9-4f80-baf8-2ee043b9abee" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/76508504-d599-495c-b09f-ef0d541f85de" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/079ca472-8481-43ab-96bd-87dff1234003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/30c06445-96c9-44ce-ab70-e80810216584" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/27b575fe-851a-48ee-92df-afb987e3d568" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/06a6892d-6913-45ef-a5bd-d8268f9be666" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a916dacb-5dd8-4f19-a9d8-a36c9d3ee08a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/042e4970-155a-43b8-bedd-f23da4ac910a" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/055c91f9-b9c4-4d3c-9adf-bdb721a489bf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e1c802fa-ac33-4f55-926e-5d83cb34e9fb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ff3edf-0bed-4ac0-9f91-9b808c69f8f8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/76508504-d599-495c-b09f-ef0d541f85de" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/079ca472-8481-43ab-96bd-87dff1234003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/055c91f9-b9c4-4d3c-9adf-bdb721a489bf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/06a6892d-6913-45ef-a5bd-d8268f9be666" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0be17a87-7bdd-4545-826f-e9d08d8d63a9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b7d8e289-db99-4432-af3e-c0a0b2e06808https:/bidopportunities.iowa.gov/Home/ShowContractDocument/b7d8e289-db99-4432-af3e-c0a0b2e06808" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/042e4970-155a-43b8-bedd-f23da4ac910a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eed8637d-6148-452a-b90f-17524730c3ac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cfac3df9-49b9-4f80-baf8-2ee043b9abee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/055c91f9-b9c4-4d3c-9adf-bdb721a489bf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cfac3df9-49b9-4f80-baf8-2ee043b9abee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f541d497-f483-41a4-98cb-ddf89ef81a59" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/079ca472-8481-43ab-96bd-87dff1234003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/64f6e7e4-8369-4910-a074-d41133a561ad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e0d05dd3-6df4-4438-9f36-d28f305adf03" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/327ee2d9-9f31-4e8f-88d4-c3367d4a3288" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dc8d1a51-9f52-4f63-888e-96ecd580706e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b7d8e289-db99-4432-af3e-c0a0b2e06808" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/AwardedContracts" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/20a7851e-c000-4ee5-badf-b634c057202e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7a57d3b4-4404-46e1-acf8-fc7df29dd919" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/06a6892d-6913-45ef-a5bd-d8268f9be666" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/055c91f9-b9c4-4d3c-9adf-bdb721a489bf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05da0d1a-ed6d-4d5a-93ab-013f5eb25051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/079ca472-8481-43ab-96bd-87dff1234003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4cc5f9dd-30c3-4bf1-85b0-62d6b754793e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1b4f493a-a629-4abf-8776-639adcef2b04" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b7d8e289-db99-4432-af3e-c0a0b2e06808" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f1f3743f-96d2-4a29-9f19-0db43594a4ee" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/20a7851e-c000-4ee5-badf-b634c057202e" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/079ca472-8481-43ab-96bd-87dff1234003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/13dba9ed-43d0-4822-b38f-912aa6218dcb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/079ca472-8481-43ab-96bd-87dff1234003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fe2f3b5b-b47b-4ed8-b534-12dc8a8dd0b3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/dfb65b01-ac0e-4113-9b09-b65a3aae6017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/055c91f9-b9c4-4d3c-9adf-bdb721a489bf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1beeb7e5-a0d9-4634-a9b1-ed1c4a4048a1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05da0d1a-ed6d-4d5a-93ab-013f5eb25051" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1132b526-bfce-49f3-a318-c5e1a9655347" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/62f093dd-0f11-4f48-91e7-34c2ff525597" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/611edc5d-f382-409f-ab57-29df54a283ae" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/11051397-05ab-42cd-90b6-f40389c73521" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05f704f5-746b-470a-ba12-b8260be0beb6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b7d8e289-db99-4432-af3e-c0a0b2e06808https:/bidopportunities.iowa.gov/Home/ShowContractDocument/b7d8e289-db99-4432-af3e-c0a0b2e06808" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/079ca472-8481-43ab-96bd-87dff1234003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/20a7851e-c000-4ee5-badf-b634c057202e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c48caec3-6b7a-4b46-83d7-1125b298b0f8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/20a7851e-c000-4ee5-badf-b634c057202e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1beeb7e5-a0d9-4634-a9b1-ed1c4a4048a1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/055c91f9-b9c4-4d3c-9adf-bdb721a489bf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a916dacb-5dd8-4f19-a9d8-a36c9d3ee08a" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1beeb7e5-a0d9-4634-a9b1-ed1c4a4048a1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3cd5312d-ec33-439d-8c85-b6ef63e5d3e9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0399d856-e8f9-4c1f-b2c8-39dbefc2b33c" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/042e4970-155a-43b8-bedd-f23da4ac910a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d1d1dc33-15fd-4a28-81f5-e59047130ae5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/11051397-05ab-42cd-90b6-f40389c73521" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7d3ea50c-adfd-484c-b186-0d124dd2f260" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/22797f19-9e9f-48c7-9751-9de381944d25" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bc73772b-8a68-459f-b101-ec1796720482" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/20a7851e-c000-4ee5-badf-b634c057202e" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/32496ca8-9956-4a2e-a11e-6fb02547a8c2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/11051397-05ab-42cd-90b6-f40389c73521" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5ccfebe8-e3bb-4873-8697-b0e3d9a767aa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3cd5312d-ec33-439d-8c85-b6ef63e5d3e9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d6ef6aa9-51c2-4b13-ae7e-f8707ecc67b3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://das.iowa.gov/media/1910/download?inline" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8a9df2db-45dd-4d03-9338-cb384d6f96ad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ff3edf-0bed-4ac0-9f91-9b808c69f8f8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a916dacb-5dd8-4f19-a9d8-a36c9d3ee08a" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bc73772b-8a68-459f-b101-ec1796720482" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4fc81dc8-0240-4bcb-9c27-5e7fb6b4aa29" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/32496ca8-9956-4a2e-a11e-6fb02547a8c2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/055c91f9-b9c4-4d3c-9adf-bdb721a489bf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5ccfebe8-e3bb-4873-8697-b0e3d9a767aa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/edbb3c51-e827-4543-81d0-84850bab6b00" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d6ef6aa9-51c2-4b13-ae7e-f8707ecc67b3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/03a03375-8d06-4c73-bf7f-17694895ccf2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0be17a87-7bdd-4545-826f-e9d08d8d63a9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/daf07fc3-03f0-4083-9444-6aa0341e4af0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/042e4970-155a-43b8-bedd-f23da4ac910a" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b998d1f7-f0c5-43cb-a8f9-86e7cc63e89e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/055c91f9-b9c4-4d3c-9adf-bdb721a489bf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66de2328-daba-43d6-9b92-6d3a32a3ad18" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5e518110-a59c-4c95-9bd1-70cd2eb41067" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/edbb3c51-e827-4543-81d0-84850bab6b00" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d6ef6aa9-51c2-4b13-ae7e-f8707ecc67b3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/410473e1-b651-418e-a5f5-05ea31de7388" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/6ac8e231-0542-44e8-82c7-08d92f0c44a2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/327ee2d9-9f31-4e8f-88d4-c3367d4a3288" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1a488e4f-11e0-46a9-8e82-55b86d1f82ab" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/042e4970-155a-43b8-bedd-f23da4ac910a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/daf07fc3-03f0-4083-9444-6aa0341e4af0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d6ef6aa9-51c2-4b13-ae7e-f8707ecc67b3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cc4fdf3f-ae1f-4119-8913-86d4d3fc765e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/055c91f9-b9c4-4d3c-9adf-bdb721a489bf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8a6c2e29-51f7-446d-b6ff-9c0360047dfe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9ecb6df3-aaf7-47fc-b087-5f0d35e16577" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/daf07fc3-03f0-4083-9444-6aa0341e4af0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/edbb3c51-e827-4543-81d0-84850bab6b00" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/6ac8e231-0542-44e8-82c7-08d92f0c44a2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f1f3743f-96d2-4a29-9f19-0db43594a4ee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/042e4970-155a-43b8-bedd-f23da4ac910a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1b4f493a-a629-4abf-8776-639adcef2b04" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e9db958e-1c50-4ff4-8d85-b0abb475947f" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/daf07fc3-03f0-4083-9444-6aa0341e4af0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d6ef6aa9-51c2-4b13-ae7e-f8707ecc67b3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1132b526-bfce-49f3-a318-c5e1a9655347" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a36dfb0f-7fdf-42e1-8c2f-a577b41a0c57" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/055c91f9-b9c4-4d3c-9adf-bdb721a489bf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0399d856-e8f9-4c1f-b2c8-39dbefc2b33c" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9ecb6df3-aaf7-47fc-b087-5f0d35e16577" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5e518110-a59c-4c95-9bd1-70cd2eb41067" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/225d1c36-fc3b-44f9-9feb-0314e8fd4885" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e77a1f1a-33db-4b79-b5ba-370e5d55faf1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eed8637d-6148-452a-b90f-17524730c3ac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05f704f5-746b-470a-ba12-b8260be0beb6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/32496ca8-9956-4a2e-a11e-6fb02547a8c2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5e518110-a59c-4c95-9bd1-70cd2eb41067" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/daf07fc3-03f0-4083-9444-6aa0341e4af0" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/042e4970-155a-43b8-bedd-f23da4ac910a" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d1d1dc33-15fd-4a28-81f5-e59047130ae5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05da0d1a-ed6d-4d5a-93ab-013f5eb25051" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d6ef6aa9-51c2-4b13-ae7e-f8707ecc67b3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a36dfb0f-7fdf-42e1-8c2f-a577b41a0c57" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/055c91f9-b9c4-4d3c-9adf-bdb721a489bf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e78dc435-e7f2-4f1b-8bbc-055c15a6f056" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5e518110-a59c-4c95-9bd1-70cd2eb41067" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/edbb3c51-e827-4543-81d0-84850bab6b00" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cc4fdf3f-ae1f-4119-8913-86d4d3fc765e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/055c91f9-b9c4-4d3c-9adf-bdb721a489bf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e0d05dd3-6df4-4438-9f36-d28f305adf03" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7d3ea50c-adfd-484c-b186-0d124dd2f260" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/42957fa3-99fc-4c16-b87a-f1cf6fb55de7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40602df7-a5a7-4042-ae04-53bc74fcbd3b" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1beeb7e5-a0d9-4634-a9b1-ed1c4a4048a1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/42957fa3-99fc-4c16-b87a-f1cf6fb55de7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d6ef6aa9-51c2-4b13-ae7e-f8707ecc67b3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d8ee8a6-d29d-442d-b7f7-8e069bdcc368" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5ccfebe8-e3bb-4873-8697-b0e3d9a767aa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1af97f7f-22f6-48b3-9ebd-4b480c906e27" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fe2f3b5b-b47b-4ed8-b534-12dc8a8dd0b3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5e518110-a59c-4c95-9bd1-70cd2eb41067" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c9f41ed0-df3b-49d2-a562-7c65c6be693e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0f5c9c32-ce34-445d-a2d4-387be420052f" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b998d1f7-f0c5-43cb-a8f9-86e7cc63e89e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/042e4970-155a-43b8-bedd-f23da4ac910a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/11051397-05ab-42cd-90b6-f40389c73521" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/942ae3ce-7091-4447-8dbf-9ee4cdd3f9db" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2db31b72-ef02-4b5f-a3a1-ad3658e63044" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1beeb7e5-a0d9-4634-a9b1-ed1c4a4048a1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/42957fa3-99fc-4c16-b87a-f1cf6fb55de7" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/AwardedContracts" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d6ef6aa9-51c2-4b13-ae7e-f8707ecc67b3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d8ee8a6-d29d-442d-b7f7-8e069bdcc368" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4fc81dc8-0240-4bcb-9c27-5e7fb6b4aa29" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c48caec3-6b7a-4b46-83d7-1125b298b0f8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/11051397-05ab-42cd-90b6-f40389c73521" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a36dfb0f-7fdf-42e1-8c2f-a577b41a0c57" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0f5c9c32-ce34-445d-a2d4-387be420052f" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a916dacb-5dd8-4f19-a9d8-a36c9d3ee08a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1beeb7e5-a0d9-4634-a9b1-ed1c4a4048a1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1b4f493a-a629-4abf-8776-639adcef2b04" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2db31b72-ef02-4b5f-a3a1-ad3658e63044" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/03a03375-8d06-4c73-bf7f-17694895ccf2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/42957fa3-99fc-4c16-b87a-f1cf6fb55de7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f08d8a7b-7a53-4409-8401-d16e10baac92" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/225d1c36-fc3b-44f9-9feb-0314e8fd4885" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/225d1c36-fc3b-44f9-9feb-0314e8fd4885" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4e7f148d-3dd5-47f2-bd64-beb8fc347cc1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0f5c9c32-ce34-445d-a2d4-387be420052f" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/11051397-05ab-42cd-90b6-f40389c73521" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0f5c9c32-ce34-445d-a2d4-387be420052f" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a916dacb-5dd8-4f19-a9d8-a36c9d3ee08a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/225d1c36-fc3b-44f9-9feb-0314e8fd4885" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a36dfb0f-7fdf-42e1-8c2f-a577b41a0c57" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2db31b72-ef02-4b5f-a3a1-ad3658e63044" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05da0d1a-ed6d-4d5a-93ab-013f5eb25051" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8a9df2db-45dd-4d03-9338-cb384d6f96ad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ff3edf-0bed-4ac0-9f91-9b808c69f8f8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/410473e1-b651-418e-a5f5-05ea31de7388" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/225d1c36-fc3b-44f9-9feb-0314e8fd4885" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0ab90e8c-940d-4ee1-8fd1-2b2a06de06bf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9ecb6df3-aaf7-47fc-b087-5f0d35e16577" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/32496ca8-9956-4a2e-a11e-6fb02547a8c2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a36dfb0f-7fdf-42e1-8c2f-a577b41a0c57" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0f5c9c32-ce34-445d-a2d4-387be420052f" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/410473e1-b651-418e-a5f5-05ea31de7388" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e77a1f1a-33db-4b79-b5ba-370e5d55faf1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/042e4970-155a-43b8-bedd-f23da4ac910a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/edbb3c51-e827-4543-81d0-84850bab6b00" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8a9df2db-45dd-4d03-9338-cb384d6f96ad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f08d8a7b-7a53-4409-8401-d16e10baac92" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2db31b72-ef02-4b5f-a3a1-ad3658e63044" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3cd5312d-ec33-439d-8c85-b6ef63e5d3e9" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bc73772b-8a68-459f-b101-ec1796720482" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4fc81dc8-0240-4bcb-9c27-5e7fb6b4aa29" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q242"/>
+  <dimension ref="A1:Q250"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A64" zoomScale="77" zoomScaleNormal="77" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="J78" sqref="J78"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B27" zoomScale="77" zoomScaleNormal="77" zoomScaleSheetLayoutView="40" workbookViewId="0">
+      <selection activeCell="P43" sqref="P43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.7109375" customWidth="1"/>
-    <col min="2" max="2" width="18.28515625" style="110" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="14.28515625" style="107" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="18.28515625" style="108" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14.28515625" style="105" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21.85546875" style="22" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.42578125" style="29" customWidth="1"/>
     <col min="6" max="6" width="14.5703125" style="72" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="20.42578125" style="5" customWidth="1"/>
     <col min="9" max="9" width="18.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="88.85546875" style="73" customWidth="1"/>
     <col min="11" max="11" width="16.5703125" style="5" customWidth="1"/>
     <col min="12" max="12" width="10" style="5" customWidth="1"/>
     <col min="13" max="13" width="12.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="30.140625" style="18" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="40.85546875" style="2" customWidth="1"/>
     <col min="16" max="16" width="4.140625" style="74" customWidth="1"/>
     <col min="17" max="17" width="1.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" x14ac:dyDescent="0.25">
       <c r="O1" s="3"/>
     </row>
     <row r="2" spans="2:16" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="B2" s="284" t="s">
-[...14 lines deleted...]
-      <c r="O2" s="284"/>
+      <c r="B2" s="294" t="s">
+        <v>514</v>
+      </c>
+      <c r="C2" s="294"/>
+      <c r="D2" s="294"/>
+      <c r="E2" s="294"/>
+      <c r="F2" s="294"/>
+      <c r="G2" s="294"/>
+      <c r="H2" s="294"/>
+      <c r="I2" s="294"/>
+      <c r="J2" s="294"/>
+      <c r="K2" s="294"/>
+      <c r="L2" s="294"/>
+      <c r="M2" s="294"/>
+      <c r="N2" s="294"/>
+      <c r="O2" s="294"/>
       <c r="P2" s="17"/>
     </row>
     <row r="3" spans="2:16" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="B3" s="290"/>
-[...12 lines deleted...]
-      <c r="O3" s="290"/>
+      <c r="B3" s="300"/>
+      <c r="C3" s="300"/>
+      <c r="D3" s="300"/>
+      <c r="E3" s="300"/>
+      <c r="F3" s="300"/>
+      <c r="G3" s="300"/>
+      <c r="H3" s="300"/>
+      <c r="I3" s="300"/>
+      <c r="J3" s="300"/>
+      <c r="K3" s="300"/>
+      <c r="L3" s="300"/>
+      <c r="M3" s="300"/>
+      <c r="N3" s="300"/>
+      <c r="O3" s="300"/>
       <c r="P3" s="17"/>
     </row>
     <row r="4" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B4" s="285" t="s">
-[...14 lines deleted...]
-      <c r="O4" s="285"/>
+      <c r="B4" s="295" t="s">
+        <v>210</v>
+      </c>
+      <c r="C4" s="295"/>
+      <c r="D4" s="295"/>
+      <c r="E4" s="295"/>
+      <c r="F4" s="295"/>
+      <c r="G4" s="295"/>
+      <c r="H4" s="295"/>
+      <c r="I4" s="295"/>
+      <c r="J4" s="295"/>
+      <c r="K4" s="295"/>
+      <c r="L4" s="295"/>
+      <c r="M4" s="295"/>
+      <c r="N4" s="295"/>
+      <c r="O4" s="295"/>
       <c r="P4" s="75"/>
     </row>
     <row r="5" spans="2:16" ht="23.25" x14ac:dyDescent="0.35">
-      <c r="B5" s="108"/>
-      <c r="C5" s="108"/>
+      <c r="B5" s="106"/>
+      <c r="C5" s="106"/>
       <c r="D5" s="99"/>
       <c r="E5" s="99"/>
       <c r="F5" s="99"/>
       <c r="G5" s="99"/>
       <c r="H5" s="99"/>
       <c r="I5" s="99"/>
-      <c r="J5" s="104" t="s">
-        <v>234</v>
+      <c r="J5" s="102" t="s">
+        <v>218</v>
       </c>
       <c r="K5" s="99"/>
       <c r="L5" s="99"/>
       <c r="M5" s="99"/>
-      <c r="N5" s="157"/>
+      <c r="N5" s="154"/>
       <c r="O5" s="99"/>
       <c r="P5" s="75"/>
     </row>
     <row r="6" spans="2:16" ht="23.25" x14ac:dyDescent="0.35">
-      <c r="B6" s="108"/>
-      <c r="C6" s="108"/>
+      <c r="B6" s="106"/>
+      <c r="C6" s="106"/>
       <c r="D6" s="99"/>
       <c r="E6" s="99"/>
       <c r="F6" s="99"/>
       <c r="G6" s="99"/>
       <c r="H6" s="99"/>
       <c r="I6" s="99"/>
       <c r="J6" s="100" t="s">
-        <v>226</v>
+        <v>212</v>
       </c>
       <c r="K6" s="99"/>
       <c r="L6" s="99"/>
       <c r="M6" s="99"/>
-      <c r="N6" s="157"/>
+      <c r="N6" s="154"/>
       <c r="O6" s="99"/>
       <c r="P6" s="75"/>
     </row>
     <row r="7" spans="2:16" ht="21" x14ac:dyDescent="0.35">
-      <c r="B7" s="289" t="s">
-[...14 lines deleted...]
-      <c r="O7" s="289"/>
+      <c r="B7" s="299" t="s">
+        <v>211</v>
+      </c>
+      <c r="C7" s="299"/>
+      <c r="D7" s="299"/>
+      <c r="E7" s="299"/>
+      <c r="F7" s="299"/>
+      <c r="G7" s="299"/>
+      <c r="H7" s="299"/>
+      <c r="I7" s="299"/>
+      <c r="J7" s="299"/>
+      <c r="K7" s="299"/>
+      <c r="L7" s="299"/>
+      <c r="M7" s="299"/>
+      <c r="N7" s="299"/>
+      <c r="O7" s="299"/>
       <c r="P7" s="9"/>
     </row>
     <row r="8" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B8" s="237" t="s">
+      <c r="B8" s="254" t="s">
         <v>64</v>
       </c>
-      <c r="C8" s="237"/>
-[...11 lines deleted...]
-      <c r="O8" s="237"/>
+      <c r="C8" s="254"/>
+      <c r="D8" s="254"/>
+      <c r="E8" s="254"/>
+      <c r="F8" s="254"/>
+      <c r="G8" s="254"/>
+      <c r="H8" s="254"/>
+      <c r="I8" s="254"/>
+      <c r="J8" s="254"/>
+      <c r="K8" s="254"/>
+      <c r="L8" s="254"/>
+      <c r="M8" s="254"/>
+      <c r="N8" s="254"/>
+      <c r="O8" s="254"/>
       <c r="P8" s="18"/>
     </row>
     <row r="9" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B9" s="293" t="s">
+      <c r="B9" s="303" t="s">
         <v>65</v>
       </c>
-      <c r="C9" s="293"/>
-[...11 lines deleted...]
-      <c r="O9" s="293"/>
+      <c r="C9" s="303"/>
+      <c r="D9" s="303"/>
+      <c r="E9" s="303"/>
+      <c r="F9" s="303"/>
+      <c r="G9" s="303"/>
+      <c r="H9" s="303"/>
+      <c r="I9" s="303"/>
+      <c r="J9" s="303"/>
+      <c r="K9" s="303"/>
+      <c r="L9" s="303"/>
+      <c r="M9" s="303"/>
+      <c r="N9" s="303"/>
+      <c r="O9" s="303"/>
       <c r="P9" s="18"/>
     </row>
     <row r="10" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B10" s="107"/>
+      <c r="B10" s="105"/>
       <c r="G10" s="29"/>
       <c r="H10" s="29"/>
       <c r="I10" s="29"/>
       <c r="J10" s="29"/>
       <c r="K10" s="29"/>
       <c r="L10" s="29"/>
       <c r="M10" s="29"/>
       <c r="O10" s="29"/>
       <c r="P10" s="29"/>
     </row>
     <row r="11" spans="2:16" s="7" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="294" t="s">
+      <c r="B11" s="304" t="s">
         <v>25</v>
       </c>
-      <c r="C11" s="294"/>
-[...11 lines deleted...]
-      <c r="O11" s="294"/>
+      <c r="C11" s="304"/>
+      <c r="D11" s="304"/>
+      <c r="E11" s="304"/>
+      <c r="F11" s="304"/>
+      <c r="G11" s="304"/>
+      <c r="H11" s="304"/>
+      <c r="I11" s="304"/>
+      <c r="J11" s="304"/>
+      <c r="K11" s="304"/>
+      <c r="L11" s="304"/>
+      <c r="M11" s="304"/>
+      <c r="N11" s="304"/>
+      <c r="O11" s="304"/>
       <c r="P11" s="8"/>
     </row>
     <row r="12" spans="2:16" s="7" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="291" t="s">
+      <c r="B12" s="301" t="s">
         <v>69</v>
       </c>
-      <c r="C12" s="292"/>
-[...11 lines deleted...]
-      <c r="O12" s="292"/>
+      <c r="C12" s="302"/>
+      <c r="D12" s="302"/>
+      <c r="E12" s="302"/>
+      <c r="F12" s="302"/>
+      <c r="G12" s="302"/>
+      <c r="H12" s="302"/>
+      <c r="I12" s="302"/>
+      <c r="J12" s="302"/>
+      <c r="K12" s="302"/>
+      <c r="L12" s="302"/>
+      <c r="M12" s="302"/>
+      <c r="N12" s="302"/>
+      <c r="O12" s="302"/>
       <c r="P12" s="20"/>
     </row>
     <row r="13" spans="2:16" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="14" spans="2:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B14" s="286" t="s">
+      <c r="B14" s="296" t="s">
         <v>62</v>
       </c>
-      <c r="C14" s="287"/>
-[...11 lines deleted...]
-      <c r="O14" s="288"/>
+      <c r="C14" s="297"/>
+      <c r="D14" s="297"/>
+      <c r="E14" s="297"/>
+      <c r="F14" s="297"/>
+      <c r="G14" s="297"/>
+      <c r="H14" s="297"/>
+      <c r="I14" s="297"/>
+      <c r="J14" s="297"/>
+      <c r="K14" s="297"/>
+      <c r="L14" s="297"/>
+      <c r="M14" s="297"/>
+      <c r="N14" s="297"/>
+      <c r="O14" s="298"/>
       <c r="P14" s="12"/>
     </row>
     <row r="15" spans="2:16" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
-      <c r="B15" s="160" t="s">
+      <c r="B15" s="157" t="s">
         <v>40</v>
       </c>
-      <c r="C15" s="161" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="163" t="s">
+      <c r="C15" s="158" t="s">
+        <v>196</v>
+      </c>
+      <c r="D15" s="159" t="s">
+        <v>185</v>
+      </c>
+      <c r="E15" s="160" t="s">
         <v>60</v>
       </c>
-      <c r="F15" s="164" t="s">
+      <c r="F15" s="161" t="s">
         <v>38</v>
       </c>
-      <c r="G15" s="165" t="s">
+      <c r="G15" s="162" t="s">
         <v>2</v>
       </c>
-      <c r="H15" s="165" t="s">
+      <c r="H15" s="162" t="s">
         <v>3</v>
       </c>
-      <c r="I15" s="165" t="s">
+      <c r="I15" s="162" t="s">
         <v>26</v>
       </c>
-      <c r="J15" s="166" t="s">
+      <c r="J15" s="163" t="s">
         <v>0</v>
       </c>
-      <c r="K15" s="163" t="s">
+      <c r="K15" s="160" t="s">
         <v>21</v>
       </c>
-      <c r="L15" s="163" t="s">
+      <c r="L15" s="160" t="s">
         <v>72</v>
       </c>
-      <c r="M15" s="163" t="s">
+      <c r="M15" s="160" t="s">
         <v>61</v>
       </c>
-      <c r="N15" s="167" t="s">
+      <c r="N15" s="164" t="s">
         <v>1</v>
       </c>
-      <c r="O15" s="168" t="s">
-        <v>255</v>
+      <c r="O15" s="165" t="s">
+        <v>238</v>
       </c>
       <c r="P15" s="71"/>
     </row>
     <row r="16" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="B16" s="186" t="s">
-[...3 lines deleted...]
-        <v>288</v>
+      <c r="B16" s="183" t="s">
+        <v>518</v>
+      </c>
+      <c r="C16" s="37">
+        <v>27120</v>
       </c>
       <c r="D16" s="32" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="E16" s="32">
         <v>2027</v>
       </c>
       <c r="F16" s="33">
-        <v>46309</v>
+        <v>47026</v>
       </c>
       <c r="G16" s="44" t="s">
         <v>8</v>
       </c>
       <c r="H16" s="47" t="s">
         <v>78</v>
       </c>
       <c r="I16" s="34" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="J16" s="35" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="K16" s="44" t="s">
         <v>79</v>
       </c>
       <c r="L16" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M16" s="47" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="N16" s="44" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>45653</v>
+        <v>519</v>
+      </c>
+      <c r="O16" s="125">
+        <v>40000.199999999997</v>
       </c>
       <c r="P16" s="5"/>
     </row>
     <row r="17" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B17" s="186" t="s">
-[...3 lines deleted...]
-        <v>288</v>
+      <c r="B17" s="203" t="s">
+        <v>520</v>
+      </c>
+      <c r="C17" s="37">
+        <v>27120</v>
       </c>
       <c r="D17" s="32" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="E17" s="32">
         <v>2027</v>
       </c>
       <c r="F17" s="33">
-        <v>46309</v>
-[...1 lines deleted...]
-      <c r="G17" s="44" t="s">
+        <v>47026</v>
+      </c>
+      <c r="G17" s="166" t="s">
         <v>8</v>
       </c>
-      <c r="H17" s="47" t="s">
-[...14 lines deleted...]
-      <c r="M17" s="47" t="s">
+      <c r="H17" s="166" t="s">
+        <v>10</v>
+      </c>
+      <c r="I17" s="174" t="s">
+        <v>28</v>
+      </c>
+      <c r="J17" s="36" t="s">
+        <v>123</v>
+      </c>
+      <c r="K17" s="166" t="s">
+        <v>80</v>
+      </c>
+      <c r="L17" s="166" t="s">
+        <v>39</v>
+      </c>
+      <c r="M17" s="166" t="s">
         <v>39</v>
       </c>
       <c r="N17" s="44" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>53823</v>
+        <v>519</v>
+      </c>
+      <c r="O17" s="126">
+        <v>43458.2</v>
       </c>
       <c r="P17" s="5"/>
     </row>
-    <row r="18" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>87</v>
+    <row r="18" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B18" s="183" t="s">
+        <v>213</v>
       </c>
       <c r="C18" s="37" t="s">
-        <v>288</v>
+        <v>258</v>
       </c>
       <c r="D18" s="32" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="E18" s="32">
         <v>2027</v>
       </c>
       <c r="F18" s="33">
         <v>46309</v>
       </c>
       <c r="G18" s="44" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>5</v>
+      </c>
+      <c r="H18" s="44" t="s">
+        <v>11</v>
       </c>
       <c r="I18" s="34" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="J18" s="35" t="s">
-        <v>276</v>
+        <v>110</v>
       </c>
       <c r="K18" s="44" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L18" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="M18" s="47" t="s">
-        <v>160</v>
+      <c r="M18" s="44" t="s">
+        <v>39</v>
       </c>
       <c r="N18" s="44" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="O18" s="127">
-        <v>47622</v>
+        <v>41870</v>
       </c>
       <c r="P18" s="5"/>
     </row>
     <row r="19" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B19" s="186" t="s">
-[...3 lines deleted...]
-        <v>288</v>
+      <c r="B19" s="183" t="s">
+        <v>214</v>
+      </c>
+      <c r="C19" s="223" t="s">
+        <v>258</v>
       </c>
       <c r="D19" s="32" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="E19" s="32">
         <v>2027</v>
       </c>
       <c r="F19" s="33">
         <v>46309</v>
       </c>
       <c r="G19" s="44" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>5</v>
+      </c>
+      <c r="H19" s="44" t="s">
+        <v>11</v>
       </c>
       <c r="I19" s="34" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="J19" s="35" t="s">
-        <v>273</v>
+        <v>111</v>
       </c>
       <c r="K19" s="44" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L19" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="M19" s="47" t="s">
+      <c r="M19" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N19" s="44" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="O19" s="127">
-        <v>48625</v>
+        <v>45068</v>
       </c>
       <c r="P19" s="5"/>
     </row>
-    <row r="20" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>285</v>
+    <row r="20" spans="2:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="226" t="s">
+        <v>57</v>
       </c>
       <c r="C20" s="37" t="s">
-        <v>288</v>
+        <v>336</v>
       </c>
       <c r="D20" s="32" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="E20" s="32">
         <v>2027</v>
       </c>
       <c r="F20" s="33">
         <v>46309</v>
       </c>
-      <c r="G20" s="169" t="s">
-[...5 lines deleted...]
-      <c r="I20" s="177" t="s">
+      <c r="G20" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" s="44" t="s">
+        <v>94</v>
+      </c>
+      <c r="I20" s="34" t="s">
+        <v>138</v>
+      </c>
+      <c r="J20" s="35" t="s">
+        <v>283</v>
+      </c>
+      <c r="K20" s="44" t="s">
+        <v>95</v>
+      </c>
+      <c r="L20" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M20" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N20" s="155" t="s">
+        <v>18</v>
+      </c>
+      <c r="O20" s="127">
+        <v>54673</v>
+      </c>
+      <c r="P20" s="5"/>
+    </row>
+    <row r="21" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="227" t="s">
+        <v>85</v>
+      </c>
+      <c r="C21" s="201" t="s">
+        <v>336</v>
+      </c>
+      <c r="D21" s="39" t="s">
+        <v>112</v>
+      </c>
+      <c r="E21" s="39">
+        <v>2026</v>
+      </c>
+      <c r="F21" s="40">
+        <v>46309</v>
+      </c>
+      <c r="G21" s="41" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" s="41" t="s">
+        <v>116</v>
+      </c>
+      <c r="I21" s="169" t="s">
         <v>28</v>
       </c>
-      <c r="J20" s="36" t="s">
-[...57 lines deleted...]
-        <v>7</v>
+      <c r="J21" s="42" t="s">
+        <v>284</v>
+      </c>
+      <c r="K21" s="41" t="s">
+        <v>115</v>
+      </c>
+      <c r="L21" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="M21" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="N21" s="114" t="s">
+        <v>18</v>
       </c>
       <c r="O21" s="128">
-        <v>53624</v>
+        <v>49322.8</v>
       </c>
       <c r="P21" s="5"/>
     </row>
-    <row r="22" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-[...139 lines deleted...]
-        <v>369</v>
+    <row r="22" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="23" spans="2:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B23" s="296" t="s">
+        <v>63</v>
+      </c>
+      <c r="C23" s="297"/>
+      <c r="D23" s="297"/>
+      <c r="E23" s="297"/>
+      <c r="F23" s="297"/>
+      <c r="G23" s="297"/>
+      <c r="H23" s="297"/>
+      <c r="I23" s="297"/>
+      <c r="J23" s="297"/>
+      <c r="K23" s="297"/>
+      <c r="L23" s="297"/>
+      <c r="M23" s="297"/>
+      <c r="N23" s="297"/>
+      <c r="O23" s="298"/>
+      <c r="P23" s="12"/>
+    </row>
+    <row r="24" spans="2:16" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B24" s="235" t="s">
+        <v>40</v>
+      </c>
+      <c r="C24" s="236" t="s">
+        <v>196</v>
+      </c>
+      <c r="D24" s="67" t="s">
+        <v>185</v>
+      </c>
+      <c r="E24" s="237" t="s">
+        <v>60</v>
+      </c>
+      <c r="F24" s="238" t="s">
+        <v>38</v>
+      </c>
+      <c r="G24" s="239" t="s">
+        <v>2</v>
+      </c>
+      <c r="H24" s="239" t="s">
+        <v>3</v>
+      </c>
+      <c r="I24" s="239" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" s="240" t="s">
+        <v>0</v>
+      </c>
+      <c r="K24" s="237" t="s">
+        <v>21</v>
+      </c>
+      <c r="L24" s="237" t="s">
+        <v>72</v>
+      </c>
+      <c r="M24" s="237" t="s">
+        <v>61</v>
+      </c>
+      <c r="N24" s="241" t="s">
+        <v>1</v>
+      </c>
+      <c r="O24" s="242" t="s">
+        <v>238</v>
+      </c>
+      <c r="P24" s="71"/>
+    </row>
+    <row r="25" spans="2:16" s="65" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B25" s="243" t="s">
+        <v>557</v>
+      </c>
+      <c r="C25" s="37">
+        <v>27119</v>
       </c>
       <c r="D25" s="32" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="E25" s="32">
         <v>2027</v>
       </c>
       <c r="F25" s="33">
-        <v>46309</v>
+        <v>47026</v>
       </c>
       <c r="G25" s="44" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>107</v>
+      </c>
+      <c r="H25" s="44">
+        <v>2500</v>
+      </c>
+      <c r="I25" s="43" t="s">
+        <v>29</v>
       </c>
       <c r="J25" s="35" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>569</v>
+      </c>
+      <c r="K25" s="47" t="s">
+        <v>565</v>
       </c>
       <c r="L25" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M25" s="44" t="s">
-        <v>39</v>
-[...115 lines deleted...]
-        <v>255</v>
+        <v>568</v>
+      </c>
+      <c r="N25" s="44" t="s">
+        <v>519</v>
+      </c>
+      <c r="O25" s="125">
+        <v>44552</v>
+      </c>
+      <c r="P25" s="71"/>
+    </row>
+    <row r="26" spans="2:16" s="65" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B26" s="243" t="s">
+        <v>558</v>
+      </c>
+      <c r="C26" s="37">
+        <v>27119</v>
+      </c>
+      <c r="D26" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E26" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F26" s="33">
+        <v>47026</v>
+      </c>
+      <c r="G26" s="44" t="s">
+        <v>107</v>
+      </c>
+      <c r="H26" s="44">
+        <v>2500</v>
+      </c>
+      <c r="I26" s="43" t="s">
+        <v>29</v>
+      </c>
+      <c r="J26" s="35" t="s">
+        <v>571</v>
+      </c>
+      <c r="K26" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="L26" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M26" s="44" t="s">
+        <v>568</v>
+      </c>
+      <c r="N26" s="44" t="s">
+        <v>519</v>
+      </c>
+      <c r="O26" s="125">
+        <v>47698</v>
+      </c>
+      <c r="P26" s="71"/>
+    </row>
+    <row r="27" spans="2:16" s="65" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B27" s="243" t="s">
+        <v>559</v>
+      </c>
+      <c r="C27" s="37">
+        <v>27119</v>
+      </c>
+      <c r="D27" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E27" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F27" s="33">
+        <v>47026</v>
+      </c>
+      <c r="G27" s="44" t="s">
+        <v>107</v>
+      </c>
+      <c r="H27" s="44">
+        <v>2500</v>
+      </c>
+      <c r="I27" s="43" t="s">
+        <v>29</v>
+      </c>
+      <c r="J27" s="35" t="s">
+        <v>570</v>
+      </c>
+      <c r="K27" s="47" t="s">
+        <v>566</v>
+      </c>
+      <c r="L27" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M27" s="44" t="s">
+        <v>568</v>
+      </c>
+      <c r="N27" s="44" t="s">
+        <v>519</v>
+      </c>
+      <c r="O27" s="125">
+        <v>47879</v>
+      </c>
+      <c r="P27" s="71"/>
+    </row>
+    <row r="28" spans="2:16" s="65" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B28" s="243" t="s">
+        <v>560</v>
+      </c>
+      <c r="C28" s="37">
+        <v>27119</v>
+      </c>
+      <c r="D28" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E28" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F28" s="33">
+        <v>47026</v>
+      </c>
+      <c r="G28" s="44" t="s">
+        <v>107</v>
+      </c>
+      <c r="H28" s="44">
+        <v>3500</v>
+      </c>
+      <c r="I28" s="43" t="s">
+        <v>30</v>
+      </c>
+      <c r="J28" s="35" t="s">
+        <v>572</v>
+      </c>
+      <c r="K28" s="47" t="s">
+        <v>567</v>
+      </c>
+      <c r="L28" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M28" s="44" t="s">
+        <v>568</v>
+      </c>
+      <c r="N28" s="44" t="s">
+        <v>519</v>
+      </c>
+      <c r="O28" s="125">
+        <v>46000</v>
+      </c>
+      <c r="P28" s="71"/>
+    </row>
+    <row r="29" spans="2:16" s="65" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B29" s="243" t="s">
+        <v>561</v>
+      </c>
+      <c r="C29" s="37">
+        <v>27119</v>
+      </c>
+      <c r="D29" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E29" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F29" s="33">
+        <v>47026</v>
+      </c>
+      <c r="G29" s="44" t="s">
+        <v>107</v>
+      </c>
+      <c r="H29" s="44">
+        <v>3500</v>
+      </c>
+      <c r="I29" s="43" t="s">
+        <v>30</v>
+      </c>
+      <c r="J29" s="35" t="s">
+        <v>573</v>
+      </c>
+      <c r="K29" s="47" t="s">
+        <v>49</v>
+      </c>
+      <c r="L29" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M29" s="44" t="s">
+        <v>568</v>
+      </c>
+      <c r="N29" s="44" t="s">
+        <v>519</v>
+      </c>
+      <c r="O29" s="125">
+        <v>47729</v>
       </c>
       <c r="P29" s="71"/>
     </row>
-    <row r="30" spans="2:16" s="1" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>288</v>
+    <row r="30" spans="2:16" s="65" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B30" s="243" t="s">
+        <v>562</v>
+      </c>
+      <c r="C30" s="37">
+        <v>27119</v>
       </c>
       <c r="D30" s="32" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="E30" s="32">
         <v>2027</v>
       </c>
       <c r="F30" s="33">
-        <v>46309</v>
+        <v>47026</v>
       </c>
       <c r="G30" s="44" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>107</v>
+      </c>
+      <c r="H30" s="44">
+        <v>3500</v>
       </c>
       <c r="I30" s="43" t="s">
-        <v>144</v>
+        <v>30</v>
       </c>
       <c r="J30" s="35" t="s">
-        <v>161</v>
+        <v>574</v>
       </c>
       <c r="K30" s="47" t="s">
-        <v>163</v>
+        <v>74</v>
       </c>
       <c r="L30" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M30" s="44" t="s">
-        <v>39</v>
+        <v>568</v>
       </c>
       <c r="N30" s="44" t="s">
-        <v>7</v>
-[...11 lines deleted...]
-        <v>288</v>
+        <v>519</v>
+      </c>
+      <c r="O30" s="125">
+        <v>48400</v>
+      </c>
+      <c r="P30" s="71"/>
+    </row>
+    <row r="31" spans="2:16" s="65" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B31" s="243" t="s">
+        <v>563</v>
+      </c>
+      <c r="C31" s="37">
+        <v>27119</v>
       </c>
       <c r="D31" s="32" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="E31" s="32">
         <v>2027</v>
       </c>
       <c r="F31" s="33">
-        <v>46309</v>
+        <v>47026</v>
       </c>
       <c r="G31" s="44" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>107</v>
+      </c>
+      <c r="H31" s="44">
+        <v>3500</v>
       </c>
       <c r="I31" s="43" t="s">
-        <v>144</v>
+        <v>30</v>
       </c>
       <c r="J31" s="35" t="s">
-        <v>162</v>
+        <v>575</v>
       </c>
       <c r="K31" s="47" t="s">
-        <v>158</v>
+        <v>32</v>
       </c>
       <c r="L31" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M31" s="44" t="s">
-        <v>39</v>
+        <v>568</v>
       </c>
       <c r="N31" s="44" t="s">
-        <v>7</v>
-[...11 lines deleted...]
-        <v>370</v>
+        <v>519</v>
+      </c>
+      <c r="O31" s="125">
+        <v>48623</v>
+      </c>
+      <c r="P31" s="71"/>
+    </row>
+    <row r="32" spans="2:16" s="65" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B32" s="243" t="s">
+        <v>564</v>
+      </c>
+      <c r="C32" s="37">
+        <v>27119</v>
       </c>
       <c r="D32" s="32" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="E32" s="32">
         <v>2027</v>
       </c>
       <c r="F32" s="33">
-        <v>46309</v>
+        <v>47026</v>
       </c>
       <c r="G32" s="44" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="H32" s="44">
-        <v>2500</v>
-[...8 lines deleted...]
-        <v>51</v>
+        <v>3500</v>
+      </c>
+      <c r="I32" s="43" t="s">
+        <v>30</v>
+      </c>
+      <c r="J32" s="35" t="s">
+        <v>576</v>
+      </c>
+      <c r="K32" s="47" t="s">
+        <v>32</v>
       </c>
       <c r="L32" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M32" s="44" t="s">
-        <v>39</v>
+        <v>568</v>
       </c>
       <c r="N32" s="44" t="s">
-        <v>58</v>
-[...11 lines deleted...]
-        <v>369</v>
+        <v>519</v>
+      </c>
+      <c r="O32" s="125">
+        <v>50000</v>
+      </c>
+      <c r="P32" s="71"/>
+    </row>
+    <row r="33" spans="2:16" s="1" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B33" s="183" t="s">
+        <v>521</v>
+      </c>
+      <c r="C33" s="37">
+        <v>27120</v>
       </c>
       <c r="D33" s="32" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="E33" s="32">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F33" s="33">
-        <v>46309</v>
+        <v>47026</v>
       </c>
       <c r="G33" s="44" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="H33" s="44" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>9</v>
+      </c>
+      <c r="I33" s="43" t="s">
+        <v>138</v>
       </c>
       <c r="J33" s="35" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>522</v>
+      </c>
+      <c r="K33" s="47" t="s">
+        <v>523</v>
       </c>
       <c r="L33" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M33" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N33" s="44" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>47057.2</v>
+        <v>519</v>
+      </c>
+      <c r="O33" s="125">
+        <v>49813.2</v>
       </c>
       <c r="P33" s="13"/>
     </row>
-    <row r="34" spans="1:16" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>369</v>
+    <row r="34" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B34" s="183" t="s">
+        <v>524</v>
+      </c>
+      <c r="C34" s="37">
+        <v>27120</v>
       </c>
       <c r="D34" s="32" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="E34" s="32">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F34" s="33">
-        <v>46309</v>
+        <v>47026</v>
       </c>
       <c r="G34" s="44" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="H34" s="44" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>151</v>
+      </c>
+      <c r="I34" s="43" t="s">
+        <v>138</v>
       </c>
       <c r="J34" s="35" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>525</v>
+      </c>
+      <c r="K34" s="47" t="s">
+        <v>152</v>
       </c>
       <c r="L34" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M34" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N34" s="44" t="s">
-        <v>18</v>
-[...11 lines deleted...]
-        <v>369</v>
+        <v>519</v>
+      </c>
+      <c r="O34" s="125">
+        <v>53577.2</v>
+      </c>
+      <c r="P34" s="5"/>
+    </row>
+    <row r="35" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B35" s="183" t="s">
+        <v>526</v>
+      </c>
+      <c r="C35" s="37">
+        <v>27120</v>
       </c>
       <c r="D35" s="32" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="E35" s="32">
         <v>2027</v>
       </c>
       <c r="F35" s="33">
+        <v>47026</v>
+      </c>
+      <c r="G35" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="H35" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="I35" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="J35" s="36" t="s">
+        <v>527</v>
+      </c>
+      <c r="K35" s="47" t="s">
+        <v>528</v>
+      </c>
+      <c r="L35" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M35" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N35" s="44" t="s">
+        <v>519</v>
+      </c>
+      <c r="O35" s="125">
+        <v>48434.2</v>
+      </c>
+      <c r="P35" s="5"/>
+    </row>
+    <row r="36" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B36" s="183" t="s">
+        <v>215</v>
+      </c>
+      <c r="C36" s="37" t="s">
+        <v>336</v>
+      </c>
+      <c r="D36" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E36" s="32">
+        <v>2026</v>
+      </c>
+      <c r="F36" s="33">
         <v>46309</v>
       </c>
-      <c r="G35" s="44" t="s">
+      <c r="G36" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="H35" s="44" t="s">
-[...17 lines deleted...]
-      <c r="N35" s="44" t="s">
+      <c r="H36" s="44" t="s">
+        <v>116</v>
+      </c>
+      <c r="I36" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="J36" s="35" t="s">
+        <v>286</v>
+      </c>
+      <c r="K36" s="44" t="s">
+        <v>115</v>
+      </c>
+      <c r="L36" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M36" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N36" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="O35" s="129">
+      <c r="O36" s="125">
+        <v>47057.2</v>
+      </c>
+      <c r="P36" s="13"/>
+    </row>
+    <row r="37" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B37" s="183" t="s">
+        <v>216</v>
+      </c>
+      <c r="C37" s="37" t="s">
+        <v>336</v>
+      </c>
+      <c r="D37" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E37" s="32">
+        <v>2026</v>
+      </c>
+      <c r="F37" s="33">
+        <v>46309</v>
+      </c>
+      <c r="G37" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H37" s="44" t="s">
+        <v>116</v>
+      </c>
+      <c r="I37" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="J37" s="35" t="s">
+        <v>285</v>
+      </c>
+      <c r="K37" s="44" t="s">
+        <v>117</v>
+      </c>
+      <c r="L37" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M37" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N37" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="O37" s="125">
+        <v>47314.5</v>
+      </c>
+      <c r="P37" s="13"/>
+    </row>
+    <row r="38" spans="2:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="183" t="s">
+        <v>217</v>
+      </c>
+      <c r="C38" s="37" t="s">
+        <v>336</v>
+      </c>
+      <c r="D38" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E38" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F38" s="33">
+        <v>46309</v>
+      </c>
+      <c r="G38" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H38" s="44" t="s">
+        <v>94</v>
+      </c>
+      <c r="I38" s="34" t="s">
+        <v>138</v>
+      </c>
+      <c r="J38" s="35" t="s">
+        <v>287</v>
+      </c>
+      <c r="K38" s="44" t="s">
+        <v>95</v>
+      </c>
+      <c r="L38" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M38" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N38" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="O38" s="127">
         <v>54764.6</v>
       </c>
-      <c r="P35" s="5"/>
-[...11 lines deleted...]
-      <c r="E36" s="117">
+      <c r="P38" s="5"/>
+    </row>
+    <row r="39" spans="2:16" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="225" t="s">
+        <v>288</v>
+      </c>
+      <c r="C39" s="201" t="s">
+        <v>336</v>
+      </c>
+      <c r="D39" s="115" t="s">
+        <v>112</v>
+      </c>
+      <c r="E39" s="115">
         <v>2026</v>
       </c>
-      <c r="F36" s="120">
+      <c r="F39" s="118">
         <v>46309</v>
       </c>
-      <c r="G36" s="41" t="s">
+      <c r="G39" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="H36" s="41" t="s">
-[...17 lines deleted...]
-      <c r="N36" s="41" t="s">
+      <c r="H39" s="41" t="s">
+        <v>289</v>
+      </c>
+      <c r="I39" s="171" t="s">
+        <v>137</v>
+      </c>
+      <c r="J39" s="42" t="s">
+        <v>291</v>
+      </c>
+      <c r="K39" s="41" t="s">
+        <v>290</v>
+      </c>
+      <c r="L39" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="M39" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="N39" s="41" t="s">
         <v>18</v>
       </c>
-      <c r="O36" s="175">
+      <c r="O39" s="172">
         <v>37728.19</v>
       </c>
-      <c r="P36" s="5"/>
-[...13 lines deleted...]
-      <c r="B38" s="295" t="s">
+      <c r="P39" s="5"/>
+    </row>
+    <row r="40" spans="2:16" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="385"/>
+      <c r="C40" s="147"/>
+      <c r="D40" s="192"/>
+      <c r="E40" s="192"/>
+      <c r="F40" s="193"/>
+      <c r="G40" s="381"/>
+      <c r="H40" s="381"/>
+      <c r="I40" s="382"/>
+      <c r="J40" s="383"/>
+      <c r="K40" s="381"/>
+      <c r="L40" s="381"/>
+      <c r="M40" s="381"/>
+      <c r="N40" s="381"/>
+      <c r="O40" s="386"/>
+      <c r="P40" s="5"/>
+    </row>
+    <row r="41" spans="2:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B41" s="387" t="s">
+        <v>579</v>
+      </c>
+      <c r="C41" s="388"/>
+      <c r="D41" s="388"/>
+      <c r="E41" s="388"/>
+      <c r="F41" s="388"/>
+      <c r="G41" s="388"/>
+      <c r="H41" s="388"/>
+      <c r="I41" s="388"/>
+      <c r="J41" s="388"/>
+      <c r="K41" s="388"/>
+      <c r="L41" s="388"/>
+      <c r="M41" s="388"/>
+      <c r="N41" s="388"/>
+      <c r="O41" s="389"/>
+      <c r="P41" s="12"/>
+    </row>
+    <row r="42" spans="2:16" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B42" s="116" t="s">
+        <v>40</v>
+      </c>
+      <c r="C42" s="117" t="s">
         <v>196</v>
       </c>
-      <c r="C38" s="296"/>
-[...15 lines deleted...]
-      <c r="B39" s="118" t="s">
+      <c r="D42" s="67" t="s">
+        <v>185</v>
+      </c>
+      <c r="E42" s="66" t="s">
+        <v>60</v>
+      </c>
+      <c r="F42" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G42" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="H42" s="69" t="s">
+        <v>3</v>
+      </c>
+      <c r="I42" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="J42" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K42" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="L42" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="M42" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="N42" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="O42" s="124" t="s">
+        <v>238</v>
+      </c>
+      <c r="P42" s="71"/>
+    </row>
+    <row r="43" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B43" s="220" t="s">
+        <v>580</v>
+      </c>
+      <c r="C43" s="204">
+        <v>27135</v>
+      </c>
+      <c r="D43" s="56" t="s">
+        <v>112</v>
+      </c>
+      <c r="E43" s="54">
+        <v>2027</v>
+      </c>
+      <c r="F43" s="55">
+        <v>47026</v>
+      </c>
+      <c r="G43" s="166" t="s">
+        <v>107</v>
+      </c>
+      <c r="H43" s="166">
+        <v>2500</v>
+      </c>
+      <c r="I43" s="166" t="s">
+        <v>29</v>
+      </c>
+      <c r="J43" s="35" t="s">
+        <v>581</v>
+      </c>
+      <c r="K43" s="166" t="s">
+        <v>51</v>
+      </c>
+      <c r="L43" s="166" t="s">
+        <v>39</v>
+      </c>
+      <c r="M43" s="166" t="s">
+        <v>39</v>
+      </c>
+      <c r="N43" s="44" t="s">
+        <v>58</v>
+      </c>
+      <c r="O43" s="125">
+        <v>47065</v>
+      </c>
+      <c r="P43" s="5"/>
+    </row>
+    <row r="44" spans="2:16" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="151"/>
+      <c r="C44" s="147"/>
+      <c r="D44" s="192"/>
+      <c r="E44" s="192"/>
+      <c r="F44" s="193"/>
+      <c r="G44" s="381"/>
+      <c r="H44" s="381"/>
+      <c r="I44" s="382"/>
+      <c r="J44" s="383"/>
+      <c r="K44" s="381"/>
+      <c r="L44" s="381"/>
+      <c r="M44" s="381"/>
+      <c r="N44" s="381"/>
+      <c r="O44" s="384"/>
+      <c r="P44" s="5"/>
+    </row>
+    <row r="45" spans="2:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B45" s="305" t="s">
+        <v>186</v>
+      </c>
+      <c r="C45" s="306"/>
+      <c r="D45" s="306"/>
+      <c r="E45" s="306"/>
+      <c r="F45" s="306"/>
+      <c r="G45" s="306"/>
+      <c r="H45" s="306"/>
+      <c r="I45" s="306"/>
+      <c r="J45" s="306"/>
+      <c r="K45" s="306"/>
+      <c r="L45" s="306"/>
+      <c r="M45" s="306"/>
+      <c r="N45" s="306"/>
+      <c r="O45" s="307"/>
+      <c r="P45" s="12"/>
+    </row>
+    <row r="46" spans="2:16" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B46" s="116" t="s">
         <v>40</v>
       </c>
-      <c r="C39" s="119" t="s">
-[...5 lines deleted...]
-      <c r="E39" s="66" t="s">
+      <c r="C46" s="117" t="s">
+        <v>196</v>
+      </c>
+      <c r="D46" s="67" t="s">
+        <v>185</v>
+      </c>
+      <c r="E46" s="66" t="s">
         <v>60</v>
       </c>
-      <c r="F39" s="68" t="s">
+      <c r="F46" s="68" t="s">
         <v>38</v>
       </c>
-      <c r="G39" s="69" t="s">
+      <c r="G46" s="69" t="s">
         <v>2</v>
       </c>
-      <c r="H39" s="69" t="s">
+      <c r="H46" s="69" t="s">
         <v>3</v>
       </c>
-      <c r="I39" s="69" t="s">
+      <c r="I46" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="J39" s="70" t="s">
+      <c r="J46" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="K39" s="66" t="s">
+      <c r="K46" s="66" t="s">
         <v>21</v>
       </c>
-      <c r="L39" s="66" t="s">
+      <c r="L46" s="66" t="s">
         <v>72</v>
       </c>
-      <c r="M39" s="66" t="s">
+      <c r="M46" s="66" t="s">
         <v>61</v>
       </c>
-      <c r="N39" s="149" t="s">
+      <c r="N46" s="146" t="s">
         <v>1</v>
       </c>
-      <c r="O39" s="126" t="s">
-[...14 lines deleted...]
-      <c r="E40" s="54">
+      <c r="O46" s="124" t="s">
+        <v>238</v>
+      </c>
+      <c r="P46" s="71"/>
+    </row>
+    <row r="47" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B47" s="220" t="s">
+        <v>202</v>
+      </c>
+      <c r="C47" s="204" t="s">
+        <v>508</v>
+      </c>
+      <c r="D47" s="56" t="s">
+        <v>112</v>
+      </c>
+      <c r="E47" s="54">
         <v>2027</v>
       </c>
-      <c r="F40" s="55">
+      <c r="F47" s="55">
         <v>46589</v>
       </c>
-      <c r="G40" s="169" t="s">
-[...2 lines deleted...]
-      <c r="H40" s="169">
+      <c r="G47" s="166" t="s">
+        <v>107</v>
+      </c>
+      <c r="H47" s="166">
         <v>1500</v>
       </c>
-      <c r="I40" s="169" t="s">
+      <c r="I47" s="166" t="s">
         <v>28</v>
       </c>
-      <c r="J40" s="35" t="s">
-[...11 lines deleted...]
-      <c r="N40" s="44" t="s">
+      <c r="J47" s="35" t="s">
+        <v>294</v>
+      </c>
+      <c r="K47" s="166" t="s">
+        <v>203</v>
+      </c>
+      <c r="L47" s="166" t="s">
+        <v>39</v>
+      </c>
+      <c r="M47" s="166" t="s">
+        <v>39</v>
+      </c>
+      <c r="N47" s="44" t="s">
         <v>58</v>
       </c>
-      <c r="O40" s="127">
+      <c r="O47" s="125">
         <v>40726.199999999997</v>
       </c>
-      <c r="P40" s="5"/>
-[...11 lines deleted...]
-      <c r="E41" s="32">
+      <c r="P47" s="5"/>
+    </row>
+    <row r="48" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B48" s="183" t="s">
+        <v>201</v>
+      </c>
+      <c r="C48" s="204" t="s">
+        <v>508</v>
+      </c>
+      <c r="D48" s="56" t="s">
+        <v>112</v>
+      </c>
+      <c r="E48" s="32">
         <v>2027</v>
       </c>
-      <c r="F41" s="55">
+      <c r="F48" s="55">
         <v>46589</v>
       </c>
-      <c r="G41" s="44" t="s">
-[...2 lines deleted...]
-      <c r="H41" s="44">
+      <c r="G48" s="44" t="s">
+        <v>107</v>
+      </c>
+      <c r="H48" s="44">
         <v>1500</v>
-      </c>
-[...316 lines deleted...]
-        <v>130</v>
       </c>
       <c r="I48" s="44" t="s">
         <v>28</v>
       </c>
-      <c r="J48" s="49" t="s">
-        <v>279</v>
+      <c r="J48" s="35" t="s">
+        <v>256</v>
       </c>
       <c r="K48" s="44" t="s">
-        <v>129</v>
+        <v>180</v>
       </c>
       <c r="L48" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="M48" s="44" t="s">
+      <c r="M48" s="47" t="s">
         <v>39</v>
       </c>
       <c r="N48" s="44" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>41545</v>
+        <v>58</v>
+      </c>
+      <c r="O48" s="125">
+        <v>42359.78</v>
       </c>
       <c r="P48" s="5"/>
     </row>
-    <row r="49" spans="1:16" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-        <v>117</v>
+    <row r="49" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B49" s="183" t="s">
+        <v>335</v>
+      </c>
+      <c r="C49" s="204" t="s">
+        <v>508</v>
+      </c>
+      <c r="D49" s="56" t="s">
+        <v>112</v>
       </c>
       <c r="E49" s="32">
-        <v>2026</v>
-[...2 lines deleted...]
-        <v>46295</v>
+        <v>2027</v>
+      </c>
+      <c r="F49" s="55">
+        <v>46589</v>
       </c>
       <c r="G49" s="44" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>107</v>
+      </c>
+      <c r="H49" s="44">
+        <v>1500</v>
       </c>
       <c r="I49" s="44" t="s">
         <v>28</v>
       </c>
-      <c r="J49" s="49" t="s">
-        <v>280</v>
+      <c r="J49" s="35" t="s">
+        <v>347</v>
       </c>
       <c r="K49" s="44" t="s">
-        <v>129</v>
+        <v>346</v>
       </c>
       <c r="L49" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M49" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N49" s="44" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>42978</v>
+        <v>58</v>
+      </c>
+      <c r="O49" s="125">
+        <v>44035.59</v>
       </c>
       <c r="P49" s="5"/>
     </row>
     <row r="50" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B50" s="123" t="s">
-        <v>298</v>
+      <c r="A50" s="27"/>
+      <c r="B50" s="224" t="s">
+        <v>222</v>
       </c>
       <c r="C50" s="37">
-        <v>26064</v>
+        <v>27121</v>
       </c>
       <c r="D50" s="56" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="E50" s="32">
+        <v>112</v>
+      </c>
+      <c r="E50" s="50">
         <v>2027</v>
       </c>
       <c r="F50" s="33">
-        <v>46295</v>
-[...5 lines deleted...]
-        <v>10</v>
+        <v>46660</v>
+      </c>
+      <c r="G50" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="H50" s="51" t="s">
+        <v>224</v>
       </c>
       <c r="I50" s="44" t="s">
-        <v>28</v>
-[...11 lines deleted...]
-        <v>47</v>
+        <v>27</v>
+      </c>
+      <c r="J50" s="52" t="s">
+        <v>344</v>
+      </c>
+      <c r="K50" s="51" t="s">
+        <v>225</v>
+      </c>
+      <c r="L50" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="M50" s="53" t="s">
+        <v>39</v>
       </c>
       <c r="N50" s="44" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>37906</v>
+        <v>248</v>
+      </c>
+      <c r="O50" s="130">
+        <v>31553.200000000001</v>
       </c>
       <c r="P50" s="5"/>
     </row>
     <row r="51" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B51" s="123" t="s">
-        <v>299</v>
+      <c r="A51" s="27"/>
+      <c r="B51" s="224" t="s">
+        <v>223</v>
       </c>
       <c r="C51" s="37">
-        <v>26064</v>
+        <v>27121</v>
       </c>
       <c r="D51" s="56" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="E51" s="32">
+        <v>112</v>
+      </c>
+      <c r="E51" s="50">
         <v>2027</v>
       </c>
       <c r="F51" s="33">
-        <v>46295</v>
-[...5 lines deleted...]
-        <v>10</v>
+        <v>46660</v>
+      </c>
+      <c r="G51" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="H51" s="51" t="s">
+        <v>224</v>
       </c>
       <c r="I51" s="44" t="s">
-        <v>28</v>
-[...11 lines deleted...]
-        <v>47</v>
+        <v>27</v>
+      </c>
+      <c r="J51" s="52" t="s">
+        <v>345</v>
+      </c>
+      <c r="K51" s="51" t="s">
+        <v>225</v>
+      </c>
+      <c r="L51" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="M51" s="53" t="s">
+        <v>39</v>
       </c>
       <c r="N51" s="44" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>40293</v>
+        <v>248</v>
+      </c>
+      <c r="O51" s="130">
+        <v>34332.400000000001</v>
       </c>
       <c r="P51" s="5"/>
     </row>
     <row r="52" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B52" s="123" t="s">
-[...6 lines deleted...]
-        <v>116</v>
+      <c r="B52" s="101" t="s">
+        <v>259</v>
+      </c>
+      <c r="C52" s="98">
+        <v>26052</v>
+      </c>
+      <c r="D52" s="209" t="s">
+        <v>113</v>
       </c>
       <c r="E52" s="32">
-        <v>2027</v>
+        <v>2026</v>
       </c>
       <c r="F52" s="33">
         <v>46295</v>
       </c>
       <c r="G52" s="44" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>20</v>
+      </c>
+      <c r="H52" s="45" t="s">
+        <v>114</v>
       </c>
       <c r="I52" s="44" t="s">
         <v>28</v>
       </c>
-      <c r="J52" s="35" t="s">
+      <c r="J52" s="49" t="s">
+        <v>263</v>
+      </c>
+      <c r="K52" s="44" t="s">
+        <v>260</v>
+      </c>
+      <c r="L52" s="44" t="s">
+        <v>261</v>
+      </c>
+      <c r="M52" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N52" s="44" t="s">
+        <v>262</v>
+      </c>
+      <c r="O52" s="129">
+        <v>36250</v>
+      </c>
+      <c r="P52" s="5"/>
+    </row>
+    <row r="53" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B53" s="177" t="s">
+        <v>330</v>
+      </c>
+      <c r="C53" s="37" t="s">
         <v>549</v>
       </c>
-      <c r="K52" s="44" t="s">
-[...5 lines deleted...]
-      <c r="M52" s="44" t="s">
+      <c r="D53" s="209" t="s">
+        <v>113</v>
+      </c>
+      <c r="E53" s="32">
+        <v>2026</v>
+      </c>
+      <c r="F53" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G53" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H53" s="45" t="s">
+        <v>114</v>
+      </c>
+      <c r="I53" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="J53" s="49" t="s">
+        <v>332</v>
+      </c>
+      <c r="K53" s="44" t="s">
+        <v>333</v>
+      </c>
+      <c r="L53" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M53" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N53" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="O53" s="129">
+        <v>36605.5</v>
+      </c>
+      <c r="P53" s="5"/>
+    </row>
+    <row r="54" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B54" s="177" t="s">
+        <v>331</v>
+      </c>
+      <c r="C54" s="37" t="s">
+        <v>549</v>
+      </c>
+      <c r="D54" s="209" t="s">
+        <v>515</v>
+      </c>
+      <c r="E54" s="32">
+        <v>2026</v>
+      </c>
+      <c r="F54" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G54" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H54" s="45" t="s">
+        <v>114</v>
+      </c>
+      <c r="I54" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="J54" s="49" t="s">
+        <v>334</v>
+      </c>
+      <c r="K54" s="44" t="s">
+        <v>117</v>
+      </c>
+      <c r="L54" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M54" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N54" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="O54" s="129">
+        <v>39019.199999999997</v>
+      </c>
+      <c r="P54" s="5"/>
+    </row>
+    <row r="55" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B55" s="121" t="s">
+        <v>267</v>
+      </c>
+      <c r="C55" s="37" t="s">
+        <v>538</v>
+      </c>
+      <c r="D55" s="56" t="s">
+        <v>112</v>
+      </c>
+      <c r="E55" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F55" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G55" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="H55" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="I55" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="J55" s="35" t="s">
+        <v>509</v>
+      </c>
+      <c r="K55" s="44" t="s">
+        <v>164</v>
+      </c>
+      <c r="L55" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M55" s="44" t="s">
         <v>47</v>
       </c>
-      <c r="N52" s="44" t="s">
+      <c r="N55" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O52" s="127">
+      <c r="O55" s="125">
+        <v>37906</v>
+      </c>
+      <c r="P55" s="5"/>
+    </row>
+    <row r="56" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B56" s="121" t="s">
+        <v>268</v>
+      </c>
+      <c r="C56" s="37" t="s">
+        <v>538</v>
+      </c>
+      <c r="D56" s="56" t="s">
+        <v>112</v>
+      </c>
+      <c r="E56" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F56" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G56" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="H56" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="I56" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="J56" s="35" t="s">
+        <v>510</v>
+      </c>
+      <c r="K56" s="44" t="s">
+        <v>166</v>
+      </c>
+      <c r="L56" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M56" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="N56" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="O56" s="125">
+        <v>40293</v>
+      </c>
+      <c r="P56" s="5"/>
+    </row>
+    <row r="57" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B57" s="121" t="s">
+        <v>293</v>
+      </c>
+      <c r="C57" s="37" t="s">
+        <v>538</v>
+      </c>
+      <c r="D57" s="56" t="s">
+        <v>112</v>
+      </c>
+      <c r="E57" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F57" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G57" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="H57" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="I57" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="J57" s="35" t="s">
+        <v>511</v>
+      </c>
+      <c r="K57" s="44" t="s">
+        <v>165</v>
+      </c>
+      <c r="L57" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M57" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="N57" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="O57" s="125">
         <v>42013</v>
       </c>
-      <c r="P52" s="5"/>
-[...12 lines deleted...]
-      <c r="E53" s="39">
+      <c r="P57" s="5"/>
+    </row>
+    <row r="58" spans="1:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="27"/>
+      <c r="B58" s="200" t="s">
+        <v>269</v>
+      </c>
+      <c r="C58" s="201" t="s">
+        <v>538</v>
+      </c>
+      <c r="D58" s="207" t="s">
+        <v>515</v>
+      </c>
+      <c r="E58" s="39">
         <v>2026</v>
       </c>
-      <c r="F53" s="40">
-[...2 lines deleted...]
-      <c r="G53" s="38" t="s">
+      <c r="F58" s="40">
+        <v>46660</v>
+      </c>
+      <c r="G58" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="H53" s="38" t="s">
+      <c r="H58" s="38" t="s">
         <v>70</v>
       </c>
-      <c r="I53" s="38" t="s">
+      <c r="I58" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="J53" s="48" t="s">
-[...11 lines deleted...]
-      <c r="N53" s="38" t="s">
+      <c r="J58" s="48" t="s">
+        <v>270</v>
+      </c>
+      <c r="K58" s="38" t="s">
+        <v>292</v>
+      </c>
+      <c r="L58" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="M58" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="N58" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="O53" s="134">
+      <c r="O58" s="131">
         <v>33533</v>
       </c>
-      <c r="P53" s="5"/>
-[...32 lines deleted...]
-      <c r="B56" s="118" t="s">
+      <c r="P58" s="5"/>
+    </row>
+    <row r="59" spans="1:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B59" s="111"/>
+      <c r="C59" s="103"/>
+      <c r="D59" s="15"/>
+      <c r="E59" s="15"/>
+      <c r="F59" s="10"/>
+      <c r="J59" s="77"/>
+      <c r="N59" s="147"/>
+      <c r="O59" s="4"/>
+      <c r="P59" s="5"/>
+    </row>
+    <row r="60" spans="1:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B60" s="305" t="s">
+        <v>338</v>
+      </c>
+      <c r="C60" s="306"/>
+      <c r="D60" s="306"/>
+      <c r="E60" s="306"/>
+      <c r="F60" s="306"/>
+      <c r="G60" s="306"/>
+      <c r="H60" s="306"/>
+      <c r="I60" s="306"/>
+      <c r="J60" s="306"/>
+      <c r="K60" s="306"/>
+      <c r="L60" s="306"/>
+      <c r="M60" s="306"/>
+      <c r="N60" s="306"/>
+      <c r="O60" s="307"/>
+      <c r="P60" s="12"/>
+    </row>
+    <row r="61" spans="1:16" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B61" s="116" t="s">
         <v>40</v>
       </c>
-      <c r="C56" s="119" t="s">
-[...5 lines deleted...]
-      <c r="E56" s="66" t="s">
+      <c r="C61" s="117" t="s">
+        <v>196</v>
+      </c>
+      <c r="D61" s="67" t="s">
+        <v>185</v>
+      </c>
+      <c r="E61" s="66" t="s">
         <v>60</v>
       </c>
-      <c r="F56" s="68" t="s">
+      <c r="F61" s="68" t="s">
         <v>38</v>
       </c>
-      <c r="G56" s="69" t="s">
+      <c r="G61" s="69" t="s">
         <v>2</v>
       </c>
-      <c r="H56" s="69" t="s">
+      <c r="H61" s="69" t="s">
         <v>3</v>
       </c>
-      <c r="I56" s="69" t="s">
+      <c r="I61" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="J56" s="70" t="s">
+      <c r="J61" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="K56" s="66" t="s">
+      <c r="K61" s="66" t="s">
         <v>21</v>
       </c>
-      <c r="L56" s="66" t="s">
+      <c r="L61" s="66" t="s">
         <v>72</v>
       </c>
-      <c r="M56" s="66" t="s">
+      <c r="M61" s="66" t="s">
         <v>61</v>
       </c>
-      <c r="N56" s="149" t="s">
+      <c r="N61" s="146" t="s">
         <v>1</v>
       </c>
-      <c r="O56" s="126" t="s">
-[...227 lines deleted...]
-      <c r="P61" s="95"/>
+      <c r="O61" s="124" t="s">
+        <v>238</v>
+      </c>
+      <c r="P61" s="71"/>
     </row>
     <row r="62" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B62" s="180" t="s">
-[...3 lines deleted...]
-        <v>26054</v>
+      <c r="B62" s="177" t="s">
+        <v>348</v>
+      </c>
+      <c r="C62" s="178" t="s">
+        <v>539</v>
       </c>
       <c r="D62" s="32" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="E62" s="56">
         <v>2027</v>
       </c>
-      <c r="F62" s="178">
-        <v>46295</v>
+      <c r="F62" s="175">
+        <v>46660</v>
       </c>
       <c r="G62" s="45" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="H62" s="45">
-        <v>3500</v>
+        <v>2500</v>
       </c>
       <c r="I62" s="45" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="J62" s="46" t="s">
-        <v>396</v>
+        <v>349</v>
       </c>
       <c r="K62" s="45" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="L62" s="45" t="s">
         <v>39</v>
       </c>
       <c r="M62" s="45" t="s">
-        <v>47</v>
+        <v>122</v>
       </c>
       <c r="N62" s="45" t="s">
         <v>58</v>
       </c>
-      <c r="O62" s="179">
+      <c r="O62" s="176">
+        <v>42548.27</v>
+      </c>
+      <c r="P62" s="95"/>
+    </row>
+    <row r="63" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B63" s="177" t="s">
+        <v>350</v>
+      </c>
+      <c r="C63" s="178" t="s">
+        <v>539</v>
+      </c>
+      <c r="D63" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E63" s="56">
+        <v>2027</v>
+      </c>
+      <c r="F63" s="175">
+        <v>46660</v>
+      </c>
+      <c r="G63" s="45" t="s">
+        <v>107</v>
+      </c>
+      <c r="H63" s="45">
+        <v>3500</v>
+      </c>
+      <c r="I63" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="J63" s="46" t="s">
+        <v>351</v>
+      </c>
+      <c r="K63" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="L63" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="M63" s="45" t="s">
+        <v>122</v>
+      </c>
+      <c r="N63" s="45" t="s">
+        <v>58</v>
+      </c>
+      <c r="O63" s="176">
+        <v>42879.93</v>
+      </c>
+      <c r="P63" s="95"/>
+    </row>
+    <row r="64" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B64" s="177" t="s">
+        <v>352</v>
+      </c>
+      <c r="C64" s="178" t="s">
+        <v>539</v>
+      </c>
+      <c r="D64" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E64" s="56">
+        <v>2027</v>
+      </c>
+      <c r="F64" s="175">
+        <v>46660</v>
+      </c>
+      <c r="G64" s="45" t="s">
+        <v>107</v>
+      </c>
+      <c r="H64" s="45">
+        <v>3500</v>
+      </c>
+      <c r="I64" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="J64" s="46" t="s">
+        <v>353</v>
+      </c>
+      <c r="K64" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="L64" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="M64" s="45" t="s">
+        <v>122</v>
+      </c>
+      <c r="N64" s="45" t="s">
+        <v>58</v>
+      </c>
+      <c r="O64" s="176">
+        <v>43892.42</v>
+      </c>
+      <c r="P64" s="95"/>
+    </row>
+    <row r="65" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B65" s="177" t="s">
+        <v>354</v>
+      </c>
+      <c r="C65" s="178" t="s">
+        <v>539</v>
+      </c>
+      <c r="D65" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E65" s="56">
+        <v>2027</v>
+      </c>
+      <c r="F65" s="175">
+        <v>46660</v>
+      </c>
+      <c r="G65" s="45" t="s">
+        <v>107</v>
+      </c>
+      <c r="H65" s="45">
+        <v>2500</v>
+      </c>
+      <c r="I65" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="J65" s="46" t="s">
+        <v>356</v>
+      </c>
+      <c r="K65" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="L65" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="M65" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="N65" s="45" t="s">
+        <v>58</v>
+      </c>
+      <c r="O65" s="176">
+        <v>57382.33</v>
+      </c>
+      <c r="P65" s="95"/>
+    </row>
+    <row r="66" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B66" s="177" t="s">
+        <v>355</v>
+      </c>
+      <c r="C66" s="178" t="s">
+        <v>539</v>
+      </c>
+      <c r="D66" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E66" s="56">
+        <v>2027</v>
+      </c>
+      <c r="F66" s="175">
+        <v>46660</v>
+      </c>
+      <c r="G66" s="45" t="s">
+        <v>107</v>
+      </c>
+      <c r="H66" s="45">
+        <v>3500</v>
+      </c>
+      <c r="I66" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="J66" s="46" t="s">
+        <v>360</v>
+      </c>
+      <c r="K66" s="45" t="s">
+        <v>74</v>
+      </c>
+      <c r="L66" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="M66" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="N66" s="45" t="s">
+        <v>58</v>
+      </c>
+      <c r="O66" s="176">
+        <v>57507.99</v>
+      </c>
+      <c r="P66" s="95"/>
+    </row>
+    <row r="67" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B67" s="177" t="s">
+        <v>361</v>
+      </c>
+      <c r="C67" s="178" t="s">
+        <v>539</v>
+      </c>
+      <c r="D67" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E67" s="56">
+        <v>2027</v>
+      </c>
+      <c r="F67" s="175">
+        <v>46660</v>
+      </c>
+      <c r="G67" s="45" t="s">
+        <v>107</v>
+      </c>
+      <c r="H67" s="45">
+        <v>3500</v>
+      </c>
+      <c r="I67" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="J67" s="46" t="s">
+        <v>362</v>
+      </c>
+      <c r="K67" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="L67" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="M67" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="N67" s="45" t="s">
+        <v>58</v>
+      </c>
+      <c r="O67" s="176">
         <v>57647.040000000001</v>
       </c>
-      <c r="P62" s="95"/>
-[...11 lines deleted...]
-      <c r="E63" s="32">
+      <c r="P67" s="95"/>
+    </row>
+    <row r="68" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B68" s="121" t="s">
+        <v>379</v>
+      </c>
+      <c r="C68" s="37" t="s">
+        <v>550</v>
+      </c>
+      <c r="D68" s="209" t="s">
+        <v>113</v>
+      </c>
+      <c r="E68" s="32">
         <v>2026</v>
       </c>
-      <c r="F63" s="33">
-[...228 lines deleted...]
-        <v>46295</v>
+      <c r="F68" s="175">
+        <v>46660</v>
       </c>
       <c r="G68" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H68" s="44" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="I68" s="44" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="J68" s="57" t="s">
-        <v>427</v>
+        <v>383</v>
       </c>
       <c r="K68" s="44" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="L68" s="47" t="s">
         <v>39</v>
       </c>
       <c r="M68" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N68" s="44" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>47217.8</v>
+        <v>380</v>
+      </c>
+      <c r="O68" s="125">
+        <v>44420</v>
       </c>
       <c r="P68" s="5"/>
     </row>
-    <row r="69" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-        <v>117</v>
+    <row r="69" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B69" s="121" t="s">
+        <v>381</v>
+      </c>
+      <c r="C69" s="37" t="s">
+        <v>550</v>
+      </c>
+      <c r="D69" s="209" t="s">
+        <v>113</v>
       </c>
       <c r="E69" s="50">
         <v>2026</v>
       </c>
-      <c r="F69" s="33">
-        <v>46295</v>
+      <c r="F69" s="175">
+        <v>46660</v>
       </c>
       <c r="G69" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H69" s="44" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="I69" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J69" s="57" t="s">
-        <v>428</v>
+        <v>382</v>
       </c>
       <c r="K69" s="44" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="L69" s="44" t="s">
+        <v>99</v>
+      </c>
+      <c r="L69" s="47" t="s">
         <v>39</v>
       </c>
       <c r="M69" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N69" s="44" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>48031</v>
+        <v>380</v>
+      </c>
+      <c r="O69" s="125">
+        <v>45460</v>
       </c>
       <c r="P69" s="5"/>
     </row>
-    <row r="70" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-        <v>117</v>
+    <row r="70" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B70" s="121" t="s">
+        <v>384</v>
+      </c>
+      <c r="C70" s="37" t="s">
+        <v>550</v>
+      </c>
+      <c r="D70" s="209" t="s">
+        <v>113</v>
       </c>
       <c r="E70" s="50">
         <v>2026</v>
       </c>
-      <c r="F70" s="33">
-        <v>46295</v>
+      <c r="F70" s="175">
+        <v>46660</v>
       </c>
       <c r="G70" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H70" s="44" t="s">
+        <v>98</v>
+      </c>
+      <c r="I70" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="J70" s="57" t="s">
+        <v>385</v>
+      </c>
+      <c r="K70" s="44" t="s">
         <v>100</v>
       </c>
-      <c r="I70" s="44" t="s">
-[...8 lines deleted...]
-      <c r="L70" s="44" t="s">
+      <c r="L70" s="47" t="s">
         <v>39</v>
       </c>
       <c r="M70" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N70" s="44" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>47872.2</v>
+        <v>380</v>
+      </c>
+      <c r="O70" s="125">
+        <v>46588</v>
       </c>
       <c r="P70" s="5"/>
     </row>
     <row r="71" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A71" s="7"/>
-      <c r="B71" s="123" t="s">
-[...8 lines deleted...]
-      <c r="E71" s="50">
+      <c r="B71" s="121" t="s">
+        <v>386</v>
+      </c>
+      <c r="C71" s="37" t="s">
+        <v>551</v>
+      </c>
+      <c r="D71" s="209" t="s">
+        <v>113</v>
+      </c>
+      <c r="E71" s="32">
         <v>2026</v>
       </c>
-      <c r="F71" s="33">
-        <v>46295</v>
+      <c r="F71" s="175">
+        <v>46660</v>
       </c>
       <c r="G71" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H71" s="44" t="s">
+        <v>96</v>
+      </c>
+      <c r="I71" s="44" t="s">
+        <v>29</v>
+      </c>
+      <c r="J71" s="57" t="s">
+        <v>387</v>
+      </c>
+      <c r="K71" s="44" t="s">
         <v>102</v>
       </c>
-      <c r="I71" s="44" t="s">
-[...8 lines deleted...]
-      <c r="L71" s="44" t="s">
+      <c r="L71" s="47" t="s">
         <v>39</v>
       </c>
       <c r="M71" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N71" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="O71" s="127">
-        <v>48795.4</v>
+      <c r="O71" s="125">
+        <v>46111.4</v>
       </c>
       <c r="P71" s="5"/>
     </row>
     <row r="72" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A72" s="7"/>
-      <c r="B72" s="123" t="s">
-[...6 lines deleted...]
-        <v>117</v>
+      <c r="B72" s="121" t="s">
+        <v>389</v>
+      </c>
+      <c r="C72" s="37" t="s">
+        <v>551</v>
+      </c>
+      <c r="D72" s="209" t="s">
+        <v>113</v>
       </c>
       <c r="E72" s="32">
         <v>2026</v>
       </c>
-      <c r="F72" s="33">
-        <v>46295</v>
+      <c r="F72" s="175">
+        <v>46660</v>
       </c>
       <c r="G72" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H72" s="44" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="I72" s="44" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="J72" s="57" t="s">
-        <v>434</v>
+        <v>388</v>
       </c>
       <c r="K72" s="44" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="L72" s="44" t="s">
+        <v>101</v>
+      </c>
+      <c r="L72" s="47" t="s">
         <v>39</v>
       </c>
       <c r="M72" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N72" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="O72" s="127">
-        <v>50099.8</v>
+      <c r="O72" s="125">
+        <v>46118.6</v>
       </c>
       <c r="P72" s="5"/>
     </row>
     <row r="73" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A73" s="7"/>
-      <c r="B73" s="123" t="s">
-[...8 lines deleted...]
-      <c r="E73" s="32">
+      <c r="B73" s="121" t="s">
+        <v>390</v>
+      </c>
+      <c r="C73" s="37" t="s">
+        <v>551</v>
+      </c>
+      <c r="D73" s="209" t="s">
+        <v>113</v>
+      </c>
+      <c r="E73" s="50">
         <v>2026</v>
       </c>
-      <c r="F73" s="33">
-        <v>46295</v>
+      <c r="F73" s="175">
+        <v>46660</v>
       </c>
       <c r="G73" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H73" s="44" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="I73" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J73" s="57" t="s">
-        <v>436</v>
+        <v>392</v>
       </c>
       <c r="K73" s="44" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="L73" s="47" t="s">
         <v>39</v>
       </c>
       <c r="M73" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N73" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="O73" s="127">
-        <v>49154.6</v>
+      <c r="O73" s="125">
+        <v>47217.8</v>
       </c>
       <c r="P73" s="5"/>
     </row>
-    <row r="74" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-        <v>46295</v>
+    <row r="74" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
+      <c r="A74" s="7"/>
+      <c r="B74" s="121" t="s">
+        <v>391</v>
+      </c>
+      <c r="C74" s="37" t="s">
+        <v>551</v>
+      </c>
+      <c r="D74" s="209" t="s">
+        <v>113</v>
+      </c>
+      <c r="E74" s="50">
+        <v>2026</v>
+      </c>
+      <c r="F74" s="175">
+        <v>46660</v>
       </c>
       <c r="G74" s="44" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="H74" s="44" t="s">
-        <v>44</v>
+        <v>98</v>
       </c>
       <c r="I74" s="44" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J74" s="57" t="s">
-        <v>308</v>
+        <v>393</v>
       </c>
       <c r="K74" s="44" t="s">
-        <v>53</v>
+        <v>103</v>
       </c>
       <c r="L74" s="44" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="M74" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N74" s="44" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>42861</v>
+        <v>18</v>
+      </c>
+      <c r="O74" s="125">
+        <v>48031</v>
       </c>
       <c r="P74" s="5"/>
     </row>
-    <row r="75" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-[...33 lines deleted...]
-      <c r="M75" s="169" t="s">
+    <row r="75" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
+      <c r="A75" s="7"/>
+      <c r="B75" s="121" t="s">
+        <v>394</v>
+      </c>
+      <c r="C75" s="37" t="s">
+        <v>551</v>
+      </c>
+      <c r="D75" s="209" t="s">
+        <v>113</v>
+      </c>
+      <c r="E75" s="50">
+        <v>2026</v>
+      </c>
+      <c r="F75" s="175">
+        <v>46660</v>
+      </c>
+      <c r="G75" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H75" s="44" t="s">
+        <v>96</v>
+      </c>
+      <c r="I75" s="44" t="s">
+        <v>29</v>
+      </c>
+      <c r="J75" s="57" t="s">
+        <v>396</v>
+      </c>
+      <c r="K75" s="44" t="s">
+        <v>104</v>
+      </c>
+      <c r="L75" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M75" s="44" t="s">
         <v>52</v>
       </c>
-      <c r="N75" s="169" t="s">
-[...3 lines deleted...]
-        <v>44314</v>
+      <c r="N75" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="O75" s="125">
+        <v>47872.2</v>
       </c>
       <c r="P75" s="5"/>
     </row>
-    <row r="76" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-        <v>46295</v>
+    <row r="76" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
+      <c r="A76" s="7"/>
+      <c r="B76" s="121" t="s">
+        <v>395</v>
+      </c>
+      <c r="C76" s="37" t="s">
+        <v>551</v>
+      </c>
+      <c r="D76" s="209" t="s">
+        <v>113</v>
+      </c>
+      <c r="E76" s="50">
+        <v>2026</v>
+      </c>
+      <c r="F76" s="175">
+        <v>46660</v>
       </c>
       <c r="G76" s="44" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="H76" s="44" t="s">
-        <v>31</v>
+        <v>98</v>
       </c>
       <c r="I76" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J76" s="57" t="s">
-        <v>311</v>
+        <v>397</v>
       </c>
       <c r="K76" s="44" t="s">
-        <v>123</v>
+        <v>105</v>
       </c>
       <c r="L76" s="44" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="M76" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N76" s="44" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>45279</v>
+        <v>18</v>
+      </c>
+      <c r="O76" s="125">
+        <v>48795.4</v>
       </c>
       <c r="P76" s="5"/>
     </row>
-    <row r="77" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>116</v>
+    <row r="77" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
+      <c r="A77" s="7"/>
+      <c r="B77" s="121" t="s">
+        <v>398</v>
+      </c>
+      <c r="C77" s="37" t="s">
+        <v>551</v>
+      </c>
+      <c r="D77" s="209" t="s">
+        <v>113</v>
       </c>
       <c r="E77" s="32">
-        <v>2027</v>
-[...2 lines deleted...]
-        <v>46295</v>
+        <v>2026</v>
+      </c>
+      <c r="F77" s="175">
+        <v>46660</v>
       </c>
       <c r="G77" s="44" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="H77" s="44" t="s">
-        <v>44</v>
+        <v>98</v>
       </c>
       <c r="I77" s="44" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J77" s="57" t="s">
-        <v>392</v>
+        <v>399</v>
       </c>
       <c r="K77" s="44" t="s">
-        <v>55</v>
+        <v>106</v>
       </c>
       <c r="L77" s="44" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="M77" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N77" s="44" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>46044</v>
+        <v>18</v>
+      </c>
+      <c r="O77" s="125">
+        <v>50099.8</v>
       </c>
       <c r="P77" s="5"/>
     </row>
-    <row r="78" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>116</v>
+    <row r="78" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
+      <c r="A78" s="7"/>
+      <c r="B78" s="121" t="s">
+        <v>400</v>
+      </c>
+      <c r="C78" s="37" t="s">
+        <v>551</v>
+      </c>
+      <c r="D78" s="209" t="s">
+        <v>113</v>
       </c>
       <c r="E78" s="32">
-        <v>2027</v>
-[...2 lines deleted...]
-        <v>46295</v>
+        <v>2026</v>
+      </c>
+      <c r="F78" s="175">
+        <v>46660</v>
       </c>
       <c r="G78" s="44" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="H78" s="44" t="s">
-        <v>44</v>
+        <v>98</v>
       </c>
       <c r="I78" s="44" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J78" s="57" t="s">
-        <v>312</v>
+        <v>401</v>
       </c>
       <c r="K78" s="44" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>106</v>
+      </c>
+      <c r="L78" s="47" t="s">
+        <v>39</v>
       </c>
       <c r="M78" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N78" s="44" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>46260</v>
+        <v>18</v>
+      </c>
+      <c r="O78" s="125">
+        <v>49154.6</v>
       </c>
       <c r="P78" s="5"/>
     </row>
     <row r="79" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B79" s="123" t="s">
-[...3 lines deleted...]
-        <v>26065</v>
+      <c r="B79" s="121" t="s">
+        <v>276</v>
+      </c>
+      <c r="C79" s="37" t="s">
+        <v>540</v>
       </c>
       <c r="D79" s="32" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="E79" s="32">
         <v>2027</v>
       </c>
       <c r="F79" s="33">
-        <v>46295</v>
+        <v>46660</v>
       </c>
       <c r="G79" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H79" s="44" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="I79" s="44" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="J79" s="57" t="s">
-        <v>391</v>
+        <v>277</v>
       </c>
       <c r="K79" s="44" t="s">
-        <v>124</v>
+        <v>53</v>
       </c>
       <c r="L79" s="44" t="s">
         <v>41</v>
       </c>
       <c r="M79" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N79" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O79" s="127">
-        <v>47249</v>
+      <c r="O79" s="125">
+        <v>42861</v>
       </c>
       <c r="P79" s="5"/>
     </row>
-    <row r="80" spans="1:16" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>26065</v>
+    <row r="80" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B80" s="222" t="s">
+        <v>278</v>
+      </c>
+      <c r="C80" s="37" t="s">
+        <v>540</v>
       </c>
       <c r="D80" s="32" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="E80" s="32">
         <v>2027</v>
       </c>
       <c r="F80" s="33">
-        <v>46295</v>
-[...1 lines deleted...]
-      <c r="G80" s="44" t="s">
+        <v>46660</v>
+      </c>
+      <c r="G80" s="166" t="s">
         <v>6</v>
       </c>
-      <c r="H80" s="44" t="s">
-[...11 lines deleted...]
-      <c r="L80" s="44" t="s">
+      <c r="H80" s="184" t="s">
+        <v>31</v>
+      </c>
+      <c r="I80" s="166" t="s">
+        <v>30</v>
+      </c>
+      <c r="J80" s="185" t="s">
+        <v>279</v>
+      </c>
+      <c r="K80" s="166" t="s">
+        <v>54</v>
+      </c>
+      <c r="L80" s="166" t="s">
         <v>41</v>
       </c>
-      <c r="M80" s="44" t="s">
-[...2 lines deleted...]
-      <c r="N80" s="44" t="s">
+      <c r="M80" s="166" t="s">
+        <v>52</v>
+      </c>
+      <c r="N80" s="166" t="s">
         <v>7</v>
       </c>
-      <c r="O80" s="127">
-        <v>57807</v>
+      <c r="O80" s="186">
+        <v>44314</v>
       </c>
       <c r="P80" s="5"/>
     </row>
     <row r="81" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B81" s="123" t="s">
-[...3 lines deleted...]
-        <v>26065</v>
+      <c r="B81" s="121" t="s">
+        <v>295</v>
+      </c>
+      <c r="C81" s="37" t="s">
+        <v>540</v>
       </c>
       <c r="D81" s="32" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="E81" s="32">
         <v>2027</v>
       </c>
       <c r="F81" s="33">
-        <v>46295</v>
+        <v>46660</v>
       </c>
       <c r="G81" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H81" s="44" t="s">
         <v>31</v>
       </c>
       <c r="I81" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J81" s="57" t="s">
-        <v>393</v>
+        <v>280</v>
       </c>
       <c r="K81" s="44" t="s">
-        <v>46</v>
+        <v>119</v>
       </c>
       <c r="L81" s="44" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M81" s="44" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="N81" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O81" s="127">
-        <v>59115</v>
+      <c r="O81" s="125">
+        <v>45279</v>
       </c>
       <c r="P81" s="5"/>
     </row>
     <row r="82" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B82" s="123" t="s">
-[...6 lines deleted...]
-        <v>116</v>
+      <c r="B82" s="121" t="s">
+        <v>296</v>
+      </c>
+      <c r="C82" s="37" t="s">
+        <v>540</v>
+      </c>
+      <c r="D82" s="32" t="s">
+        <v>112</v>
       </c>
       <c r="E82" s="32">
         <v>2027</v>
       </c>
       <c r="F82" s="33">
-        <v>46295</v>
+        <v>46660</v>
       </c>
       <c r="G82" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H82" s="44" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="I82" s="44" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="J82" s="57" t="s">
-        <v>313</v>
+        <v>358</v>
       </c>
       <c r="K82" s="44" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="L82" s="44" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M82" s="44" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="N82" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O82" s="127">
-        <v>60663</v>
+      <c r="O82" s="125">
+        <v>46044</v>
       </c>
       <c r="P82" s="5"/>
     </row>
-    <row r="83" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3"/>
-[...62 lines deleted...]
-      <c r="P85" s="71"/>
+    <row r="83" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B83" s="121" t="s">
+        <v>297</v>
+      </c>
+      <c r="C83" s="37" t="s">
+        <v>540</v>
+      </c>
+      <c r="D83" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E83" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F83" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G83" s="44" t="s">
+        <v>6</v>
+      </c>
+      <c r="H83" s="44" t="s">
+        <v>44</v>
+      </c>
+      <c r="I83" s="44" t="s">
+        <v>29</v>
+      </c>
+      <c r="J83" s="57" t="s">
+        <v>281</v>
+      </c>
+      <c r="K83" s="44" t="s">
+        <v>55</v>
+      </c>
+      <c r="L83" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="M83" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="N83" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="O83" s="125">
+        <v>46260</v>
+      </c>
+      <c r="P83" s="5"/>
+    </row>
+    <row r="84" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B84" s="121" t="s">
+        <v>298</v>
+      </c>
+      <c r="C84" s="37" t="s">
+        <v>540</v>
+      </c>
+      <c r="D84" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E84" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F84" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G84" s="44" t="s">
+        <v>6</v>
+      </c>
+      <c r="H84" s="44" t="s">
+        <v>31</v>
+      </c>
+      <c r="I84" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="J84" s="57" t="s">
+        <v>357</v>
+      </c>
+      <c r="K84" s="44" t="s">
+        <v>120</v>
+      </c>
+      <c r="L84" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="M84" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="N84" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="O84" s="125">
+        <v>47249</v>
+      </c>
+      <c r="P84" s="5"/>
+    </row>
+    <row r="85" spans="2:16" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B85" s="121" t="s">
+        <v>299</v>
+      </c>
+      <c r="C85" s="37" t="s">
+        <v>540</v>
+      </c>
+      <c r="D85" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E85" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F85" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G85" s="44" t="s">
+        <v>6</v>
+      </c>
+      <c r="H85" s="44" t="s">
+        <v>44</v>
+      </c>
+      <c r="I85" s="44" t="s">
+        <v>29</v>
+      </c>
+      <c r="J85" s="57" t="s">
+        <v>517</v>
+      </c>
+      <c r="K85" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="L85" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="M85" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="N85" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="O85" s="125">
+        <v>57807</v>
+      </c>
+      <c r="P85" s="5"/>
     </row>
     <row r="86" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B86" s="186" t="s">
-[...3 lines deleted...]
-        <v>26055</v>
+      <c r="B86" s="121" t="s">
+        <v>300</v>
+      </c>
+      <c r="C86" s="37" t="s">
+        <v>540</v>
       </c>
       <c r="D86" s="32" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="E86" s="32">
         <v>2027</v>
       </c>
       <c r="F86" s="33">
-        <v>46295</v>
+        <v>46660</v>
       </c>
       <c r="G86" s="44" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-        <v>410</v>
+        <v>6</v>
+      </c>
+      <c r="H86" s="44" t="s">
+        <v>31</v>
+      </c>
+      <c r="I86" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="J86" s="57" t="s">
+        <v>359</v>
       </c>
       <c r="K86" s="44" t="s">
-        <v>149</v>
+        <v>46</v>
       </c>
       <c r="L86" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M86" s="44" t="s">
-        <v>126</v>
+        <v>47</v>
       </c>
       <c r="N86" s="44" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>53664.03</v>
+        <v>7</v>
+      </c>
+      <c r="O86" s="125">
+        <v>59115</v>
       </c>
       <c r="P86" s="5"/>
     </row>
-    <row r="87" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="E87" s="32">
+    <row r="87" spans="2:16" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B87" s="200" t="s">
+        <v>301</v>
+      </c>
+      <c r="C87" s="201" t="s">
+        <v>540</v>
+      </c>
+      <c r="D87" s="221" t="s">
+        <v>112</v>
+      </c>
+      <c r="E87" s="39">
         <v>2027</v>
       </c>
-      <c r="F87" s="33">
-[...27 lines deleted...]
-        <v>54621.93</v>
+      <c r="F87" s="40">
+        <v>46660</v>
+      </c>
+      <c r="G87" s="38" t="s">
+        <v>6</v>
+      </c>
+      <c r="H87" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="I87" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="J87" s="228" t="s">
+        <v>282</v>
+      </c>
+      <c r="K87" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="L87" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="M87" s="38" t="s">
+        <v>47</v>
+      </c>
+      <c r="N87" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="O87" s="131">
+        <v>60663</v>
       </c>
       <c r="P87" s="5"/>
     </row>
-    <row r="88" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-[...139 lines deleted...]
-        <v>26063</v>
+    <row r="88" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="89" spans="2:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B89" s="354" t="s">
+        <v>337</v>
+      </c>
+      <c r="C89" s="355"/>
+      <c r="D89" s="355"/>
+      <c r="E89" s="355"/>
+      <c r="F89" s="355"/>
+      <c r="G89" s="355"/>
+      <c r="H89" s="355"/>
+      <c r="I89" s="355"/>
+      <c r="J89" s="355"/>
+      <c r="K89" s="355"/>
+      <c r="L89" s="355"/>
+      <c r="M89" s="355"/>
+      <c r="N89" s="355"/>
+      <c r="O89" s="356"/>
+      <c r="P89" s="12"/>
+    </row>
+    <row r="90" spans="2:16" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B90" s="116" t="s">
+        <v>40</v>
+      </c>
+      <c r="C90" s="117" t="s">
+        <v>196</v>
+      </c>
+      <c r="D90" s="67" t="s">
+        <v>185</v>
+      </c>
+      <c r="E90" s="66" t="s">
+        <v>60</v>
+      </c>
+      <c r="F90" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G90" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="H90" s="69" t="s">
+        <v>3</v>
+      </c>
+      <c r="I90" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="J90" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K90" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="L90" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="M90" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="N90" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="O90" s="124" t="s">
+        <v>238</v>
+      </c>
+      <c r="P90" s="71"/>
+    </row>
+    <row r="91" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B91" s="183" t="s">
+        <v>368</v>
+      </c>
+      <c r="C91" s="37" t="s">
+        <v>541</v>
       </c>
       <c r="D91" s="32" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="E91" s="32">
         <v>2027</v>
       </c>
-      <c r="F91" s="55">
-[...8 lines deleted...]
-      <c r="I91" s="177" t="s">
+      <c r="F91" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G91" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="H91" s="44">
+        <v>4500</v>
+      </c>
+      <c r="I91" s="47" t="s">
         <v>42</v>
       </c>
-      <c r="J91" s="191" t="s">
-[...15 lines deleted...]
-        <v>56685</v>
+      <c r="J91" s="167" t="s">
+        <v>375</v>
+      </c>
+      <c r="K91" s="44" t="s">
+        <v>143</v>
+      </c>
+      <c r="L91" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M91" s="44" t="s">
+        <v>122</v>
+      </c>
+      <c r="N91" s="44" t="s">
+        <v>58</v>
+      </c>
+      <c r="O91" s="125">
+        <v>53664.03</v>
       </c>
       <c r="P91" s="5"/>
     </row>
-    <row r="92" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>26063</v>
+    <row r="92" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B92" s="183" t="s">
+        <v>369</v>
+      </c>
+      <c r="C92" s="37" t="s">
+        <v>541</v>
       </c>
       <c r="D92" s="32" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="E92" s="32">
         <v>2027</v>
       </c>
       <c r="F92" s="33">
-        <v>46295</v>
+        <v>46660</v>
       </c>
       <c r="G92" s="44" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>23</v>
+      </c>
+      <c r="H92" s="44">
+        <v>4500</v>
       </c>
       <c r="I92" s="47" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>540</v>
+        <v>42</v>
+      </c>
+      <c r="J92" s="167" t="s">
+        <v>370</v>
       </c>
       <c r="K92" s="44" t="s">
-        <v>34</v>
+        <v>144</v>
       </c>
       <c r="L92" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M92" s="44" t="s">
-        <v>52</v>
+        <v>122</v>
       </c>
       <c r="N92" s="44" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>54634</v>
+        <v>58</v>
+      </c>
+      <c r="O92" s="125">
+        <v>54621.93</v>
       </c>
       <c r="P92" s="5"/>
     </row>
-    <row r="93" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>26063</v>
+    <row r="93" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B93" s="183" t="s">
+        <v>371</v>
+      </c>
+      <c r="C93" s="37" t="s">
+        <v>541</v>
       </c>
       <c r="D93" s="32" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="E93" s="32">
         <v>2027</v>
       </c>
       <c r="F93" s="33">
-        <v>46295</v>
+        <v>46660</v>
       </c>
       <c r="G93" s="44" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>23</v>
+      </c>
+      <c r="H93" s="44">
+        <v>5500</v>
       </c>
       <c r="I93" s="47" t="s">
         <v>43</v>
       </c>
-      <c r="J93" s="170" t="s">
+      <c r="J93" s="167" t="s">
+        <v>372</v>
+      </c>
+      <c r="K93" s="44" t="s">
+        <v>145</v>
+      </c>
+      <c r="L93" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M93" s="44" t="s">
+        <v>122</v>
+      </c>
+      <c r="N93" s="44" t="s">
+        <v>58</v>
+      </c>
+      <c r="O93" s="125">
+        <v>54681.67</v>
+      </c>
+      <c r="P93" s="5"/>
+    </row>
+    <row r="94" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B94" s="183" t="s">
+        <v>373</v>
+      </c>
+      <c r="C94" s="37" t="s">
         <v>541</v>
       </c>
-      <c r="K93" s="44" t="s">
+      <c r="D94" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E94" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F94" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G94" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="H94" s="44">
+        <v>5500</v>
+      </c>
+      <c r="I94" s="47" t="s">
+        <v>43</v>
+      </c>
+      <c r="J94" s="167" t="s">
+        <v>374</v>
+      </c>
+      <c r="K94" s="44" t="s">
+        <v>146</v>
+      </c>
+      <c r="L94" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M94" s="44" t="s">
+        <v>122</v>
+      </c>
+      <c r="N94" s="44" t="s">
+        <v>58</v>
+      </c>
+      <c r="O94" s="125">
+        <v>55728.15</v>
+      </c>
+      <c r="P94" s="5"/>
+    </row>
+    <row r="95" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="B95" s="183" t="s">
+        <v>264</v>
+      </c>
+      <c r="C95" s="37" t="s">
+        <v>542</v>
+      </c>
+      <c r="D95" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E95" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F95" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G95" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="H95" s="44" t="s">
+        <v>36</v>
+      </c>
+      <c r="I95" s="47" t="s">
+        <v>42</v>
+      </c>
+      <c r="J95" s="167" t="s">
+        <v>502</v>
+      </c>
+      <c r="K95" s="44" t="s">
+        <v>35</v>
+      </c>
+      <c r="L95" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M95" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="N95" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="O95" s="125">
+        <v>54308</v>
+      </c>
+      <c r="P95" s="5"/>
+    </row>
+    <row r="96" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="B96" s="203" t="s">
+        <v>339</v>
+      </c>
+      <c r="C96" s="37" t="s">
+        <v>542</v>
+      </c>
+      <c r="D96" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E96" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F96" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G96" s="166" t="s">
+        <v>8</v>
+      </c>
+      <c r="H96" s="166" t="s">
+        <v>36</v>
+      </c>
+      <c r="I96" s="174" t="s">
+        <v>42</v>
+      </c>
+      <c r="J96" s="187" t="s">
+        <v>503</v>
+      </c>
+      <c r="K96" s="166" t="s">
+        <v>265</v>
+      </c>
+      <c r="L96" s="166" t="s">
+        <v>39</v>
+      </c>
+      <c r="M96" s="166" t="s">
+        <v>52</v>
+      </c>
+      <c r="N96" s="166" t="s">
+        <v>7</v>
+      </c>
+      <c r="O96" s="133">
+        <v>56685</v>
+      </c>
+      <c r="P96" s="5"/>
+    </row>
+    <row r="97" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="B97" s="183" t="s">
+        <v>340</v>
+      </c>
+      <c r="C97" s="37" t="s">
+        <v>542</v>
+      </c>
+      <c r="D97" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E97" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F97" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G97" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="H97" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="I97" s="47" t="s">
+        <v>43</v>
+      </c>
+      <c r="J97" s="167" t="s">
+        <v>504</v>
+      </c>
+      <c r="K97" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="L97" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M97" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="N97" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="O97" s="125">
+        <v>54634</v>
+      </c>
+      <c r="P97" s="5"/>
+    </row>
+    <row r="98" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="B98" s="183" t="s">
+        <v>341</v>
+      </c>
+      <c r="C98" s="37" t="s">
+        <v>542</v>
+      </c>
+      <c r="D98" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E98" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F98" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G98" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="H98" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="I98" s="47" t="s">
+        <v>43</v>
+      </c>
+      <c r="J98" s="167" t="s">
+        <v>505</v>
+      </c>
+      <c r="K98" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="L93" s="44" t="s">
-[...2 lines deleted...]
-      <c r="M93" s="44" t="s">
+      <c r="L98" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M98" s="44" t="s">
         <v>52</v>
       </c>
-      <c r="N93" s="44" t="s">
+      <c r="N98" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O93" s="127">
+      <c r="O98" s="125">
         <v>58594</v>
       </c>
-      <c r="P93" s="5"/>
-[...11 lines deleted...]
-      <c r="E94" s="39">
+      <c r="P98" s="5"/>
+    </row>
+    <row r="99" spans="2:16" ht="57" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B99" s="205" t="s">
+        <v>342</v>
+      </c>
+      <c r="C99" s="201" t="s">
+        <v>542</v>
+      </c>
+      <c r="D99" s="221" t="s">
+        <v>112</v>
+      </c>
+      <c r="E99" s="39">
         <v>2027</v>
       </c>
-      <c r="F94" s="40">
-[...2 lines deleted...]
-      <c r="G94" s="38" t="s">
+      <c r="F99" s="40">
+        <v>46660</v>
+      </c>
+      <c r="G99" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="H94" s="38" t="s">
-[...2 lines deleted...]
-      <c r="I94" s="58" t="s">
+      <c r="H99" s="38" t="s">
+        <v>378</v>
+      </c>
+      <c r="I99" s="58" t="s">
         <v>43</v>
       </c>
-      <c r="J94" s="185" t="s">
-[...8 lines deleted...]
-      <c r="M94" s="38" t="s">
+      <c r="J99" s="182" t="s">
+        <v>506</v>
+      </c>
+      <c r="K99" s="38" t="s">
+        <v>266</v>
+      </c>
+      <c r="L99" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="M99" s="38" t="s">
         <v>52</v>
       </c>
-      <c r="N94" s="38" t="s">
+      <c r="N99" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="O94" s="134">
+      <c r="O99" s="131">
         <v>54344</v>
       </c>
-      <c r="P94" s="5"/>
-[...37 lines deleted...]
-      <c r="B98" s="118" t="s">
+      <c r="P99" s="5"/>
+    </row>
+    <row r="100" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B100" s="105"/>
+      <c r="C100" s="103"/>
+      <c r="D100" s="15"/>
+      <c r="E100" s="76"/>
+      <c r="F100" s="10"/>
+      <c r="I100" s="29"/>
+      <c r="J100" s="14"/>
+      <c r="N100" s="148"/>
+      <c r="O100" s="4"/>
+      <c r="P100" s="5"/>
+    </row>
+    <row r="101" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J101" s="4"/>
+      <c r="O101" s="4"/>
+    </row>
+    <row r="102" spans="2:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B102" s="349" t="s">
+        <v>187</v>
+      </c>
+      <c r="C102" s="350"/>
+      <c r="D102" s="350"/>
+      <c r="E102" s="350"/>
+      <c r="F102" s="350"/>
+      <c r="G102" s="350"/>
+      <c r="H102" s="350"/>
+      <c r="I102" s="350"/>
+      <c r="J102" s="350"/>
+      <c r="K102" s="350"/>
+      <c r="L102" s="350"/>
+      <c r="M102" s="350"/>
+      <c r="N102" s="350"/>
+      <c r="O102" s="351"/>
+      <c r="P102" s="12"/>
+    </row>
+    <row r="103" spans="2:16" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B103" s="116" t="s">
         <v>40</v>
       </c>
-      <c r="C98" s="119" t="s">
-[...5 lines deleted...]
-      <c r="E98" s="66" t="s">
+      <c r="C103" s="117" t="s">
+        <v>196</v>
+      </c>
+      <c r="D103" s="67" t="s">
+        <v>185</v>
+      </c>
+      <c r="E103" s="66" t="s">
         <v>60</v>
       </c>
-      <c r="F98" s="68" t="s">
+      <c r="F103" s="68" t="s">
         <v>38</v>
       </c>
-      <c r="G98" s="69" t="s">
+      <c r="G103" s="69" t="s">
         <v>2</v>
       </c>
-      <c r="H98" s="69" t="s">
+      <c r="H103" s="69" t="s">
         <v>3</v>
       </c>
-      <c r="I98" s="69" t="s">
+      <c r="I103" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="J98" s="70" t="s">
+      <c r="J103" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="K98" s="66" t="s">
+      <c r="K103" s="66" t="s">
         <v>21</v>
       </c>
-      <c r="L98" s="66" t="s">
+      <c r="L103" s="66" t="s">
         <v>72</v>
       </c>
-      <c r="M98" s="66" t="s">
+      <c r="M103" s="66" t="s">
         <v>61</v>
       </c>
-      <c r="N98" s="149" t="s">
+      <c r="N103" s="146" t="s">
         <v>1</v>
       </c>
-      <c r="O98" s="126" t="s">
-[...14 lines deleted...]
-      <c r="E99" s="32">
+      <c r="O103" s="124" t="s">
+        <v>238</v>
+      </c>
+      <c r="P103" s="71"/>
+    </row>
+    <row r="104" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B104" s="121" t="s">
+        <v>305</v>
+      </c>
+      <c r="C104" s="37" t="s">
+        <v>512</v>
+      </c>
+      <c r="D104" s="209" t="s">
+        <v>515</v>
+      </c>
+      <c r="E104" s="32">
         <v>2026</v>
       </c>
-      <c r="F99" s="33">
-[...2 lines deleted...]
-      <c r="G99" s="44" t="s">
+      <c r="F104" s="33">
+        <v>46554</v>
+      </c>
+      <c r="G104" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="H99" s="44" t="s">
-[...17 lines deleted...]
-      <c r="N99" s="44" t="s">
+      <c r="H104" s="44" t="s">
+        <v>177</v>
+      </c>
+      <c r="I104" s="44" t="s">
+        <v>133</v>
+      </c>
+      <c r="J104" s="35" t="s">
+        <v>162</v>
+      </c>
+      <c r="K104" s="44" t="s">
+        <v>178</v>
+      </c>
+      <c r="L104" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M104" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N104" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="O99" s="127">
+      <c r="O104" s="125">
         <v>20969.400000000001</v>
       </c>
-      <c r="P99" s="5"/>
-[...5 lines deleted...]
-      <c r="C100" s="37">
+      <c r="P104" s="5"/>
+    </row>
+    <row r="105" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B105" s="121" t="s">
+        <v>311</v>
+      </c>
+      <c r="C105" s="37">
         <v>26337</v>
       </c>
-      <c r="D100" s="32" t="s">
-[...223 lines deleted...]
-      </c>
       <c r="D105" s="32" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="E105" s="32">
         <v>2027</v>
       </c>
       <c r="F105" s="33">
-        <v>46295</v>
+        <v>46660</v>
       </c>
       <c r="G105" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H105" s="44" t="s">
+        <v>141</v>
+      </c>
+      <c r="I105" s="44" t="s">
+        <v>133</v>
+      </c>
+      <c r="J105" s="35" t="s">
         <v>131</v>
       </c>
-      <c r="H105" s="44" t="s">
-[...5 lines deleted...]
-      <c r="J105" s="35" t="s">
+      <c r="K105" s="44" t="s">
+        <v>179</v>
+      </c>
+      <c r="L105" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M105" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N105" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="O105" s="125">
+        <v>27614.98</v>
+      </c>
+      <c r="P105" s="5"/>
+    </row>
+    <row r="106" spans="2:16" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B106" s="121" t="s">
+        <v>507</v>
+      </c>
+      <c r="C106" s="37">
+        <v>26337</v>
+      </c>
+      <c r="D106" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E106" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F106" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G106" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H106" s="44" t="s">
+        <v>141</v>
+      </c>
+      <c r="I106" s="44" t="s">
+        <v>133</v>
+      </c>
+      <c r="J106" s="59" t="s">
+        <v>132</v>
+      </c>
+      <c r="K106" s="44" t="s">
+        <v>179</v>
+      </c>
+      <c r="L106" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M106" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N106" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="O106" s="125">
+        <v>29462.98</v>
+      </c>
+      <c r="P106" s="5"/>
+    </row>
+    <row r="107" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B107" s="220" t="s">
+        <v>193</v>
+      </c>
+      <c r="C107" s="204">
+        <v>26289</v>
+      </c>
+      <c r="D107" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E107" s="54">
+        <v>2027</v>
+      </c>
+      <c r="F107" s="55">
+        <v>46660</v>
+      </c>
+      <c r="G107" s="166" t="s">
+        <v>8</v>
+      </c>
+      <c r="H107" s="166" t="s">
+        <v>56</v>
+      </c>
+      <c r="I107" s="181" t="s">
         <v>137</v>
       </c>
-      <c r="K105" s="44" t="s">
-[...80 lines deleted...]
-      <c r="H107" s="51" t="s">
+      <c r="J107" s="36" t="s">
+        <v>501</v>
+      </c>
+      <c r="K107" s="166" t="s">
         <v>169</v>
       </c>
-      <c r="I107" s="51" t="s">
-[...11 lines deleted...]
-      <c r="M107" s="51" t="s">
+      <c r="L107" s="166" t="s">
+        <v>39</v>
+      </c>
+      <c r="M107" s="166" t="s">
         <v>39</v>
       </c>
       <c r="N107" s="44" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>25944</v>
+        <v>7</v>
+      </c>
+      <c r="O107" s="133">
+        <v>35971</v>
       </c>
       <c r="P107" s="5"/>
     </row>
-    <row r="108" spans="2:16" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>117</v>
+    <row r="108" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B108" s="121" t="s">
+        <v>220</v>
+      </c>
+      <c r="C108" s="37">
+        <v>25146</v>
+      </c>
+      <c r="D108" s="209" t="s">
+        <v>113</v>
       </c>
       <c r="E108" s="32">
         <v>2026</v>
       </c>
       <c r="F108" s="33">
-        <v>46295</v>
-[...8 lines deleted...]
-        <v>139</v>
+        <v>46412</v>
+      </c>
+      <c r="G108" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="H108" s="51" t="s">
+        <v>221</v>
+      </c>
+      <c r="I108" s="51" t="s">
+        <v>133</v>
       </c>
       <c r="J108" s="35" t="s">
-        <v>173</v>
+        <v>434</v>
       </c>
       <c r="K108" s="44" t="s">
-        <v>171</v>
+        <v>343</v>
       </c>
       <c r="L108" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M108" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N108" s="44" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>27812</v>
+        <v>18</v>
+      </c>
+      <c r="O108" s="125">
+        <v>21770.400000000001</v>
       </c>
       <c r="P108" s="5"/>
     </row>
     <row r="109" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B109" s="102" t="s">
-[...3 lines deleted...]
-        <v>26049</v>
+      <c r="B109" s="121" t="s">
+        <v>366</v>
+      </c>
+      <c r="C109" s="37" t="s">
+        <v>537</v>
       </c>
       <c r="D109" s="32" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="E109" s="32">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F109" s="33">
-        <v>46295</v>
+        <v>46660</v>
       </c>
       <c r="G109" s="44" t="s">
-        <v>168</v>
+        <v>8</v>
       </c>
       <c r="H109" s="44" t="s">
-        <v>170</v>
+        <v>500</v>
       </c>
       <c r="I109" s="44" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="J109" s="35" t="s">
-        <v>204</v>
+        <v>454</v>
       </c>
       <c r="K109" s="44" t="s">
-        <v>266</v>
+        <v>367</v>
       </c>
       <c r="L109" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M109" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N109" s="44" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>45944</v>
+        <v>7</v>
+      </c>
+      <c r="O109" s="125">
+        <v>29000</v>
       </c>
       <c r="P109" s="5"/>
     </row>
-    <row r="110" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>26066</v>
+    <row r="110" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B110" s="121" t="s">
+        <v>304</v>
+      </c>
+      <c r="C110" s="37" t="s">
+        <v>532</v>
       </c>
       <c r="D110" s="32" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="E110" s="54">
+        <v>112</v>
+      </c>
+      <c r="E110" s="32">
         <v>2027</v>
       </c>
-      <c r="F110" s="55">
-[...12 lines deleted...]
-        <v>220</v>
+      <c r="F110" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G110" s="44" t="s">
+        <v>125</v>
+      </c>
+      <c r="H110" s="44" t="s">
+        <v>130</v>
+      </c>
+      <c r="I110" s="44" t="s">
+        <v>133</v>
+      </c>
+      <c r="J110" s="35" t="s">
+        <v>131</v>
       </c>
       <c r="K110" s="44" t="s">
-        <v>345</v>
+        <v>129</v>
       </c>
       <c r="L110" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M110" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N110" s="44" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>58748</v>
+        <v>126</v>
+      </c>
+      <c r="O110" s="125">
+        <v>36980</v>
       </c>
       <c r="P110" s="5"/>
     </row>
-    <row r="111" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>26078</v>
+    <row r="111" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B111" s="202" t="s">
+        <v>306</v>
+      </c>
+      <c r="C111" s="37" t="s">
+        <v>532</v>
       </c>
       <c r="D111" s="32" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="E111" s="32">
+        <v>112</v>
+      </c>
+      <c r="E111" s="50">
         <v>2027</v>
       </c>
       <c r="F111" s="33">
-        <v>46295</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>46660</v>
+      </c>
+      <c r="G111" s="51" t="s">
+        <v>125</v>
+      </c>
+      <c r="H111" s="51" t="s">
+        <v>130</v>
       </c>
       <c r="I111" s="51" t="s">
-        <v>143</v>
-[...10 lines deleted...]
-      <c r="M111" s="44" t="s">
+        <v>133</v>
+      </c>
+      <c r="J111" s="59" t="s">
+        <v>237</v>
+      </c>
+      <c r="K111" s="51" t="s">
+        <v>129</v>
+      </c>
+      <c r="L111" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="M111" s="51" t="s">
         <v>39</v>
       </c>
       <c r="N111" s="44" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>39758.959999999999</v>
+        <v>126</v>
+      </c>
+      <c r="O111" s="125">
+        <v>40982</v>
       </c>
       <c r="P111" s="5"/>
     </row>
-    <row r="112" spans="2:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>117</v>
+    <row r="112" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B112" s="202" t="s">
+        <v>308</v>
+      </c>
+      <c r="C112" s="37" t="s">
+        <v>533</v>
+      </c>
+      <c r="D112" s="209" t="s">
+        <v>113</v>
       </c>
       <c r="E112" s="32">
         <v>2026</v>
       </c>
       <c r="F112" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G112" s="51" t="s">
+        <v>158</v>
+      </c>
+      <c r="H112" s="51" t="s">
+        <v>159</v>
+      </c>
+      <c r="I112" s="51" t="s">
+        <v>133</v>
+      </c>
+      <c r="J112" s="59" t="s">
+        <v>162</v>
+      </c>
+      <c r="K112" s="44" t="s">
+        <v>161</v>
+      </c>
+      <c r="L112" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="M112" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="N112" s="44" t="s">
+        <v>248</v>
+      </c>
+      <c r="O112" s="125">
+        <v>25944</v>
+      </c>
+      <c r="P112" s="5"/>
+    </row>
+    <row r="113" spans="2:16" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B113" s="202" t="s">
+        <v>309</v>
+      </c>
+      <c r="C113" s="37" t="s">
+        <v>533</v>
+      </c>
+      <c r="D113" s="209" t="s">
+        <v>113</v>
+      </c>
+      <c r="E113" s="32">
+        <v>2026</v>
+      </c>
+      <c r="F113" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G113" s="44" t="s">
+        <v>158</v>
+      </c>
+      <c r="H113" s="44" t="s">
+        <v>159</v>
+      </c>
+      <c r="I113" s="44" t="s">
+        <v>133</v>
+      </c>
+      <c r="J113" s="35" t="s">
+        <v>163</v>
+      </c>
+      <c r="K113" s="44" t="s">
+        <v>161</v>
+      </c>
+      <c r="L113" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M113" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N113" s="44" t="s">
+        <v>248</v>
+      </c>
+      <c r="O113" s="125">
+        <v>27812</v>
+      </c>
+      <c r="P113" s="5"/>
+    </row>
+    <row r="114" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B114" s="121" t="s">
+        <v>310</v>
+      </c>
+      <c r="C114" s="37" t="s">
+        <v>533</v>
+      </c>
+      <c r="D114" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E114" s="32">
+        <v>2026</v>
+      </c>
+      <c r="F114" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G114" s="44" t="s">
+        <v>158</v>
+      </c>
+      <c r="H114" s="44" t="s">
+        <v>160</v>
+      </c>
+      <c r="I114" s="44" t="s">
+        <v>137</v>
+      </c>
+      <c r="J114" s="35" t="s">
+        <v>194</v>
+      </c>
+      <c r="K114" s="44" t="s">
+        <v>249</v>
+      </c>
+      <c r="L114" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M114" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N114" s="44" t="s">
+        <v>248</v>
+      </c>
+      <c r="O114" s="125">
+        <v>45944</v>
+      </c>
+      <c r="P114" s="5"/>
+    </row>
+    <row r="115" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B115" s="220" t="s">
+        <v>313</v>
+      </c>
+      <c r="C115" s="37" t="s">
+        <v>543</v>
+      </c>
+      <c r="D115" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E115" s="54">
+        <v>2027</v>
+      </c>
+      <c r="F115" s="55">
+        <v>46660</v>
+      </c>
+      <c r="G115" s="166" t="s">
+        <v>8</v>
+      </c>
+      <c r="H115" s="174" t="s">
+        <v>9</v>
+      </c>
+      <c r="I115" s="174" t="s">
+        <v>138</v>
+      </c>
+      <c r="J115" s="36" t="s">
+        <v>209</v>
+      </c>
+      <c r="K115" s="44" t="s">
+        <v>312</v>
+      </c>
+      <c r="L115" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M115" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N115" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="O115" s="133">
+        <v>58748</v>
+      </c>
+      <c r="P115" s="5"/>
+    </row>
+    <row r="116" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B116" s="121" t="s">
+        <v>402</v>
+      </c>
+      <c r="C116" s="37" t="s">
+        <v>536</v>
+      </c>
+      <c r="D116" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E116" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F116" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G116" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H116" s="44" t="s">
+        <v>71</v>
+      </c>
+      <c r="I116" s="51" t="s">
+        <v>137</v>
+      </c>
+      <c r="J116" s="35" t="s">
+        <v>195</v>
+      </c>
+      <c r="K116" s="44" t="s">
+        <v>403</v>
+      </c>
+      <c r="L116" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M116" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N116" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="O116" s="125">
+        <v>39758.959999999999</v>
+      </c>
+      <c r="P116" s="5"/>
+    </row>
+    <row r="117" spans="2:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B117" s="121" t="s">
+        <v>404</v>
+      </c>
+      <c r="C117" s="37" t="s">
+        <v>536</v>
+      </c>
+      <c r="D117" s="209" t="s">
+        <v>113</v>
+      </c>
+      <c r="E117" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F117" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G117" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H117" s="47" t="s">
+        <v>221</v>
+      </c>
+      <c r="I117" s="47" t="s">
+        <v>133</v>
+      </c>
+      <c r="J117" s="35" t="s">
+        <v>405</v>
+      </c>
+      <c r="K117" s="44" t="s">
+        <v>406</v>
+      </c>
+      <c r="L117" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M117" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N117" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="O117" s="125">
+        <v>24058.58</v>
+      </c>
+      <c r="P117" s="5"/>
+    </row>
+    <row r="118" spans="2:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B118" s="121" t="s">
+        <v>407</v>
+      </c>
+      <c r="C118" s="37" t="s">
+        <v>536</v>
+      </c>
+      <c r="D118" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E118" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F118" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G118" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H118" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="I118" s="47" t="s">
+        <v>138</v>
+      </c>
+      <c r="J118" s="35" t="s">
+        <v>142</v>
+      </c>
+      <c r="K118" s="44" t="s">
+        <v>109</v>
+      </c>
+      <c r="L118" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M118" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N118" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="O118" s="125">
+        <v>63894.98</v>
+      </c>
+      <c r="P118" s="5"/>
+    </row>
+    <row r="119" spans="2:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B119" s="121" t="s">
+        <v>435</v>
+      </c>
+      <c r="C119" s="37" t="s">
+        <v>544</v>
+      </c>
+      <c r="D119" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E119" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F119" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G119" s="44" t="s">
+        <v>124</v>
+      </c>
+      <c r="H119" s="47" t="s">
+        <v>438</v>
+      </c>
+      <c r="I119" s="47" t="s">
+        <v>133</v>
+      </c>
+      <c r="J119" s="35" t="s">
+        <v>439</v>
+      </c>
+      <c r="K119" s="44" t="s">
+        <v>440</v>
+      </c>
+      <c r="L119" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M119" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N119" s="44" t="s">
+        <v>441</v>
+      </c>
+      <c r="O119" s="125">
+        <v>27707</v>
+      </c>
+      <c r="P119" s="5"/>
+    </row>
+    <row r="120" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B120" s="121" t="s">
+        <v>436</v>
+      </c>
+      <c r="C120" s="37" t="s">
+        <v>544</v>
+      </c>
+      <c r="D120" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E120" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F120" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G120" s="44" t="s">
+        <v>124</v>
+      </c>
+      <c r="H120" s="47" t="s">
+        <v>442</v>
+      </c>
+      <c r="I120" s="47" t="s">
+        <v>137</v>
+      </c>
+      <c r="J120" s="35" t="s">
+        <v>445</v>
+      </c>
+      <c r="K120" s="44" t="s">
+        <v>443</v>
+      </c>
+      <c r="L120" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M120" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N120" s="44" t="s">
+        <v>441</v>
+      </c>
+      <c r="O120" s="125">
+        <v>37492</v>
+      </c>
+      <c r="P120" s="5"/>
+    </row>
+    <row r="121" spans="2:16" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B121" s="211" t="s">
+        <v>437</v>
+      </c>
+      <c r="C121" s="201" t="s">
+        <v>544</v>
+      </c>
+      <c r="D121" s="115" t="s">
+        <v>112</v>
+      </c>
+      <c r="E121" s="115">
+        <v>2027</v>
+      </c>
+      <c r="F121" s="40">
+        <v>46660</v>
+      </c>
+      <c r="G121" s="41" t="s">
+        <v>124</v>
+      </c>
+      <c r="H121" s="169" t="s">
+        <v>442</v>
+      </c>
+      <c r="I121" s="169" t="s">
+        <v>137</v>
+      </c>
+      <c r="J121" s="42" t="s">
+        <v>446</v>
+      </c>
+      <c r="K121" s="41" t="s">
+        <v>444</v>
+      </c>
+      <c r="L121" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="M121" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="N121" s="41" t="s">
+        <v>441</v>
+      </c>
+      <c r="O121" s="128">
+        <v>39346</v>
+      </c>
+      <c r="P121" s="5"/>
+    </row>
+    <row r="122" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="C122" s="103"/>
+      <c r="D122" s="15"/>
+      <c r="E122" s="76"/>
+      <c r="F122" s="79"/>
+      <c r="H122" s="29"/>
+      <c r="I122" s="29"/>
+      <c r="J122" s="77"/>
+      <c r="N122" s="147"/>
+      <c r="O122" s="4"/>
+    </row>
+    <row r="123" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="124" spans="2:16" s="1" customFormat="1" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B124" s="322" t="s">
+        <v>219</v>
+      </c>
+      <c r="C124" s="323"/>
+      <c r="D124" s="323"/>
+      <c r="E124" s="323"/>
+      <c r="F124" s="323"/>
+      <c r="G124" s="323"/>
+      <c r="H124" s="323"/>
+      <c r="I124" s="323"/>
+      <c r="J124" s="323"/>
+      <c r="K124" s="323"/>
+      <c r="L124" s="323"/>
+      <c r="M124" s="323"/>
+      <c r="N124" s="323"/>
+      <c r="O124" s="324"/>
+      <c r="P124" s="12"/>
+    </row>
+    <row r="125" spans="2:16" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B125" s="116" t="s">
+        <v>40</v>
+      </c>
+      <c r="C125" s="117" t="s">
+        <v>196</v>
+      </c>
+      <c r="D125" s="188" t="s">
+        <v>185</v>
+      </c>
+      <c r="E125" s="66" t="s">
+        <v>60</v>
+      </c>
+      <c r="F125" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G125" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="H125" s="69" t="s">
+        <v>3</v>
+      </c>
+      <c r="I125" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="J125" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K125" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="L125" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="M125" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="N125" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="O125" s="124" t="s">
+        <v>238</v>
+      </c>
+      <c r="P125" s="71"/>
+    </row>
+    <row r="126" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B126" s="121" t="s">
+        <v>376</v>
+      </c>
+      <c r="C126" s="37" t="s">
+        <v>513</v>
+      </c>
+      <c r="D126" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E126" s="32">
+        <v>2026</v>
+      </c>
+      <c r="F126" s="33">
+        <v>46344</v>
+      </c>
+      <c r="G126" s="44" t="s">
+        <v>228</v>
+      </c>
+      <c r="H126" s="44" t="s">
+        <v>229</v>
+      </c>
+      <c r="I126" s="47" t="s">
+        <v>139</v>
+      </c>
+      <c r="J126" s="35" t="s">
+        <v>377</v>
+      </c>
+      <c r="K126" s="44" t="s">
+        <v>230</v>
+      </c>
+      <c r="L126" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M126" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N126" s="44" t="s">
+        <v>552</v>
+      </c>
+      <c r="O126" s="125">
+        <v>81812</v>
+      </c>
+      <c r="P126" s="5"/>
+    </row>
+    <row r="127" spans="2:16" s="21" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B127" s="199" t="s">
+        <v>577</v>
+      </c>
+      <c r="C127" s="37">
+        <v>26295</v>
+      </c>
+      <c r="D127" s="50" t="s">
+        <v>112</v>
+      </c>
+      <c r="E127" s="214">
+        <v>2027</v>
+      </c>
+      <c r="F127" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G127" s="214" t="s">
+        <v>67</v>
+      </c>
+      <c r="H127" s="214" t="s">
+        <v>451</v>
+      </c>
+      <c r="I127" s="214" t="s">
+        <v>136</v>
+      </c>
+      <c r="J127" s="196" t="s">
+        <v>452</v>
+      </c>
+      <c r="K127" s="214" t="s">
+        <v>257</v>
+      </c>
+      <c r="L127" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="M127" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="N127" s="214" t="s">
+        <v>441</v>
+      </c>
+      <c r="O127" s="197">
+        <v>38100</v>
+      </c>
+      <c r="P127" s="95"/>
+    </row>
+    <row r="128" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B128" s="121" t="s">
+        <v>314</v>
+      </c>
+      <c r="C128" s="37" t="s">
+        <v>545</v>
+      </c>
+      <c r="D128" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E128" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F128" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G128" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="H128" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="I128" s="47" t="s">
+        <v>139</v>
+      </c>
+      <c r="J128" s="35" t="s">
+        <v>315</v>
+      </c>
+      <c r="K128" s="44" t="s">
+        <v>108</v>
+      </c>
+      <c r="L128" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M128" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N128" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="O128" s="125">
+        <v>49163</v>
+      </c>
+      <c r="P128" s="5"/>
+    </row>
+    <row r="129" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B129" s="121" t="s">
+        <v>318</v>
+      </c>
+      <c r="C129" s="37" t="s">
+        <v>545</v>
+      </c>
+      <c r="D129" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E129" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F129" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G129" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="H129" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="I129" s="47" t="s">
+        <v>139</v>
+      </c>
+      <c r="J129" s="35" t="s">
+        <v>321</v>
+      </c>
+      <c r="K129" s="44" t="s">
+        <v>121</v>
+      </c>
+      <c r="L129" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M129" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N129" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="O129" s="125">
+        <v>52171</v>
+      </c>
+      <c r="P129" s="5"/>
+    </row>
+    <row r="130" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B130" s="121" t="s">
+        <v>316</v>
+      </c>
+      <c r="C130" s="37" t="s">
+        <v>545</v>
+      </c>
+      <c r="D130" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E130" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F130" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G130" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="H130" s="47" t="s">
+        <v>73</v>
+      </c>
+      <c r="I130" s="47" t="s">
+        <v>139</v>
+      </c>
+      <c r="J130" s="35" t="s">
+        <v>320</v>
+      </c>
+      <c r="K130" s="47" t="s">
+        <v>317</v>
+      </c>
+      <c r="L130" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M130" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N130" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="O130" s="125">
+        <v>54284</v>
+      </c>
+      <c r="P130" s="5"/>
+      <c r="Q130" s="5"/>
+    </row>
+    <row r="131" spans="2:17" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="B131" s="202" t="s">
+        <v>319</v>
+      </c>
+      <c r="C131" s="37" t="s">
+        <v>545</v>
+      </c>
+      <c r="D131" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E131" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F131" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G131" s="51" t="s">
+        <v>8</v>
+      </c>
+      <c r="H131" s="51" t="s">
+        <v>226</v>
+      </c>
+      <c r="I131" s="190" t="s">
+        <v>140</v>
+      </c>
+      <c r="J131" s="59" t="s">
+        <v>322</v>
+      </c>
+      <c r="K131" s="51" t="s">
+        <v>323</v>
+      </c>
+      <c r="L131" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="M131" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="N131" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="O131" s="191">
+        <v>58419</v>
+      </c>
+      <c r="P131" s="5"/>
+    </row>
+    <row r="132" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B132" s="199" t="s">
+        <v>419</v>
+      </c>
+      <c r="C132" s="198" t="s">
+        <v>534</v>
+      </c>
+      <c r="D132" s="50" t="s">
+        <v>112</v>
+      </c>
+      <c r="E132" s="214">
+        <v>2027</v>
+      </c>
+      <c r="F132" s="189">
+        <v>46660</v>
+      </c>
+      <c r="G132" s="214" t="s">
+        <v>20</v>
+      </c>
+      <c r="H132" s="214" t="s">
+        <v>412</v>
+      </c>
+      <c r="I132" s="214" t="s">
+        <v>139</v>
+      </c>
+      <c r="J132" s="196" t="s">
+        <v>424</v>
+      </c>
+      <c r="K132" s="214" t="s">
+        <v>413</v>
+      </c>
+      <c r="L132" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="M132" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="N132" s="214" t="s">
+        <v>18</v>
+      </c>
+      <c r="O132" s="197">
+        <v>40274.35</v>
+      </c>
+      <c r="P132" s="95"/>
+    </row>
+    <row r="133" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B133" s="199" t="s">
+        <v>420</v>
+      </c>
+      <c r="C133" s="198" t="s">
+        <v>534</v>
+      </c>
+      <c r="D133" s="50" t="s">
+        <v>112</v>
+      </c>
+      <c r="E133" s="214">
+        <v>2027</v>
+      </c>
+      <c r="F133" s="189">
+        <v>46660</v>
+      </c>
+      <c r="G133" s="214" t="s">
+        <v>20</v>
+      </c>
+      <c r="H133" s="214" t="s">
+        <v>412</v>
+      </c>
+      <c r="I133" s="214" t="s">
+        <v>139</v>
+      </c>
+      <c r="J133" s="196" t="s">
+        <v>425</v>
+      </c>
+      <c r="K133" s="214" t="s">
+        <v>414</v>
+      </c>
+      <c r="L133" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="M133" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="N133" s="214" t="s">
+        <v>18</v>
+      </c>
+      <c r="O133" s="197">
+        <v>42472.2</v>
+      </c>
+      <c r="P133" s="95"/>
+    </row>
+    <row r="134" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B134" s="199" t="s">
+        <v>421</v>
+      </c>
+      <c r="C134" s="198" t="s">
+        <v>534</v>
+      </c>
+      <c r="D134" s="50" t="s">
+        <v>112</v>
+      </c>
+      <c r="E134" s="214">
+        <v>2027</v>
+      </c>
+      <c r="F134" s="189">
+        <v>46660</v>
+      </c>
+      <c r="G134" s="214" t="s">
+        <v>20</v>
+      </c>
+      <c r="H134" s="214" t="s">
+        <v>415</v>
+      </c>
+      <c r="I134" s="214" t="s">
+        <v>139</v>
+      </c>
+      <c r="J134" s="196" t="s">
+        <v>426</v>
+      </c>
+      <c r="K134" s="214" t="s">
+        <v>416</v>
+      </c>
+      <c r="L134" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="M134" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="N134" s="214" t="s">
+        <v>18</v>
+      </c>
+      <c r="O134" s="197">
+        <v>43805.95</v>
+      </c>
+      <c r="P134" s="95"/>
+    </row>
+    <row r="135" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B135" s="199" t="s">
+        <v>422</v>
+      </c>
+      <c r="C135" s="198" t="s">
+        <v>534</v>
+      </c>
+      <c r="D135" s="50" t="s">
+        <v>112</v>
+      </c>
+      <c r="E135" s="214">
+        <v>2027</v>
+      </c>
+      <c r="F135" s="189">
+        <v>46660</v>
+      </c>
+      <c r="G135" s="214" t="s">
+        <v>20</v>
+      </c>
+      <c r="H135" s="214" t="s">
+        <v>415</v>
+      </c>
+      <c r="I135" s="214" t="s">
+        <v>139</v>
+      </c>
+      <c r="J135" s="196" t="s">
+        <v>427</v>
+      </c>
+      <c r="K135" s="214" t="s">
+        <v>417</v>
+      </c>
+      <c r="L135" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="M135" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="N135" s="214" t="s">
+        <v>18</v>
+      </c>
+      <c r="O135" s="197">
+        <v>44548.6</v>
+      </c>
+      <c r="P135" s="95"/>
+    </row>
+    <row r="136" spans="2:17" s="21" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="B136" s="217" t="s">
+        <v>423</v>
+      </c>
+      <c r="C136" s="198" t="s">
+        <v>534</v>
+      </c>
+      <c r="D136" s="50" t="s">
+        <v>112</v>
+      </c>
+      <c r="E136" s="214">
+        <v>2027</v>
+      </c>
+      <c r="F136" s="189">
+        <v>46660</v>
+      </c>
+      <c r="G136" s="218" t="s">
+        <v>20</v>
+      </c>
+      <c r="H136" s="218" t="s">
+        <v>415</v>
+      </c>
+      <c r="I136" s="218" t="s">
+        <v>140</v>
+      </c>
+      <c r="J136" s="219" t="s">
+        <v>428</v>
+      </c>
+      <c r="K136" s="218" t="s">
+        <v>418</v>
+      </c>
+      <c r="L136" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="M136" s="218" t="s">
+        <v>39</v>
+      </c>
+      <c r="N136" s="218" t="s">
+        <v>18</v>
+      </c>
+      <c r="O136" s="212">
+        <v>45431.8</v>
+      </c>
+      <c r="P136" s="95"/>
+    </row>
+    <row r="137" spans="2:17" s="21" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B137" s="199" t="s">
+        <v>450</v>
+      </c>
+      <c r="C137" s="37" t="s">
+        <v>544</v>
+      </c>
+      <c r="D137" s="50" t="s">
+        <v>112</v>
+      </c>
+      <c r="E137" s="214">
+        <v>2027</v>
+      </c>
+      <c r="F137" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G137" s="214" t="s">
+        <v>67</v>
+      </c>
+      <c r="H137" s="214" t="s">
+        <v>451</v>
+      </c>
+      <c r="I137" s="214" t="s">
+        <v>136</v>
+      </c>
+      <c r="J137" s="196" t="s">
+        <v>452</v>
+      </c>
+      <c r="K137" s="214" t="s">
+        <v>453</v>
+      </c>
+      <c r="L137" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="M137" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="N137" s="214" t="s">
+        <v>441</v>
+      </c>
+      <c r="O137" s="197">
+        <v>39246.089999999997</v>
+      </c>
+      <c r="P137" s="95"/>
+    </row>
+    <row r="138" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B138" s="199" t="s">
+        <v>464</v>
+      </c>
+      <c r="C138" s="234" t="s">
+        <v>546</v>
+      </c>
+      <c r="D138" s="50" t="s">
+        <v>112</v>
+      </c>
+      <c r="E138" s="214">
+        <v>2027</v>
+      </c>
+      <c r="F138" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G138" s="214" t="s">
+        <v>107</v>
+      </c>
+      <c r="H138" s="214" t="s">
+        <v>474</v>
+      </c>
+      <c r="I138" s="214" t="s">
+        <v>139</v>
+      </c>
+      <c r="J138" s="196" t="s">
+        <v>490</v>
+      </c>
+      <c r="K138" s="214" t="s">
+        <v>475</v>
+      </c>
+      <c r="L138" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="M138" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="N138" s="214" t="s">
+        <v>441</v>
+      </c>
+      <c r="O138" s="197">
+        <v>37080</v>
+      </c>
+      <c r="P138" s="95"/>
+    </row>
+    <row r="139" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B139" s="199" t="s">
+        <v>465</v>
+      </c>
+      <c r="C139" s="198" t="s">
+        <v>546</v>
+      </c>
+      <c r="D139" s="50" t="s">
+        <v>112</v>
+      </c>
+      <c r="E139" s="214">
+        <v>2027</v>
+      </c>
+      <c r="F139" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G139" s="214" t="s">
+        <v>107</v>
+      </c>
+      <c r="H139" s="214" t="s">
+        <v>474</v>
+      </c>
+      <c r="I139" s="214" t="s">
+        <v>139</v>
+      </c>
+      <c r="J139" s="196" t="s">
+        <v>491</v>
+      </c>
+      <c r="K139" s="214" t="s">
+        <v>476</v>
+      </c>
+      <c r="L139" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="M139" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="N139" s="214" t="s">
+        <v>441</v>
+      </c>
+      <c r="O139" s="197">
+        <v>39655</v>
+      </c>
+      <c r="P139" s="95"/>
+    </row>
+    <row r="140" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B140" s="199" t="s">
+        <v>466</v>
+      </c>
+      <c r="C140" s="198" t="s">
+        <v>546</v>
+      </c>
+      <c r="D140" s="50" t="s">
+        <v>112</v>
+      </c>
+      <c r="E140" s="214">
+        <v>2027</v>
+      </c>
+      <c r="F140" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G140" s="214" t="s">
+        <v>107</v>
+      </c>
+      <c r="H140" s="214" t="s">
+        <v>474</v>
+      </c>
+      <c r="I140" s="214" t="s">
+        <v>139</v>
+      </c>
+      <c r="J140" s="196" t="s">
+        <v>492</v>
+      </c>
+      <c r="K140" s="214" t="s">
+        <v>477</v>
+      </c>
+      <c r="L140" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="M140" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="N140" s="214" t="s">
+        <v>441</v>
+      </c>
+      <c r="O140" s="197">
+        <v>41200</v>
+      </c>
+      <c r="P140" s="95"/>
+    </row>
+    <row r="141" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B141" s="199" t="s">
+        <v>467</v>
+      </c>
+      <c r="C141" s="198" t="s">
+        <v>546</v>
+      </c>
+      <c r="D141" s="50" t="s">
+        <v>112</v>
+      </c>
+      <c r="E141" s="214">
+        <v>2027</v>
+      </c>
+      <c r="F141" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G141" s="214" t="s">
+        <v>107</v>
+      </c>
+      <c r="H141" s="214" t="s">
+        <v>478</v>
+      </c>
+      <c r="I141" s="214" t="s">
+        <v>139</v>
+      </c>
+      <c r="J141" s="196" t="s">
+        <v>493</v>
+      </c>
+      <c r="K141" s="214" t="s">
+        <v>479</v>
+      </c>
+      <c r="L141" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="M141" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="N141" s="214" t="s">
+        <v>441</v>
+      </c>
+      <c r="O141" s="197">
+        <v>41347.29</v>
+      </c>
+      <c r="P141" s="95"/>
+    </row>
+    <row r="142" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B142" s="199" t="s">
+        <v>468</v>
+      </c>
+      <c r="C142" s="198" t="s">
+        <v>546</v>
+      </c>
+      <c r="D142" s="50" t="s">
+        <v>112</v>
+      </c>
+      <c r="E142" s="214">
+        <v>2027</v>
+      </c>
+      <c r="F142" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G142" s="214" t="s">
+        <v>107</v>
+      </c>
+      <c r="H142" s="214" t="s">
+        <v>478</v>
+      </c>
+      <c r="I142" s="214" t="s">
+        <v>139</v>
+      </c>
+      <c r="J142" s="196" t="s">
+        <v>494</v>
+      </c>
+      <c r="K142" s="214" t="s">
+        <v>480</v>
+      </c>
+      <c r="L142" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="M142" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="N142" s="214" t="s">
+        <v>441</v>
+      </c>
+      <c r="O142" s="197">
+        <v>42745</v>
+      </c>
+      <c r="P142" s="95"/>
+    </row>
+    <row r="143" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B143" s="199" t="s">
+        <v>469</v>
+      </c>
+      <c r="C143" s="198" t="s">
+        <v>546</v>
+      </c>
+      <c r="D143" s="50" t="s">
+        <v>112</v>
+      </c>
+      <c r="E143" s="214">
+        <v>2027</v>
+      </c>
+      <c r="F143" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G143" s="214" t="s">
+        <v>107</v>
+      </c>
+      <c r="H143" s="214" t="s">
+        <v>478</v>
+      </c>
+      <c r="I143" s="214" t="s">
+        <v>139</v>
+      </c>
+      <c r="J143" s="196" t="s">
+        <v>495</v>
+      </c>
+      <c r="K143" s="214" t="s">
+        <v>481</v>
+      </c>
+      <c r="L143" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="M143" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="N143" s="214" t="s">
+        <v>441</v>
+      </c>
+      <c r="O143" s="197">
+        <v>43775</v>
+      </c>
+      <c r="P143" s="95"/>
+    </row>
+    <row r="144" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B144" s="199" t="s">
+        <v>484</v>
+      </c>
+      <c r="C144" s="198" t="s">
+        <v>546</v>
+      </c>
+      <c r="D144" s="50" t="s">
+        <v>112</v>
+      </c>
+      <c r="E144" s="214">
+        <v>2027</v>
+      </c>
+      <c r="F144" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G144" s="214" t="s">
+        <v>107</v>
+      </c>
+      <c r="H144" s="214" t="s">
+        <v>482</v>
+      </c>
+      <c r="I144" s="214" t="s">
+        <v>139</v>
+      </c>
+      <c r="J144" s="196" t="s">
+        <v>496</v>
+      </c>
+      <c r="K144" s="214" t="s">
+        <v>483</v>
+      </c>
+      <c r="L144" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="M144" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="N144" s="214" t="s">
+        <v>441</v>
+      </c>
+      <c r="O144" s="197">
+        <v>43260</v>
+      </c>
+      <c r="P144" s="95"/>
+    </row>
+    <row r="145" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B145" s="199" t="s">
+        <v>470</v>
+      </c>
+      <c r="C145" s="198" t="s">
+        <v>546</v>
+      </c>
+      <c r="D145" s="50" t="s">
+        <v>112</v>
+      </c>
+      <c r="E145" s="214">
+        <v>2027</v>
+      </c>
+      <c r="F145" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G145" s="214" t="s">
+        <v>107</v>
+      </c>
+      <c r="H145" s="214" t="s">
+        <v>482</v>
+      </c>
+      <c r="I145" s="214" t="s">
+        <v>139</v>
+      </c>
+      <c r="J145" s="196" t="s">
+        <v>497</v>
+      </c>
+      <c r="K145" s="214" t="s">
+        <v>485</v>
+      </c>
+      <c r="L145" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="M145" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="N145" s="214" t="s">
+        <v>441</v>
+      </c>
+      <c r="O145" s="197">
+        <v>44290</v>
+      </c>
+      <c r="P145" s="95"/>
+    </row>
+    <row r="146" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B146" s="199" t="s">
+        <v>471</v>
+      </c>
+      <c r="C146" s="198" t="s">
+        <v>546</v>
+      </c>
+      <c r="D146" s="50" t="s">
+        <v>112</v>
+      </c>
+      <c r="E146" s="214">
+        <v>2027</v>
+      </c>
+      <c r="F146" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G146" s="214" t="s">
+        <v>107</v>
+      </c>
+      <c r="H146" s="214" t="s">
+        <v>482</v>
+      </c>
+      <c r="I146" s="214" t="s">
+        <v>139</v>
+      </c>
+      <c r="J146" s="196" t="s">
+        <v>498</v>
+      </c>
+      <c r="K146" s="214" t="s">
+        <v>486</v>
+      </c>
+      <c r="L146" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="M146" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="N146" s="214" t="s">
+        <v>441</v>
+      </c>
+      <c r="O146" s="197">
+        <v>44805</v>
+      </c>
+      <c r="P146" s="95"/>
+    </row>
+    <row r="147" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B147" s="199" t="s">
+        <v>472</v>
+      </c>
+      <c r="C147" s="198" t="s">
+        <v>546</v>
+      </c>
+      <c r="D147" s="50" t="s">
+        <v>112</v>
+      </c>
+      <c r="E147" s="214">
+        <v>2027</v>
+      </c>
+      <c r="F147" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G147" s="214" t="s">
+        <v>107</v>
+      </c>
+      <c r="H147" s="214" t="s">
+        <v>482</v>
+      </c>
+      <c r="I147" s="214" t="s">
+        <v>139</v>
+      </c>
+      <c r="J147" s="196" t="s">
+        <v>499</v>
+      </c>
+      <c r="K147" s="214" t="s">
+        <v>487</v>
+      </c>
+      <c r="L147" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="M147" s="214" t="s">
+        <v>39</v>
+      </c>
+      <c r="N147" s="214" t="s">
+        <v>441</v>
+      </c>
+      <c r="O147" s="197">
+        <v>47483</v>
+      </c>
+      <c r="P147" s="95"/>
+    </row>
+    <row r="148" spans="2:17" s="21" customFormat="1" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B148" s="230" t="s">
+        <v>473</v>
+      </c>
+      <c r="C148" s="229" t="s">
+        <v>546</v>
+      </c>
+      <c r="D148" s="39" t="s">
+        <v>112</v>
+      </c>
+      <c r="E148" s="231">
+        <v>2027</v>
+      </c>
+      <c r="F148" s="40">
+        <v>46660</v>
+      </c>
+      <c r="G148" s="231" t="s">
+        <v>107</v>
+      </c>
+      <c r="H148" s="231" t="s">
+        <v>482</v>
+      </c>
+      <c r="I148" s="231" t="s">
+        <v>139</v>
+      </c>
+      <c r="J148" s="232" t="s">
+        <v>488</v>
+      </c>
+      <c r="K148" s="231" t="s">
+        <v>489</v>
+      </c>
+      <c r="L148" s="231" t="s">
+        <v>39</v>
+      </c>
+      <c r="M148" s="231" t="s">
+        <v>39</v>
+      </c>
+      <c r="N148" s="231" t="s">
+        <v>441</v>
+      </c>
+      <c r="O148" s="233">
+        <v>48410</v>
+      </c>
+      <c r="P148" s="95"/>
+    </row>
+    <row r="149" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B149" s="170"/>
+      <c r="C149" s="170"/>
+      <c r="D149" s="192"/>
+      <c r="E149" s="192"/>
+      <c r="F149" s="193"/>
+      <c r="G149" s="155"/>
+      <c r="H149" s="155"/>
+      <c r="I149" s="18"/>
+      <c r="J149" s="194"/>
+      <c r="K149" s="155"/>
+      <c r="L149" s="155"/>
+      <c r="M149" s="155"/>
+      <c r="N149" s="155"/>
+      <c r="O149" s="195"/>
+      <c r="P149" s="5"/>
+    </row>
+    <row r="150" spans="2:17" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="N150" s="155"/>
+    </row>
+    <row r="151" spans="2:17" s="1" customFormat="1" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B151" s="333" t="s">
+        <v>188</v>
+      </c>
+      <c r="C151" s="334"/>
+      <c r="D151" s="334"/>
+      <c r="E151" s="334"/>
+      <c r="F151" s="334"/>
+      <c r="G151" s="334"/>
+      <c r="H151" s="334"/>
+      <c r="I151" s="334"/>
+      <c r="J151" s="334"/>
+      <c r="K151" s="334"/>
+      <c r="L151" s="334"/>
+      <c r="M151" s="334"/>
+      <c r="N151" s="334"/>
+      <c r="O151" s="335"/>
+      <c r="P151" s="12"/>
+    </row>
+    <row r="152" spans="2:17" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B152" s="116" t="s">
+        <v>40</v>
+      </c>
+      <c r="C152" s="117" t="s">
+        <v>196</v>
+      </c>
+      <c r="D152" s="188" t="s">
+        <v>185</v>
+      </c>
+      <c r="E152" s="66" t="s">
+        <v>60</v>
+      </c>
+      <c r="F152" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G152" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="H152" s="69" t="s">
+        <v>3</v>
+      </c>
+      <c r="I152" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="J152" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K152" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="L152" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="M152" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="N152" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="O152" s="124" t="s">
+        <v>238</v>
+      </c>
+      <c r="P152" s="71"/>
+    </row>
+    <row r="153" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B153" s="177" t="s">
+        <v>204</v>
+      </c>
+      <c r="C153" s="37">
+        <v>26233</v>
+      </c>
+      <c r="D153" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E153" s="32">
+        <v>2026</v>
+      </c>
+      <c r="F153" s="33">
+        <v>46312</v>
+      </c>
+      <c r="G153" s="144" t="s">
+        <v>206</v>
+      </c>
+      <c r="H153" s="44" t="s">
+        <v>207</v>
+      </c>
+      <c r="I153" s="47" t="s">
+        <v>134</v>
+      </c>
+      <c r="J153" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="K153" s="44"/>
+      <c r="L153" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M153" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N153" s="44" t="s">
+        <v>58</v>
+      </c>
+      <c r="O153" s="125">
+        <v>23789</v>
+      </c>
+      <c r="P153" s="5"/>
+    </row>
+    <row r="154" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B154" s="177" t="s">
+        <v>205</v>
+      </c>
+      <c r="C154" s="37">
+        <v>26233</v>
+      </c>
+      <c r="D154" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E154" s="32">
+        <v>2026</v>
+      </c>
+      <c r="F154" s="33">
+        <v>46312</v>
+      </c>
+      <c r="G154" s="144" t="s">
+        <v>206</v>
+      </c>
+      <c r="H154" s="44" t="s">
+        <v>208</v>
+      </c>
+      <c r="I154" s="47" t="s">
+        <v>135</v>
+      </c>
+      <c r="J154" s="61" t="s">
+        <v>90</v>
+      </c>
+      <c r="K154" s="44"/>
+      <c r="L154" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M154" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N154" s="44" t="s">
+        <v>58</v>
+      </c>
+      <c r="O154" s="125">
+        <v>27750</v>
+      </c>
+      <c r="P154" s="5"/>
+    </row>
+    <row r="155" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B155" s="177" t="s">
+        <v>455</v>
+      </c>
+      <c r="C155" s="37" t="s">
+        <v>578</v>
+      </c>
+      <c r="D155" s="54" t="s">
+        <v>112</v>
+      </c>
+      <c r="E155" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F155" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G155" s="144" t="s">
+        <v>125</v>
+      </c>
+      <c r="H155" s="44" t="s">
+        <v>456</v>
+      </c>
+      <c r="I155" s="47" t="s">
+        <v>134</v>
+      </c>
+      <c r="J155" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="K155" s="44" t="s">
+        <v>241</v>
+      </c>
+      <c r="L155" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M155" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N155" s="44" t="s">
+        <v>126</v>
+      </c>
+      <c r="O155" s="125">
+        <v>27380</v>
+      </c>
+      <c r="P155" s="5"/>
+    </row>
+    <row r="156" spans="2:17" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B156" s="121" t="s">
+        <v>302</v>
+      </c>
+      <c r="C156" s="37" t="s">
+        <v>532</v>
+      </c>
+      <c r="D156" s="31" t="s">
+        <v>112</v>
+      </c>
+      <c r="E156" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F156" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G156" s="144" t="s">
+        <v>125</v>
+      </c>
+      <c r="H156" s="44" t="s">
+        <v>127</v>
+      </c>
+      <c r="I156" s="47" t="s">
+        <v>135</v>
+      </c>
+      <c r="J156" s="61" t="s">
+        <v>91</v>
+      </c>
+      <c r="K156" s="44" t="s">
+        <v>128</v>
+      </c>
+      <c r="L156" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M156" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N156" s="44" t="s">
+        <v>126</v>
+      </c>
+      <c r="O156" s="125">
+        <v>30430</v>
+      </c>
+      <c r="P156" s="5"/>
+    </row>
+    <row r="157" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B157" s="121" t="s">
+        <v>303</v>
+      </c>
+      <c r="C157" s="37" t="s">
+        <v>532</v>
+      </c>
+      <c r="D157" s="31" t="s">
+        <v>112</v>
+      </c>
+      <c r="E157" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F157" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G157" s="144" t="s">
+        <v>125</v>
+      </c>
+      <c r="H157" s="44" t="s">
+        <v>127</v>
+      </c>
+      <c r="I157" s="47" t="s">
+        <v>135</v>
+      </c>
+      <c r="J157" s="61" t="s">
+        <v>242</v>
+      </c>
+      <c r="K157" s="44" t="s">
+        <v>128</v>
+      </c>
+      <c r="L157" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M157" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N157" s="44" t="s">
+        <v>126</v>
+      </c>
+      <c r="O157" s="125">
+        <v>32030</v>
+      </c>
+      <c r="P157" s="5"/>
+    </row>
+    <row r="158" spans="2:17" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B158" s="200" t="s">
+        <v>324</v>
+      </c>
+      <c r="C158" s="201" t="s">
+        <v>535</v>
+      </c>
+      <c r="D158" s="114" t="s">
+        <v>112</v>
+      </c>
+      <c r="E158" s="39">
+        <v>2027</v>
+      </c>
+      <c r="F158" s="40">
+        <v>46660</v>
+      </c>
+      <c r="G158" s="63" t="s">
+        <v>82</v>
+      </c>
+      <c r="H158" s="38" t="s">
+        <v>83</v>
+      </c>
+      <c r="I158" s="58" t="s">
+        <v>134</v>
+      </c>
+      <c r="J158" s="64" t="s">
+        <v>92</v>
+      </c>
+      <c r="K158" s="38" t="s">
+        <v>150</v>
+      </c>
+      <c r="L158" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="M158" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="N158" s="38" t="s">
+        <v>84</v>
+      </c>
+      <c r="O158" s="131">
+        <v>30995</v>
+      </c>
+      <c r="P158" s="5"/>
+    </row>
+    <row r="159" spans="2:17" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="G159" s="80"/>
+      <c r="H159" s="81"/>
+      <c r="I159" s="81"/>
+      <c r="J159" s="82"/>
+      <c r="N159" s="149"/>
+      <c r="O159" s="83"/>
+      <c r="Q159" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="160" spans="2:17" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B160" s="336" t="s">
+        <v>192</v>
+      </c>
+      <c r="C160" s="337"/>
+      <c r="D160" s="337"/>
+      <c r="E160" s="337"/>
+      <c r="F160" s="337"/>
+      <c r="G160" s="337"/>
+      <c r="H160" s="337"/>
+      <c r="I160" s="337"/>
+      <c r="J160" s="337"/>
+      <c r="K160" s="337"/>
+      <c r="L160" s="337"/>
+      <c r="M160" s="337"/>
+      <c r="N160" s="337"/>
+      <c r="O160" s="338"/>
+    </row>
+    <row r="161" spans="2:17" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B161" s="116" t="s">
+        <v>40</v>
+      </c>
+      <c r="C161" s="117" t="s">
+        <v>196</v>
+      </c>
+      <c r="D161" s="188" t="s">
+        <v>185</v>
+      </c>
+      <c r="E161" s="66" t="s">
+        <v>60</v>
+      </c>
+      <c r="F161" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G161" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="H161" s="69" t="s">
+        <v>3</v>
+      </c>
+      <c r="I161" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="J161" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K161" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="L161" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="M161" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="N161" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="O161" s="124" t="s">
+        <v>238</v>
+      </c>
+      <c r="P161" s="71"/>
+    </row>
+    <row r="162" spans="2:17" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B162" s="210" t="s">
+        <v>227</v>
+      </c>
+      <c r="C162" s="201">
+        <v>26295</v>
+      </c>
+      <c r="D162" s="115" t="s">
+        <v>112</v>
+      </c>
+      <c r="E162" s="39">
+        <v>2027</v>
+      </c>
+      <c r="F162" s="40">
+        <v>46660</v>
+      </c>
+      <c r="G162" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="H162" s="58" t="s">
+        <v>451</v>
+      </c>
+      <c r="I162" s="58" t="s">
+        <v>136</v>
+      </c>
+      <c r="J162" s="48" t="s">
+        <v>168</v>
+      </c>
+      <c r="K162" s="38" t="s">
+        <v>257</v>
+      </c>
+      <c r="L162" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="M162" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="N162" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="O162" s="132">
+        <v>60000</v>
+      </c>
+      <c r="Q162" s="74"/>
+    </row>
+    <row r="163" spans="2:17" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B163" s="112"/>
+      <c r="C163" s="107"/>
+      <c r="D163" s="19"/>
+      <c r="E163" s="19"/>
+      <c r="F163" s="11"/>
+      <c r="G163" s="85"/>
+      <c r="H163" s="85"/>
+      <c r="I163" s="85"/>
+      <c r="J163" s="86"/>
+      <c r="K163" s="84" t="s">
+        <v>86</v>
+      </c>
+      <c r="L163" s="84"/>
+      <c r="M163" s="84"/>
+      <c r="N163" s="150"/>
+      <c r="O163" s="87"/>
+      <c r="P163" s="5"/>
+    </row>
+    <row r="164" spans="2:17" s="1" customFormat="1" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B164" s="345" t="s">
+        <v>189</v>
+      </c>
+      <c r="C164" s="346"/>
+      <c r="D164" s="346"/>
+      <c r="E164" s="346"/>
+      <c r="F164" s="346"/>
+      <c r="G164" s="346"/>
+      <c r="H164" s="346"/>
+      <c r="I164" s="346"/>
+      <c r="J164" s="346"/>
+      <c r="K164" s="346"/>
+      <c r="L164" s="346"/>
+      <c r="M164" s="346"/>
+      <c r="N164" s="346"/>
+      <c r="O164" s="347"/>
+      <c r="P164" s="12"/>
+    </row>
+    <row r="165" spans="2:17" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B165" s="116" t="s">
+        <v>40</v>
+      </c>
+      <c r="C165" s="117" t="s">
+        <v>196</v>
+      </c>
+      <c r="D165" s="66" t="s">
+        <v>185</v>
+      </c>
+      <c r="E165" s="66" t="s">
+        <v>60</v>
+      </c>
+      <c r="F165" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G165" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="H165" s="69" t="s">
+        <v>3</v>
+      </c>
+      <c r="I165" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="J165" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K165" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="L165" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="M165" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="N165" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="O165" s="124" t="s">
+        <v>238</v>
+      </c>
+      <c r="P165" s="71"/>
+    </row>
+    <row r="166" spans="2:17" s="65" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B166" s="222" t="s">
+        <v>457</v>
+      </c>
+      <c r="C166" s="204" t="s">
+        <v>578</v>
+      </c>
+      <c r="D166" s="54" t="s">
+        <v>112</v>
+      </c>
+      <c r="E166" s="54">
+        <v>2027</v>
+      </c>
+      <c r="F166" s="55">
+        <v>46660</v>
+      </c>
+      <c r="G166" s="215" t="s">
+        <v>125</v>
+      </c>
+      <c r="H166" s="213" t="s">
+        <v>460</v>
+      </c>
+      <c r="I166" s="213" t="s">
+        <v>133</v>
+      </c>
+      <c r="J166" s="216" t="s">
+        <v>240</v>
+      </c>
+      <c r="K166" s="166" t="s">
+        <v>461</v>
+      </c>
+      <c r="L166" s="166" t="s">
+        <v>39</v>
+      </c>
+      <c r="M166" s="166" t="s">
+        <v>39</v>
+      </c>
+      <c r="N166" s="44" t="s">
+        <v>126</v>
+      </c>
+      <c r="O166" s="133">
+        <v>32980</v>
+      </c>
+      <c r="P166" s="71"/>
+    </row>
+    <row r="167" spans="2:17" s="65" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B167" s="222" t="s">
+        <v>458</v>
+      </c>
+      <c r="C167" s="204" t="s">
+        <v>578</v>
+      </c>
+      <c r="D167" s="208" t="s">
+        <v>515</v>
+      </c>
+      <c r="E167" s="54">
+        <v>2026</v>
+      </c>
+      <c r="F167" s="55">
+        <v>46660</v>
+      </c>
+      <c r="G167" s="215" t="s">
+        <v>125</v>
+      </c>
+      <c r="H167" s="213" t="s">
+        <v>462</v>
+      </c>
+      <c r="I167" s="213" t="s">
+        <v>137</v>
+      </c>
+      <c r="J167" s="216" t="s">
+        <v>240</v>
+      </c>
+      <c r="K167" s="166" t="s">
+        <v>461</v>
+      </c>
+      <c r="L167" s="166" t="s">
+        <v>39</v>
+      </c>
+      <c r="M167" s="166" t="s">
+        <v>39</v>
+      </c>
+      <c r="N167" s="44" t="s">
+        <v>126</v>
+      </c>
+      <c r="O167" s="133">
+        <v>40880</v>
+      </c>
+      <c r="P167" s="71"/>
+    </row>
+    <row r="168" spans="2:17" s="65" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B168" s="222" t="s">
+        <v>459</v>
+      </c>
+      <c r="C168" s="204" t="s">
+        <v>578</v>
+      </c>
+      <c r="D168" s="208" t="s">
+        <v>515</v>
+      </c>
+      <c r="E168" s="54">
+        <v>2026</v>
+      </c>
+      <c r="F168" s="55">
+        <v>46660</v>
+      </c>
+      <c r="G168" s="215" t="s">
+        <v>125</v>
+      </c>
+      <c r="H168" s="213" t="s">
+        <v>462</v>
+      </c>
+      <c r="I168" s="213" t="s">
+        <v>137</v>
+      </c>
+      <c r="J168" s="216" t="s">
+        <v>463</v>
+      </c>
+      <c r="K168" s="166" t="s">
+        <v>461</v>
+      </c>
+      <c r="L168" s="166" t="s">
+        <v>39</v>
+      </c>
+      <c r="M168" s="166" t="s">
+        <v>39</v>
+      </c>
+      <c r="N168" s="44" t="s">
+        <v>126</v>
+      </c>
+      <c r="O168" s="133">
+        <v>42680</v>
+      </c>
+      <c r="P168" s="71"/>
+    </row>
+    <row r="169" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B169" s="222" t="s">
+        <v>307</v>
+      </c>
+      <c r="C169" s="37" t="s">
+        <v>532</v>
+      </c>
+      <c r="D169" s="54" t="s">
+        <v>112</v>
+      </c>
+      <c r="E169" s="54">
+        <v>2027</v>
+      </c>
+      <c r="F169" s="55">
+        <v>46660</v>
+      </c>
+      <c r="G169" s="215" t="s">
+        <v>125</v>
+      </c>
+      <c r="H169" s="213" t="s">
+        <v>239</v>
+      </c>
+      <c r="I169" s="213" t="s">
+        <v>138</v>
+      </c>
+      <c r="J169" s="216" t="s">
+        <v>240</v>
+      </c>
+      <c r="K169" s="166" t="s">
+        <v>241</v>
+      </c>
+      <c r="L169" s="166" t="s">
+        <v>39</v>
+      </c>
+      <c r="M169" s="166" t="s">
+        <v>39</v>
+      </c>
+      <c r="N169" s="166" t="s">
+        <v>126</v>
+      </c>
+      <c r="O169" s="133">
+        <v>45938</v>
+      </c>
+    </row>
+    <row r="170" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B170" s="206" t="s">
+        <v>325</v>
+      </c>
+      <c r="C170" s="37" t="s">
+        <v>535</v>
+      </c>
+      <c r="D170" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E170" s="50">
+        <v>2027</v>
+      </c>
+      <c r="F170" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G170" s="62" t="s">
+        <v>82</v>
+      </c>
+      <c r="H170" s="88" t="s">
+        <v>87</v>
+      </c>
+      <c r="I170" s="88" t="s">
+        <v>134</v>
+      </c>
+      <c r="J170" s="61" t="s">
+        <v>240</v>
+      </c>
+      <c r="K170" s="44" t="s">
+        <v>89</v>
+      </c>
+      <c r="L170" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M170" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N170" s="44" t="s">
+        <v>84</v>
+      </c>
+      <c r="O170" s="125">
+        <v>26785</v>
+      </c>
+    </row>
+    <row r="171" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B171" s="206" t="s">
+        <v>326</v>
+      </c>
+      <c r="C171" s="37" t="s">
+        <v>535</v>
+      </c>
+      <c r="D171" s="208" t="s">
+        <v>515</v>
+      </c>
+      <c r="E171" s="50">
+        <v>2027</v>
+      </c>
+      <c r="F171" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G171" s="62" t="s">
+        <v>82</v>
+      </c>
+      <c r="H171" s="88" t="s">
+        <v>88</v>
+      </c>
+      <c r="I171" s="88" t="s">
+        <v>135</v>
+      </c>
+      <c r="J171" s="61" t="s">
+        <v>240</v>
+      </c>
+      <c r="K171" s="44" t="s">
+        <v>328</v>
+      </c>
+      <c r="L171" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M171" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N171" s="44" t="s">
+        <v>84</v>
+      </c>
+      <c r="O171" s="125">
+        <v>32986</v>
+      </c>
+    </row>
+    <row r="172" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B172" s="206" t="s">
+        <v>327</v>
+      </c>
+      <c r="C172" s="37" t="s">
+        <v>535</v>
+      </c>
+      <c r="D172" s="208" t="s">
+        <v>515</v>
+      </c>
+      <c r="E172" s="50">
+        <v>2027</v>
+      </c>
+      <c r="F172" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G172" s="62" t="s">
+        <v>82</v>
+      </c>
+      <c r="H172" s="88" t="s">
+        <v>88</v>
+      </c>
+      <c r="I172" s="88" t="s">
+        <v>135</v>
+      </c>
+      <c r="J172" s="61" t="s">
+        <v>240</v>
+      </c>
+      <c r="K172" s="44" t="s">
+        <v>329</v>
+      </c>
+      <c r="L172" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M172" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N172" s="44" t="s">
+        <v>84</v>
+      </c>
+      <c r="O172" s="125">
+        <v>36925</v>
+      </c>
+    </row>
+    <row r="173" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B173" s="177" t="s">
+        <v>363</v>
+      </c>
+      <c r="C173" s="37" t="s">
+        <v>547</v>
+      </c>
+      <c r="D173" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E173" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F173" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G173" s="62" t="s">
+        <v>124</v>
+      </c>
+      <c r="H173" s="144" t="s">
+        <v>408</v>
+      </c>
+      <c r="I173" s="144" t="s">
+        <v>138</v>
+      </c>
+      <c r="J173" s="61" t="s">
+        <v>364</v>
+      </c>
+      <c r="K173" s="44" t="s">
+        <v>365</v>
+      </c>
+      <c r="L173" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M173" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N173" s="44" t="s">
+        <v>58</v>
+      </c>
+      <c r="O173" s="125">
+        <v>36611.35</v>
+      </c>
+    </row>
+    <row r="174" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B174" s="177" t="s">
+        <v>272</v>
+      </c>
+      <c r="C174" s="37" t="s">
+        <v>538</v>
+      </c>
+      <c r="D174" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E174" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F174" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G174" s="62" t="s">
+        <v>8</v>
+      </c>
+      <c r="H174" s="144" t="s">
+        <v>118</v>
+      </c>
+      <c r="I174" s="144" t="s">
+        <v>27</v>
+      </c>
+      <c r="J174" s="49" t="s">
+        <v>273</v>
+      </c>
+      <c r="K174" s="44" t="s">
+        <v>274</v>
+      </c>
+      <c r="L174" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M174" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N174" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="O174" s="125">
+        <v>27457</v>
+      </c>
+    </row>
+    <row r="175" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B175" s="177" t="s">
+        <v>275</v>
+      </c>
+      <c r="C175" s="37" t="s">
+        <v>538</v>
+      </c>
+      <c r="D175" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E175" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F175" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G175" s="62" t="s">
+        <v>8</v>
+      </c>
+      <c r="H175" s="144" t="s">
+        <v>118</v>
+      </c>
+      <c r="I175" s="144" t="s">
+        <v>27</v>
+      </c>
+      <c r="J175" s="49" t="s">
+        <v>516</v>
+      </c>
+      <c r="K175" s="44" t="s">
+        <v>271</v>
+      </c>
+      <c r="L175" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M175" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N175" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="O175" s="125">
+        <v>28955</v>
+      </c>
+    </row>
+    <row r="176" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B176" s="177" t="s">
+        <v>409</v>
+      </c>
+      <c r="C176" s="37" t="s">
+        <v>548</v>
+      </c>
+      <c r="D176" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E176" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F176" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G176" s="62" t="s">
+        <v>8</v>
+      </c>
+      <c r="H176" s="144" t="s">
+        <v>10</v>
+      </c>
+      <c r="I176" s="144" t="s">
+        <v>28</v>
+      </c>
+      <c r="J176" s="49" t="s">
+        <v>410</v>
+      </c>
+      <c r="K176" s="44" t="s">
+        <v>411</v>
+      </c>
+      <c r="L176" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M176" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N176" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="O176" s="125">
+        <v>45543</v>
+      </c>
+    </row>
+    <row r="177" spans="2:17" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B177" s="179" t="s">
+        <v>447</v>
+      </c>
+      <c r="C177" s="180" t="s">
+        <v>544</v>
+      </c>
+      <c r="D177" s="115" t="s">
+        <v>112</v>
+      </c>
+      <c r="E177" s="115">
+        <v>2027</v>
+      </c>
+      <c r="F177" s="118">
+        <v>46660</v>
+      </c>
+      <c r="G177" s="123" t="s">
+        <v>124</v>
+      </c>
+      <c r="H177" s="122" t="s">
+        <v>448</v>
+      </c>
+      <c r="I177" s="122" t="s">
+        <v>137</v>
+      </c>
+      <c r="J177" s="168" t="s">
+        <v>449</v>
+      </c>
+      <c r="K177" s="41" t="s">
+        <v>365</v>
+      </c>
+      <c r="L177" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="M177" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="N177" s="41" t="s">
+        <v>58</v>
+      </c>
+      <c r="O177" s="128">
+        <v>36050</v>
+      </c>
+    </row>
+    <row r="178" spans="2:17" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B178" s="111"/>
+      <c r="C178" s="104"/>
+      <c r="D178" s="24"/>
+      <c r="E178" s="15"/>
+      <c r="F178" s="10"/>
+      <c r="G178" s="81"/>
+      <c r="H178" s="30"/>
+      <c r="I178" s="30"/>
+      <c r="J178" s="90"/>
+      <c r="N178" s="151"/>
+      <c r="O178" s="16"/>
+    </row>
+    <row r="179" spans="2:17" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B179" s="345" t="s">
+        <v>190</v>
+      </c>
+      <c r="C179" s="346"/>
+      <c r="D179" s="346"/>
+      <c r="E179" s="346"/>
+      <c r="F179" s="346"/>
+      <c r="G179" s="346"/>
+      <c r="H179" s="346"/>
+      <c r="I179" s="346"/>
+      <c r="J179" s="346"/>
+      <c r="K179" s="346"/>
+      <c r="L179" s="346"/>
+      <c r="M179" s="346"/>
+      <c r="N179" s="346"/>
+      <c r="O179" s="347"/>
+    </row>
+    <row r="180" spans="2:17" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B180" s="116" t="s">
+        <v>40</v>
+      </c>
+      <c r="C180" s="117" t="s">
+        <v>196</v>
+      </c>
+      <c r="D180" s="67" t="s">
+        <v>185</v>
+      </c>
+      <c r="E180" s="66" t="s">
+        <v>60</v>
+      </c>
+      <c r="F180" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G180" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="H180" s="69" t="s">
+        <v>3</v>
+      </c>
+      <c r="I180" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="J180" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K180" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="L180" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="M180" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="N180" s="146" t="s">
+        <v>1</v>
+      </c>
+      <c r="O180" s="124" t="s">
+        <v>238</v>
+      </c>
+      <c r="P180" s="71"/>
+    </row>
+    <row r="181" spans="2:17" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B181" s="200" t="s">
+        <v>429</v>
+      </c>
+      <c r="C181" s="201">
+        <v>26180</v>
+      </c>
+      <c r="D181" s="207" t="s">
+        <v>113</v>
+      </c>
+      <c r="E181" s="39">
+        <v>2026</v>
+      </c>
+      <c r="F181" s="40">
         <v>46295</v>
       </c>
-      <c r="G112" s="44" t="s">
-[...240 lines deleted...]
-      <c r="B120" s="118" t="s">
+      <c r="G181" s="89" t="s">
+        <v>8</v>
+      </c>
+      <c r="H181" s="63" t="s">
+        <v>432</v>
+      </c>
+      <c r="I181" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="J181" s="64" t="s">
+        <v>433</v>
+      </c>
+      <c r="K181" s="38" t="s">
+        <v>430</v>
+      </c>
+      <c r="L181" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="M181" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="N181" s="38" t="s">
+        <v>431</v>
+      </c>
+      <c r="O181" s="134">
+        <v>46194</v>
+      </c>
+      <c r="Q181" s="74"/>
+    </row>
+    <row r="182" spans="2:17" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B182" s="111"/>
+      <c r="C182" s="108"/>
+      <c r="D182" s="28"/>
+      <c r="E182" s="15"/>
+      <c r="F182" s="10"/>
+      <c r="G182" s="81"/>
+      <c r="H182" s="30"/>
+      <c r="I182" s="29"/>
+      <c r="J182" s="90"/>
+      <c r="N182" s="147"/>
+      <c r="O182" s="91"/>
+      <c r="Q182" s="74"/>
+    </row>
+    <row r="183" spans="2:17" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B183" s="345" t="s">
+        <v>191</v>
+      </c>
+      <c r="C183" s="346"/>
+      <c r="D183" s="346"/>
+      <c r="E183" s="346"/>
+      <c r="F183" s="346"/>
+      <c r="G183" s="346"/>
+      <c r="H183" s="346"/>
+      <c r="I183" s="346"/>
+      <c r="J183" s="346"/>
+      <c r="K183" s="346"/>
+      <c r="L183" s="346"/>
+      <c r="M183" s="346"/>
+      <c r="N183" s="346"/>
+      <c r="O183" s="347"/>
+    </row>
+    <row r="184" spans="2:17" s="65" customFormat="1" ht="48" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B184" s="135" t="s">
         <v>40</v>
       </c>
-      <c r="C120" s="119" t="s">
-[...5 lines deleted...]
-      <c r="E120" s="66" t="s">
+      <c r="C184" s="136" t="s">
+        <v>196</v>
+      </c>
+      <c r="D184" s="137" t="s">
+        <v>185</v>
+      </c>
+      <c r="E184" s="138" t="s">
         <v>60</v>
       </c>
-      <c r="F120" s="68" t="s">
+      <c r="F184" s="139" t="s">
         <v>38</v>
       </c>
-      <c r="G120" s="69" t="s">
+      <c r="G184" s="140" t="s">
         <v>2</v>
       </c>
-      <c r="H120" s="69" t="s">
+      <c r="H184" s="140" t="s">
         <v>3</v>
       </c>
-      <c r="I120" s="69" t="s">
+      <c r="I184" s="140" t="s">
         <v>26</v>
       </c>
-      <c r="J120" s="70" t="s">
+      <c r="J184" s="141" t="s">
         <v>0</v>
       </c>
-      <c r="K120" s="66" t="s">
+      <c r="K184" s="138" t="s">
         <v>21</v>
       </c>
-      <c r="L120" s="66" t="s">
+      <c r="L184" s="138" t="s">
         <v>72</v>
       </c>
-      <c r="M120" s="66" t="s">
+      <c r="M184" s="138" t="s">
         <v>61</v>
       </c>
-      <c r="N120" s="149" t="s">
+      <c r="N184" s="152" t="s">
         <v>1</v>
       </c>
-      <c r="O120" s="126" t="s">
-[...1116 lines deleted...]
-      <c r="N147" s="149" t="s">
+      <c r="O184" s="142" t="s">
+        <v>4</v>
+      </c>
+      <c r="P184" s="71"/>
+    </row>
+    <row r="185" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B185" s="111"/>
+      <c r="C185" s="104"/>
+      <c r="D185" s="15"/>
+      <c r="E185" s="15"/>
+      <c r="F185" s="10"/>
+      <c r="G185" s="81"/>
+      <c r="H185" s="30"/>
+      <c r="I185" s="30"/>
+      <c r="J185" s="90"/>
+      <c r="M185" s="78"/>
+      <c r="N185" s="147"/>
+      <c r="O185" s="91"/>
+      <c r="Q185" s="74"/>
+    </row>
+    <row r="187" spans="2:17" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="H187" s="145"/>
+      <c r="I187" s="353" t="s">
+        <v>17</v>
+      </c>
+      <c r="J187" s="353"/>
+      <c r="K187" s="353"/>
+      <c r="L187" s="353"/>
+      <c r="M187" s="353"/>
+      <c r="N187" s="353"/>
+      <c r="O187" s="353"/>
+    </row>
+    <row r="188" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="H188" s="13"/>
+      <c r="I188" s="348" t="s">
         <v>1</v>
       </c>
-      <c r="O147" s="126" t="s">
-[...1234 lines deleted...]
-      <c r="K183" s="318" t="s">
+      <c r="J188" s="348"/>
+      <c r="K188" s="344" t="s">
         <v>15</v>
       </c>
-      <c r="L183" s="318"/>
-[...1 lines deleted...]
-      <c r="N183" s="156" t="s">
+      <c r="L188" s="344"/>
+      <c r="M188" s="344"/>
+      <c r="N188" s="153" t="s">
         <v>12</v>
       </c>
-      <c r="O183" s="146" t="s">
+      <c r="O188" s="143" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="184" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="K184" s="239" t="s">
+    <row r="189" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H189" s="74"/>
+      <c r="I189" s="271" t="s">
+        <v>197</v>
+      </c>
+      <c r="J189" s="271"/>
+      <c r="K189" s="292" t="s">
         <v>75</v>
       </c>
-      <c r="L184" s="239"/>
-[...1 lines deleted...]
-      <c r="N184" s="238" t="s">
+      <c r="L189" s="292"/>
+      <c r="M189" s="292"/>
+      <c r="N189" s="293" t="s">
         <v>68</v>
       </c>
-      <c r="O184" s="245" t="s">
+      <c r="O189" s="268" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="185" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-[...25 lines deleted...]
-      <c r="K187" s="263" t="s">
+    <row r="190" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H190" s="74"/>
+      <c r="I190" s="271"/>
+      <c r="J190" s="271"/>
+      <c r="K190" s="292"/>
+      <c r="L190" s="292"/>
+      <c r="M190" s="292"/>
+      <c r="N190" s="293"/>
+      <c r="O190" s="268"/>
+    </row>
+    <row r="191" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H191" s="76"/>
+      <c r="I191" s="272"/>
+      <c r="J191" s="272"/>
+      <c r="K191" s="292"/>
+      <c r="L191" s="292"/>
+      <c r="M191" s="292"/>
+      <c r="N191" s="293"/>
+      <c r="O191" s="268"/>
+    </row>
+    <row r="192" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H192" s="74"/>
+      <c r="I192" s="341" t="s">
+        <v>170</v>
+      </c>
+      <c r="J192" s="342"/>
+      <c r="K192" s="266" t="s">
         <v>16</v>
       </c>
-      <c r="L187" s="264"/>
-[...4 lines deleted...]
-      <c r="O187" s="244" t="s">
+      <c r="L192" s="267"/>
+      <c r="M192" s="267"/>
+      <c r="N192" s="352" t="s">
+        <v>184</v>
+      </c>
+      <c r="O192" s="343" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="188" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-[...60 lines deleted...]
-    </row>
     <row r="193" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="H193" s="78"/>
-[...14 lines deleted...]
-      </c>
+      <c r="H193" s="92"/>
+      <c r="I193" s="339" t="s">
+        <v>183</v>
+      </c>
+      <c r="J193" s="340"/>
+      <c r="K193" s="266"/>
+      <c r="L193" s="267"/>
+      <c r="M193" s="267"/>
+      <c r="N193" s="352"/>
+      <c r="O193" s="343"/>
     </row>
     <row r="194" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H194" s="78"/>
-      <c r="I194" s="306" t="s">
-[...7 lines deleted...]
-      <c r="O194" s="277"/>
+      <c r="I194" s="327" t="s">
+        <v>182</v>
+      </c>
+      <c r="J194" s="328"/>
+      <c r="K194" s="266"/>
+      <c r="L194" s="267"/>
+      <c r="M194" s="267"/>
+      <c r="N194" s="352"/>
+      <c r="O194" s="343"/>
     </row>
     <row r="195" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H195" s="78"/>
-      <c r="I195" s="308" t="s">
-[...7 lines deleted...]
-      <c r="O195" s="243"/>
+      <c r="I195" s="270" t="s">
+        <v>200</v>
+      </c>
+      <c r="J195" s="270"/>
+      <c r="K195" s="292" t="s">
+        <v>155</v>
+      </c>
+      <c r="L195" s="292"/>
+      <c r="M195" s="292"/>
+      <c r="N195" s="293" t="s">
+        <v>156</v>
+      </c>
+      <c r="O195" s="268" t="s">
+        <v>157</v>
+      </c>
     </row>
     <row r="196" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="H196" s="74"/>
-      <c r="I196" s="300" t="s">
+      <c r="H196" s="78"/>
+      <c r="I196" s="271"/>
+      <c r="J196" s="271"/>
+      <c r="K196" s="292"/>
+      <c r="L196" s="292"/>
+      <c r="M196" s="292"/>
+      <c r="N196" s="293"/>
+      <c r="O196" s="268"/>
+    </row>
+    <row r="197" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H197" s="78"/>
+      <c r="I197" s="272"/>
+      <c r="J197" s="272"/>
+      <c r="K197" s="292"/>
+      <c r="L197" s="292"/>
+      <c r="M197" s="292"/>
+      <c r="N197" s="293"/>
+      <c r="O197" s="268"/>
+    </row>
+    <row r="198" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H198" s="78"/>
+      <c r="I198" s="316" t="s">
+        <v>250</v>
+      </c>
+      <c r="J198" s="317"/>
+      <c r="K198" s="276" t="s">
+        <v>253</v>
+      </c>
+      <c r="L198" s="276"/>
+      <c r="M198" s="277"/>
+      <c r="N198" s="284" t="s">
+        <v>255</v>
+      </c>
+      <c r="O198" s="281" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="199" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H199" s="78"/>
+      <c r="I199" s="318" t="s">
+        <v>251</v>
+      </c>
+      <c r="J199" s="319"/>
+      <c r="K199" s="254"/>
+      <c r="L199" s="254"/>
+      <c r="M199" s="278"/>
+      <c r="N199" s="285"/>
+      <c r="O199" s="282"/>
+    </row>
+    <row r="200" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H200" s="78"/>
+      <c r="I200" s="320" t="s">
+        <v>252</v>
+      </c>
+      <c r="J200" s="321"/>
+      <c r="K200" s="279"/>
+      <c r="L200" s="279"/>
+      <c r="M200" s="280"/>
+      <c r="N200" s="286"/>
+      <c r="O200" s="283"/>
+    </row>
+    <row r="201" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H201" s="74"/>
+      <c r="I201" s="310" t="s">
         <v>18</v>
       </c>
-      <c r="J196" s="301"/>
-[...88 lines deleted...]
-      <c r="F202" s="93"/>
+      <c r="J201" s="311"/>
+      <c r="K201" s="273" t="s">
+        <v>530</v>
+      </c>
+      <c r="L201" s="268"/>
+      <c r="M201" s="268"/>
+      <c r="N201" s="268" t="s">
+        <v>531</v>
+      </c>
+      <c r="O201" s="268" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="202" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H202" s="74"/>
-      <c r="I202" s="281" t="s">
+      <c r="I202" s="274" t="s">
         <v>181</v>
       </c>
-      <c r="J202" s="282"/>
-[...15 lines deleted...]
-      <c r="D203"/>
+      <c r="J202" s="275"/>
+      <c r="K202" s="273"/>
+      <c r="L202" s="268"/>
+      <c r="M202" s="268"/>
+      <c r="N202" s="268"/>
+      <c r="O202" s="268"/>
+    </row>
+    <row r="203" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F203" s="93"/>
       <c r="H203" s="74"/>
-      <c r="I203" s="306" t="s">
+      <c r="I203" s="325" t="s">
         <v>182</v>
       </c>
-      <c r="J203" s="307"/>
-[...9 lines deleted...]
-      <c r="D204"/>
+      <c r="J203" s="326"/>
+      <c r="K203" s="273"/>
+      <c r="L203" s="268"/>
+      <c r="M203" s="268"/>
+      <c r="N203" s="268"/>
+      <c r="O203" s="268"/>
+    </row>
+    <row r="204" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F204" s="93"/>
       <c r="H204" s="74"/>
-      <c r="I204" s="308" t="s">
-[...7 lines deleted...]
-      <c r="O204" s="265"/>
+      <c r="I204" s="287" t="s">
+        <v>199</v>
+      </c>
+      <c r="J204" s="287"/>
+      <c r="K204" s="257" t="s">
+        <v>75</v>
+      </c>
+      <c r="L204" s="257"/>
+      <c r="M204" s="257"/>
+      <c r="N204" s="258" t="s">
+        <v>68</v>
+      </c>
+      <c r="O204" s="244" t="s">
+        <v>59</v>
+      </c>
     </row>
     <row r="205" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B205" s="176"/>
-      <c r="C205" s="176"/>
+      <c r="B205" s="173"/>
+      <c r="C205" s="173"/>
       <c r="D205"/>
       <c r="F205" s="93"/>
       <c r="H205" s="74"/>
-      <c r="I205" s="302" t="s">
-[...17 lines deleted...]
-      <c r="C206" s="176"/>
+      <c r="I205" s="287"/>
+      <c r="J205" s="287"/>
+      <c r="K205" s="257"/>
+      <c r="L205" s="257"/>
+      <c r="M205" s="257"/>
+      <c r="N205" s="258"/>
+      <c r="O205" s="244"/>
+    </row>
+    <row r="206" spans="2:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B206" s="173"/>
+      <c r="C206" s="173"/>
       <c r="D206"/>
       <c r="F206" s="93"/>
       <c r="H206" s="74"/>
-      <c r="I206" s="304" t="s">
-[...7 lines deleted...]
-      <c r="O206" s="235"/>
+      <c r="I206" s="288"/>
+      <c r="J206" s="288"/>
+      <c r="K206" s="257"/>
+      <c r="L206" s="257"/>
+      <c r="M206" s="257"/>
+      <c r="N206" s="258"/>
+      <c r="O206" s="244"/>
     </row>
     <row r="207" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B207" s="176"/>
-      <c r="C207" s="176"/>
+      <c r="B207" s="173"/>
+      <c r="C207" s="173"/>
       <c r="D207"/>
       <c r="F207" s="93"/>
       <c r="H207" s="74"/>
-      <c r="I207" s="331" t="s">
-[...7 lines deleted...]
-      <c r="O207" s="236"/>
+      <c r="I207" s="289" t="s">
+        <v>171</v>
+      </c>
+      <c r="J207" s="290"/>
+      <c r="K207" s="291" t="s">
+        <v>174</v>
+      </c>
+      <c r="L207" s="292"/>
+      <c r="M207" s="292"/>
+      <c r="N207" s="293" t="s">
+        <v>175</v>
+      </c>
+      <c r="O207" s="268" t="s">
+        <v>176</v>
+      </c>
     </row>
     <row r="208" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B208" s="176"/>
-      <c r="C208" s="176"/>
+      <c r="B208" s="173"/>
+      <c r="C208" s="173"/>
       <c r="D208"/>
       <c r="F208" s="93"/>
       <c r="H208" s="74"/>
-      <c r="I208" s="341" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="I208" s="357" t="s">
+        <v>172</v>
+      </c>
+      <c r="J208" s="358"/>
+      <c r="K208" s="291"/>
+      <c r="L208" s="292"/>
+      <c r="M208" s="292"/>
+      <c r="N208" s="293"/>
+      <c r="O208" s="268"/>
     </row>
     <row r="209" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B209" s="176"/>
-      <c r="C209" s="176"/>
+      <c r="B209" s="173"/>
+      <c r="C209" s="173"/>
       <c r="D209"/>
       <c r="F209" s="93"/>
       <c r="H209" s="74"/>
-      <c r="I209" s="343" t="s">
-[...7 lines deleted...]
-      <c r="O209" s="244"/>
+      <c r="I209" s="359" t="s">
+        <v>173</v>
+      </c>
+      <c r="J209" s="360"/>
+      <c r="K209" s="291"/>
+      <c r="L209" s="292"/>
+      <c r="M209" s="292"/>
+      <c r="N209" s="293"/>
+      <c r="O209" s="269"/>
     </row>
     <row r="210" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B210" s="176"/>
-      <c r="C210" s="176"/>
+      <c r="B210" s="173"/>
+      <c r="C210" s="173"/>
       <c r="D210"/>
       <c r="F210" s="93"/>
       <c r="H210" s="74"/>
-      <c r="I210" s="345" t="s">
-[...7 lines deleted...]
-      <c r="O210" s="244"/>
+      <c r="I210" s="245" t="s">
+        <v>553</v>
+      </c>
+      <c r="J210" s="246"/>
+      <c r="K210" s="366" t="s">
+        <v>234</v>
+      </c>
+      <c r="L210" s="367"/>
+      <c r="M210" s="368"/>
+      <c r="N210" s="375" t="s">
+        <v>235</v>
+      </c>
+      <c r="O210" s="244" t="s">
+        <v>555</v>
+      </c>
     </row>
     <row r="211" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B211" s="176"/>
-      <c r="C211" s="176"/>
+      <c r="B211" s="173"/>
+      <c r="C211" s="173"/>
       <c r="D211"/>
       <c r="F211" s="93"/>
       <c r="H211" s="74"/>
-      <c r="I211" s="333" t="s">
-[...3 lines deleted...]
-      <c r="K211" s="252" t="s">
+      <c r="I211" s="247" t="s">
+        <v>554</v>
+      </c>
+      <c r="J211" s="248"/>
+      <c r="K211" s="369"/>
+      <c r="L211" s="370"/>
+      <c r="M211" s="371"/>
+      <c r="N211" s="376"/>
+      <c r="O211" s="244"/>
+    </row>
+    <row r="212" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B212" s="173"/>
+      <c r="C212" s="173"/>
+      <c r="D212"/>
+      <c r="F212" s="93"/>
+      <c r="H212" s="74"/>
+      <c r="I212" s="249" t="s">
+        <v>233</v>
+      </c>
+      <c r="J212" s="250"/>
+      <c r="K212" s="372"/>
+      <c r="L212" s="373"/>
+      <c r="M212" s="374"/>
+      <c r="N212" s="377"/>
+      <c r="O212" s="244"/>
+    </row>
+    <row r="213" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B213" s="173"/>
+      <c r="C213" s="173"/>
+      <c r="D213"/>
+      <c r="F213" s="93"/>
+      <c r="H213" s="74"/>
+      <c r="I213" s="312" t="s">
+        <v>167</v>
+      </c>
+      <c r="J213" s="313"/>
+      <c r="K213" s="264" t="s">
+        <v>245</v>
+      </c>
+      <c r="L213" s="255"/>
+      <c r="M213" s="255"/>
+      <c r="N213" s="263" t="s">
+        <v>246</v>
+      </c>
+      <c r="O213" s="251" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="214" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B214" s="173"/>
+      <c r="C214" s="173"/>
+      <c r="D214"/>
+      <c r="F214" s="93"/>
+      <c r="H214" s="74"/>
+      <c r="I214" s="314" t="s">
+        <v>243</v>
+      </c>
+      <c r="J214" s="315"/>
+      <c r="K214" s="264"/>
+      <c r="L214" s="255"/>
+      <c r="M214" s="255"/>
+      <c r="N214" s="263"/>
+      <c r="O214" s="252"/>
+    </row>
+    <row r="215" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B215" s="173"/>
+      <c r="C215" s="173"/>
+      <c r="D215"/>
+      <c r="F215" s="93"/>
+      <c r="H215" s="74"/>
+      <c r="I215" s="361" t="s">
+        <v>244</v>
+      </c>
+      <c r="J215" s="362"/>
+      <c r="K215" s="264"/>
+      <c r="L215" s="255"/>
+      <c r="M215" s="255"/>
+      <c r="N215" s="263"/>
+      <c r="O215" s="253"/>
+    </row>
+    <row r="216" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B216" s="173"/>
+      <c r="C216" s="173"/>
+      <c r="D216"/>
+      <c r="F216" s="93"/>
+      <c r="H216" s="74"/>
+      <c r="I216" s="379" t="s">
+        <v>231</v>
+      </c>
+      <c r="J216" s="380"/>
+      <c r="K216" s="262" t="s">
+        <v>234</v>
+      </c>
+      <c r="L216" s="257"/>
+      <c r="M216" s="257"/>
+      <c r="N216" s="258" t="s">
+        <v>235</v>
+      </c>
+      <c r="O216" s="259" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="217" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B217" s="173"/>
+      <c r="C217" s="173"/>
+      <c r="D217"/>
+      <c r="F217" s="93"/>
+      <c r="H217" s="74"/>
+      <c r="I217" s="247" t="s">
+        <v>232</v>
+      </c>
+      <c r="J217" s="248"/>
+      <c r="K217" s="262"/>
+      <c r="L217" s="257"/>
+      <c r="M217" s="257"/>
+      <c r="N217" s="258"/>
+      <c r="O217" s="244"/>
+    </row>
+    <row r="218" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B218" s="173"/>
+      <c r="C218" s="173"/>
+      <c r="D218"/>
+      <c r="F218" s="93"/>
+      <c r="H218" s="74"/>
+      <c r="I218" s="249" t="s">
+        <v>233</v>
+      </c>
+      <c r="J218" s="250"/>
+      <c r="K218" s="262"/>
+      <c r="L218" s="257"/>
+      <c r="M218" s="257"/>
+      <c r="N218" s="258"/>
+      <c r="O218" s="244"/>
+    </row>
+    <row r="219" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B219" s="173"/>
+      <c r="C219" s="173"/>
+      <c r="D219"/>
+      <c r="F219" s="93"/>
+      <c r="H219" s="74"/>
+      <c r="I219" s="363" t="s">
+        <v>93</v>
+      </c>
+      <c r="J219" s="364"/>
+      <c r="K219" s="264" t="s">
         <v>16</v>
       </c>
-      <c r="L211" s="239"/>
-[...1 lines deleted...]
-      <c r="N211" s="247" t="s">
+      <c r="L219" s="255"/>
+      <c r="M219" s="255"/>
+      <c r="N219" s="260" t="s">
         <v>19</v>
       </c>
-      <c r="O211" s="245" t="s">
+      <c r="O219" s="260" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="212" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="I212" s="336" t="s">
+    <row r="220" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B220" s="173"/>
+      <c r="C220" s="173"/>
+      <c r="D220"/>
+      <c r="H220" s="74"/>
+      <c r="I220" s="329" t="s">
         <v>76</v>
       </c>
-      <c r="J212" s="337"/>
-[...127 lines deleted...]
-      <c r="O220"/>
+      <c r="J220" s="330"/>
+      <c r="K220" s="264"/>
+      <c r="L220" s="255"/>
+      <c r="M220" s="255"/>
+      <c r="N220" s="260"/>
+      <c r="O220" s="260"/>
     </row>
     <row r="221" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B221" s="176"/>
-      <c r="C221" s="176"/>
+      <c r="B221" s="173"/>
+      <c r="C221" s="173"/>
       <c r="D221"/>
       <c r="H221" s="74"/>
-      <c r="I221"/>
-[...57 lines deleted...]
-    <row r="227" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I221" s="331" t="s">
+        <v>77</v>
+      </c>
+      <c r="J221" s="332"/>
+      <c r="K221" s="264"/>
+      <c r="L221" s="255"/>
+      <c r="M221" s="255"/>
+      <c r="N221" s="260"/>
+      <c r="O221" s="260"/>
+    </row>
+    <row r="222" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B222" s="173"/>
+      <c r="C222" s="173"/>
+      <c r="D222"/>
+      <c r="H222" s="74"/>
+      <c r="I222" s="309" t="s">
+        <v>198</v>
+      </c>
+      <c r="J222" s="309"/>
+      <c r="K222" s="257" t="s">
+        <v>147</v>
+      </c>
+      <c r="L222" s="257"/>
+      <c r="M222" s="257"/>
+      <c r="N222" s="258" t="s">
+        <v>148</v>
+      </c>
+      <c r="O222" s="244" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="223" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B223" s="173"/>
+      <c r="C223" s="173"/>
+      <c r="D223"/>
+      <c r="H223" s="74"/>
+      <c r="I223" s="287"/>
+      <c r="J223" s="287"/>
+      <c r="K223" s="257"/>
+      <c r="L223" s="257"/>
+      <c r="M223" s="257"/>
+      <c r="N223" s="258"/>
+      <c r="O223" s="244"/>
+    </row>
+    <row r="224" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B224" s="173"/>
+      <c r="C224" s="173"/>
+      <c r="D224"/>
+      <c r="H224" s="74"/>
+      <c r="I224" s="287"/>
+      <c r="J224" s="287"/>
+      <c r="K224" s="257"/>
+      <c r="L224" s="257"/>
+      <c r="M224" s="257"/>
+      <c r="N224" s="258"/>
+      <c r="O224" s="244"/>
+    </row>
+    <row r="225" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B225" s="173"/>
+      <c r="C225" s="173"/>
+      <c r="D225"/>
+      <c r="H225" s="74"/>
+      <c r="I225" s="308" t="s">
+        <v>556</v>
+      </c>
+      <c r="J225" s="308"/>
+      <c r="K225" s="255" t="s">
+        <v>75</v>
+      </c>
+      <c r="L225" s="255"/>
+      <c r="M225" s="255"/>
+      <c r="N225" s="255" t="s">
+        <v>68</v>
+      </c>
+      <c r="O225" s="260" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="226" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B226" s="173"/>
+      <c r="C226" s="173"/>
+      <c r="D226"/>
+      <c r="H226" s="74"/>
+      <c r="I226" s="308"/>
+      <c r="J226" s="308"/>
+      <c r="K226" s="255"/>
+      <c r="L226" s="255"/>
+      <c r="M226" s="255"/>
+      <c r="N226" s="255"/>
+      <c r="O226" s="260"/>
+    </row>
+    <row r="227" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B227" s="173"/>
+      <c r="C227" s="173"/>
+      <c r="D227"/>
       <c r="H227" s="74"/>
-      <c r="I227" s="317"/>
-[...7 lines deleted...]
-    <row r="228" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I227" s="308"/>
+      <c r="J227" s="308"/>
+      <c r="K227" s="255"/>
+      <c r="L227" s="255"/>
+      <c r="M227" s="255"/>
+      <c r="N227" s="255"/>
+      <c r="O227" s="260"/>
+    </row>
+    <row r="228" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B228" s="173"/>
+      <c r="C228" s="173"/>
+      <c r="D228"/>
+      <c r="F228" s="94"/>
       <c r="H228" s="78"/>
-      <c r="I228" s="317"/>
-[...46 lines deleted...]
-    <row r="234" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I228"/>
+      <c r="J228"/>
+      <c r="K228"/>
+      <c r="L228"/>
+      <c r="M228"/>
+      <c r="N228" s="155"/>
+      <c r="O228"/>
+    </row>
+    <row r="229" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B229" s="173"/>
+      <c r="C229" s="173"/>
+      <c r="D229"/>
+      <c r="H229" s="74"/>
+      <c r="I229"/>
+      <c r="J229"/>
+      <c r="K229"/>
+      <c r="L229"/>
+      <c r="M229"/>
+      <c r="N229" s="155"/>
+      <c r="O229"/>
+    </row>
+    <row r="230" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H230" s="76"/>
+      <c r="I230"/>
+      <c r="J230"/>
+      <c r="K230"/>
+      <c r="L230"/>
+      <c r="M230"/>
+      <c r="N230" s="155"/>
+      <c r="O230"/>
+    </row>
+    <row r="231" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H231" s="378"/>
+      <c r="I231" s="365"/>
+      <c r="J231" s="365"/>
+      <c r="K231" s="254"/>
+      <c r="L231" s="254"/>
+      <c r="M231" s="254"/>
+      <c r="N231" s="261"/>
+      <c r="O231" s="256"/>
+    </row>
+    <row r="232" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H232" s="378"/>
+      <c r="I232" s="265"/>
+      <c r="J232" s="265"/>
+      <c r="K232" s="254"/>
+      <c r="L232" s="254"/>
+      <c r="M232" s="254"/>
+      <c r="N232" s="261"/>
+      <c r="O232" s="256"/>
+    </row>
+    <row r="233" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H233" s="378"/>
+      <c r="I233" s="265"/>
+      <c r="J233" s="265"/>
+      <c r="K233" s="254"/>
+      <c r="L233" s="254"/>
+      <c r="M233" s="254"/>
+      <c r="N233" s="261"/>
+      <c r="O233" s="256"/>
+    </row>
+    <row r="234" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H234" s="78"/>
-      <c r="J234" s="21"/>
-[...87 lines deleted...]
-      <c r="B242" s="115"/>
+      <c r="I234" s="365"/>
+      <c r="J234" s="365"/>
+      <c r="K234" s="254"/>
+      <c r="L234" s="254"/>
+      <c r="M234" s="254"/>
+      <c r="N234" s="261"/>
+      <c r="O234" s="256"/>
+    </row>
+    <row r="235" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H235" s="74"/>
+      <c r="I235" s="265"/>
+      <c r="J235" s="265"/>
+      <c r="K235" s="254"/>
+      <c r="L235" s="254"/>
+      <c r="M235" s="254"/>
+      <c r="N235" s="261"/>
+      <c r="O235" s="256"/>
+    </row>
+    <row r="236" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H236" s="78"/>
+      <c r="I236" s="265"/>
+      <c r="J236" s="265"/>
+      <c r="K236" s="254"/>
+      <c r="L236" s="254"/>
+      <c r="M236" s="254"/>
+      <c r="N236" s="261"/>
+      <c r="O236" s="256"/>
+    </row>
+    <row r="237" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H237" s="378"/>
+      <c r="I237" s="60"/>
+      <c r="J237" s="60"/>
+      <c r="K237" s="60"/>
+      <c r="L237" s="60"/>
+      <c r="M237" s="60"/>
+      <c r="O237" s="60"/>
+    </row>
+    <row r="238" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H238" s="378"/>
+      <c r="I238" s="60"/>
+      <c r="J238" s="60"/>
+      <c r="K238" s="60"/>
+      <c r="L238" s="60"/>
+      <c r="M238" s="60"/>
+      <c r="O238" s="6"/>
+    </row>
+    <row r="239" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H239" s="378"/>
+    </row>
+    <row r="240" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H240" s="78"/>
+      <c r="J240" s="21"/>
+      <c r="K240" s="21"/>
+      <c r="L240" s="21"/>
+      <c r="M240" s="21"/>
+      <c r="N240" s="156"/>
+      <c r="O240" s="21"/>
+    </row>
+    <row r="241" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H241" s="74"/>
+      <c r="J241" s="21"/>
+      <c r="K241" s="21"/>
+      <c r="L241" s="21"/>
+      <c r="M241" s="21"/>
+      <c r="N241" s="156"/>
+      <c r="O241" s="21"/>
+    </row>
+    <row r="242" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H242" s="78"/>
+      <c r="J242" s="21"/>
+      <c r="K242" s="21"/>
+      <c r="L242" s="21"/>
+      <c r="M242" s="21"/>
+      <c r="N242" s="156"/>
+      <c r="O242" s="21"/>
+    </row>
+    <row r="243" spans="2:16" s="21" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B243" s="111"/>
+      <c r="C243" s="109"/>
+      <c r="D243" s="25"/>
+      <c r="E243" s="96"/>
+      <c r="F243" s="97"/>
+      <c r="G243" s="95"/>
+      <c r="H243" s="119"/>
+      <c r="I243" s="5"/>
+      <c r="J243"/>
+      <c r="K243"/>
+      <c r="L243"/>
+      <c r="M243"/>
+      <c r="N243" s="155"/>
+      <c r="O243"/>
+    </row>
+    <row r="244" spans="2:16" s="21" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B244" s="111"/>
+      <c r="C244" s="109"/>
+      <c r="D244" s="25"/>
+      <c r="E244" s="96"/>
+      <c r="F244" s="97"/>
+      <c r="G244" s="95"/>
+      <c r="H244" s="120"/>
+      <c r="I244" s="5"/>
+      <c r="J244"/>
+      <c r="K244"/>
+      <c r="L244"/>
+      <c r="M244"/>
+      <c r="N244" s="155"/>
+      <c r="O244"/>
+    </row>
+    <row r="245" spans="2:16" s="21" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B245" s="111"/>
+      <c r="C245" s="109"/>
+      <c r="D245" s="25"/>
+      <c r="E245" s="96"/>
+      <c r="F245" s="97"/>
+      <c r="G245" s="95"/>
+      <c r="H245" s="119"/>
+      <c r="I245" s="5"/>
+      <c r="J245"/>
+      <c r="K245"/>
+      <c r="L245"/>
+      <c r="M245"/>
+      <c r="N245" s="155"/>
+      <c r="O245"/>
+    </row>
+    <row r="246" spans="2:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B246" s="110"/>
+      <c r="C246" s="110"/>
+      <c r="D246" s="60"/>
+      <c r="E246" s="60"/>
+      <c r="F246" s="60"/>
+      <c r="G246" s="60"/>
+      <c r="H246" s="60"/>
+      <c r="J246"/>
+      <c r="K246"/>
+      <c r="L246"/>
+      <c r="M246"/>
+      <c r="N246" s="155"/>
+      <c r="O246"/>
+      <c r="P246"/>
+    </row>
+    <row r="247" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B247" s="110"/>
+      <c r="C247" s="110"/>
+      <c r="D247" s="23"/>
+      <c r="E247" s="60"/>
+      <c r="F247" s="26"/>
+      <c r="G247" s="60"/>
+      <c r="H247" s="60"/>
+      <c r="P247"/>
+    </row>
+    <row r="248" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="P248"/>
+    </row>
+    <row r="249" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="P249"/>
+    </row>
+    <row r="250" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B250" s="113"/>
     </row>
   </sheetData>
-  <mergeCells count="99">
-[...2 lines deleted...]
-    <mergeCell ref="H223:H225"/>
+  <mergeCells count="106">
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="K234:M236"/>
+    <mergeCell ref="K210:M212"/>
+    <mergeCell ref="N210:N212"/>
+    <mergeCell ref="H237:H239"/>
+    <mergeCell ref="I234:J234"/>
+    <mergeCell ref="H231:H233"/>
+    <mergeCell ref="I216:J216"/>
+    <mergeCell ref="I217:J217"/>
+    <mergeCell ref="I218:J218"/>
+    <mergeCell ref="O234:O236"/>
+    <mergeCell ref="I235:J235"/>
+    <mergeCell ref="I236:J236"/>
+    <mergeCell ref="B45:O45"/>
+    <mergeCell ref="N189:N191"/>
+    <mergeCell ref="K188:M188"/>
+    <mergeCell ref="B164:O164"/>
+    <mergeCell ref="B183:O183"/>
+    <mergeCell ref="I189:J191"/>
+    <mergeCell ref="B179:O179"/>
+    <mergeCell ref="I188:J188"/>
+    <mergeCell ref="O189:O191"/>
+    <mergeCell ref="B102:O102"/>
+    <mergeCell ref="N192:N194"/>
+    <mergeCell ref="I187:O187"/>
+    <mergeCell ref="B89:O89"/>
     <mergeCell ref="I208:J208"/>
     <mergeCell ref="I209:J209"/>
-    <mergeCell ref="I210:J210"/>
+    <mergeCell ref="I215:J215"/>
+    <mergeCell ref="I219:J219"/>
+    <mergeCell ref="N234:N236"/>
+    <mergeCell ref="K219:M221"/>
+    <mergeCell ref="I231:J231"/>
+    <mergeCell ref="I232:J232"/>
+    <mergeCell ref="B60:O60"/>
+    <mergeCell ref="I225:J227"/>
+    <mergeCell ref="I222:J224"/>
+    <mergeCell ref="O225:O227"/>
+    <mergeCell ref="I201:J201"/>
+    <mergeCell ref="K195:M197"/>
+    <mergeCell ref="N195:N197"/>
+    <mergeCell ref="O195:O197"/>
+    <mergeCell ref="I213:J213"/>
+    <mergeCell ref="I214:J214"/>
+    <mergeCell ref="I198:J198"/>
+    <mergeCell ref="I199:J199"/>
+    <mergeCell ref="I200:J200"/>
+    <mergeCell ref="B124:O124"/>
     <mergeCell ref="I203:J203"/>
-    <mergeCell ref="I204:J204"/>
-[...35 lines deleted...]
-    <mergeCell ref="I206:J206"/>
+    <mergeCell ref="I194:J194"/>
+    <mergeCell ref="I220:J220"/>
+    <mergeCell ref="I221:J221"/>
+    <mergeCell ref="B151:O151"/>
+    <mergeCell ref="B160:O160"/>
     <mergeCell ref="I193:J193"/>
-    <mergeCell ref="I194:J194"/>
-[...3 lines deleted...]
-    <mergeCell ref="I189:J189"/>
+    <mergeCell ref="I192:J192"/>
+    <mergeCell ref="K189:M191"/>
+    <mergeCell ref="O192:O194"/>
     <mergeCell ref="B2:O2"/>
     <mergeCell ref="B4:O4"/>
     <mergeCell ref="B14:O14"/>
-    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B23:O23"/>
     <mergeCell ref="B7:O7"/>
     <mergeCell ref="B3:O3"/>
     <mergeCell ref="B12:O12"/>
     <mergeCell ref="B9:O9"/>
     <mergeCell ref="B8:O8"/>
     <mergeCell ref="B11:O11"/>
-    <mergeCell ref="O202:O204"/>
-[...11 lines deleted...]
-    <mergeCell ref="N199:N201"/>
+    <mergeCell ref="K192:M194"/>
+    <mergeCell ref="O207:O209"/>
+    <mergeCell ref="I195:J197"/>
+    <mergeCell ref="O201:O203"/>
+    <mergeCell ref="N201:N203"/>
+    <mergeCell ref="K201:M203"/>
     <mergeCell ref="I202:J202"/>
-    <mergeCell ref="K202:M204"/>
-[...23 lines deleted...]
-    <mergeCell ref="K205:M207"/>
+    <mergeCell ref="O204:O206"/>
+    <mergeCell ref="K198:M200"/>
+    <mergeCell ref="O198:O200"/>
+    <mergeCell ref="N198:N200"/>
+    <mergeCell ref="I204:J206"/>
+    <mergeCell ref="K204:M206"/>
+    <mergeCell ref="N204:N206"/>
+    <mergeCell ref="I207:J207"/>
+    <mergeCell ref="K207:M209"/>
+    <mergeCell ref="N207:N209"/>
+    <mergeCell ref="O210:O212"/>
+    <mergeCell ref="I210:J210"/>
+    <mergeCell ref="I211:J211"/>
+    <mergeCell ref="I212:J212"/>
+    <mergeCell ref="O213:O215"/>
+    <mergeCell ref="K231:M233"/>
+    <mergeCell ref="N225:N227"/>
+    <mergeCell ref="K225:M227"/>
+    <mergeCell ref="O231:O233"/>
+    <mergeCell ref="K222:M224"/>
+    <mergeCell ref="N222:N224"/>
+    <mergeCell ref="O216:O218"/>
+    <mergeCell ref="O219:O221"/>
+    <mergeCell ref="N231:N233"/>
+    <mergeCell ref="O222:O224"/>
+    <mergeCell ref="N219:N221"/>
+    <mergeCell ref="K216:M218"/>
+    <mergeCell ref="N216:N218"/>
+    <mergeCell ref="N213:N215"/>
+    <mergeCell ref="K213:M215"/>
+    <mergeCell ref="I233:J233"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="J5" r:id="rId1" xr:uid="{47298CFF-06E7-4B39-A0F6-636DD9976E37}"/>
-    <hyperlink ref="B30" r:id="rId2" xr:uid="{C3791F4C-903A-4B27-A804-DB98A4607262}"/>
-[...248 lines deleted...]
-    <hyperlink ref="B49" r:id="rId251" xr:uid="{CAD6AB22-6BDA-488A-8DDA-F3135FEE713D}"/>
+    <hyperlink ref="B33" r:id="rId2" xr:uid="{C3791F4C-903A-4B27-A804-DB98A4607262}"/>
+    <hyperlink ref="B34" r:id="rId3" xr:uid="{1EB0D253-A4D7-4B3A-ADE0-1CE8DDB9469C}"/>
+    <hyperlink ref="B18" r:id="rId4" xr:uid="{1FAA1DC3-C1EB-4DF0-A6AD-1F0DC8472856}"/>
+    <hyperlink ref="B19" r:id="rId5" xr:uid="{7CEB8FB5-A501-4F39-BBFA-5DE121519576}"/>
+    <hyperlink ref="B20" r:id="rId6" xr:uid="{C3BC536F-2875-4D95-B469-F8DE97F2B3EA}"/>
+    <hyperlink ref="B21" r:id="rId7" xr:uid="{E80877C2-7AFF-44B5-96DC-13C27F200CEC}"/>
+    <hyperlink ref="B36" r:id="rId8" xr:uid="{15F899E1-652D-44B5-B5C9-C38FB6C4FB7C}"/>
+    <hyperlink ref="B37" r:id="rId9" xr:uid="{DF4E0BE3-DE30-4754-9786-3BCCA43DF773}"/>
+    <hyperlink ref="B39" r:id="rId10" xr:uid="{9DF3CD35-9F4D-4B9B-9743-E0BBB34FDC12}"/>
+    <hyperlink ref="J6" r:id="rId11" xr:uid="{86FE0367-2520-43EC-95BB-6F890574597F}"/>
+    <hyperlink ref="C62" r:id="rId12" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" xr:uid="{3C258BEE-76FF-4D27-8F4A-53886FF43BA3}"/>
+    <hyperlink ref="B62" r:id="rId13" xr:uid="{841FA687-BA7C-4E2C-8645-3883981E5AB4}"/>
+    <hyperlink ref="B96" r:id="rId14" xr:uid="{8DE26607-D74A-49CF-9275-2C671D7397DF}"/>
+    <hyperlink ref="B97" r:id="rId15" xr:uid="{501B7B77-E56F-491D-B44A-975F8C0748B8}"/>
+    <hyperlink ref="B98" r:id="rId16" xr:uid="{8250DAAD-20BC-41BA-A3EE-8F6C520B625B}"/>
+    <hyperlink ref="C91" r:id="rId17" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" xr:uid="{3C77F52C-F86E-4F18-91C3-F251B1B059E2}"/>
+    <hyperlink ref="B91" r:id="rId18" xr:uid="{93D305D6-80AD-4A12-B676-473E162B7975}"/>
+    <hyperlink ref="B68" r:id="rId19" xr:uid="{48B6E5B0-7A15-4360-99D8-B84ADC4A5ECF}"/>
+    <hyperlink ref="B170" r:id="rId20" xr:uid="{916D7E58-E6F9-4FCB-8E44-FE94AB4DC670}"/>
+    <hyperlink ref="B171" r:id="rId21" xr:uid="{D571B30E-01C2-4E67-8CC2-FE3352A8A1ED}"/>
+    <hyperlink ref="B172" r:id="rId22" xr:uid="{207A88F3-7CE2-4C46-9DCA-089125534735}"/>
+    <hyperlink ref="C162" r:id="rId23" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b998d1f7-f0c5-43cb-a8f9-86e7cc63e89e" xr:uid="{5942AEE3-8102-43DA-83AC-7E8AB69AF6FC}"/>
+    <hyperlink ref="B162" r:id="rId24" xr:uid="{29D4CE01-E91A-455C-B8CF-597D80FB2F61}"/>
+    <hyperlink ref="C181" r:id="rId25" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1132b526-bfce-49f3-a318-c5e1a9655347" xr:uid="{2B5DD3D5-17A1-48B9-BE8D-F35E72680738}"/>
+    <hyperlink ref="B181" r:id="rId26" xr:uid="{13490D1F-E23B-45D4-8243-E5643907D2B0}"/>
+    <hyperlink ref="C18" r:id="rId27" xr:uid="{D069B904-3B45-45B4-A27D-6F54EC8CB00B}"/>
+    <hyperlink ref="C19" r:id="rId28" xr:uid="{B7E8A837-F548-4232-8D20-1C160E84FC54}"/>
+    <hyperlink ref="B16" r:id="rId29" xr:uid="{C858BF4A-E082-412A-AD41-888DF52C8831}"/>
+    <hyperlink ref="B17" r:id="rId30" xr:uid="{F4288DD8-301A-4A54-A4DF-6480FDEF3C02}"/>
+    <hyperlink ref="C16" r:id="rId31" display="27120" xr:uid="{52C8AA99-686B-43E6-80DB-AC0638CCED16}"/>
+    <hyperlink ref="B99" r:id="rId32" xr:uid="{FC63A385-1EFD-4AB4-8F75-AEBAD8A73C7B}"/>
+    <hyperlink ref="C177" r:id="rId33" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" xr:uid="{966A0066-08B9-4AC5-8610-E0D51596D039}"/>
+    <hyperlink ref="B177" r:id="rId34" xr:uid="{A4ACA92D-16BB-4FC7-8B81-CB6630BE55C5}"/>
+    <hyperlink ref="C174" r:id="rId35" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" xr:uid="{4429F7FD-9E22-4904-B289-6FEF67CEEED4}"/>
+    <hyperlink ref="B174" r:id="rId36" xr:uid="{4E817A14-5BF7-4411-A219-7CA9220EC703}"/>
+    <hyperlink ref="C36" r:id="rId37" xr:uid="{AD02BEF5-53A1-46C4-B074-20384787CB75}"/>
+    <hyperlink ref="B38" r:id="rId38" xr:uid="{D9091BA7-BD90-4559-8916-081A3FE894A4}"/>
+    <hyperlink ref="B81" r:id="rId39" xr:uid="{850C3084-8831-47BF-B5C2-C0DC5B4AE510}"/>
+    <hyperlink ref="B82" r:id="rId40" xr:uid="{3B860217-325C-4644-9617-41266FC276A1}"/>
+    <hyperlink ref="B83" r:id="rId41" xr:uid="{F6B3AD48-11A0-4B29-A396-7862DA1F1B22}"/>
+    <hyperlink ref="B84" r:id="rId42" xr:uid="{0830FDC6-0590-48FE-87EC-E6410644C3A0}"/>
+    <hyperlink ref="B85" r:id="rId43" xr:uid="{D7EA1F3F-991F-453D-8914-E68C7255034E}"/>
+    <hyperlink ref="B86" r:id="rId44" xr:uid="{5190B271-47FA-43AD-A95A-A89BBAB2E471}"/>
+    <hyperlink ref="B87" r:id="rId45" xr:uid="{C6B02178-E2B7-4972-87A5-1B70E2A98E84}"/>
+    <hyperlink ref="B156" r:id="rId46" xr:uid="{E00B3DEE-1143-4DD3-A8BD-BAAC9B954512}"/>
+    <hyperlink ref="B157" r:id="rId47" xr:uid="{005F601A-2242-451E-BC05-92B9E41173CA}"/>
+    <hyperlink ref="B112" r:id="rId48" xr:uid="{812287D2-3BC1-4862-8E8E-27A111DF689C}"/>
+    <hyperlink ref="C112" r:id="rId49" xr:uid="{7C5A2639-36E5-4224-8356-57446A0DBE32}"/>
+    <hyperlink ref="C47" r:id="rId50" xr:uid="{3F594AF7-8B8C-4494-98BE-54C6AE288B1E}"/>
+    <hyperlink ref="B47" r:id="rId51" xr:uid="{0920FB35-175E-4E94-BE0C-D4243CB26C0C}"/>
+    <hyperlink ref="B48" r:id="rId52" xr:uid="{6EEC7C41-5936-4167-9259-14C6413C28AF}"/>
+    <hyperlink ref="B49" r:id="rId53" xr:uid="{4D7FDB0D-1F6A-4F74-AC52-1F0B2CAE77AE}"/>
+    <hyperlink ref="C50" r:id="rId54" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/03a03375-8d06-4c73-bf7f-17694895ccf2" xr:uid="{B44F8B58-7DA5-4D0C-9D71-802D4EBBE15C}"/>
+    <hyperlink ref="B50" r:id="rId55" xr:uid="{021F88DC-E926-4118-A646-FC4858D666E3}"/>
+    <hyperlink ref="B51" r:id="rId56" xr:uid="{3F154422-5D16-43E3-8370-B0A81A6F15ED}"/>
+    <hyperlink ref="B52" r:id="rId57" xr:uid="{4797D550-4AD5-4D53-AD9F-A246DF5A70C5}"/>
+    <hyperlink ref="C52" r:id="rId58" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e0d05dd3-6df4-4438-9f36-d28f305adf03" xr:uid="{39E6F87C-57C2-43C5-9A78-53D204FA540D}"/>
+    <hyperlink ref="B58" r:id="rId59" xr:uid="{E26F964E-694B-4843-BF89-256C2A624BBC}"/>
+    <hyperlink ref="B55" r:id="rId60" xr:uid="{7C2BA268-5228-4FA4-95F5-2251BA2318E3}"/>
+    <hyperlink ref="B56" r:id="rId61" xr:uid="{3703F995-53C1-4C4E-8BA8-F478DA27F164}"/>
+    <hyperlink ref="C55" r:id="rId62" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" xr:uid="{6EC962A8-66D4-493F-AF0D-F557CB4A24EE}"/>
+    <hyperlink ref="B57" r:id="rId63" xr:uid="{EC1FFDDB-D371-496F-AA66-4B30B39535AC}"/>
+    <hyperlink ref="C37" r:id="rId64" xr:uid="{8230E6E2-9D55-4F21-8E70-6D9612CBD5AC}"/>
+    <hyperlink ref="C38" r:id="rId65" xr:uid="{C07E418D-7F04-48CE-A7E7-0BFC567E74C5}"/>
+    <hyperlink ref="C39" r:id="rId66" xr:uid="{A0FE241C-335F-4822-B4F8-14FBCBC6B34F}"/>
+    <hyperlink ref="C20" r:id="rId67" xr:uid="{CC4D9F31-0807-49A2-83DC-4C41DD1118C9}"/>
+    <hyperlink ref="C21" r:id="rId68" xr:uid="{621C1495-A7F7-4D6F-8B66-71E788D840D4}"/>
+    <hyperlink ref="C104" r:id="rId69" xr:uid="{F5D6BA3C-4D08-4A47-9AC0-DAF036C5B74D}"/>
+    <hyperlink ref="B104" r:id="rId70" xr:uid="{3A5FC6AF-944B-4658-9964-C4028F99A878}"/>
+    <hyperlink ref="C105" r:id="rId71" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f08d8a7b-7a53-4409-8401-d16e10baac92" xr:uid="{F1C040DC-71CA-4B41-9A81-52D8C89D6EBC}"/>
+    <hyperlink ref="B105" r:id="rId72" xr:uid="{C8C40BD6-9A03-4888-8B04-767057D9CBF4}"/>
+    <hyperlink ref="C106" r:id="rId73" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f08d8a7b-7a53-4409-8401-d16e10baac92" xr:uid="{C64DF370-0F67-4B9A-8825-307078898154}"/>
+    <hyperlink ref="B106" r:id="rId74" xr:uid="{7A09256C-AD8B-4F3D-9D40-E4DFDB108F06}"/>
+    <hyperlink ref="C173" r:id="rId75" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0be17a87-7bdd-4545-826f-e9d08d8d63a9" xr:uid="{4575EF2E-48A3-4A77-A1FA-B4E95330488A}"/>
+    <hyperlink ref="B173" r:id="rId76" xr:uid="{B9C61F0B-78B4-41D5-B306-0C75BFC5A811}"/>
+    <hyperlink ref="C107" r:id="rId77" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f1f3743f-96d2-4a29-9f19-0db43594a4ee" xr:uid="{03C81048-A57E-45B0-9A28-88AFE69AB485}"/>
+    <hyperlink ref="B107" r:id="rId78" xr:uid="{BE89EC86-1E14-4024-A5FE-FD5441533462}"/>
+    <hyperlink ref="C108" r:id="rId79" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7d3ea50c-adfd-484c-b186-0d124dd2f260" xr:uid="{A97F07BC-75F6-4E0A-96B8-D5677351A211}"/>
+    <hyperlink ref="B108" r:id="rId80" xr:uid="{8BDDB02A-9F34-456C-8E7F-C99945073BA2}"/>
+    <hyperlink ref="B110" r:id="rId81" xr:uid="{19E642BD-5A0C-4AFE-BD0B-7E4DB9BA4F60}"/>
+    <hyperlink ref="C110" r:id="rId82" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0f5c9c32-ce34-445d-a2d4-387be420052f" xr:uid="{4EFA09D7-12EC-478E-B2CC-E1D91A3B7F5C}"/>
+    <hyperlink ref="B111" r:id="rId83" xr:uid="{2C125774-B309-4F9C-A6C0-FF5AABD5583A}"/>
+    <hyperlink ref="B113" r:id="rId84" xr:uid="{0829D447-AE62-4715-A134-6569F67D45A5}"/>
+    <hyperlink ref="B114" r:id="rId85" xr:uid="{C5457CDC-9715-4554-A2B4-E78FED15EDC3}"/>
+    <hyperlink ref="B109" r:id="rId86" xr:uid="{AC524CA1-38D5-44FC-99E4-7DEC6FE87BFD}"/>
+    <hyperlink ref="C109" r:id="rId87" xr:uid="{E7822363-AA57-4FA2-8877-D8034F49BD4B}"/>
+    <hyperlink ref="B115" r:id="rId88" xr:uid="{E8E45E17-772D-4451-A68E-197952A7F0E4}"/>
+    <hyperlink ref="C115" r:id="rId89" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e78dc435-e7f2-4f1b-8bbc-055c15a6f056" xr:uid="{1BFC74D8-D2C3-46E8-857E-B5EA0F8BB496}"/>
+    <hyperlink ref="B63" r:id="rId90" xr:uid="{6F30A282-80CC-403B-8929-15DB0BB4C02B}"/>
+    <hyperlink ref="B64" r:id="rId91" xr:uid="{399BC73C-B484-4765-BF34-D3859DF9CBFA}"/>
+    <hyperlink ref="B65" r:id="rId92" xr:uid="{32070595-C77A-4FEA-B008-F6DE99916161}"/>
+    <hyperlink ref="B66" r:id="rId93" xr:uid="{28A3FDC3-2939-4532-8E87-72479037FE28}"/>
+    <hyperlink ref="B67" r:id="rId94" xr:uid="{E2C1B929-F4C8-465C-AE73-AC34DAA9E0EB}"/>
+    <hyperlink ref="B69" r:id="rId95" xr:uid="{66EA1BAE-24D8-4DCC-90DE-FBE8FD61E18C}"/>
+    <hyperlink ref="B70" r:id="rId96" xr:uid="{E88855CD-59AB-4D90-A423-5C438203B3F3}"/>
+    <hyperlink ref="B71" r:id="rId97" xr:uid="{6F461AEF-0C57-4B97-869F-67B453359EAD}"/>
+    <hyperlink ref="B72" r:id="rId98" xr:uid="{9A5D2B42-9958-4699-81EB-EC27D5DB89A1}"/>
+    <hyperlink ref="B73" r:id="rId99" xr:uid="{276ACE61-B69F-4B41-ABC2-F03E80482B08}"/>
+    <hyperlink ref="B74" r:id="rId100" xr:uid="{409CA766-F94B-47A8-B996-3D48DB598F9B}"/>
+    <hyperlink ref="B75" r:id="rId101" xr:uid="{FC0FCBC1-DA64-4690-A591-546E1175F619}"/>
+    <hyperlink ref="B76" r:id="rId102" xr:uid="{83FC1911-369B-48E6-9236-05AF2DE7DE3C}"/>
+    <hyperlink ref="B77" r:id="rId103" xr:uid="{3FE2DC42-9EF0-4E4A-A183-D7BD68B5AA25}"/>
+    <hyperlink ref="B78" r:id="rId104" xr:uid="{81030136-4E1A-401C-97A4-F2B0DE7F394C}"/>
+    <hyperlink ref="B92" r:id="rId105" xr:uid="{554A081E-1D8D-400E-BEDA-0B3932A954FF}"/>
+    <hyperlink ref="B93" r:id="rId106" xr:uid="{1776C693-5495-40F7-9678-21D810184E8E}"/>
+    <hyperlink ref="B94" r:id="rId107" xr:uid="{E1A43DB2-94B5-497E-AF32-A629CD813E0E}"/>
+    <hyperlink ref="B95" r:id="rId108" xr:uid="{F7F09C55-2991-49FF-A201-4BB6DCCB6A01}"/>
+    <hyperlink ref="C116" r:id="rId109" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/410473e1-b651-418e-a5f5-05ea31de7388" xr:uid="{B15D0399-845A-4684-BDF8-1F50BBD0DA9C}"/>
+    <hyperlink ref="B116" r:id="rId110" xr:uid="{3AA735D1-566C-4009-BC9A-6769803C09D4}"/>
+    <hyperlink ref="B117" r:id="rId111" xr:uid="{2A8FF5F4-C553-41DE-BCDA-461EF68C3834}"/>
+    <hyperlink ref="B121" r:id="rId112" xr:uid="{1CCC1879-F528-4969-B6C1-5970E7DF74F2}"/>
+    <hyperlink ref="C126" r:id="rId113" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fe2f3b5b-b47b-4ed8-b534-12dc8a8dd0b3" xr:uid="{454D9E1F-7D9C-4999-8D96-A946FD5EFFAD}"/>
+    <hyperlink ref="B126" r:id="rId114" xr:uid="{42DFC30A-F3BE-4088-B04F-291B3B6F2D77}"/>
+    <hyperlink ref="B128" r:id="rId115" xr:uid="{1FA35272-4599-4C4A-8490-27BF1EA8F4F5}"/>
+    <hyperlink ref="C128" r:id="rId116" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" xr:uid="{400FE7F3-F654-460E-8495-8D6D14E85268}"/>
+    <hyperlink ref="B129" r:id="rId117" xr:uid="{1D0BA290-75AF-4EE8-B40B-2CA0FB591AFD}"/>
+    <hyperlink ref="B130" r:id="rId118" xr:uid="{D63C0C25-22E7-462B-8E9A-5DC34EE599A7}"/>
+    <hyperlink ref="B131" r:id="rId119" xr:uid="{321304A9-EB8C-4E75-8657-86B7729C0449}"/>
+    <hyperlink ref="C153" r:id="rId120" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" xr:uid="{268E4349-081E-4165-98FB-A101BCB685C7}"/>
+    <hyperlink ref="B153" r:id="rId121" xr:uid="{32E01EB2-6BE3-435D-B5F0-1013D2AB1688}"/>
+    <hyperlink ref="B158" r:id="rId122" xr:uid="{5DF050F9-CFB2-49DF-9F3A-ABB7C1F589A2}"/>
+    <hyperlink ref="C158" r:id="rId123" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/42957fa3-99fc-4c16-b87a-f1cf6fb55de7" xr:uid="{E806FA05-D127-41B6-90E9-C15A36F22B02}"/>
+    <hyperlink ref="C154" r:id="rId124" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" xr:uid="{18EB3938-1413-459F-8173-F39E7F87FAD7}"/>
+    <hyperlink ref="B154" r:id="rId125" xr:uid="{A97A2231-5403-4108-8A19-4F46B3AFADF9}"/>
+    <hyperlink ref="B169" r:id="rId126" xr:uid="{50FE2620-E8F2-4700-9E81-D8BCDE3573CC}"/>
+    <hyperlink ref="C71" r:id="rId127" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{A4BFB2EA-3C0C-4E26-8B57-25CCA5A4EF25}"/>
+    <hyperlink ref="C68" r:id="rId128" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" xr:uid="{A8EF7849-638B-4DBB-BF79-78847279AB7B}"/>
+    <hyperlink ref="B175" r:id="rId129" xr:uid="{D9713842-565E-4630-BA79-E4A4B5958A36}"/>
+    <hyperlink ref="B132" r:id="rId130" xr:uid="{96CF97B3-EA0F-483F-9398-98F2EFF0F649}"/>
+    <hyperlink ref="C132" r:id="rId131" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/daf07fc3-03f0-4083-9444-6aa0341e4af0" xr:uid="{D2BC24C2-6C7F-4424-ADCE-09C6B45DC201}"/>
+    <hyperlink ref="B133" r:id="rId132" xr:uid="{6866872F-6A2D-441E-AA5F-2643B58B26F4}"/>
+    <hyperlink ref="B134" r:id="rId133" xr:uid="{E8F9ED1E-3FEC-448A-93A2-542772AF2818}"/>
+    <hyperlink ref="B135" r:id="rId134" xr:uid="{0DA5AF44-FF84-4AE7-95B9-6FC0B632F498}"/>
+    <hyperlink ref="B80" r:id="rId135" xr:uid="{99420E07-5026-43E7-B731-760C7169B673}"/>
+    <hyperlink ref="B79" r:id="rId136" xr:uid="{599B8DD6-C5BD-47F4-AA1D-FF47885316B8}"/>
+    <hyperlink ref="B118" r:id="rId137" xr:uid="{0F30875A-B659-4653-A2DC-0E32029BBCCA}"/>
+    <hyperlink ref="C119" r:id="rId138" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" xr:uid="{0608F25F-2E0E-4A43-B90E-D109D157E993}"/>
+    <hyperlink ref="B119" r:id="rId139" xr:uid="{F8D06925-D8D0-4D8A-8C81-005FC2376E60}"/>
+    <hyperlink ref="B120" r:id="rId140" xr:uid="{FBF46A62-F9F2-42A5-9E9C-53AD4221248B}"/>
+    <hyperlink ref="C176" r:id="rId141" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1a488e4f-11e0-46a9-8e82-55b86d1f82ab" xr:uid="{517036DE-18AE-41EF-BCFA-A6830A6FF38A}"/>
+    <hyperlink ref="B176" r:id="rId142" xr:uid="{4A75AC91-C533-4A47-9AA7-4504E48C5448}"/>
+    <hyperlink ref="B136" r:id="rId143" xr:uid="{080C6572-5754-4245-9877-8DAB7CD8619B}"/>
+    <hyperlink ref="C155" r:id="rId144" xr:uid="{87C76701-9B15-4E53-A479-B34A387244E8}"/>
+    <hyperlink ref="B155" r:id="rId145" xr:uid="{464D21A8-100E-455B-B141-F866072E005B}"/>
+    <hyperlink ref="B168" r:id="rId146" xr:uid="{1876A6CB-CC83-4529-B2FA-1ECCF1F76474}"/>
+    <hyperlink ref="B167" r:id="rId147" xr:uid="{BF407D14-1D74-416B-9BF0-996016C1815D}"/>
+    <hyperlink ref="B166" r:id="rId148" xr:uid="{A8C962D3-B730-45DB-835D-2CCD649F43DC}"/>
+    <hyperlink ref="C166" r:id="rId149" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a916dacb-5dd8-4f19-a9d8-a36c9d3ee08a" xr:uid="{0FF28D14-EDC5-4888-9C2E-F3AF2928420D}"/>
+    <hyperlink ref="B137" r:id="rId150" xr:uid="{C3C71638-62B9-480D-B7B3-3C6D10B71878}"/>
+    <hyperlink ref="C138" r:id="rId151" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" xr:uid="{FD8C3AB1-04EA-4A16-B860-F70D39E43C78}"/>
+    <hyperlink ref="B138" r:id="rId152" xr:uid="{D266FCE4-47AB-4A09-9245-2E80A66221EA}"/>
+    <hyperlink ref="B139" r:id="rId153" xr:uid="{0E76A1B7-B9CE-4006-BC91-B1DD8AF62ACE}"/>
+    <hyperlink ref="B140" r:id="rId154" xr:uid="{53561B53-89D3-41DA-934A-1BB25C025F45}"/>
+    <hyperlink ref="B141" r:id="rId155" xr:uid="{F1C8C43B-DB8E-4340-9F82-68392B71A37B}"/>
+    <hyperlink ref="B142" r:id="rId156" xr:uid="{574143DB-ECCD-49DF-B4A7-334AE01B3DF1}"/>
+    <hyperlink ref="B143" r:id="rId157" xr:uid="{10FFE2A6-1084-4EE8-AD4A-BA9A064ADCD8}"/>
+    <hyperlink ref="B144" r:id="rId158" xr:uid="{55035A3B-02D0-4356-AB36-B45E9E32D215}"/>
+    <hyperlink ref="B145" r:id="rId159" xr:uid="{960BA531-E1AC-4502-A4C8-0091401C1B47}"/>
+    <hyperlink ref="B146" r:id="rId160" xr:uid="{35992547-FBA5-4E60-A9C7-C1A832BED918}"/>
+    <hyperlink ref="B147" r:id="rId161" xr:uid="{21FEB383-C0E9-4A14-8981-C02952919CB5}"/>
+    <hyperlink ref="B148" r:id="rId162" xr:uid="{860DA720-456F-4847-97B5-B4DB9A0E0AAF}"/>
+    <hyperlink ref="C95" r:id="rId163" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" xr:uid="{A92C57B1-B5F0-452F-9D96-8429D77A1C8C}"/>
+    <hyperlink ref="C79" r:id="rId164" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{064DB998-C186-425B-B592-411F94758220}"/>
+    <hyperlink ref="C48" r:id="rId165" xr:uid="{1F09F18B-7488-4915-8C37-4EDD5C40EC98}"/>
+    <hyperlink ref="C49" r:id="rId166" xr:uid="{016DA4B9-FE0F-447F-A363-6BF26031446C}"/>
+    <hyperlink ref="C51" r:id="rId167" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/03a03375-8d06-4c73-bf7f-17694895ccf2" xr:uid="{DCB24EEF-05CF-4244-B453-ABBF55C3F840}"/>
+    <hyperlink ref="C53" r:id="rId168" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05da0d1a-ed6d-4d5a-93ab-013f5eb25051" xr:uid="{F34146E1-3735-422D-A06B-2DB67BF479A8}"/>
+    <hyperlink ref="B53" r:id="rId169" xr:uid="{1C7853AA-FEEE-46FC-ABEC-C56360E1F6BA}"/>
+    <hyperlink ref="B54" r:id="rId170" xr:uid="{B023EB7D-2EFD-47C9-B425-25C62F91500C}"/>
+    <hyperlink ref="C17" r:id="rId171" display="27120" xr:uid="{E4D6A9D5-315D-4DF3-801C-B58F05CA4245}"/>
+    <hyperlink ref="C33" r:id="rId172" display="27120" xr:uid="{7AE8FEFB-62CA-4ED3-8E84-EA6445EDFE4E}"/>
+    <hyperlink ref="C34" r:id="rId173" display="27120" xr:uid="{4A8EC599-8D76-41C0-9DA1-24801F592157}"/>
+    <hyperlink ref="B35" r:id="rId174" xr:uid="{A4AF34FD-CBFE-48B1-BEDE-BCECFABBAEAC}"/>
+    <hyperlink ref="C35" r:id="rId175" display="27120" xr:uid="{8C5D74EB-EEE1-4000-BAEC-75B6A15E19E5}"/>
+    <hyperlink ref="C111" r:id="rId176" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0f5c9c32-ce34-445d-a2d4-387be420052f" xr:uid="{F5E49874-ED4C-423D-A170-8EA8087305DE}"/>
+    <hyperlink ref="C156" r:id="rId177" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0f5c9c32-ce34-445d-a2d4-387be420052f" xr:uid="{BA6D79F2-ABAD-4AE0-9B38-2B1B8FD97075}"/>
+    <hyperlink ref="C157" r:id="rId178" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0f5c9c32-ce34-445d-a2d4-387be420052f" xr:uid="{9B2D4121-2357-447F-B137-02E931120AC1}"/>
+    <hyperlink ref="C169" r:id="rId179" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0f5c9c32-ce34-445d-a2d4-387be420052f" xr:uid="{D66177BB-33B4-4EDD-B387-24C25D009B49}"/>
+    <hyperlink ref="C113" r:id="rId180" xr:uid="{7D3A0008-5803-41E3-AC08-718DC79B03E8}"/>
+    <hyperlink ref="C114" r:id="rId181" xr:uid="{573265BF-BBC8-4171-A6F0-A1C546616FE9}"/>
+    <hyperlink ref="C133" r:id="rId182" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/daf07fc3-03f0-4083-9444-6aa0341e4af0" xr:uid="{DA813E2C-AEC9-4CD4-88F1-178B48038E19}"/>
+    <hyperlink ref="C134" r:id="rId183" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/daf07fc3-03f0-4083-9444-6aa0341e4af0" xr:uid="{9F8A6A15-E469-4A2C-A7FC-7900BB3A0A15}"/>
+    <hyperlink ref="C135" r:id="rId184" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/daf07fc3-03f0-4083-9444-6aa0341e4af0" xr:uid="{96C97819-227F-4410-A546-B72F35DE3F01}"/>
+    <hyperlink ref="C136" r:id="rId185" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/daf07fc3-03f0-4083-9444-6aa0341e4af0" xr:uid="{DF02C9E2-556A-4E56-9700-2310B62DF2EA}"/>
+    <hyperlink ref="C170" r:id="rId186" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/42957fa3-99fc-4c16-b87a-f1cf6fb55de7" xr:uid="{734907A9-97CE-418F-B4E3-F94D51EDC6C1}"/>
+    <hyperlink ref="C171" r:id="rId187" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/42957fa3-99fc-4c16-b87a-f1cf6fb55de7" xr:uid="{0891B0C0-2FE1-42E2-84DC-52944EB0ED0F}"/>
+    <hyperlink ref="C172" r:id="rId188" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/42957fa3-99fc-4c16-b87a-f1cf6fb55de7" xr:uid="{D879400D-CF77-4CB4-85E7-421B28B51414}"/>
+    <hyperlink ref="C117" r:id="rId189" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/410473e1-b651-418e-a5f5-05ea31de7388" xr:uid="{D4B1E5DA-64B7-435E-9ECA-67F865A57F66}"/>
+    <hyperlink ref="C118" r:id="rId190" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/410473e1-b651-418e-a5f5-05ea31de7388" xr:uid="{8FFED5A5-68E9-415A-A49A-83B1999A1057}"/>
+    <hyperlink ref="C56" r:id="rId191" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" xr:uid="{52149565-5E95-447D-9CBE-A9C7D78DDFCD}"/>
+    <hyperlink ref="C57" r:id="rId192" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" xr:uid="{3AEC0115-381D-4F58-8C02-ADC20519B533}"/>
+    <hyperlink ref="C58" r:id="rId193" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" xr:uid="{96A5C127-0301-4861-ADE2-BE8CC876C3C1}"/>
+    <hyperlink ref="C175" r:id="rId194" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" xr:uid="{66F6B1C0-3EF0-4446-BDD4-C4A0E8FC4C17}"/>
+    <hyperlink ref="C63" r:id="rId195" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" xr:uid="{CE770FFF-B28E-4BFD-9770-12C9B1D92829}"/>
+    <hyperlink ref="C64" r:id="rId196" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" xr:uid="{5DD54BD7-B7E9-4527-9091-391B57DD833A}"/>
+    <hyperlink ref="C65" r:id="rId197" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" xr:uid="{1B1D91E3-44F8-496A-89C5-800E48DC4144}"/>
+    <hyperlink ref="C66" r:id="rId198" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" xr:uid="{2F23E42B-4077-4F01-AD36-1BF5392AA3E4}"/>
+    <hyperlink ref="C67" r:id="rId199" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" xr:uid="{D19244D1-9BFB-4174-B10E-C18D4541888F}"/>
+    <hyperlink ref="C80" r:id="rId200" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{ED384515-3E33-4510-BE5C-15D6ADA6498C}"/>
+    <hyperlink ref="C81" r:id="rId201" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{143AAE52-6BE3-4FFF-B2E6-7D9B53D6B457}"/>
+    <hyperlink ref="C82" r:id="rId202" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{856C85E3-1BF7-4FF3-A832-BC899E7B2C08}"/>
+    <hyperlink ref="C83" r:id="rId203" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{75AD9596-9DFC-444D-8C9A-5C1D32CE3B5F}"/>
+    <hyperlink ref="C84" r:id="rId204" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{FD08FFFC-BD04-4791-B49F-7C89ECAE23CA}"/>
+    <hyperlink ref="C85" r:id="rId205" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{DDDC28BD-E6E0-4CBF-9F76-A5FC0FB54284}"/>
+    <hyperlink ref="C86" r:id="rId206" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{4A753987-C9D7-4544-84DA-07E527297120}"/>
+    <hyperlink ref="C87" r:id="rId207" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{7A85561A-C9D4-4C39-B46E-2CC5FBA05E90}"/>
+    <hyperlink ref="C92" r:id="rId208" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" xr:uid="{3E7E5D80-C1F9-4F4E-B8CB-884002B74B8F}"/>
+    <hyperlink ref="C93" r:id="rId209" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" xr:uid="{3571C24B-61A0-4D5E-8D63-CCC7968E2CAF}"/>
+    <hyperlink ref="C94" r:id="rId210" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" xr:uid="{386CDF9D-6DE4-4C77-AABF-7DB118237F16}"/>
+    <hyperlink ref="C96" r:id="rId211" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" xr:uid="{F1989520-F0BD-4574-8CED-137A1E91E2E6}"/>
+    <hyperlink ref="C97" r:id="rId212" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" xr:uid="{E99EF20E-00AB-4ED2-991B-BB4970B38616}"/>
+    <hyperlink ref="C98" r:id="rId213" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" xr:uid="{4F899990-954D-47E1-AD5B-50C12748D9F6}"/>
+    <hyperlink ref="C99" r:id="rId214" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" xr:uid="{B32077A8-4FD3-44FD-AA2E-2FA22635FF2A}"/>
+    <hyperlink ref="C120" r:id="rId215" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" xr:uid="{6BD5B85E-B4D2-4C93-9F2D-5164865CCB12}"/>
+    <hyperlink ref="C121" r:id="rId216" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" xr:uid="{0887084F-8196-4D7C-AF1F-DEA6ABDC1F7A}"/>
+    <hyperlink ref="C137" r:id="rId217" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" xr:uid="{9FC5B677-3CC5-40E5-8ECD-2C9EE8B5D75C}"/>
+    <hyperlink ref="C129" r:id="rId218" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" xr:uid="{EA259E48-4A57-4F80-A95B-4888354BD256}"/>
+    <hyperlink ref="C130" r:id="rId219" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" xr:uid="{D9A3C546-548B-43B7-B0C9-A0EBFAD64CFE}"/>
+    <hyperlink ref="C131" r:id="rId220" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" xr:uid="{61937DAC-73F3-4ADF-A2D4-C517E5A5D25C}"/>
+    <hyperlink ref="C139" r:id="rId221" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" xr:uid="{B0ADE72B-8275-4EED-9EC0-C6F4FAE78694}"/>
+    <hyperlink ref="C140" r:id="rId222" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" xr:uid="{68007F1E-BAE7-47EB-94B1-17255624CEF6}"/>
+    <hyperlink ref="C141" r:id="rId223" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" xr:uid="{DC4DC533-E554-4D66-9C4E-8E9B46CA4ADE}"/>
+    <hyperlink ref="C142" r:id="rId224" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" xr:uid="{222A13C8-6C0A-41BD-8C99-BDBEB0BA2B31}"/>
+    <hyperlink ref="C143" r:id="rId225" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" xr:uid="{F6E4D024-20FA-4AFB-AB23-F048A9BA0159}"/>
+    <hyperlink ref="C144" r:id="rId226" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" xr:uid="{BD2A9CB8-8FE2-4FE4-92CE-031201002087}"/>
+    <hyperlink ref="C145" r:id="rId227" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" xr:uid="{BE323494-56B9-4019-87EC-BE31F90D0864}"/>
+    <hyperlink ref="C146" r:id="rId228" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" xr:uid="{681020D0-DB28-40A5-B613-47E12ABFCED2}"/>
+    <hyperlink ref="C147" r:id="rId229" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" xr:uid="{D761D348-2A36-4922-BB85-98371DCC0A89}"/>
+    <hyperlink ref="C148" r:id="rId230" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" xr:uid="{4943683D-2053-4CE6-85DD-081CE2E101C2}"/>
+    <hyperlink ref="C54" r:id="rId231" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05da0d1a-ed6d-4d5a-93ab-013f5eb25051" xr:uid="{B78C204A-2675-4C20-B3CD-221C0B3A7DB6}"/>
+    <hyperlink ref="C69" r:id="rId232" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" xr:uid="{DEBAD874-4689-411B-8EF1-1A51AEEBD91E}"/>
+    <hyperlink ref="C70" r:id="rId233" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" xr:uid="{BF33A86A-2356-4C96-BCAD-7FACA7849552}"/>
+    <hyperlink ref="C72" r:id="rId234" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{CEC71047-C53A-473E-B6C9-589BB0938BA4}"/>
+    <hyperlink ref="C73" r:id="rId235" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{AFA6F8BE-C9A6-42BC-BD93-CC9FDD411529}"/>
+    <hyperlink ref="C74" r:id="rId236" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{7BEA2B03-40F8-4B48-9763-A27AD58032CF}"/>
+    <hyperlink ref="C75" r:id="rId237" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{ED7A83C9-A7E0-4452-9067-B4F76454DCD6}"/>
+    <hyperlink ref="C76" r:id="rId238" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{ACDC40A4-D6DB-4623-9EE6-CBEA48FC3D40}"/>
+    <hyperlink ref="C77" r:id="rId239" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{8B8B0ED3-D536-4C40-AB05-56CE8B8B0D1B}"/>
+    <hyperlink ref="C78" r:id="rId240" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{AA7BC9B3-4B5E-44D9-B7E5-E5502C87DA9D}"/>
+    <hyperlink ref="C25" r:id="rId241" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e77a1f1a-33db-4b79-b5ba-370e5d55faf1" xr:uid="{92908D63-86B3-409E-AEBC-82CAA7108017}"/>
+    <hyperlink ref="B127" r:id="rId242" xr:uid="{C8829068-2957-409B-8CC1-1F8311C8392D}"/>
+    <hyperlink ref="C127" r:id="rId243" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b998d1f7-f0c5-43cb-a8f9-86e7cc63e89e" xr:uid="{75E407BB-240C-40E5-B7E9-BF76910F62FA}"/>
+    <hyperlink ref="C167" r:id="rId244" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a916dacb-5dd8-4f19-a9d8-a36c9d3ee08a" xr:uid="{4CBF5EAF-1AFB-44D3-AF8B-D3A153ED5D93}"/>
+    <hyperlink ref="C168" r:id="rId245" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a916dacb-5dd8-4f19-a9d8-a36c9d3ee08a" xr:uid="{1B010D59-8EB6-4B3F-B4B4-9A53E48205B8}"/>
+    <hyperlink ref="C26:C32" r:id="rId246" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e77a1f1a-33db-4b79-b5ba-370e5d55faf1" xr:uid="{2C417E3C-B76B-4877-8DA3-738D44485D9F}"/>
+    <hyperlink ref="B25" r:id="rId247" xr:uid="{45773255-8469-4922-865D-5EEDA1FC3964}"/>
+    <hyperlink ref="B26" r:id="rId248" xr:uid="{1EF92275-DB2C-4538-A116-6E3C6A663CDF}"/>
+    <hyperlink ref="B27" r:id="rId249" xr:uid="{3DEC6D91-671B-41F5-83CF-D211D68BCE5C}"/>
+    <hyperlink ref="B28" r:id="rId250" xr:uid="{2A44AAEE-3D43-4C10-854C-9888D4E65CBB}"/>
+    <hyperlink ref="B29" r:id="rId251" xr:uid="{D5299C76-97B3-4D1E-B42D-072060509763}"/>
+    <hyperlink ref="B30" r:id="rId252" xr:uid="{3FE93501-9FAE-4737-B5EA-30DAD9EF6071}"/>
+    <hyperlink ref="B31" r:id="rId253" xr:uid="{88377788-A20C-432E-9A90-2087920694C7}"/>
+    <hyperlink ref="B32" r:id="rId254" xr:uid="{B5BCE59A-4F4A-4D91-BDA8-0C7232D7E0A0}"/>
+    <hyperlink ref="C43" r:id="rId255" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4e7f148d-3dd5-47f2-bd64-beb8fc347cc1" xr:uid="{BBA89008-B410-4580-A7F1-2ADFAF5B2372}"/>
+    <hyperlink ref="B43" r:id="rId256" xr:uid="{C3489D3B-E141-4FD7-8142-F94EA77DB7C4}"/>
   </hyperlinks>
   <pageMargins left="0.45" right="0.25" top="0.25" bottom="0.25" header="0.5" footer="0.25"/>
-  <pageSetup scale="39" fitToHeight="0" orientation="landscape" r:id="rId252"/>
+  <pageSetup scale="39" fitToHeight="0" orientation="landscape" r:id="rId257"/>
   <headerFooter>
     <oddFooter>Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="3" manualBreakCount="3">
-    <brk id="54" min="1" max="14" man="1"/>
-[...1 lines deleted...]
-    <brk id="181" min="1" max="14" man="1"/>
+    <brk id="59" min="1" max="14" man="1"/>
+    <brk id="150" min="1" max="14" man="1"/>
+    <brk id="186" min="1" max="14" man="1"/>
   </rowBreaks>
-  <drawing r:id="rId253"/>
+  <drawing r:id="rId258"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>