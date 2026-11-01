--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -7,80 +7,80 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iowamac-my.sharepoint.com/personal/mariah_fucaloro_das_iowa_gov/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{24D65E87-00D0-42FF-8772-5000497EA42D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CCDB95A3-37DD-4072-90FC-C2BCF7BC0C65}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$15:$R$15</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$B$1:$O$247</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$B$1:$O$256</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1659" uniqueCount="582">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1736" uniqueCount="606">
   <si>
     <t xml:space="preserve">Description </t>
   </si>
   <si>
     <t xml:space="preserve">Dealer </t>
   </si>
   <si>
     <t xml:space="preserve">Make </t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Dodge</t>
   </si>
   <si>
     <t xml:space="preserve">Ford </t>
   </si>
   <si>
     <t>Stiver's Ford</t>
   </si>
   <si>
@@ -209,53 +209,50 @@
   <si>
     <t>D28L62</t>
   </si>
   <si>
     <t>D23L62</t>
   </si>
   <si>
     <t>DJ7L91</t>
   </si>
   <si>
     <t>V8 Diesel</t>
   </si>
   <si>
     <t>F2B</t>
   </si>
   <si>
     <t>F3B</t>
   </si>
   <si>
     <t>X2B</t>
   </si>
   <si>
     <t>Explorer</t>
   </si>
   <si>
-    <t>D 4.1</t>
-[...1 lines deleted...]
-  <si>
     <t>Stew Hansens</t>
   </si>
   <si>
     <t>ggioffredi@charlesgabus.com</t>
   </si>
   <si>
     <t>Vehicle Model Year</t>
   </si>
   <si>
     <t>Alt. Engine Available</t>
   </si>
   <si>
     <t>Law Enforcement  - Police Vehicles (PPV series) - Pursuit Rated</t>
   </si>
   <si>
     <t>Law Enforcement  - Police Special Service Vehicles (SSV series) - NOT Pursuit Rated</t>
   </si>
   <si>
     <t xml:space="preserve">State of Iowa Executive Branch Agencies: All vehicle purchases must be made through the Department of Administrative Services,                                                                                                                                         </t>
   </si>
   <si>
     <t>Central Procurement Fleet Services Enterprise, pursuant to Iowa Code Chapter 8A.362.4.a.</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
@@ -293,53 +290,50 @@
   <si>
     <t>Des Moines, IA 50323</t>
   </si>
   <si>
     <t>Interceptor Utility</t>
   </si>
   <si>
     <t>K8A</t>
   </si>
   <si>
     <t>W1P</t>
   </si>
   <si>
     <t>WDEE75</t>
   </si>
   <si>
     <t>Toyota</t>
   </si>
   <si>
     <t>Corolla</t>
   </si>
   <si>
     <t>Toyota of Des Moines</t>
   </si>
   <si>
-    <t>E 5.1</t>
-[...1 lines deleted...]
-  <si>
     <t>.</t>
   </si>
   <si>
     <t>Corolla Hybrid</t>
   </si>
   <si>
     <t>Camry Hybrid</t>
   </si>
   <si>
     <t>LE</t>
   </si>
   <si>
     <t>FWD, 5 Passenger, 4 Cyl. Engine</t>
   </si>
   <si>
     <t xml:space="preserve">FWD, 5 Passenger, 4 Cyl. Engine </t>
   </si>
   <si>
     <t>FWD, 4-5 Passenger, 4 Cyl. Engine</t>
   </si>
   <si>
     <t>Stew Hansen's Dodge City and Hyundai</t>
   </si>
   <si>
     <t>Tahoe</t>
@@ -381,56 +375,50 @@
     <t>CK30943</t>
   </si>
   <si>
     <t>Ram</t>
   </si>
   <si>
     <t>W2Y</t>
   </si>
   <si>
     <t>CK10906</t>
   </si>
   <si>
     <t>All Wheel Drive, Four Door Police Pursuit SUV with 3.6 L Pentastar V6 Engine, 6,200 Towing Capacity</t>
   </si>
   <si>
     <t>All Wheel Drive, Four Door Police Pursuit SUV with 5.7 L Hemi V8 Engine, 7,200 Towing Capacity</t>
   </si>
   <si>
     <t>OPEN</t>
   </si>
   <si>
     <t>CLOSED</t>
   </si>
   <si>
     <t>Silverado 1500</t>
-  </si>
-[...4 lines deleted...]
-    <t>Silverado</t>
   </si>
   <si>
     <t>CK10743</t>
   </si>
   <si>
     <t>Maverick</t>
   </si>
   <si>
     <t>F3D</t>
   </si>
   <si>
     <t>X3B</t>
   </si>
   <si>
     <t>W2C</t>
   </si>
   <si>
     <t>I6 Diesel</t>
   </si>
   <si>
     <t>Ford F150 PPV 4x4 Police Pursuit SuperCrew Truck 5.5' Box Length with 3.5L V6 Ecoboost Engine</t>
   </si>
   <si>
     <t>Jeep</t>
   </si>
@@ -836,65 +824,50 @@
         <b/>
         <sz val="16"/>
         <color rgb="FF0000FF"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Dealer</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>' name is hyperlinked to create an email to the dealers representative for the State of Iowa Contract.</t>
     </r>
   </si>
   <si>
     <t>DAS Vehicle Order Form</t>
   </si>
   <si>
-    <t>C 3.1</t>
-[...13 lines deleted...]
-  <si>
     <t>Vehicle Contracts and Specifications Website</t>
   </si>
   <si>
     <t>Van - Cargo &amp; Passenger</t>
   </si>
   <si>
     <t>SUV 5</t>
   </si>
   <si>
     <t xml:space="preserve">Trailblazer </t>
   </si>
   <si>
     <t>LDT 1</t>
   </si>
   <si>
     <t>LDT 2</t>
   </si>
   <si>
     <t>Colorado</t>
   </si>
   <si>
     <t>14C43</t>
   </si>
   <si>
     <t>Transit Wagon</t>
@@ -969,53 +942,50 @@
     <t>1SD</t>
   </si>
   <si>
     <t>Gregg Young Toyota</t>
   </si>
   <si>
     <t>2839 N Court St</t>
   </si>
   <si>
     <t>Ottumwa, IA 52501</t>
   </si>
   <si>
     <t>Pamela Kulhanek@gyautogroup.com</t>
   </si>
   <si>
     <t>Pamela.Kulhanek@gyautogroup.com</t>
   </si>
   <si>
     <t>402-301-7044</t>
   </si>
   <si>
     <t>Quad Cab: 6'4" Box Length; 4X4, V6 Engine, 1,830 payload, 6,570 towing cap.</t>
   </si>
   <si>
     <t>RUCL53</t>
-  </si>
-[...1 lines deleted...]
-    <t>24028A</t>
   </si>
   <si>
     <t>LDT 3</t>
   </si>
   <si>
     <t>CK10703</t>
   </si>
   <si>
     <t xml:space="preserve">No </t>
   </si>
   <si>
     <t>Gregg Young Norwalk</t>
   </si>
   <si>
     <r>
       <t>RegularCab: 6.4" Box Length; 4X4, 2.7L, 4 Cyl,</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> 2</t>
@@ -1078,77 +1048,50 @@
   </si>
   <si>
     <t>Regular Cab: 8' Box Length; 4X4, V8 Engine, 4,529 payload, 14300 towing cap, 10900 GVWR</t>
   </si>
   <si>
     <t>Regular Cab: 8' Box Length; 4X4, DRW, V8 6.8L, 7313 payload, 18300 towing capacity, 14000 GVWR</t>
   </si>
   <si>
     <t>SuperCab: 8' Box Length; 4X4, V8 Engine, 3457 payload, 14100 towing cap, 10000 GVWR</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Crew Crew: 8' Box Length; 4X4, DRW, V8 6.7L, 5839 payload, 27000 towing cap, 14000 GVWR.  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Diesel Standard, Gas Optional.</t>
     </r>
-  </si>
-[...25 lines deleted...]
-    <t>Traverse SSV, AWD, V6 3.6L</t>
   </si>
   <si>
     <t>R4P</t>
   </si>
   <si>
     <t>LDT 10</t>
   </si>
   <si>
     <t>Quad Cab: 6'4" Box Length; 4X2, V6 3.6L, 1830 payload, 6570 towing cap, 7200 GVWR</t>
   </si>
   <si>
     <t xml:space="preserve">MDT 20 </t>
   </si>
   <si>
     <t>MDT 21</t>
   </si>
   <si>
     <t>MDT 22</t>
   </si>
   <si>
     <t>MDT 23</t>
   </si>
   <si>
     <t>MDT 24</t>
   </si>
@@ -1262,53 +1205,50 @@
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>XLE</t>
   </si>
   <si>
     <t>LDT 4</t>
   </si>
   <si>
     <t>LDT 5</t>
   </si>
   <si>
     <t>Extended Cab: 6.6' Box Length, 4x4, 4 Cyl 2.7L, 1750 Payload, 9300 Towing capacity</t>
   </si>
   <si>
     <t>CK10753</t>
   </si>
   <si>
     <t>Crew Cab: 6.6' Box Length, 4x4, 4 Cyl. 2.7L, 1750 Payload, 9300 Towing capacity</t>
   </si>
   <si>
     <t>LDT 1.3</t>
   </si>
   <si>
-    <t>24050A</t>
-[...1 lines deleted...]
-  <si>
     <t>Chassis Cabs</t>
   </si>
   <si>
     <t xml:space="preserve">Truck - Medium/Heavy </t>
   </si>
   <si>
     <t>HDT 6</t>
   </si>
   <si>
     <t>HDT 7</t>
   </si>
   <si>
     <t>HDT 8</t>
   </si>
   <si>
     <t>HDT 9</t>
   </si>
   <si>
     <t>1TR56</t>
   </si>
   <si>
     <t>Crew Cab: 5'1" Box Length, 4X2, 4 Cyl. Engine, 1,684 Payload, 7,700 Towing Capacity</t>
   </si>
   <si>
     <t>Crew Cab: 5'1" Box Length, 4X4, 4 Cyl. Engine, 1,684 Payload, 7,700 Towing Capacity</t>
@@ -2201,50 +2141,182 @@
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>, 4x4, 8' Box Length, V8 HEMI, 6.4L, 6640 Payload, 14,900 Towing Cap, Gas</t>
     </r>
   </si>
   <si>
     <t>VAN 2</t>
   </si>
   <si>
     <t>26245A</t>
   </si>
   <si>
     <t>ERV- Emergency Response Vehicle</t>
   </si>
   <si>
     <t>ERV 1</t>
   </si>
   <si>
     <t>Ram 2500 SSV ERV, Crew Cab, 6'4" Box Length, WB 149, 4X4, V8, 6.4L, 3320 payload, 17230 towing cap</t>
+  </si>
+  <si>
+    <t>PPV 1</t>
+  </si>
+  <si>
+    <t>PPV 2</t>
+  </si>
+  <si>
+    <t>VAN 24</t>
+  </si>
+  <si>
+    <t>VAN 25</t>
+  </si>
+  <si>
+    <t>VAN 26</t>
+  </si>
+  <si>
+    <t>VAN 27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Promaster City Cargo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Small Cargo Van </t>
+  </si>
+  <si>
+    <t>FWD, 2 Passenger,  Load Floor Length 111", 1.6 L, 4 Cyl, 167 CU FT Cargo Capacity</t>
+  </si>
+  <si>
+    <t>VKDL51</t>
+  </si>
+  <si>
+    <t>SLT Trim, FWD, 2 Passenger,  Load Floor Length 111", 1.6 L, 4 Cyl, 167 CU FT Cargo Capacity</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Small Passenger Van </t>
+  </si>
+  <si>
+    <t>FWD, 5 Passenger (standard front rom and a removable second row),  1.6 L, 4 Cyl</t>
+  </si>
+  <si>
+    <t>COV- Command Operations Vehicle</t>
+  </si>
+  <si>
+    <t>COV 1</t>
+  </si>
+  <si>
+    <t>COV 2</t>
+  </si>
+  <si>
+    <t>COV 3</t>
+  </si>
+  <si>
+    <t>COV 4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OPEN </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Grand Wagoneer </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Full-size  SUV </t>
+  </si>
+  <si>
+    <t>COV 4x2, 8 Passenger, 3.0 L, 6 Cyl, 6210 Towing Capacity, Wheelbase 123", Overall Length 216.1"</t>
+  </si>
+  <si>
+    <t>WSTM75</t>
+  </si>
+  <si>
+    <t>WSTM76</t>
+  </si>
+  <si>
+    <t>COV 4x2, 8 Passenger, 3.0 L, 6 Cyl, 5960 Towing Capacity, Wheelbase 130", Overall Length 228.1"</t>
+  </si>
+  <si>
+    <t>COV 4x4, 8 Passenger, 3.0 L, 6 Cyl, 6210 Towing Capacity, Wheelbase 123", Overall Length 216.1"</t>
+  </si>
+  <si>
+    <t>WSJM75</t>
+  </si>
+  <si>
+    <t>WSJM76</t>
+  </si>
+  <si>
+    <t>COV 4x4, 8 Passenger, 3.0 L, 6 Cyl, 5960 Towing Capacity, Wheelbase 130", Overall Length 228.1"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SSV 9 </t>
+  </si>
+  <si>
+    <t>SSV 10</t>
+  </si>
+  <si>
+    <t>SSV 11</t>
+  </si>
+  <si>
+    <t>PPV 3</t>
+  </si>
+  <si>
+    <t>PPV 4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Karl Chevrolet </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chevrolet </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tahoe </t>
+  </si>
+  <si>
+    <t>Tahoe PPV, 4x4, V8, 5.3 L, GVWR 7600</t>
+  </si>
+  <si>
+    <t>Silverado PPV, Crew Cab, V8, 5.7L,  5'8" Box Length, GVWR 7200, Payload Capacity 2170, Towing Capacity 13700</t>
+  </si>
+  <si>
+    <t>CK15543</t>
+  </si>
+  <si>
+    <t>Silverado 1500 SSV, 4x4, V8, 5.7L, standard bed, 2100 Payload Capacity, 13700 Towing Capacity, 7200 GVWR</t>
+  </si>
+  <si>
+    <t>Silverado 1500 SSV, 4x4, V8, 5.7L, short bed, 2100 Payload Capacity, 13700 Towing Capacity, 7200 GVWR</t>
+  </si>
+  <si>
+    <t>CK15743</t>
+  </si>
+  <si>
+    <t>Tahoe SSV, 4WD, V8, 5.3L, 7600 GVWR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="165" formatCode="m/d/yy;@"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -3100,51 +3172,51 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="390">
+  <cellXfs count="383">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3467,53 +3539,50 @@
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="8" fontId="18" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3560,95 +3629,62 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="20" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="12" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="12" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -3672,53 +3708,50 @@
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="8" fontId="9" fillId="12" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3756,111 +3789,138 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="12" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="12" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="8" fontId="9" fillId="12" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="2" borderId="43" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="12" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="44" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="45" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="12" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="12" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
@@ -3892,195 +3952,171 @@
     <xf numFmtId="0" fontId="18" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="11" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="11" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="11" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="11" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
-    </xf>
-[...65 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="11" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="11" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="11" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="11" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="11" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="11" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
@@ -4149,238 +4185,253 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...46 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="11" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="11" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="11" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="11" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="11" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="11" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="12" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="12" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="12" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="12" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="12" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="12" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="44" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="45" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
       <color rgb="FF0000FF"/>
       <color rgb="FFF6F67E"/>
       <color rgb="FF0066FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>2233083</xdr:colOff>
-      <xdr:row>238</xdr:row>
+      <xdr:row>247</xdr:row>
       <xdr:rowOff>21166</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="TextBox 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="17335500" y="92371333"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
@@ -4676,8382 +4727,8776 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/32496ca8-9956-4a2e-a11e-6fb02547a8c2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/11051397-05ab-42cd-90b6-f40389c73521" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5ccfebe8-e3bb-4873-8697-b0e3d9a767aa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3cd5312d-ec33-439d-8c85-b6ef63e5d3e9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d6ef6aa9-51c2-4b13-ae7e-f8707ecc67b3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://das.iowa.gov/media/1910/download?inline" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8a9df2db-45dd-4d03-9338-cb384d6f96ad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ff3edf-0bed-4ac0-9f91-9b808c69f8f8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a916dacb-5dd8-4f19-a9d8-a36c9d3ee08a" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bc73772b-8a68-459f-b101-ec1796720482" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4fc81dc8-0240-4bcb-9c27-5e7fb6b4aa29" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/32496ca8-9956-4a2e-a11e-6fb02547a8c2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/055c91f9-b9c4-4d3c-9adf-bdb721a489bf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5ccfebe8-e3bb-4873-8697-b0e3d9a767aa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/edbb3c51-e827-4543-81d0-84850bab6b00" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d6ef6aa9-51c2-4b13-ae7e-f8707ecc67b3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/03a03375-8d06-4c73-bf7f-17694895ccf2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0be17a87-7bdd-4545-826f-e9d08d8d63a9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/daf07fc3-03f0-4083-9444-6aa0341e4af0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/042e4970-155a-43b8-bedd-f23da4ac910a" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b998d1f7-f0c5-43cb-a8f9-86e7cc63e89e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/055c91f9-b9c4-4d3c-9adf-bdb721a489bf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66de2328-daba-43d6-9b92-6d3a32a3ad18" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5e518110-a59c-4c95-9bd1-70cd2eb41067" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/edbb3c51-e827-4543-81d0-84850bab6b00" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d6ef6aa9-51c2-4b13-ae7e-f8707ecc67b3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/410473e1-b651-418e-a5f5-05ea31de7388" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/6ac8e231-0542-44e8-82c7-08d92f0c44a2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/327ee2d9-9f31-4e8f-88d4-c3367d4a3288" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1a488e4f-11e0-46a9-8e82-55b86d1f82ab" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/042e4970-155a-43b8-bedd-f23da4ac910a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/daf07fc3-03f0-4083-9444-6aa0341e4af0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d6ef6aa9-51c2-4b13-ae7e-f8707ecc67b3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cc4fdf3f-ae1f-4119-8913-86d4d3fc765e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/055c91f9-b9c4-4d3c-9adf-bdb721a489bf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8a6c2e29-51f7-446d-b6ff-9c0360047dfe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9ecb6df3-aaf7-47fc-b087-5f0d35e16577" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/daf07fc3-03f0-4083-9444-6aa0341e4af0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/edbb3c51-e827-4543-81d0-84850bab6b00" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/6ac8e231-0542-44e8-82c7-08d92f0c44a2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f1f3743f-96d2-4a29-9f19-0db43594a4ee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/042e4970-155a-43b8-bedd-f23da4ac910a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1b4f493a-a629-4abf-8776-639adcef2b04" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e9db958e-1c50-4ff4-8d85-b0abb475947f" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/daf07fc3-03f0-4083-9444-6aa0341e4af0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d6ef6aa9-51c2-4b13-ae7e-f8707ecc67b3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1132b526-bfce-49f3-a318-c5e1a9655347" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a36dfb0f-7fdf-42e1-8c2f-a577b41a0c57" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/055c91f9-b9c4-4d3c-9adf-bdb721a489bf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0399d856-e8f9-4c1f-b2c8-39dbefc2b33c" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9ecb6df3-aaf7-47fc-b087-5f0d35e16577" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5e518110-a59c-4c95-9bd1-70cd2eb41067" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/225d1c36-fc3b-44f9-9feb-0314e8fd4885" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e77a1f1a-33db-4b79-b5ba-370e5d55faf1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eed8637d-6148-452a-b90f-17524730c3ac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05f704f5-746b-470a-ba12-b8260be0beb6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/32496ca8-9956-4a2e-a11e-6fb02547a8c2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5e518110-a59c-4c95-9bd1-70cd2eb41067" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/daf07fc3-03f0-4083-9444-6aa0341e4af0" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/042e4970-155a-43b8-bedd-f23da4ac910a" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d1d1dc33-15fd-4a28-81f5-e59047130ae5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05da0d1a-ed6d-4d5a-93ab-013f5eb25051" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d6ef6aa9-51c2-4b13-ae7e-f8707ecc67b3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a36dfb0f-7fdf-42e1-8c2f-a577b41a0c57" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/055c91f9-b9c4-4d3c-9adf-bdb721a489bf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e78dc435-e7f2-4f1b-8bbc-055c15a6f056" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5e518110-a59c-4c95-9bd1-70cd2eb41067" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/edbb3c51-e827-4543-81d0-84850bab6b00" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cc4fdf3f-ae1f-4119-8913-86d4d3fc765e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/055c91f9-b9c4-4d3c-9adf-bdb721a489bf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e0d05dd3-6df4-4438-9f36-d28f305adf03" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7d3ea50c-adfd-484c-b186-0d124dd2f260" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/42957fa3-99fc-4c16-b87a-f1cf6fb55de7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40602df7-a5a7-4042-ae04-53bc74fcbd3b" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1beeb7e5-a0d9-4634-a9b1-ed1c4a4048a1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/42957fa3-99fc-4c16-b87a-f1cf6fb55de7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d6ef6aa9-51c2-4b13-ae7e-f8707ecc67b3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d8ee8a6-d29d-442d-b7f7-8e069bdcc368" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5ccfebe8-e3bb-4873-8697-b0e3d9a767aa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1af97f7f-22f6-48b3-9ebd-4b480c906e27" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fe2f3b5b-b47b-4ed8-b534-12dc8a8dd0b3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5e518110-a59c-4c95-9bd1-70cd2eb41067" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c9f41ed0-df3b-49d2-a562-7c65c6be693e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0f5c9c32-ce34-445d-a2d4-387be420052f" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b998d1f7-f0c5-43cb-a8f9-86e7cc63e89e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/042e4970-155a-43b8-bedd-f23da4ac910a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/11051397-05ab-42cd-90b6-f40389c73521" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/942ae3ce-7091-4447-8dbf-9ee4cdd3f9db" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2db31b72-ef02-4b5f-a3a1-ad3658e63044" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1beeb7e5-a0d9-4634-a9b1-ed1c4a4048a1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/42957fa3-99fc-4c16-b87a-f1cf6fb55de7" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/AwardedContracts" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d6ef6aa9-51c2-4b13-ae7e-f8707ecc67b3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8d8ee8a6-d29d-442d-b7f7-8e069bdcc368" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4fc81dc8-0240-4bcb-9c27-5e7fb6b4aa29" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c48caec3-6b7a-4b46-83d7-1125b298b0f8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/11051397-05ab-42cd-90b6-f40389c73521" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a36dfb0f-7fdf-42e1-8c2f-a577b41a0c57" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0f5c9c32-ce34-445d-a2d4-387be420052f" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a916dacb-5dd8-4f19-a9d8-a36c9d3ee08a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1beeb7e5-a0d9-4634-a9b1-ed1c4a4048a1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1b4f493a-a629-4abf-8776-639adcef2b04" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2db31b72-ef02-4b5f-a3a1-ad3658e63044" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/03a03375-8d06-4c73-bf7f-17694895ccf2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/42957fa3-99fc-4c16-b87a-f1cf6fb55de7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f08d8a7b-7a53-4409-8401-d16e10baac92" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/225d1c36-fc3b-44f9-9feb-0314e8fd4885" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/225d1c36-fc3b-44f9-9feb-0314e8fd4885" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4e7f148d-3dd5-47f2-bd64-beb8fc347cc1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0f5c9c32-ce34-445d-a2d4-387be420052f" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/11051397-05ab-42cd-90b6-f40389c73521" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0f5c9c32-ce34-445d-a2d4-387be420052f" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a916dacb-5dd8-4f19-a9d8-a36c9d3ee08a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/225d1c36-fc3b-44f9-9feb-0314e8fd4885" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a36dfb0f-7fdf-42e1-8c2f-a577b41a0c57" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2db31b72-ef02-4b5f-a3a1-ad3658e63044" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05da0d1a-ed6d-4d5a-93ab-013f5eb25051" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8a9df2db-45dd-4d03-9338-cb384d6f96ad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ff3edf-0bed-4ac0-9f91-9b808c69f8f8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/410473e1-b651-418e-a5f5-05ea31de7388" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/225d1c36-fc3b-44f9-9feb-0314e8fd4885" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0ab90e8c-940d-4ee1-8fd1-2b2a06de06bf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9ecb6df3-aaf7-47fc-b087-5f0d35e16577" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/32496ca8-9956-4a2e-a11e-6fb02547a8c2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66f6d8f8-df15-40ea-9502-3418ad487ca3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a36dfb0f-7fdf-42e1-8c2f-a577b41a0c57" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0f5c9c32-ce34-445d-a2d4-387be420052f" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/410473e1-b651-418e-a5f5-05ea31de7388" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e77a1f1a-33db-4b79-b5ba-370e5d55faf1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/042e4970-155a-43b8-bedd-f23da4ac910a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/edbb3c51-e827-4543-81d0-84850bab6b00" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8a9df2db-45dd-4d03-9338-cb384d6f96ad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f08d8a7b-7a53-4409-8401-d16e10baac92" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2db31b72-ef02-4b5f-a3a1-ad3658e63044" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3cd5312d-ec33-439d-8c85-b6ef63e5d3e9" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bc73772b-8a68-459f-b101-ec1796720482" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4fc81dc8-0240-4bcb-9c27-5e7fb6b4aa29" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5e518110-a59c-4c95-9bd1-70cd2eb41067" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/225d1c36-fc3b-44f9-9feb-0314e8fd4885" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7d3ea50c-adfd-484c-b186-0d124dd2f260" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/edbb3c51-e827-4543-81d0-84850bab6b00" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/42957fa3-99fc-4c16-b87a-f1cf6fb55de7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cc4fdf3f-ae1f-4119-8913-86d4d3fc765e" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/38105757-d352-4410-882e-41b7d03fcbe3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1af97f7f-22f6-48b3-9ebd-4b480c906e27" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40602df7-a5a7-4042-ae04-53bc74fcbd3b" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1beeb7e5-a0d9-4634-a9b1-ed1c4a4048a1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9ecb6df3-aaf7-47fc-b087-5f0d35e16577" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0f5c9c32-ce34-445d-a2d4-387be420052f" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d6ef6aa9-51c2-4b13-ae7e-f8707ecc67b3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7d1eaeb4-1572-454e-8b46-d5b924f8db86" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/edbb3c51-e827-4543-81d0-84850bab6b00" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/03a03375-8d06-4c73-bf7f-17694895ccf2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c9f41ed0-df3b-49d2-a562-7c65c6be693e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5e518110-a59c-4c95-9bd1-70cd2eb41067" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1beeb7e5-a0d9-4634-a9b1-ed1c4a4048a1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/42957fa3-99fc-4c16-b87a-f1cf6fb55de7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b998d1f7-f0c5-43cb-a8f9-86e7cc63e89e" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ab9de6d4-c1d3-4518-8d9d-0cb675e40346" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/38105757-d352-4410-882e-41b7d03fcbe3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2db31b72-ef02-4b5f-a3a1-ad3658e63044" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/942ae3ce-7091-4447-8dbf-9ee4cdd3f9db" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0f5c9c32-ce34-445d-a2d4-387be420052f" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d6ef6aa9-51c2-4b13-ae7e-f8707ecc67b3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7d1eaeb4-1572-454e-8b46-d5b924f8db86" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/38105757-d352-4410-882e-41b7d03fcbe3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/6ac8e231-0542-44e8-82c7-08d92f0c44a2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a36dfb0f-7fdf-42e1-8c2f-a577b41a0c57" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2db31b72-ef02-4b5f-a3a1-ad3658e63044" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/03a03375-8d06-4c73-bf7f-17694895ccf2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/42957fa3-99fc-4c16-b87a-f1cf6fb55de7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a916dacb-5dd8-4f19-a9d8-a36c9d3ee08a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1f31249b-0a74-4fe5-ade6-7f4efe50b74d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/32496ca8-9956-4a2e-a11e-6fb02547a8c2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1b4f493a-a629-4abf-8776-639adcef2b04" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7d1eaeb4-1572-454e-8b46-d5b924f8db86" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f08d8a7b-7a53-4409-8401-d16e10baac92" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fe2f3b5b-b47b-4ed8-b534-12dc8a8dd0b3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0f5c9c32-ce34-445d-a2d4-387be420052f" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4e7f148d-3dd5-47f2-bd64-beb8fc347cc1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1f31249b-0a74-4fe5-ade6-7f4efe50b74d" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/6ac8e231-0542-44e8-82c7-08d92f0c44a2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0f5c9c32-ce34-445d-a2d4-387be420052f" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a36dfb0f-7fdf-42e1-8c2f-a577b41a0c57" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2db31b72-ef02-4b5f-a3a1-ad3658e63044" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05da0d1a-ed6d-4d5a-93ab-013f5eb25051" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/410473e1-b651-418e-a5f5-05ea31de7388" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a916dacb-5dd8-4f19-a9d8-a36c9d3ee08a" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0ab90e8c-940d-4ee1-8fd1-2b2a06de06bf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0450d26b-9dc0-4004-96a7-55998ef1accf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/32496ca8-9956-4a2e-a11e-6fb02547a8c2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a36dfb0f-7fdf-42e1-8c2f-a577b41a0c57" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ff3edf-0bed-4ac0-9f91-9b808c69f8f8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/c48caec3-6b7a-4b46-83d7-1125b298b0f8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9ecb6df3-aaf7-47fc-b087-5f0d35e16577" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0f5c9c32-ce34-445d-a2d4-387be420052f" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e77a1f1a-33db-4b79-b5ba-370e5d55faf1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1f31249b-0a74-4fe5-ade6-7f4efe50b74d" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eed8637d-6148-452a-b90f-17524730c3ac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a36dfb0f-7fdf-42e1-8c2f-a577b41a0c57" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2db31b72-ef02-4b5f-a3a1-ad3658e63044" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3cd5312d-ec33-439d-8c85-b6ef63e5d3e9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/410473e1-b651-418e-a5f5-05ea31de7388" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90709641-ed0e-40f2-991b-42490f95ad5e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/32496ca8-9956-4a2e-a11e-6fb02547a8c2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a36dfb0f-7fdf-42e1-8c2f-a577b41a0c57" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f08d8a7b-7a53-4409-8401-d16e10baac92" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0450d26b-9dc0-4004-96a7-55998ef1accf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ace998f9-c336-4d52-bb06-0276e12e267c" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4fc81dc8-0240-4bcb-9c27-5e7fb6b4aa29" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8119df94-12ef-400b-b87a-8e7c1ba73a3c" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d6ef6aa9-51c2-4b13-ae7e-f8707ecc67b3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1f31249b-0a74-4fe5-ade6-7f4efe50b74d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e0d05dd3-6df4-4438-9f36-d28f305adf03" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5ccfebe8-e3bb-4873-8697-b0e3d9a767aa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a916dacb-5dd8-4f19-a9d8-a36c9d3ee08a" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/3cd5312d-ec33-439d-8c85-b6ef63e5d3e9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8119df94-12ef-400b-b87a-8e7c1ba73a3c" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b998d1f7-f0c5-43cb-a8f9-86e7cc63e89e" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90709641-ed0e-40f2-991b-42490f95ad5e" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0450d26b-9dc0-4004-96a7-55998ef1accf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5ccfebe8-e3bb-4873-8697-b0e3d9a767aa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ff3edf-0bed-4ac0-9f91-9b808c69f8f8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4fc81dc8-0240-4bcb-9c27-5e7fb6b4aa29" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d6ef6aa9-51c2-4b13-ae7e-f8707ecc67b3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a94e453e-4df7-4da0-ab92-ce1d277cdd83" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e7061e98-493e-4668-a0b4-6eb6b379ebb7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e7061e98-493e-4668-a0b4-6eb6b379ebb7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5ccfebe8-e3bb-4873-8697-b0e3d9a767aa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e7061e98-493e-4668-a0b4-6eb6b379ebb7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90ccd18c-c3a3-476f-b24c-191dba45e1d2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/edbb3c51-e827-4543-81d0-84850bab6b00" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8119df94-12ef-400b-b87a-8e7c1ba73a3c" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/144a80d4-4c68-4469-97e0-fa24b1d46d7f" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0450d26b-9dc0-4004-96a7-55998ef1accf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cc4fdf3f-ae1f-4119-8913-86d4d3fc765e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4fc81dc8-0240-4bcb-9c27-5e7fb6b4aa29" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0be17a87-7bdd-4545-826f-e9d08d8d63a9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bf1d8576-8c38-45f2-be67-875f0f8bf121" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/73e3d5b7-8296-4f77-ba6e-9df2354d3c40" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/66de2328-daba-43d6-9b92-6d3a32a3ad18" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/bda19d76-b77d-4bab-ad3e-73485a3c05dd" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/daf07fc3-03f0-4083-9444-6aa0341e4af0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/AwardedContracts" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d6ef6aa9-51c2-4b13-ae7e-f8707ecc67b3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7d1eaeb4-1572-454e-8b46-d5b924f8db86" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e7061e98-493e-4668-a0b4-6eb6b379ebb7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5e518110-a59c-4c95-9bd1-70cd2eb41067" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/327ee2d9-9f31-4e8f-88d4-c3367d4a3288" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/edbb3c51-e827-4543-81d0-84850bab6b00" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8119df94-12ef-400b-b87a-8e7c1ba73a3c" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/144a80d4-4c68-4469-97e0-fa24b1d46d7f" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1132b526-bfce-49f3-a318-c5e1a9655347" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1beeb7e5-a0d9-4634-a9b1-ed1c4a4048a1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0450d26b-9dc0-4004-96a7-55998ef1accf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e7061e98-493e-4668-a0b4-6eb6b379ebb7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1a488e4f-11e0-46a9-8e82-55b86d1f82ab" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/daf07fc3-03f0-4083-9444-6aa0341e4af0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8a6c2e29-51f7-446d-b6ff-9c0360047dfe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/85532969-2fe9-4367-bd6f-f570d434e891" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d6ef6aa9-51c2-4b13-ae7e-f8707ecc67b3" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/225d1c36-fc3b-44f9-9feb-0314e8fd4885" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a94e453e-4df7-4da0-ab92-ce1d277cdd83" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8a9df2db-45dd-4d03-9338-cb384d6f96ad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/daf07fc3-03f0-4083-9444-6aa0341e4af0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/edbb3c51-e827-4543-81d0-84850bab6b00" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8119df94-12ef-400b-b87a-8e7c1ba73a3c" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f1f3743f-96d2-4a29-9f19-0db43594a4ee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d1d1dc33-15fd-4a28-81f5-e59047130ae5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ab9de6d4-c1d3-4518-8d9d-0cb675e40346" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/38105757-d352-4410-882e-41b7d03fcbe3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1b4f493a-a629-4abf-8776-639adcef2b04" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e9db958e-1c50-4ff4-8d85-b0abb475947f" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/daf07fc3-03f0-4083-9444-6aa0341e4af0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8119df94-12ef-400b-b87a-8e7c1ba73a3c" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0399d856-e8f9-4c1f-b2c8-39dbefc2b33c" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/410473e1-b651-418e-a5f5-05ea31de7388" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/225d1c36-fc3b-44f9-9feb-0314e8fd4885" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d6ef6aa9-51c2-4b13-ae7e-f8707ecc67b3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a94e453e-4df7-4da0-ab92-ce1d277cdd83" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5e518110-a59c-4c95-9bd1-70cd2eb41067" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/225d1c36-fc3b-44f9-9feb-0314e8fd4885" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/225d1c36-fc3b-44f9-9feb-0314e8fd4885" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8a9df2db-45dd-4d03-9338-cb384d6f96ad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05f704f5-746b-470a-ba12-b8260be0beb6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e77a1f1a-33db-4b79-b5ba-370e5d55faf1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ab9de6d4-c1d3-4518-8d9d-0cb675e40346" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/38105757-d352-4410-882e-41b7d03fcbe3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/32496ca8-9956-4a2e-a11e-6fb02547a8c2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/5e518110-a59c-4c95-9bd1-70cd2eb41067" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b8837583-74d7-41d0-a5d6-72f8d964803c" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e7061e98-493e-4668-a0b4-6eb6b379ebb7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e78dc435-e7f2-4f1b-8bbc-055c15a6f056" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/9ecb6df3-aaf7-47fc-b087-5f0d35e16577" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/daf07fc3-03f0-4083-9444-6aa0341e4af0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://das.iowa.gov/media/1910/download?inline" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05da0d1a-ed6d-4d5a-93ab-013f5eb25051" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/d6ef6aa9-51c2-4b13-ae7e-f8707ecc67b3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a94e453e-4df7-4da0-ab92-ce1d277cdd83" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/8a9df2db-45dd-4d03-9338-cb384d6f96ad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/16cfe5c7-9a9f-408c-b3bc-f7353efc55fa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/719d9799-27f8-4193-80e4-329634e0cdb8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ab9de6d4-c1d3-4518-8d9d-0cb675e40346" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidopportunities.iowa.gov/Home/ShowContractDocument/42957fa3-99fc-4c16-b87a-f1cf6fb55de7" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q250"/>
+  <dimension ref="A1:Q259"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B27" zoomScale="77" zoomScaleNormal="77" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="P43" sqref="P43"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A7" zoomScale="77" zoomScaleNormal="77" zoomScaleSheetLayoutView="40" workbookViewId="0">
+      <selection activeCell="H17" sqref="H17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.7109375" customWidth="1"/>
     <col min="2" max="2" width="18.28515625" style="108" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" style="105" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21.85546875" style="22" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.42578125" style="29" customWidth="1"/>
     <col min="6" max="6" width="14.5703125" style="72" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="20.42578125" style="5" customWidth="1"/>
     <col min="9" max="9" width="18.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="88.85546875" style="73" customWidth="1"/>
     <col min="11" max="11" width="16.5703125" style="5" customWidth="1"/>
     <col min="12" max="12" width="10" style="5" customWidth="1"/>
     <col min="13" max="13" width="12.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="30.140625" style="18" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="40.85546875" style="2" customWidth="1"/>
     <col min="16" max="16" width="4.140625" style="74" customWidth="1"/>
     <col min="17" max="17" width="1.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" x14ac:dyDescent="0.25">
       <c r="O1" s="3"/>
     </row>
     <row r="2" spans="2:16" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="B2" s="294" t="s">
-[...14 lines deleted...]
-      <c r="O2" s="294"/>
+      <c r="B2" s="283" t="s">
+        <v>494</v>
+      </c>
+      <c r="C2" s="283"/>
+      <c r="D2" s="283"/>
+      <c r="E2" s="283"/>
+      <c r="F2" s="283"/>
+      <c r="G2" s="283"/>
+      <c r="H2" s="283"/>
+      <c r="I2" s="283"/>
+      <c r="J2" s="283"/>
+      <c r="K2" s="283"/>
+      <c r="L2" s="283"/>
+      <c r="M2" s="283"/>
+      <c r="N2" s="283"/>
+      <c r="O2" s="283"/>
       <c r="P2" s="17"/>
     </row>
     <row r="3" spans="2:16" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="B3" s="300"/>
-[...12 lines deleted...]
-      <c r="O3" s="300"/>
+      <c r="B3" s="289"/>
+      <c r="C3" s="289"/>
+      <c r="D3" s="289"/>
+      <c r="E3" s="289"/>
+      <c r="F3" s="289"/>
+      <c r="G3" s="289"/>
+      <c r="H3" s="289"/>
+      <c r="I3" s="289"/>
+      <c r="J3" s="289"/>
+      <c r="K3" s="289"/>
+      <c r="L3" s="289"/>
+      <c r="M3" s="289"/>
+      <c r="N3" s="289"/>
+      <c r="O3" s="289"/>
       <c r="P3" s="17"/>
     </row>
     <row r="4" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B4" s="295" t="s">
-[...14 lines deleted...]
-      <c r="O4" s="295"/>
+      <c r="B4" s="284" t="s">
+        <v>206</v>
+      </c>
+      <c r="C4" s="284"/>
+      <c r="D4" s="284"/>
+      <c r="E4" s="284"/>
+      <c r="F4" s="284"/>
+      <c r="G4" s="284"/>
+      <c r="H4" s="284"/>
+      <c r="I4" s="284"/>
+      <c r="J4" s="284"/>
+      <c r="K4" s="284"/>
+      <c r="L4" s="284"/>
+      <c r="M4" s="284"/>
+      <c r="N4" s="284"/>
+      <c r="O4" s="284"/>
       <c r="P4" s="75"/>
     </row>
     <row r="5" spans="2:16" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B5" s="106"/>
       <c r="C5" s="106"/>
       <c r="D5" s="99"/>
       <c r="E5" s="99"/>
       <c r="F5" s="99"/>
       <c r="G5" s="99"/>
       <c r="H5" s="99"/>
       <c r="I5" s="99"/>
       <c r="J5" s="102" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
       <c r="K5" s="99"/>
       <c r="L5" s="99"/>
       <c r="M5" s="99"/>
-      <c r="N5" s="154"/>
+      <c r="N5" s="153"/>
       <c r="O5" s="99"/>
       <c r="P5" s="75"/>
     </row>
     <row r="6" spans="2:16" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B6" s="106"/>
       <c r="C6" s="106"/>
       <c r="D6" s="99"/>
       <c r="E6" s="99"/>
       <c r="F6" s="99"/>
       <c r="G6" s="99"/>
       <c r="H6" s="99"/>
       <c r="I6" s="99"/>
       <c r="J6" s="100" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="K6" s="99"/>
       <c r="L6" s="99"/>
       <c r="M6" s="99"/>
-      <c r="N6" s="154"/>
+      <c r="N6" s="153"/>
       <c r="O6" s="99"/>
       <c r="P6" s="75"/>
     </row>
     <row r="7" spans="2:16" ht="21" x14ac:dyDescent="0.35">
-      <c r="B7" s="299" t="s">
-[...14 lines deleted...]
-      <c r="O7" s="299"/>
+      <c r="B7" s="288" t="s">
+        <v>207</v>
+      </c>
+      <c r="C7" s="288"/>
+      <c r="D7" s="288"/>
+      <c r="E7" s="288"/>
+      <c r="F7" s="288"/>
+      <c r="G7" s="288"/>
+      <c r="H7" s="288"/>
+      <c r="I7" s="288"/>
+      <c r="J7" s="288"/>
+      <c r="K7" s="288"/>
+      <c r="L7" s="288"/>
+      <c r="M7" s="288"/>
+      <c r="N7" s="288"/>
+      <c r="O7" s="288"/>
       <c r="P7" s="9"/>
     </row>
     <row r="8" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="B8" s="254" t="s">
+      <c r="B8" s="250" t="s">
+        <v>63</v>
+      </c>
+      <c r="C8" s="250"/>
+      <c r="D8" s="250"/>
+      <c r="E8" s="250"/>
+      <c r="F8" s="250"/>
+      <c r="G8" s="250"/>
+      <c r="H8" s="250"/>
+      <c r="I8" s="250"/>
+      <c r="J8" s="250"/>
+      <c r="K8" s="250"/>
+      <c r="L8" s="250"/>
+      <c r="M8" s="250"/>
+      <c r="N8" s="250"/>
+      <c r="O8" s="250"/>
+      <c r="P8" s="18"/>
+    </row>
+    <row r="9" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B9" s="292" t="s">
         <v>64</v>
       </c>
-      <c r="C8" s="254"/>
-[...30 lines deleted...]
-      <c r="O9" s="303"/>
+      <c r="C9" s="292"/>
+      <c r="D9" s="292"/>
+      <c r="E9" s="292"/>
+      <c r="F9" s="292"/>
+      <c r="G9" s="292"/>
+      <c r="H9" s="292"/>
+      <c r="I9" s="292"/>
+      <c r="J9" s="292"/>
+      <c r="K9" s="292"/>
+      <c r="L9" s="292"/>
+      <c r="M9" s="292"/>
+      <c r="N9" s="292"/>
+      <c r="O9" s="292"/>
       <c r="P9" s="18"/>
     </row>
     <row r="10" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B10" s="105"/>
       <c r="G10" s="29"/>
       <c r="H10" s="29"/>
       <c r="I10" s="29"/>
       <c r="J10" s="29"/>
       <c r="K10" s="29"/>
       <c r="L10" s="29"/>
       <c r="M10" s="29"/>
       <c r="O10" s="29"/>
       <c r="P10" s="29"/>
     </row>
     <row r="11" spans="2:16" s="7" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="304" t="s">
+      <c r="B11" s="293" t="s">
         <v>25</v>
       </c>
-      <c r="C11" s="304"/>
-[...11 lines deleted...]
-      <c r="O11" s="304"/>
+      <c r="C11" s="293"/>
+      <c r="D11" s="293"/>
+      <c r="E11" s="293"/>
+      <c r="F11" s="293"/>
+      <c r="G11" s="293"/>
+      <c r="H11" s="293"/>
+      <c r="I11" s="293"/>
+      <c r="J11" s="293"/>
+      <c r="K11" s="293"/>
+      <c r="L11" s="293"/>
+      <c r="M11" s="293"/>
+      <c r="N11" s="293"/>
+      <c r="O11" s="293"/>
       <c r="P11" s="8"/>
     </row>
     <row r="12" spans="2:16" s="7" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="301" t="s">
-[...14 lines deleted...]
-      <c r="O12" s="302"/>
+      <c r="B12" s="290" t="s">
+        <v>68</v>
+      </c>
+      <c r="C12" s="291"/>
+      <c r="D12" s="291"/>
+      <c r="E12" s="291"/>
+      <c r="F12" s="291"/>
+      <c r="G12" s="291"/>
+      <c r="H12" s="291"/>
+      <c r="I12" s="291"/>
+      <c r="J12" s="291"/>
+      <c r="K12" s="291"/>
+      <c r="L12" s="291"/>
+      <c r="M12" s="291"/>
+      <c r="N12" s="291"/>
+      <c r="O12" s="291"/>
       <c r="P12" s="20"/>
     </row>
     <row r="13" spans="2:16" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="14" spans="2:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B14" s="296" t="s">
-[...14 lines deleted...]
-      <c r="O14" s="298"/>
+      <c r="B14" s="285" t="s">
+        <v>61</v>
+      </c>
+      <c r="C14" s="286"/>
+      <c r="D14" s="286"/>
+      <c r="E14" s="286"/>
+      <c r="F14" s="286"/>
+      <c r="G14" s="286"/>
+      <c r="H14" s="286"/>
+      <c r="I14" s="286"/>
+      <c r="J14" s="286"/>
+      <c r="K14" s="286"/>
+      <c r="L14" s="286"/>
+      <c r="M14" s="286"/>
+      <c r="N14" s="286"/>
+      <c r="O14" s="287"/>
       <c r="P14" s="12"/>
     </row>
     <row r="15" spans="2:16" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
-      <c r="B15" s="157" t="s">
+      <c r="B15" s="116" t="s">
         <v>40</v>
       </c>
-      <c r="C15" s="158" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="160" t="s">
+      <c r="C15" s="117" t="s">
+        <v>192</v>
+      </c>
+      <c r="D15" s="67" t="s">
+        <v>181</v>
+      </c>
+      <c r="E15" s="66" t="s">
+        <v>59</v>
+      </c>
+      <c r="F15" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G15" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="H15" s="69" t="s">
+        <v>3</v>
+      </c>
+      <c r="I15" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="L15" s="66" t="s">
+        <v>71</v>
+      </c>
+      <c r="M15" s="66" t="s">
         <v>60</v>
       </c>
-      <c r="F15" s="161" t="s">
-[...23 lines deleted...]
-      <c r="N15" s="164" t="s">
+      <c r="N15" s="145" t="s">
         <v>1</v>
       </c>
-      <c r="O15" s="165" t="s">
-        <v>238</v>
+      <c r="O15" s="124" t="s">
+        <v>229</v>
       </c>
       <c r="P15" s="71"/>
     </row>
-    <row r="16" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>518</v>
+    <row r="16" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B16" s="171" t="s">
+        <v>562</v>
       </c>
       <c r="C16" s="37">
-        <v>27120</v>
+        <v>27134</v>
       </c>
       <c r="D16" s="32" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E16" s="32">
         <v>2027</v>
       </c>
       <c r="F16" s="33">
         <v>47026</v>
       </c>
       <c r="G16" s="44" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>5</v>
+      </c>
+      <c r="H16" s="44" t="s">
+        <v>11</v>
       </c>
       <c r="I16" s="34" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="J16" s="35" t="s">
-        <v>153</v>
+        <v>108</v>
       </c>
       <c r="K16" s="44" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L16" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="M16" s="47" t="s">
-        <v>154</v>
+      <c r="M16" s="44" t="s">
+        <v>39</v>
       </c>
       <c r="N16" s="44" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-        <v>40000.199999999997</v>
+        <v>57</v>
+      </c>
+      <c r="O16" s="126">
+        <v>39015</v>
       </c>
       <c r="P16" s="5"/>
     </row>
     <row r="17" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B17" s="203" t="s">
-[...8 lines deleted...]
-      <c r="E17" s="32">
+      <c r="B17" s="238" t="s">
+        <v>563</v>
+      </c>
+      <c r="C17" s="146">
+        <v>27134</v>
+      </c>
+      <c r="D17" s="50" t="s">
+        <v>110</v>
+      </c>
+      <c r="E17" s="50">
         <v>2027</v>
       </c>
-      <c r="F17" s="33">
+      <c r="F17" s="177">
         <v>47026</v>
       </c>
-      <c r="G17" s="166" t="s">
-[...11 lines deleted...]
-      <c r="K17" s="166" t="s">
+      <c r="G17" s="51" t="s">
+        <v>5</v>
+      </c>
+      <c r="H17" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="I17" s="34" t="s">
+        <v>134</v>
+      </c>
+      <c r="J17" s="35" t="s">
+        <v>109</v>
+      </c>
+      <c r="K17" s="44" t="s">
         <v>80</v>
       </c>
-      <c r="L17" s="166" t="s">
-[...2 lines deleted...]
-      <c r="M17" s="166" t="s">
+      <c r="L17" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M17" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N17" s="44" t="s">
-        <v>519</v>
+        <v>57</v>
       </c>
       <c r="O17" s="126">
-        <v>43458.2</v>
+        <v>42077</v>
       </c>
       <c r="P17" s="5"/>
     </row>
-    <row r="18" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>258</v>
+    <row r="18" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B18" s="171" t="s">
+        <v>594</v>
+      </c>
+      <c r="C18" s="37">
+        <v>27147</v>
       </c>
       <c r="D18" s="32" t="s">
-        <v>112</v>
+        <v>580</v>
       </c>
       <c r="E18" s="32">
         <v>2027</v>
       </c>
-      <c r="F18" s="33">
-        <v>46309</v>
+      <c r="F18" s="177">
+        <v>47026</v>
       </c>
       <c r="G18" s="44" t="s">
-        <v>5</v>
+        <v>597</v>
       </c>
       <c r="H18" s="44" t="s">
-        <v>11</v>
+        <v>598</v>
       </c>
       <c r="I18" s="34" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="J18" s="35" t="s">
+        <v>599</v>
+      </c>
+      <c r="K18" s="44" t="s">
+        <v>93</v>
+      </c>
+      <c r="L18" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M18" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N18" s="44" t="s">
+        <v>596</v>
+      </c>
+      <c r="O18" s="126">
+        <v>54506.6</v>
+      </c>
+      <c r="P18" s="5"/>
+    </row>
+    <row r="19" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B19" s="171" t="s">
+        <v>595</v>
+      </c>
+      <c r="C19" s="37">
+        <v>27147</v>
+      </c>
+      <c r="D19" s="32" t="s">
         <v>110</v>
-      </c>
-[...25 lines deleted...]
-        <v>112</v>
       </c>
       <c r="E19" s="32">
         <v>2027</v>
       </c>
-      <c r="F19" s="33">
-        <v>46309</v>
+      <c r="F19" s="177">
+        <v>47026</v>
       </c>
       <c r="G19" s="44" t="s">
-        <v>5</v>
+        <v>597</v>
       </c>
       <c r="H19" s="44" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>112</v>
+      </c>
+      <c r="I19" s="162" t="s">
+        <v>28</v>
       </c>
       <c r="J19" s="35" t="s">
-        <v>111</v>
+        <v>600</v>
       </c>
       <c r="K19" s="44" t="s">
-        <v>81</v>
+        <v>601</v>
       </c>
       <c r="L19" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M19" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N19" s="44" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>45068</v>
+        <v>596</v>
+      </c>
+      <c r="O19" s="126">
+        <v>50911.7</v>
       </c>
       <c r="P19" s="5"/>
     </row>
-    <row r="20" spans="2:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>336</v>
+    <row r="20" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="B20" s="171" t="s">
+        <v>498</v>
+      </c>
+      <c r="C20" s="37">
+        <v>27120</v>
       </c>
       <c r="D20" s="32" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E20" s="32">
         <v>2027</v>
       </c>
       <c r="F20" s="33">
-        <v>46309</v>
+        <v>47026</v>
       </c>
       <c r="G20" s="44" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>8</v>
+      </c>
+      <c r="H20" s="47" t="s">
+        <v>77</v>
       </c>
       <c r="I20" s="34" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="J20" s="35" t="s">
-        <v>283</v>
+        <v>149</v>
       </c>
       <c r="K20" s="44" t="s">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="L20" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="M20" s="44" t="s">
-[...6 lines deleted...]
-        <v>54673</v>
+      <c r="M20" s="47" t="s">
+        <v>150</v>
+      </c>
+      <c r="N20" s="44" t="s">
+        <v>499</v>
+      </c>
+      <c r="O20" s="125">
+        <v>40000.199999999997</v>
       </c>
       <c r="P20" s="5"/>
     </row>
-    <row r="21" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>336</v>
+    <row r="21" spans="2:16" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="211" t="s">
+        <v>500</v>
+      </c>
+      <c r="C21" s="188">
+        <v>27120</v>
       </c>
       <c r="D21" s="39" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E21" s="39">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F21" s="40">
-        <v>46309</v>
+        <v>47026</v>
       </c>
       <c r="G21" s="41" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="H21" s="41" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="I21" s="169" t="s">
+        <v>10</v>
+      </c>
+      <c r="I21" s="159" t="s">
         <v>28</v>
       </c>
       <c r="J21" s="42" t="s">
-        <v>284</v>
+        <v>119</v>
       </c>
       <c r="K21" s="41" t="s">
-        <v>115</v>
+        <v>79</v>
       </c>
       <c r="L21" s="41" t="s">
         <v>39</v>
       </c>
       <c r="M21" s="41" t="s">
         <v>39</v>
       </c>
-      <c r="N21" s="114" t="s">
-[...3 lines deleted...]
-        <v>49322.8</v>
+      <c r="N21" s="38" t="s">
+        <v>499</v>
+      </c>
+      <c r="O21" s="160">
+        <v>43458.2</v>
       </c>
       <c r="P21" s="5"/>
     </row>
     <row r="22" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="23" spans="2:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B23" s="296" t="s">
-[...14 lines deleted...]
-      <c r="O23" s="298"/>
+      <c r="B23" s="285" t="s">
+        <v>62</v>
+      </c>
+      <c r="C23" s="286"/>
+      <c r="D23" s="286"/>
+      <c r="E23" s="286"/>
+      <c r="F23" s="286"/>
+      <c r="G23" s="286"/>
+      <c r="H23" s="286"/>
+      <c r="I23" s="286"/>
+      <c r="J23" s="286"/>
+      <c r="K23" s="286"/>
+      <c r="L23" s="286"/>
+      <c r="M23" s="286"/>
+      <c r="N23" s="286"/>
+      <c r="O23" s="287"/>
       <c r="P23" s="12"/>
     </row>
     <row r="24" spans="2:16" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
-      <c r="B24" s="235" t="s">
+      <c r="B24" s="219" t="s">
         <v>40</v>
       </c>
-      <c r="C24" s="236" t="s">
-        <v>196</v>
+      <c r="C24" s="220" t="s">
+        <v>192</v>
       </c>
       <c r="D24" s="67" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="E24" s="237" t="s">
+        <v>181</v>
+      </c>
+      <c r="E24" s="221" t="s">
+        <v>59</v>
+      </c>
+      <c r="F24" s="222" t="s">
+        <v>38</v>
+      </c>
+      <c r="G24" s="223" t="s">
+        <v>2</v>
+      </c>
+      <c r="H24" s="223" t="s">
+        <v>3</v>
+      </c>
+      <c r="I24" s="223" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" s="224" t="s">
+        <v>0</v>
+      </c>
+      <c r="K24" s="221" t="s">
+        <v>21</v>
+      </c>
+      <c r="L24" s="221" t="s">
+        <v>71</v>
+      </c>
+      <c r="M24" s="221" t="s">
         <v>60</v>
       </c>
-      <c r="F24" s="238" t="s">
-[...23 lines deleted...]
-      <c r="N24" s="241" t="s">
+      <c r="N24" s="225" t="s">
         <v>1</v>
       </c>
-      <c r="O24" s="242" t="s">
-        <v>238</v>
+      <c r="O24" s="226" t="s">
+        <v>229</v>
       </c>
       <c r="P24" s="71"/>
     </row>
     <row r="25" spans="2:16" s="65" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B25" s="243" t="s">
-        <v>557</v>
+      <c r="B25" s="237" t="s">
+        <v>537</v>
       </c>
       <c r="C25" s="37">
         <v>27119</v>
       </c>
       <c r="D25" s="32" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E25" s="32">
         <v>2027</v>
       </c>
       <c r="F25" s="33">
         <v>47026</v>
       </c>
       <c r="G25" s="44" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="H25" s="44">
         <v>2500</v>
       </c>
       <c r="I25" s="43" t="s">
         <v>29</v>
       </c>
       <c r="J25" s="35" t="s">
-        <v>569</v>
+        <v>549</v>
       </c>
       <c r="K25" s="47" t="s">
-        <v>565</v>
+        <v>545</v>
       </c>
       <c r="L25" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M25" s="44" t="s">
-        <v>568</v>
+        <v>548</v>
       </c>
       <c r="N25" s="44" t="s">
-        <v>519</v>
+        <v>57</v>
       </c>
       <c r="O25" s="125">
         <v>44552</v>
       </c>
       <c r="P25" s="71"/>
     </row>
     <row r="26" spans="2:16" s="65" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B26" s="243" t="s">
-        <v>558</v>
+      <c r="B26" s="237" t="s">
+        <v>538</v>
       </c>
       <c r="C26" s="37">
         <v>27119</v>
       </c>
       <c r="D26" s="32" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E26" s="32">
         <v>2027</v>
       </c>
       <c r="F26" s="33">
         <v>47026</v>
       </c>
       <c r="G26" s="44" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="H26" s="44">
         <v>2500</v>
       </c>
       <c r="I26" s="43" t="s">
         <v>29</v>
       </c>
       <c r="J26" s="35" t="s">
-        <v>571</v>
+        <v>551</v>
       </c>
       <c r="K26" s="47" t="s">
         <v>51</v>
       </c>
       <c r="L26" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M26" s="44" t="s">
-        <v>568</v>
+        <v>548</v>
       </c>
       <c r="N26" s="44" t="s">
-        <v>519</v>
+        <v>57</v>
       </c>
       <c r="O26" s="125">
         <v>47698</v>
       </c>
       <c r="P26" s="71"/>
     </row>
     <row r="27" spans="2:16" s="65" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B27" s="243" t="s">
-        <v>559</v>
+      <c r="B27" s="237" t="s">
+        <v>539</v>
       </c>
       <c r="C27" s="37">
         <v>27119</v>
       </c>
       <c r="D27" s="32" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E27" s="32">
         <v>2027</v>
       </c>
       <c r="F27" s="33">
         <v>47026</v>
       </c>
       <c r="G27" s="44" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="H27" s="44">
         <v>2500</v>
       </c>
       <c r="I27" s="43" t="s">
         <v>29</v>
       </c>
       <c r="J27" s="35" t="s">
-        <v>570</v>
+        <v>550</v>
       </c>
       <c r="K27" s="47" t="s">
-        <v>566</v>
+        <v>546</v>
       </c>
       <c r="L27" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M27" s="44" t="s">
-        <v>568</v>
+        <v>548</v>
       </c>
       <c r="N27" s="44" t="s">
-        <v>519</v>
+        <v>57</v>
       </c>
       <c r="O27" s="125">
         <v>47879</v>
       </c>
       <c r="P27" s="71"/>
     </row>
     <row r="28" spans="2:16" s="65" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B28" s="243" t="s">
-        <v>560</v>
+      <c r="B28" s="237" t="s">
+        <v>540</v>
       </c>
       <c r="C28" s="37">
         <v>27119</v>
       </c>
       <c r="D28" s="32" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E28" s="32">
         <v>2027</v>
       </c>
       <c r="F28" s="33">
         <v>47026</v>
       </c>
       <c r="G28" s="44" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="H28" s="44">
         <v>3500</v>
       </c>
       <c r="I28" s="43" t="s">
         <v>30</v>
       </c>
       <c r="J28" s="35" t="s">
-        <v>572</v>
+        <v>552</v>
       </c>
       <c r="K28" s="47" t="s">
-        <v>567</v>
+        <v>547</v>
       </c>
       <c r="L28" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M28" s="44" t="s">
-        <v>568</v>
+        <v>548</v>
       </c>
       <c r="N28" s="44" t="s">
-        <v>519</v>
+        <v>57</v>
       </c>
       <c r="O28" s="125">
         <v>46000</v>
       </c>
       <c r="P28" s="71"/>
     </row>
     <row r="29" spans="2:16" s="65" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B29" s="243" t="s">
-        <v>561</v>
+      <c r="B29" s="237" t="s">
+        <v>541</v>
       </c>
       <c r="C29" s="37">
         <v>27119</v>
       </c>
       <c r="D29" s="32" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E29" s="32">
         <v>2027</v>
       </c>
       <c r="F29" s="33">
         <v>47026</v>
       </c>
       <c r="G29" s="44" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="H29" s="44">
         <v>3500</v>
       </c>
       <c r="I29" s="43" t="s">
         <v>30</v>
       </c>
       <c r="J29" s="35" t="s">
-        <v>573</v>
+        <v>553</v>
       </c>
       <c r="K29" s="47" t="s">
         <v>49</v>
       </c>
       <c r="L29" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M29" s="44" t="s">
-        <v>568</v>
+        <v>548</v>
       </c>
       <c r="N29" s="44" t="s">
-        <v>519</v>
+        <v>57</v>
       </c>
       <c r="O29" s="125">
         <v>47729</v>
       </c>
       <c r="P29" s="71"/>
     </row>
     <row r="30" spans="2:16" s="65" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B30" s="243" t="s">
-        <v>562</v>
+      <c r="B30" s="237" t="s">
+        <v>542</v>
       </c>
       <c r="C30" s="37">
         <v>27119</v>
       </c>
       <c r="D30" s="32" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E30" s="32">
         <v>2027</v>
       </c>
       <c r="F30" s="33">
         <v>47026</v>
       </c>
       <c r="G30" s="44" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="H30" s="44">
         <v>3500</v>
       </c>
       <c r="I30" s="43" t="s">
         <v>30</v>
       </c>
       <c r="J30" s="35" t="s">
-        <v>574</v>
+        <v>554</v>
       </c>
       <c r="K30" s="47" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="L30" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M30" s="44" t="s">
-        <v>568</v>
+        <v>548</v>
       </c>
       <c r="N30" s="44" t="s">
-        <v>519</v>
+        <v>57</v>
       </c>
       <c r="O30" s="125">
         <v>48400</v>
       </c>
       <c r="P30" s="71"/>
     </row>
     <row r="31" spans="2:16" s="65" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B31" s="243" t="s">
-        <v>563</v>
+      <c r="B31" s="237" t="s">
+        <v>543</v>
       </c>
       <c r="C31" s="37">
         <v>27119</v>
       </c>
       <c r="D31" s="32" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E31" s="32">
         <v>2027</v>
       </c>
       <c r="F31" s="33">
         <v>47026</v>
       </c>
       <c r="G31" s="44" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="H31" s="44">
         <v>3500</v>
       </c>
       <c r="I31" s="43" t="s">
         <v>30</v>
       </c>
       <c r="J31" s="35" t="s">
-        <v>575</v>
+        <v>555</v>
       </c>
       <c r="K31" s="47" t="s">
         <v>32</v>
       </c>
       <c r="L31" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M31" s="44" t="s">
-        <v>568</v>
+        <v>548</v>
       </c>
       <c r="N31" s="44" t="s">
-        <v>519</v>
+        <v>57</v>
       </c>
       <c r="O31" s="125">
         <v>48623</v>
       </c>
       <c r="P31" s="71"/>
     </row>
     <row r="32" spans="2:16" s="65" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B32" s="243" t="s">
-        <v>564</v>
+      <c r="B32" s="237" t="s">
+        <v>544</v>
       </c>
       <c r="C32" s="37">
         <v>27119</v>
       </c>
       <c r="D32" s="32" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E32" s="32">
         <v>2027</v>
       </c>
       <c r="F32" s="33">
         <v>47026</v>
       </c>
       <c r="G32" s="44" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="H32" s="44">
         <v>3500</v>
       </c>
       <c r="I32" s="43" t="s">
         <v>30</v>
       </c>
       <c r="J32" s="35" t="s">
-        <v>576</v>
+        <v>556</v>
       </c>
       <c r="K32" s="47" t="s">
         <v>32</v>
       </c>
       <c r="L32" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M32" s="44" t="s">
-        <v>568</v>
+        <v>548</v>
       </c>
       <c r="N32" s="44" t="s">
-        <v>519</v>
+        <v>57</v>
       </c>
       <c r="O32" s="125">
         <v>50000</v>
       </c>
       <c r="P32" s="71"/>
     </row>
-    <row r="33" spans="2:16" s="1" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>521</v>
+    <row r="33" spans="2:16" s="65" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B33" s="237" t="s">
+        <v>591</v>
       </c>
       <c r="C33" s="37">
-        <v>27120</v>
+        <v>27147</v>
       </c>
       <c r="D33" s="32" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E33" s="32">
         <v>2027</v>
       </c>
       <c r="F33" s="33">
         <v>47026</v>
       </c>
       <c r="G33" s="44" t="s">
-        <v>8</v>
+        <v>597</v>
       </c>
       <c r="H33" s="44" t="s">
-        <v>9</v>
+        <v>112</v>
       </c>
       <c r="I33" s="43" t="s">
-        <v>138</v>
+        <v>28</v>
       </c>
       <c r="J33" s="35" t="s">
-        <v>522</v>
+        <v>603</v>
       </c>
       <c r="K33" s="47" t="s">
-        <v>523</v>
+        <v>601</v>
       </c>
       <c r="L33" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M33" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N33" s="44" t="s">
-        <v>519</v>
+        <v>18</v>
       </c>
       <c r="O33" s="125">
-        <v>49813.2</v>
-[...5 lines deleted...]
-        <v>524</v>
+        <v>47834.1</v>
+      </c>
+      <c r="P33" s="71"/>
+    </row>
+    <row r="34" spans="2:16" s="65" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B34" s="237" t="s">
+        <v>592</v>
       </c>
       <c r="C34" s="37">
-        <v>27120</v>
+        <v>27147</v>
       </c>
       <c r="D34" s="32" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="32">
         <v>2027</v>
       </c>
       <c r="F34" s="33">
         <v>47026</v>
       </c>
       <c r="G34" s="44" t="s">
-        <v>8</v>
+        <v>597</v>
       </c>
       <c r="H34" s="44" t="s">
-        <v>151</v>
+        <v>112</v>
       </c>
       <c r="I34" s="43" t="s">
-        <v>138</v>
+        <v>28</v>
       </c>
       <c r="J34" s="35" t="s">
-        <v>525</v>
+        <v>602</v>
       </c>
       <c r="K34" s="47" t="s">
-        <v>152</v>
+        <v>604</v>
       </c>
       <c r="L34" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M34" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N34" s="44" t="s">
-        <v>519</v>
+        <v>18</v>
       </c>
       <c r="O34" s="125">
-        <v>53577.2</v>
-[...5 lines deleted...]
-        <v>526</v>
+        <v>48134.1</v>
+      </c>
+      <c r="P34" s="71"/>
+    </row>
+    <row r="35" spans="2:16" s="65" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="237" t="s">
+        <v>593</v>
       </c>
       <c r="C35" s="37">
-        <v>27120</v>
+        <v>27147</v>
       </c>
       <c r="D35" s="32" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E35" s="32">
         <v>2027</v>
       </c>
       <c r="F35" s="33">
         <v>47026</v>
       </c>
       <c r="G35" s="44" t="s">
+        <v>597</v>
+      </c>
+      <c r="H35" s="44" t="s">
+        <v>92</v>
+      </c>
+      <c r="I35" s="43" t="s">
+        <v>134</v>
+      </c>
+      <c r="J35" s="35" t="s">
+        <v>605</v>
+      </c>
+      <c r="K35" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="L35" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M35" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N35" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="O35" s="125">
+        <v>54748.2</v>
+      </c>
+      <c r="P35" s="71"/>
+    </row>
+    <row r="36" spans="2:16" s="1" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B36" s="171" t="s">
+        <v>501</v>
+      </c>
+      <c r="C36" s="37">
+        <v>27120</v>
+      </c>
+      <c r="D36" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E36" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F36" s="33">
+        <v>47026</v>
+      </c>
+      <c r="G36" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="H35" s="44" t="s">
+      <c r="H36" s="44" t="s">
+        <v>9</v>
+      </c>
+      <c r="I36" s="43" t="s">
+        <v>134</v>
+      </c>
+      <c r="J36" s="35" t="s">
+        <v>502</v>
+      </c>
+      <c r="K36" s="47" t="s">
+        <v>503</v>
+      </c>
+      <c r="L36" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M36" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N36" s="44" t="s">
+        <v>499</v>
+      </c>
+      <c r="O36" s="125">
+        <v>49813.2</v>
+      </c>
+      <c r="P36" s="13"/>
+    </row>
+    <row r="37" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B37" s="171" t="s">
+        <v>504</v>
+      </c>
+      <c r="C37" s="37">
+        <v>27120</v>
+      </c>
+      <c r="D37" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E37" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F37" s="33">
+        <v>47026</v>
+      </c>
+      <c r="G37" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="H37" s="44" t="s">
+        <v>147</v>
+      </c>
+      <c r="I37" s="43" t="s">
+        <v>134</v>
+      </c>
+      <c r="J37" s="35" t="s">
+        <v>505</v>
+      </c>
+      <c r="K37" s="47" t="s">
+        <v>148</v>
+      </c>
+      <c r="L37" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M37" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N37" s="44" t="s">
+        <v>499</v>
+      </c>
+      <c r="O37" s="125">
+        <v>53577.2</v>
+      </c>
+      <c r="P37" s="5"/>
+    </row>
+    <row r="38" spans="2:16" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="192" t="s">
+        <v>506</v>
+      </c>
+      <c r="C38" s="188">
+        <v>27120</v>
+      </c>
+      <c r="D38" s="39" t="s">
+        <v>110</v>
+      </c>
+      <c r="E38" s="39">
+        <v>2027</v>
+      </c>
+      <c r="F38" s="40">
+        <v>47026</v>
+      </c>
+      <c r="G38" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="H38" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="I35" s="43" t="s">
+      <c r="I38" s="239" t="s">
         <v>28</v>
       </c>
-      <c r="J35" s="36" t="s">
-[...14 lines deleted...]
-      <c r="O35" s="125">
+      <c r="J38" s="42" t="s">
+        <v>507</v>
+      </c>
+      <c r="K38" s="58" t="s">
+        <v>508</v>
+      </c>
+      <c r="L38" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="M38" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="N38" s="38" t="s">
+        <v>499</v>
+      </c>
+      <c r="O38" s="130">
         <v>48434.2</v>
       </c>
-      <c r="P35" s="5"/>
-[...23 lines deleted...]
-      <c r="I36" s="44" t="s">
+      <c r="P38" s="5"/>
+    </row>
+    <row r="39" spans="2:16" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="150"/>
+      <c r="C39" s="146"/>
+      <c r="D39" s="180"/>
+      <c r="E39" s="180"/>
+      <c r="F39" s="181"/>
+      <c r="G39" s="154"/>
+      <c r="H39" s="154"/>
+      <c r="I39" s="227"/>
+      <c r="J39" s="182"/>
+      <c r="K39" s="154"/>
+      <c r="L39" s="154"/>
+      <c r="M39" s="154"/>
+      <c r="N39" s="154"/>
+      <c r="O39" s="228"/>
+      <c r="P39" s="5"/>
+    </row>
+    <row r="40" spans="2:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B40" s="269" t="s">
+        <v>559</v>
+      </c>
+      <c r="C40" s="270"/>
+      <c r="D40" s="270"/>
+      <c r="E40" s="270"/>
+      <c r="F40" s="270"/>
+      <c r="G40" s="270"/>
+      <c r="H40" s="270"/>
+      <c r="I40" s="270"/>
+      <c r="J40" s="270"/>
+      <c r="K40" s="270"/>
+      <c r="L40" s="270"/>
+      <c r="M40" s="270"/>
+      <c r="N40" s="270"/>
+      <c r="O40" s="271"/>
+      <c r="P40" s="12"/>
+    </row>
+    <row r="41" spans="2:16" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B41" s="116" t="s">
+        <v>40</v>
+      </c>
+      <c r="C41" s="117" t="s">
+        <v>192</v>
+      </c>
+      <c r="D41" s="67" t="s">
+        <v>181</v>
+      </c>
+      <c r="E41" s="66" t="s">
+        <v>59</v>
+      </c>
+      <c r="F41" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G41" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="H41" s="69" t="s">
+        <v>3</v>
+      </c>
+      <c r="I41" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="J41" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K41" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="L41" s="66" t="s">
+        <v>71</v>
+      </c>
+      <c r="M41" s="66" t="s">
+        <v>60</v>
+      </c>
+      <c r="N41" s="145" t="s">
+        <v>1</v>
+      </c>
+      <c r="O41" s="124" t="s">
+        <v>229</v>
+      </c>
+      <c r="P41" s="71"/>
+    </row>
+    <row r="42" spans="2:16" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B42" s="198" t="s">
+        <v>560</v>
+      </c>
+      <c r="C42" s="168">
+        <v>27135</v>
+      </c>
+      <c r="D42" s="208" t="s">
+        <v>110</v>
+      </c>
+      <c r="E42" s="115">
+        <v>2027</v>
+      </c>
+      <c r="F42" s="118">
+        <v>47026</v>
+      </c>
+      <c r="G42" s="41" t="s">
+        <v>105</v>
+      </c>
+      <c r="H42" s="41">
+        <v>2500</v>
+      </c>
+      <c r="I42" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="J42" s="48" t="s">
+        <v>561</v>
+      </c>
+      <c r="K42" s="41" t="s">
+        <v>51</v>
+      </c>
+      <c r="L42" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="M42" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="N42" s="38" t="s">
+        <v>57</v>
+      </c>
+      <c r="O42" s="130">
+        <v>47065</v>
+      </c>
+      <c r="P42" s="5"/>
+    </row>
+    <row r="43" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B43" s="231"/>
+      <c r="C43" s="146"/>
+      <c r="D43" s="230"/>
+      <c r="E43" s="180"/>
+      <c r="F43" s="181"/>
+      <c r="G43" s="154"/>
+      <c r="H43" s="154"/>
+      <c r="I43" s="154"/>
+      <c r="J43" s="182"/>
+      <c r="K43" s="154"/>
+      <c r="L43" s="154"/>
+      <c r="M43" s="154"/>
+      <c r="N43" s="154"/>
+      <c r="O43" s="232"/>
+      <c r="P43" s="5"/>
+    </row>
+    <row r="44" spans="2:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B44" s="266" t="s">
+        <v>575</v>
+      </c>
+      <c r="C44" s="267"/>
+      <c r="D44" s="267"/>
+      <c r="E44" s="267"/>
+      <c r="F44" s="267"/>
+      <c r="G44" s="267"/>
+      <c r="H44" s="267"/>
+      <c r="I44" s="267"/>
+      <c r="J44" s="267"/>
+      <c r="K44" s="267"/>
+      <c r="L44" s="267"/>
+      <c r="M44" s="267"/>
+      <c r="N44" s="267"/>
+      <c r="O44" s="268"/>
+      <c r="P44" s="12"/>
+    </row>
+    <row r="45" spans="2:16" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B45" s="219" t="s">
+        <v>40</v>
+      </c>
+      <c r="C45" s="220" t="s">
+        <v>192</v>
+      </c>
+      <c r="D45" s="67" t="s">
+        <v>181</v>
+      </c>
+      <c r="E45" s="221" t="s">
+        <v>59</v>
+      </c>
+      <c r="F45" s="222" t="s">
+        <v>38</v>
+      </c>
+      <c r="G45" s="223" t="s">
+        <v>2</v>
+      </c>
+      <c r="H45" s="223" t="s">
+        <v>3</v>
+      </c>
+      <c r="I45" s="223" t="s">
+        <v>26</v>
+      </c>
+      <c r="J45" s="224" t="s">
+        <v>0</v>
+      </c>
+      <c r="K45" s="221" t="s">
+        <v>21</v>
+      </c>
+      <c r="L45" s="221" t="s">
+        <v>71</v>
+      </c>
+      <c r="M45" s="221" t="s">
+        <v>60</v>
+      </c>
+      <c r="N45" s="225" t="s">
+        <v>1</v>
+      </c>
+      <c r="O45" s="226" t="s">
+        <v>229</v>
+      </c>
+      <c r="P45" s="71"/>
+    </row>
+    <row r="46" spans="2:16" s="235" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B46" s="171" t="s">
+        <v>576</v>
+      </c>
+      <c r="C46" s="212">
+        <v>27138</v>
+      </c>
+      <c r="D46" s="233" t="s">
+        <v>110</v>
+      </c>
+      <c r="E46" s="47">
+        <v>2027</v>
+      </c>
+      <c r="F46" s="229">
+        <v>47026</v>
+      </c>
+      <c r="G46" s="47" t="s">
+        <v>120</v>
+      </c>
+      <c r="H46" s="47" t="s">
+        <v>581</v>
+      </c>
+      <c r="I46" s="47" t="s">
+        <v>582</v>
+      </c>
+      <c r="J46" s="35" t="s">
+        <v>583</v>
+      </c>
+      <c r="K46" s="47" t="s">
+        <v>584</v>
+      </c>
+      <c r="L46" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="M46" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="N46" s="47" t="s">
+        <v>57</v>
+      </c>
+      <c r="O46" s="125">
+        <v>61158</v>
+      </c>
+      <c r="P46" s="234"/>
+    </row>
+    <row r="47" spans="2:16" s="235" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B47" s="171" t="s">
+        <v>577</v>
+      </c>
+      <c r="C47" s="212">
+        <v>27138</v>
+      </c>
+      <c r="D47" s="233" t="s">
+        <v>580</v>
+      </c>
+      <c r="E47" s="47">
+        <v>2027</v>
+      </c>
+      <c r="F47" s="229">
+        <v>47026</v>
+      </c>
+      <c r="G47" s="47" t="s">
+        <v>120</v>
+      </c>
+      <c r="H47" s="47" t="s">
+        <v>581</v>
+      </c>
+      <c r="I47" s="47" t="s">
+        <v>582</v>
+      </c>
+      <c r="J47" s="35" t="s">
+        <v>586</v>
+      </c>
+      <c r="K47" s="47" t="s">
+        <v>585</v>
+      </c>
+      <c r="L47" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="M47" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="N47" s="47" t="s">
+        <v>57</v>
+      </c>
+      <c r="O47" s="125">
+        <v>63750</v>
+      </c>
+      <c r="P47" s="234"/>
+    </row>
+    <row r="48" spans="2:16" s="235" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B48" s="171" t="s">
+        <v>578</v>
+      </c>
+      <c r="C48" s="212">
+        <v>27138</v>
+      </c>
+      <c r="D48" s="233" t="s">
+        <v>580</v>
+      </c>
+      <c r="E48" s="47">
+        <v>2027</v>
+      </c>
+      <c r="F48" s="229">
+        <v>47026</v>
+      </c>
+      <c r="G48" s="47" t="s">
+        <v>120</v>
+      </c>
+      <c r="H48" s="47" t="s">
+        <v>581</v>
+      </c>
+      <c r="I48" s="47" t="s">
+        <v>582</v>
+      </c>
+      <c r="J48" s="35" t="s">
+        <v>587</v>
+      </c>
+      <c r="K48" s="47" t="s">
+        <v>588</v>
+      </c>
+      <c r="L48" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="M48" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="N48" s="47" t="s">
+        <v>57</v>
+      </c>
+      <c r="O48" s="125">
+        <v>63945</v>
+      </c>
+      <c r="P48" s="234"/>
+    </row>
+    <row r="49" spans="1:16" s="236" customFormat="1" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B49" s="192" t="s">
+        <v>579</v>
+      </c>
+      <c r="C49" s="213">
+        <v>27138</v>
+      </c>
+      <c r="D49" s="208" t="s">
+        <v>110</v>
+      </c>
+      <c r="E49" s="39">
+        <v>2027</v>
+      </c>
+      <c r="F49" s="40">
+        <v>47026</v>
+      </c>
+      <c r="G49" s="58" t="s">
+        <v>120</v>
+      </c>
+      <c r="H49" s="58" t="s">
+        <v>581</v>
+      </c>
+      <c r="I49" s="58" t="s">
+        <v>582</v>
+      </c>
+      <c r="J49" s="48" t="s">
+        <v>590</v>
+      </c>
+      <c r="K49" s="58" t="s">
+        <v>589</v>
+      </c>
+      <c r="L49" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="M49" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="N49" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="O49" s="130">
+        <v>66732</v>
+      </c>
+      <c r="P49" s="29"/>
+    </row>
+    <row r="50" spans="1:16" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B50" s="150"/>
+      <c r="C50" s="146"/>
+      <c r="D50" s="180"/>
+      <c r="E50" s="180"/>
+      <c r="F50" s="181"/>
+      <c r="G50" s="154"/>
+      <c r="H50" s="154"/>
+      <c r="I50" s="227"/>
+      <c r="J50" s="182"/>
+      <c r="K50" s="154"/>
+      <c r="L50" s="154"/>
+      <c r="M50" s="154"/>
+      <c r="N50" s="154"/>
+      <c r="O50" s="228"/>
+      <c r="P50" s="5"/>
+    </row>
+    <row r="51" spans="1:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B51" s="272" t="s">
+        <v>182</v>
+      </c>
+      <c r="C51" s="273"/>
+      <c r="D51" s="273"/>
+      <c r="E51" s="273"/>
+      <c r="F51" s="273"/>
+      <c r="G51" s="273"/>
+      <c r="H51" s="273"/>
+      <c r="I51" s="273"/>
+      <c r="J51" s="273"/>
+      <c r="K51" s="273"/>
+      <c r="L51" s="273"/>
+      <c r="M51" s="273"/>
+      <c r="N51" s="273"/>
+      <c r="O51" s="274"/>
+      <c r="P51" s="12"/>
+    </row>
+    <row r="52" spans="1:16" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B52" s="116" t="s">
+        <v>40</v>
+      </c>
+      <c r="C52" s="117" t="s">
+        <v>192</v>
+      </c>
+      <c r="D52" s="67" t="s">
+        <v>181</v>
+      </c>
+      <c r="E52" s="66" t="s">
+        <v>59</v>
+      </c>
+      <c r="F52" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G52" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="H52" s="69" t="s">
+        <v>3</v>
+      </c>
+      <c r="I52" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="J52" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K52" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="L52" s="66" t="s">
+        <v>71</v>
+      </c>
+      <c r="M52" s="66" t="s">
+        <v>60</v>
+      </c>
+      <c r="N52" s="145" t="s">
+        <v>1</v>
+      </c>
+      <c r="O52" s="124" t="s">
+        <v>229</v>
+      </c>
+      <c r="P52" s="71"/>
+    </row>
+    <row r="53" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B53" s="207" t="s">
+        <v>198</v>
+      </c>
+      <c r="C53" s="191" t="s">
+        <v>488</v>
+      </c>
+      <c r="D53" s="56" t="s">
+        <v>110</v>
+      </c>
+      <c r="E53" s="54">
+        <v>2027</v>
+      </c>
+      <c r="F53" s="55">
+        <v>46589</v>
+      </c>
+      <c r="G53" s="156" t="s">
+        <v>105</v>
+      </c>
+      <c r="H53" s="156">
+        <v>1500</v>
+      </c>
+      <c r="I53" s="156" t="s">
         <v>28</v>
       </c>
-      <c r="J36" s="35" t="s">
-[...74 lines deleted...]
-      <c r="E38" s="32">
+      <c r="J53" s="35" t="s">
+        <v>275</v>
+      </c>
+      <c r="K53" s="156" t="s">
+        <v>199</v>
+      </c>
+      <c r="L53" s="156" t="s">
+        <v>39</v>
+      </c>
+      <c r="M53" s="156" t="s">
+        <v>39</v>
+      </c>
+      <c r="N53" s="44" t="s">
+        <v>57</v>
+      </c>
+      <c r="O53" s="125">
+        <v>40726.199999999997</v>
+      </c>
+      <c r="P53" s="5"/>
+    </row>
+    <row r="54" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B54" s="171" t="s">
+        <v>197</v>
+      </c>
+      <c r="C54" s="191" t="s">
+        <v>488</v>
+      </c>
+      <c r="D54" s="56" t="s">
+        <v>110</v>
+      </c>
+      <c r="E54" s="32">
         <v>2027</v>
       </c>
-      <c r="F38" s="33">
-[...296 lines deleted...]
-      <c r="F47" s="55">
+      <c r="F54" s="55">
         <v>46589</v>
       </c>
-      <c r="G47" s="166" t="s">
-[...2 lines deleted...]
-      <c r="H47" s="166">
+      <c r="G54" s="44" t="s">
+        <v>105</v>
+      </c>
+      <c r="H54" s="44">
         <v>1500</v>
-      </c>
-[...315 lines deleted...]
-        <v>114</v>
       </c>
       <c r="I54" s="44" t="s">
         <v>28</v>
       </c>
-      <c r="J54" s="49" t="s">
-        <v>334</v>
+      <c r="J54" s="35" t="s">
+        <v>247</v>
       </c>
       <c r="K54" s="44" t="s">
-        <v>117</v>
+        <v>176</v>
       </c>
       <c r="L54" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="M54" s="44" t="s">
+      <c r="M54" s="47" t="s">
         <v>39</v>
       </c>
       <c r="N54" s="44" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>39019.199999999997</v>
+        <v>57</v>
+      </c>
+      <c r="O54" s="125">
+        <v>42359.78</v>
       </c>
       <c r="P54" s="5"/>
     </row>
     <row r="55" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B55" s="121" t="s">
-[...3 lines deleted...]
-        <v>538</v>
+      <c r="B55" s="171" t="s">
+        <v>316</v>
+      </c>
+      <c r="C55" s="191" t="s">
+        <v>488</v>
       </c>
       <c r="D55" s="56" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E55" s="32">
         <v>2027</v>
       </c>
-      <c r="F55" s="33">
-        <v>46660</v>
+      <c r="F55" s="55">
+        <v>46589</v>
       </c>
       <c r="G55" s="44" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>105</v>
+      </c>
+      <c r="H55" s="44">
+        <v>1500</v>
       </c>
       <c r="I55" s="44" t="s">
         <v>28</v>
       </c>
       <c r="J55" s="35" t="s">
-        <v>509</v>
+        <v>327</v>
       </c>
       <c r="K55" s="44" t="s">
-        <v>164</v>
+        <v>326</v>
       </c>
       <c r="L55" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M55" s="44" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="N55" s="44" t="s">
-        <v>7</v>
+        <v>57</v>
       </c>
       <c r="O55" s="125">
-        <v>37906</v>
+        <v>44035.59</v>
       </c>
       <c r="P55" s="5"/>
     </row>
     <row r="56" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B56" s="121" t="s">
-[...3 lines deleted...]
-        <v>538</v>
+      <c r="A56" s="27"/>
+      <c r="B56" s="210" t="s">
+        <v>213</v>
+      </c>
+      <c r="C56" s="37">
+        <v>27121</v>
       </c>
       <c r="D56" s="56" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="E56" s="32">
+        <v>110</v>
+      </c>
+      <c r="E56" s="50">
         <v>2027</v>
       </c>
       <c r="F56" s="33">
         <v>46660</v>
       </c>
-      <c r="G56" s="44" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="G56" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="H56" s="51" t="s">
+        <v>215</v>
       </c>
       <c r="I56" s="44" t="s">
-        <v>28</v>
-[...11 lines deleted...]
-        <v>47</v>
+        <v>27</v>
+      </c>
+      <c r="J56" s="52" t="s">
+        <v>324</v>
+      </c>
+      <c r="K56" s="51" t="s">
+        <v>216</v>
+      </c>
+      <c r="L56" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="M56" s="53" t="s">
+        <v>39</v>
       </c>
       <c r="N56" s="44" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>40293</v>
+        <v>239</v>
+      </c>
+      <c r="O56" s="129">
+        <v>31553.200000000001</v>
       </c>
       <c r="P56" s="5"/>
     </row>
     <row r="57" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B57" s="121" t="s">
-[...3 lines deleted...]
-        <v>538</v>
+      <c r="A57" s="27"/>
+      <c r="B57" s="210" t="s">
+        <v>214</v>
+      </c>
+      <c r="C57" s="37">
+        <v>27121</v>
       </c>
       <c r="D57" s="56" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="E57" s="32">
+        <v>110</v>
+      </c>
+      <c r="E57" s="50">
         <v>2027</v>
       </c>
       <c r="F57" s="33">
         <v>46660</v>
       </c>
-      <c r="G57" s="44" t="s">
+      <c r="G57" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="H57" s="51" t="s">
+        <v>215</v>
+      </c>
+      <c r="I57" s="44" t="s">
+        <v>27</v>
+      </c>
+      <c r="J57" s="52" t="s">
+        <v>325</v>
+      </c>
+      <c r="K57" s="51" t="s">
+        <v>216</v>
+      </c>
+      <c r="L57" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="M57" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="N57" s="44" t="s">
+        <v>239</v>
+      </c>
+      <c r="O57" s="129">
+        <v>34332.400000000001</v>
+      </c>
+      <c r="P57" s="5"/>
+    </row>
+    <row r="58" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B58" s="101" t="s">
+        <v>249</v>
+      </c>
+      <c r="C58" s="98">
+        <v>26052</v>
+      </c>
+      <c r="D58" s="196" t="s">
+        <v>111</v>
+      </c>
+      <c r="E58" s="32">
+        <v>2026</v>
+      </c>
+      <c r="F58" s="33">
+        <v>46295</v>
+      </c>
+      <c r="G58" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H58" s="45" t="s">
+        <v>112</v>
+      </c>
+      <c r="I58" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="J58" s="49" t="s">
+        <v>253</v>
+      </c>
+      <c r="K58" s="44" t="s">
+        <v>250</v>
+      </c>
+      <c r="L58" s="44" t="s">
+        <v>251</v>
+      </c>
+      <c r="M58" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N58" s="44" t="s">
+        <v>252</v>
+      </c>
+      <c r="O58" s="128">
+        <v>36250</v>
+      </c>
+      <c r="P58" s="5"/>
+    </row>
+    <row r="59" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B59" s="165" t="s">
+        <v>311</v>
+      </c>
+      <c r="C59" s="37" t="s">
+        <v>529</v>
+      </c>
+      <c r="D59" s="196" t="s">
+        <v>111</v>
+      </c>
+      <c r="E59" s="32">
+        <v>2026</v>
+      </c>
+      <c r="F59" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G59" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H59" s="45" t="s">
+        <v>112</v>
+      </c>
+      <c r="I59" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="J59" s="49" t="s">
+        <v>313</v>
+      </c>
+      <c r="K59" s="44" t="s">
+        <v>314</v>
+      </c>
+      <c r="L59" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M59" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N59" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="O59" s="128">
+        <v>36605.5</v>
+      </c>
+      <c r="P59" s="5"/>
+    </row>
+    <row r="60" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B60" s="165" t="s">
+        <v>312</v>
+      </c>
+      <c r="C60" s="37" t="s">
+        <v>529</v>
+      </c>
+      <c r="D60" s="196" t="s">
+        <v>495</v>
+      </c>
+      <c r="E60" s="32">
+        <v>2026</v>
+      </c>
+      <c r="F60" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G60" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H60" s="45" t="s">
+        <v>112</v>
+      </c>
+      <c r="I60" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="J60" s="49" t="s">
+        <v>315</v>
+      </c>
+      <c r="K60" s="44" t="s">
+        <v>113</v>
+      </c>
+      <c r="L60" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M60" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N60" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="O60" s="128">
+        <v>39019.199999999997</v>
+      </c>
+      <c r="P60" s="5"/>
+    </row>
+    <row r="61" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B61" s="121" t="s">
+        <v>257</v>
+      </c>
+      <c r="C61" s="37" t="s">
+        <v>518</v>
+      </c>
+      <c r="D61" s="56" t="s">
+        <v>110</v>
+      </c>
+      <c r="E61" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F61" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G61" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="H57" s="44" t="s">
+      <c r="H61" s="44" t="s">
         <v>10</v>
       </c>
-      <c r="I57" s="44" t="s">
+      <c r="I61" s="44" t="s">
         <v>28</v>
       </c>
-      <c r="J57" s="35" t="s">
-[...8 lines deleted...]
-      <c r="M57" s="44" t="s">
+      <c r="J61" s="35" t="s">
+        <v>489</v>
+      </c>
+      <c r="K61" s="44" t="s">
+        <v>160</v>
+      </c>
+      <c r="L61" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M61" s="44" t="s">
         <v>47</v>
       </c>
-      <c r="N57" s="44" t="s">
+      <c r="N61" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O57" s="125">
+      <c r="O61" s="125">
+        <v>37906</v>
+      </c>
+      <c r="P61" s="5"/>
+    </row>
+    <row r="62" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B62" s="121" t="s">
+        <v>258</v>
+      </c>
+      <c r="C62" s="37" t="s">
+        <v>518</v>
+      </c>
+      <c r="D62" s="56" t="s">
+        <v>110</v>
+      </c>
+      <c r="E62" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F62" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G62" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="H62" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="I62" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="J62" s="35" t="s">
+        <v>490</v>
+      </c>
+      <c r="K62" s="44" t="s">
+        <v>162</v>
+      </c>
+      <c r="L62" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M62" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="N62" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="O62" s="125">
+        <v>40293</v>
+      </c>
+      <c r="P62" s="5"/>
+    </row>
+    <row r="63" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B63" s="121" t="s">
+        <v>274</v>
+      </c>
+      <c r="C63" s="37" t="s">
+        <v>518</v>
+      </c>
+      <c r="D63" s="56" t="s">
+        <v>110</v>
+      </c>
+      <c r="E63" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F63" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G63" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="H63" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="I63" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="J63" s="35" t="s">
+        <v>491</v>
+      </c>
+      <c r="K63" s="44" t="s">
+        <v>161</v>
+      </c>
+      <c r="L63" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M63" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="N63" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="O63" s="125">
         <v>42013</v>
       </c>
-      <c r="P57" s="5"/>
-[...12 lines deleted...]
-      <c r="E58" s="39">
+      <c r="P63" s="5"/>
+    </row>
+    <row r="64" spans="1:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="27"/>
+      <c r="B64" s="187" t="s">
+        <v>259</v>
+      </c>
+      <c r="C64" s="188" t="s">
+        <v>518</v>
+      </c>
+      <c r="D64" s="208" t="s">
+        <v>110</v>
+      </c>
+      <c r="E64" s="39">
+        <v>2027</v>
+      </c>
+      <c r="F64" s="40">
+        <v>46660</v>
+      </c>
+      <c r="G64" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="H64" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I64" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="J64" s="48" t="s">
+        <v>260</v>
+      </c>
+      <c r="K64" s="38" t="s">
+        <v>273</v>
+      </c>
+      <c r="L64" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="M64" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="N64" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="O64" s="130">
+        <v>34500</v>
+      </c>
+      <c r="P64" s="5"/>
+    </row>
+    <row r="65" spans="1:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B65" s="111"/>
+      <c r="C65" s="103"/>
+      <c r="D65" s="15"/>
+      <c r="E65" s="15"/>
+      <c r="F65" s="10"/>
+      <c r="J65" s="77"/>
+      <c r="N65" s="146"/>
+      <c r="O65" s="4"/>
+      <c r="P65" s="5"/>
+    </row>
+    <row r="66" spans="1:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B66" s="272" t="s">
+        <v>318</v>
+      </c>
+      <c r="C66" s="273"/>
+      <c r="D66" s="273"/>
+      <c r="E66" s="273"/>
+      <c r="F66" s="273"/>
+      <c r="G66" s="273"/>
+      <c r="H66" s="273"/>
+      <c r="I66" s="273"/>
+      <c r="J66" s="273"/>
+      <c r="K66" s="273"/>
+      <c r="L66" s="273"/>
+      <c r="M66" s="273"/>
+      <c r="N66" s="273"/>
+      <c r="O66" s="274"/>
+      <c r="P66" s="12"/>
+    </row>
+    <row r="67" spans="1:16" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B67" s="116" t="s">
+        <v>40</v>
+      </c>
+      <c r="C67" s="117" t="s">
+        <v>192</v>
+      </c>
+      <c r="D67" s="67" t="s">
+        <v>181</v>
+      </c>
+      <c r="E67" s="66" t="s">
+        <v>59</v>
+      </c>
+      <c r="F67" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G67" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="H67" s="69" t="s">
+        <v>3</v>
+      </c>
+      <c r="I67" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="J67" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K67" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="L67" s="66" t="s">
+        <v>71</v>
+      </c>
+      <c r="M67" s="66" t="s">
+        <v>60</v>
+      </c>
+      <c r="N67" s="145" t="s">
+        <v>1</v>
+      </c>
+      <c r="O67" s="124" t="s">
+        <v>229</v>
+      </c>
+      <c r="P67" s="71"/>
+    </row>
+    <row r="68" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B68" s="165" t="s">
+        <v>328</v>
+      </c>
+      <c r="C68" s="166" t="s">
+        <v>519</v>
+      </c>
+      <c r="D68" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E68" s="56">
+        <v>2027</v>
+      </c>
+      <c r="F68" s="163">
+        <v>46660</v>
+      </c>
+      <c r="G68" s="45" t="s">
+        <v>105</v>
+      </c>
+      <c r="H68" s="45">
+        <v>2500</v>
+      </c>
+      <c r="I68" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="J68" s="46" t="s">
+        <v>329</v>
+      </c>
+      <c r="K68" s="45" t="s">
+        <v>48</v>
+      </c>
+      <c r="L68" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="M68" s="45" t="s">
+        <v>118</v>
+      </c>
+      <c r="N68" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="O68" s="164">
+        <v>42548.27</v>
+      </c>
+      <c r="P68" s="95"/>
+    </row>
+    <row r="69" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B69" s="165" t="s">
+        <v>330</v>
+      </c>
+      <c r="C69" s="166" t="s">
+        <v>519</v>
+      </c>
+      <c r="D69" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E69" s="56">
+        <v>2027</v>
+      </c>
+      <c r="F69" s="163">
+        <v>46660</v>
+      </c>
+      <c r="G69" s="45" t="s">
+        <v>105</v>
+      </c>
+      <c r="H69" s="45">
+        <v>3500</v>
+      </c>
+      <c r="I69" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="J69" s="46" t="s">
+        <v>331</v>
+      </c>
+      <c r="K69" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="L69" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="M69" s="45" t="s">
+        <v>118</v>
+      </c>
+      <c r="N69" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="O69" s="164">
+        <v>42879.93</v>
+      </c>
+      <c r="P69" s="95"/>
+    </row>
+    <row r="70" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B70" s="165" t="s">
+        <v>332</v>
+      </c>
+      <c r="C70" s="166" t="s">
+        <v>519</v>
+      </c>
+      <c r="D70" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E70" s="56">
+        <v>2027</v>
+      </c>
+      <c r="F70" s="163">
+        <v>46660</v>
+      </c>
+      <c r="G70" s="45" t="s">
+        <v>105</v>
+      </c>
+      <c r="H70" s="45">
+        <v>3500</v>
+      </c>
+      <c r="I70" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="J70" s="46" t="s">
+        <v>333</v>
+      </c>
+      <c r="K70" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="L70" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="M70" s="45" t="s">
+        <v>118</v>
+      </c>
+      <c r="N70" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="O70" s="164">
+        <v>43892.42</v>
+      </c>
+      <c r="P70" s="95"/>
+    </row>
+    <row r="71" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B71" s="165" t="s">
+        <v>334</v>
+      </c>
+      <c r="C71" s="166" t="s">
+        <v>519</v>
+      </c>
+      <c r="D71" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E71" s="56">
+        <v>2027</v>
+      </c>
+      <c r="F71" s="163">
+        <v>46660</v>
+      </c>
+      <c r="G71" s="45" t="s">
+        <v>105</v>
+      </c>
+      <c r="H71" s="45">
+        <v>2500</v>
+      </c>
+      <c r="I71" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="J71" s="46" t="s">
+        <v>336</v>
+      </c>
+      <c r="K71" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="L71" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="M71" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="N71" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="O71" s="164">
+        <v>57382.33</v>
+      </c>
+      <c r="P71" s="95"/>
+    </row>
+    <row r="72" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B72" s="165" t="s">
+        <v>335</v>
+      </c>
+      <c r="C72" s="166" t="s">
+        <v>519</v>
+      </c>
+      <c r="D72" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E72" s="56">
+        <v>2027</v>
+      </c>
+      <c r="F72" s="163">
+        <v>46660</v>
+      </c>
+      <c r="G72" s="45" t="s">
+        <v>105</v>
+      </c>
+      <c r="H72" s="45">
+        <v>3500</v>
+      </c>
+      <c r="I72" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="J72" s="46" t="s">
+        <v>340</v>
+      </c>
+      <c r="K72" s="45" t="s">
+        <v>73</v>
+      </c>
+      <c r="L72" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="M72" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="N72" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="O72" s="164">
+        <v>57507.99</v>
+      </c>
+      <c r="P72" s="95"/>
+    </row>
+    <row r="73" spans="1:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B73" s="165" t="s">
+        <v>341</v>
+      </c>
+      <c r="C73" s="166" t="s">
+        <v>519</v>
+      </c>
+      <c r="D73" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E73" s="56">
+        <v>2027</v>
+      </c>
+      <c r="F73" s="163">
+        <v>46660</v>
+      </c>
+      <c r="G73" s="45" t="s">
+        <v>105</v>
+      </c>
+      <c r="H73" s="45">
+        <v>3500</v>
+      </c>
+      <c r="I73" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="J73" s="46" t="s">
+        <v>342</v>
+      </c>
+      <c r="K73" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="L73" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="M73" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="N73" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="O73" s="164">
+        <v>57647.040000000001</v>
+      </c>
+      <c r="P73" s="95"/>
+    </row>
+    <row r="74" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B74" s="121" t="s">
+        <v>359</v>
+      </c>
+      <c r="C74" s="37" t="s">
+        <v>530</v>
+      </c>
+      <c r="D74" s="196" t="s">
+        <v>111</v>
+      </c>
+      <c r="E74" s="32">
         <v>2026</v>
       </c>
-      <c r="F58" s="40">
-[...663 lines deleted...]
-      <c r="F74" s="175">
+      <c r="F74" s="163">
         <v>46660</v>
       </c>
       <c r="G74" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H74" s="44" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="I74" s="44" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="J74" s="57" t="s">
-        <v>393</v>
+        <v>363</v>
       </c>
       <c r="K74" s="44" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="L74" s="44" t="s">
+        <v>95</v>
+      </c>
+      <c r="L74" s="47" t="s">
         <v>39</v>
       </c>
       <c r="M74" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N74" s="44" t="s">
-        <v>18</v>
+        <v>360</v>
       </c>
       <c r="O74" s="125">
-        <v>48031</v>
+        <v>44420</v>
       </c>
       <c r="P74" s="5"/>
     </row>
-    <row r="75" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
-      <c r="A75" s="7"/>
+    <row r="75" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B75" s="121" t="s">
-        <v>394</v>
+        <v>361</v>
       </c>
       <c r="C75" s="37" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>530</v>
+      </c>
+      <c r="D75" s="196" t="s">
+        <v>111</v>
       </c>
       <c r="E75" s="50">
         <v>2026</v>
       </c>
-      <c r="F75" s="175">
+      <c r="F75" s="163">
         <v>46660</v>
       </c>
       <c r="G75" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H75" s="44" t="s">
         <v>96</v>
       </c>
       <c r="I75" s="44" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J75" s="57" t="s">
-        <v>396</v>
+        <v>362</v>
       </c>
       <c r="K75" s="44" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="L75" s="44" t="s">
+        <v>97</v>
+      </c>
+      <c r="L75" s="47" t="s">
         <v>39</v>
       </c>
       <c r="M75" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N75" s="44" t="s">
-        <v>18</v>
+        <v>360</v>
       </c>
       <c r="O75" s="125">
-        <v>47872.2</v>
+        <v>45460</v>
       </c>
       <c r="P75" s="5"/>
     </row>
-    <row r="76" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
-      <c r="A76" s="7"/>
+    <row r="76" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B76" s="121" t="s">
-        <v>395</v>
+        <v>364</v>
       </c>
       <c r="C76" s="37" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>530</v>
+      </c>
+      <c r="D76" s="196" t="s">
+        <v>111</v>
       </c>
       <c r="E76" s="50">
         <v>2026</v>
       </c>
-      <c r="F76" s="175">
+      <c r="F76" s="163">
         <v>46660</v>
       </c>
       <c r="G76" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H76" s="44" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="I76" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J76" s="57" t="s">
-        <v>397</v>
+        <v>365</v>
       </c>
       <c r="K76" s="44" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="L76" s="44" t="s">
+        <v>98</v>
+      </c>
+      <c r="L76" s="47" t="s">
         <v>39</v>
       </c>
       <c r="M76" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N76" s="44" t="s">
-        <v>18</v>
+        <v>360</v>
       </c>
       <c r="O76" s="125">
-        <v>48795.4</v>
+        <v>46588</v>
       </c>
       <c r="P76" s="5"/>
     </row>
     <row r="77" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A77" s="7"/>
       <c r="B77" s="121" t="s">
-        <v>398</v>
+        <v>366</v>
       </c>
       <c r="C77" s="37" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>531</v>
+      </c>
+      <c r="D77" s="196" t="s">
+        <v>111</v>
       </c>
       <c r="E77" s="32">
         <v>2026</v>
       </c>
-      <c r="F77" s="175">
+      <c r="F77" s="163">
         <v>46660</v>
       </c>
       <c r="G77" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H77" s="44" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="I77" s="44" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="J77" s="57" t="s">
-        <v>399</v>
+        <v>367</v>
       </c>
       <c r="K77" s="44" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="L77" s="44" t="s">
+        <v>100</v>
+      </c>
+      <c r="L77" s="47" t="s">
         <v>39</v>
       </c>
       <c r="M77" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N77" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O77" s="125">
-        <v>50099.8</v>
+        <v>46111.4</v>
       </c>
       <c r="P77" s="5"/>
     </row>
     <row r="78" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
       <c r="A78" s="7"/>
       <c r="B78" s="121" t="s">
-        <v>400</v>
+        <v>369</v>
       </c>
       <c r="C78" s="37" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>531</v>
+      </c>
+      <c r="D78" s="196" t="s">
+        <v>111</v>
       </c>
       <c r="E78" s="32">
         <v>2026</v>
       </c>
-      <c r="F78" s="175">
+      <c r="F78" s="163">
         <v>46660</v>
       </c>
       <c r="G78" s="44" t="s">
         <v>20</v>
       </c>
       <c r="H78" s="44" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="I78" s="44" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="J78" s="57" t="s">
-        <v>401</v>
+        <v>368</v>
       </c>
       <c r="K78" s="44" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="L78" s="47" t="s">
         <v>39</v>
       </c>
       <c r="M78" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N78" s="44" t="s">
         <v>18</v>
       </c>
       <c r="O78" s="125">
-        <v>49154.6</v>
+        <v>46118.6</v>
       </c>
       <c r="P78" s="5"/>
     </row>
-    <row r="79" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
+      <c r="A79" s="7"/>
       <c r="B79" s="121" t="s">
-        <v>276</v>
+        <v>370</v>
       </c>
       <c r="C79" s="37" t="s">
-        <v>540</v>
-[...7 lines deleted...]
-      <c r="F79" s="33">
+        <v>531</v>
+      </c>
+      <c r="D79" s="196" t="s">
+        <v>111</v>
+      </c>
+      <c r="E79" s="50">
+        <v>2026</v>
+      </c>
+      <c r="F79" s="163">
         <v>46660</v>
       </c>
       <c r="G79" s="44" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="H79" s="44" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="I79" s="44" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J79" s="57" t="s">
-        <v>277</v>
+        <v>372</v>
       </c>
       <c r="K79" s="44" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>101</v>
+      </c>
+      <c r="L79" s="47" t="s">
+        <v>39</v>
       </c>
       <c r="M79" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N79" s="44" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="O79" s="125">
-        <v>42861</v>
+        <v>47217.8</v>
       </c>
       <c r="P79" s="5"/>
     </row>
-    <row r="80" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>278</v>
+    <row r="80" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
+      <c r="A80" s="7"/>
+      <c r="B80" s="121" t="s">
+        <v>371</v>
       </c>
       <c r="C80" s="37" t="s">
-        <v>540</v>
-[...7 lines deleted...]
-      <c r="F80" s="33">
+        <v>531</v>
+      </c>
+      <c r="D80" s="196" t="s">
+        <v>111</v>
+      </c>
+      <c r="E80" s="50">
+        <v>2026</v>
+      </c>
+      <c r="F80" s="163">
         <v>46660</v>
       </c>
-      <c r="G80" s="166" t="s">
-[...5 lines deleted...]
-      <c r="I80" s="166" t="s">
+      <c r="G80" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H80" s="44" t="s">
+        <v>96</v>
+      </c>
+      <c r="I80" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="J80" s="185" t="s">
-[...8 lines deleted...]
-      <c r="M80" s="166" t="s">
+      <c r="J80" s="57" t="s">
+        <v>373</v>
+      </c>
+      <c r="K80" s="44" t="s">
+        <v>101</v>
+      </c>
+      <c r="L80" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M80" s="44" t="s">
         <v>52</v>
       </c>
-      <c r="N80" s="166" t="s">
-[...3 lines deleted...]
-        <v>44314</v>
+      <c r="N80" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="O80" s="125">
+        <v>48031</v>
       </c>
       <c r="P80" s="5"/>
     </row>
-    <row r="81" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
+      <c r="A81" s="7"/>
       <c r="B81" s="121" t="s">
-        <v>295</v>
+        <v>374</v>
       </c>
       <c r="C81" s="37" t="s">
-        <v>540</v>
-[...7 lines deleted...]
-      <c r="F81" s="33">
+        <v>531</v>
+      </c>
+      <c r="D81" s="196" t="s">
+        <v>111</v>
+      </c>
+      <c r="E81" s="50">
+        <v>2026</v>
+      </c>
+      <c r="F81" s="163">
         <v>46660</v>
       </c>
       <c r="G81" s="44" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="H81" s="44" t="s">
-        <v>31</v>
+        <v>94</v>
       </c>
       <c r="I81" s="44" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="J81" s="57" t="s">
-        <v>280</v>
+        <v>376</v>
       </c>
       <c r="K81" s="44" t="s">
-        <v>119</v>
+        <v>102</v>
       </c>
       <c r="L81" s="44" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="M81" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N81" s="44" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="O81" s="125">
-        <v>45279</v>
+        <v>47872.2</v>
       </c>
       <c r="P81" s="5"/>
     </row>
-    <row r="82" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
+      <c r="A82" s="7"/>
       <c r="B82" s="121" t="s">
-        <v>296</v>
+        <v>375</v>
       </c>
       <c r="C82" s="37" t="s">
-        <v>540</v>
-[...7 lines deleted...]
-      <c r="F82" s="33">
+        <v>531</v>
+      </c>
+      <c r="D82" s="196" t="s">
+        <v>111</v>
+      </c>
+      <c r="E82" s="50">
+        <v>2026</v>
+      </c>
+      <c r="F82" s="163">
         <v>46660</v>
       </c>
       <c r="G82" s="44" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="H82" s="44" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="I82" s="44" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J82" s="57" t="s">
-        <v>358</v>
+        <v>377</v>
       </c>
       <c r="K82" s="44" t="s">
-        <v>55</v>
+        <v>103</v>
       </c>
       <c r="L82" s="44" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="M82" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N82" s="44" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="O82" s="125">
-        <v>46044</v>
+        <v>48795.4</v>
       </c>
       <c r="P82" s="5"/>
     </row>
-    <row r="83" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
+      <c r="A83" s="7"/>
       <c r="B83" s="121" t="s">
-        <v>297</v>
+        <v>378</v>
       </c>
       <c r="C83" s="37" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>531</v>
+      </c>
+      <c r="D83" s="196" t="s">
+        <v>111</v>
       </c>
       <c r="E83" s="32">
-        <v>2027</v>
-[...1 lines deleted...]
-      <c r="F83" s="33">
+        <v>2026</v>
+      </c>
+      <c r="F83" s="163">
         <v>46660</v>
       </c>
       <c r="G83" s="44" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="H83" s="44" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="I83" s="44" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J83" s="57" t="s">
-        <v>281</v>
+        <v>379</v>
       </c>
       <c r="K83" s="44" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
       <c r="L83" s="44" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="M83" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N83" s="44" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="O83" s="125">
-        <v>46260</v>
+        <v>50099.8</v>
       </c>
       <c r="P83" s="5"/>
     </row>
-    <row r="84" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:16" ht="37.5" x14ac:dyDescent="0.3">
+      <c r="A84" s="7"/>
       <c r="B84" s="121" t="s">
-        <v>298</v>
+        <v>380</v>
       </c>
       <c r="C84" s="37" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>531</v>
+      </c>
+      <c r="D84" s="196" t="s">
+        <v>111</v>
       </c>
       <c r="E84" s="32">
-        <v>2027</v>
-[...1 lines deleted...]
-      <c r="F84" s="33">
+        <v>2026</v>
+      </c>
+      <c r="F84" s="163">
         <v>46660</v>
       </c>
       <c r="G84" s="44" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="H84" s="44" t="s">
-        <v>31</v>
+        <v>96</v>
       </c>
       <c r="I84" s="44" t="s">
         <v>30</v>
       </c>
       <c r="J84" s="57" t="s">
-        <v>357</v>
+        <v>381</v>
       </c>
       <c r="K84" s="44" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>104</v>
+      </c>
+      <c r="L84" s="47" t="s">
+        <v>39</v>
       </c>
       <c r="M84" s="44" t="s">
         <v>52</v>
       </c>
       <c r="N84" s="44" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="O84" s="125">
-        <v>47249</v>
+        <v>49154.6</v>
       </c>
       <c r="P84" s="5"/>
     </row>
-    <row r="85" spans="2:16" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B85" s="121" t="s">
-        <v>299</v>
+        <v>266</v>
       </c>
       <c r="C85" s="37" t="s">
-        <v>540</v>
+        <v>520</v>
       </c>
       <c r="D85" s="32" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E85" s="32">
         <v>2027</v>
       </c>
       <c r="F85" s="33">
         <v>46660</v>
       </c>
       <c r="G85" s="44" t="s">
         <v>6</v>
       </c>
       <c r="H85" s="44" t="s">
         <v>44</v>
       </c>
       <c r="I85" s="44" t="s">
         <v>29</v>
       </c>
       <c r="J85" s="57" t="s">
-        <v>517</v>
+        <v>267</v>
       </c>
       <c r="K85" s="44" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="L85" s="44" t="s">
         <v>41</v>
       </c>
       <c r="M85" s="44" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="N85" s="44" t="s">
         <v>7</v>
       </c>
       <c r="O85" s="125">
-        <v>57807</v>
+        <v>42861</v>
       </c>
       <c r="P85" s="5"/>
     </row>
-    <row r="86" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>300</v>
+    <row r="86" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B86" s="209" t="s">
+        <v>268</v>
       </c>
       <c r="C86" s="37" t="s">
-        <v>540</v>
+        <v>520</v>
       </c>
       <c r="D86" s="32" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E86" s="32">
         <v>2027</v>
       </c>
       <c r="F86" s="33">
         <v>46660</v>
       </c>
-      <c r="G86" s="44" t="s">
+      <c r="G86" s="156" t="s">
         <v>6</v>
       </c>
-      <c r="H86" s="44" t="s">
+      <c r="H86" s="172" t="s">
         <v>31</v>
       </c>
-      <c r="I86" s="44" t="s">
+      <c r="I86" s="156" t="s">
         <v>30</v>
       </c>
-      <c r="J86" s="57" t="s">
-[...11 lines deleted...]
-      <c r="N86" s="44" t="s">
+      <c r="J86" s="173" t="s">
+        <v>269</v>
+      </c>
+      <c r="K86" s="156" t="s">
+        <v>54</v>
+      </c>
+      <c r="L86" s="156" t="s">
+        <v>41</v>
+      </c>
+      <c r="M86" s="156" t="s">
+        <v>52</v>
+      </c>
+      <c r="N86" s="156" t="s">
         <v>7</v>
       </c>
-      <c r="O86" s="125">
-        <v>59115</v>
+      <c r="O86" s="174">
+        <v>44314</v>
       </c>
       <c r="P86" s="5"/>
     </row>
-    <row r="87" spans="2:16" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="E87" s="39">
+    <row r="87" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B87" s="121" t="s">
+        <v>276</v>
+      </c>
+      <c r="C87" s="37" t="s">
+        <v>520</v>
+      </c>
+      <c r="D87" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E87" s="32">
         <v>2027</v>
       </c>
-      <c r="F87" s="40">
+      <c r="F87" s="33">
         <v>46660</v>
       </c>
-      <c r="G87" s="38" t="s">
+      <c r="G87" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="H87" s="38" t="s">
+      <c r="H87" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="I87" s="38" t="s">
+      <c r="I87" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="J87" s="228" t="s">
-[...11 lines deleted...]
-      <c r="N87" s="38" t="s">
+      <c r="J87" s="57" t="s">
+        <v>270</v>
+      </c>
+      <c r="K87" s="44" t="s">
+        <v>115</v>
+      </c>
+      <c r="L87" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="M87" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="N87" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O87" s="131">
-        <v>60663</v>
+      <c r="O87" s="125">
+        <v>45279</v>
       </c>
       <c r="P87" s="5"/>
     </row>
-    <row r="88" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-      <c r="B89" s="354" t="s">
+    <row r="88" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B88" s="121" t="s">
+        <v>277</v>
+      </c>
+      <c r="C88" s="37" t="s">
+        <v>520</v>
+      </c>
+      <c r="D88" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E88" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F88" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G88" s="44" t="s">
+        <v>6</v>
+      </c>
+      <c r="H88" s="44" t="s">
+        <v>44</v>
+      </c>
+      <c r="I88" s="44" t="s">
+        <v>29</v>
+      </c>
+      <c r="J88" s="57" t="s">
+        <v>338</v>
+      </c>
+      <c r="K88" s="44" t="s">
+        <v>55</v>
+      </c>
+      <c r="L88" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="M88" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="N88" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="O88" s="125">
+        <v>46044</v>
+      </c>
+      <c r="P88" s="5"/>
+    </row>
+    <row r="89" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B89" s="121" t="s">
+        <v>278</v>
+      </c>
+      <c r="C89" s="37" t="s">
+        <v>520</v>
+      </c>
+      <c r="D89" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E89" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F89" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G89" s="44" t="s">
+        <v>6</v>
+      </c>
+      <c r="H89" s="44" t="s">
+        <v>44</v>
+      </c>
+      <c r="I89" s="44" t="s">
+        <v>29</v>
+      </c>
+      <c r="J89" s="57" t="s">
+        <v>271</v>
+      </c>
+      <c r="K89" s="44" t="s">
+        <v>55</v>
+      </c>
+      <c r="L89" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="M89" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="N89" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="O89" s="125">
+        <v>46260</v>
+      </c>
+      <c r="P89" s="5"/>
+    </row>
+    <row r="90" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B90" s="121" t="s">
+        <v>279</v>
+      </c>
+      <c r="C90" s="37" t="s">
+        <v>520</v>
+      </c>
+      <c r="D90" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E90" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F90" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G90" s="44" t="s">
+        <v>6</v>
+      </c>
+      <c r="H90" s="44" t="s">
+        <v>31</v>
+      </c>
+      <c r="I90" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="J90" s="57" t="s">
         <v>337</v>
       </c>
-      <c r="C89" s="355"/>
-[...61 lines deleted...]
-        <v>368</v>
+      <c r="K90" s="44" t="s">
+        <v>116</v>
+      </c>
+      <c r="L90" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="M90" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="N90" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="O90" s="125">
+        <v>47249</v>
+      </c>
+      <c r="P90" s="5"/>
+    </row>
+    <row r="91" spans="1:16" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B91" s="121" t="s">
+        <v>280</v>
       </c>
       <c r="C91" s="37" t="s">
-        <v>541</v>
+        <v>520</v>
       </c>
       <c r="D91" s="32" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E91" s="32">
         <v>2027</v>
       </c>
       <c r="F91" s="33">
         <v>46660</v>
       </c>
       <c r="G91" s="44" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-        <v>375</v>
+        <v>6</v>
+      </c>
+      <c r="H91" s="44" t="s">
+        <v>44</v>
+      </c>
+      <c r="I91" s="44" t="s">
+        <v>29</v>
+      </c>
+      <c r="J91" s="57" t="s">
+        <v>497</v>
       </c>
       <c r="K91" s="44" t="s">
-        <v>143</v>
+        <v>45</v>
       </c>
       <c r="L91" s="44" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M91" s="44" t="s">
-        <v>122</v>
+        <v>47</v>
       </c>
       <c r="N91" s="44" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="O91" s="125">
-        <v>53664.03</v>
+        <v>57807</v>
       </c>
       <c r="P91" s="5"/>
     </row>
-    <row r="92" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>369</v>
+    <row r="92" spans="1:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B92" s="121" t="s">
+        <v>281</v>
       </c>
       <c r="C92" s="37" t="s">
-        <v>541</v>
+        <v>520</v>
       </c>
       <c r="D92" s="32" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E92" s="32">
         <v>2027</v>
       </c>
       <c r="F92" s="33">
         <v>46660</v>
       </c>
       <c r="G92" s="44" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-        <v>370</v>
+        <v>6</v>
+      </c>
+      <c r="H92" s="44" t="s">
+        <v>31</v>
+      </c>
+      <c r="I92" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="J92" s="57" t="s">
+        <v>339</v>
       </c>
       <c r="K92" s="44" t="s">
-        <v>144</v>
+        <v>46</v>
       </c>
       <c r="L92" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M92" s="44" t="s">
-        <v>122</v>
+        <v>47</v>
       </c>
       <c r="N92" s="44" t="s">
-        <v>58</v>
+        <v>7</v>
       </c>
       <c r="O92" s="125">
-        <v>54621.93</v>
+        <v>59115</v>
       </c>
       <c r="P92" s="5"/>
     </row>
-    <row r="93" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="E93" s="32">
+    <row r="93" spans="1:16" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B93" s="187" t="s">
+        <v>282</v>
+      </c>
+      <c r="C93" s="188" t="s">
+        <v>520</v>
+      </c>
+      <c r="D93" s="208" t="s">
+        <v>110</v>
+      </c>
+      <c r="E93" s="39">
         <v>2027</v>
       </c>
-      <c r="F93" s="33">
+      <c r="F93" s="40">
         <v>46660</v>
       </c>
-      <c r="G93" s="44" t="s">
-[...24 lines deleted...]
-        <v>54681.67</v>
+      <c r="G93" s="38" t="s">
+        <v>6</v>
+      </c>
+      <c r="H93" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="I93" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="J93" s="214" t="s">
+        <v>272</v>
+      </c>
+      <c r="K93" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="L93" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="M93" s="38" t="s">
+        <v>47</v>
+      </c>
+      <c r="N93" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="O93" s="130">
+        <v>60663</v>
       </c>
       <c r="P93" s="5"/>
     </row>
-    <row r="94" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
-[...136 lines deleted...]
-        <v>340</v>
+    <row r="94" spans="1:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="95" spans="1:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B95" s="263" t="s">
+        <v>317</v>
+      </c>
+      <c r="C95" s="264"/>
+      <c r="D95" s="264"/>
+      <c r="E95" s="264"/>
+      <c r="F95" s="264"/>
+      <c r="G95" s="264"/>
+      <c r="H95" s="264"/>
+      <c r="I95" s="264"/>
+      <c r="J95" s="264"/>
+      <c r="K95" s="264"/>
+      <c r="L95" s="264"/>
+      <c r="M95" s="264"/>
+      <c r="N95" s="264"/>
+      <c r="O95" s="265"/>
+      <c r="P95" s="12"/>
+    </row>
+    <row r="96" spans="1:16" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B96" s="116" t="s">
+        <v>40</v>
+      </c>
+      <c r="C96" s="117" t="s">
+        <v>192</v>
+      </c>
+      <c r="D96" s="67" t="s">
+        <v>181</v>
+      </c>
+      <c r="E96" s="66" t="s">
+        <v>59</v>
+      </c>
+      <c r="F96" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G96" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="H96" s="69" t="s">
+        <v>3</v>
+      </c>
+      <c r="I96" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="J96" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K96" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="L96" s="66" t="s">
+        <v>71</v>
+      </c>
+      <c r="M96" s="66" t="s">
+        <v>60</v>
+      </c>
+      <c r="N96" s="145" t="s">
+        <v>1</v>
+      </c>
+      <c r="O96" s="124" t="s">
+        <v>229</v>
+      </c>
+      <c r="P96" s="71"/>
+    </row>
+    <row r="97" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B97" s="171" t="s">
+        <v>348</v>
       </c>
       <c r="C97" s="37" t="s">
-        <v>542</v>
+        <v>521</v>
       </c>
       <c r="D97" s="32" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E97" s="32">
         <v>2027</v>
       </c>
       <c r="F97" s="33">
         <v>46660</v>
       </c>
       <c r="G97" s="44" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>23</v>
+      </c>
+      <c r="H97" s="44">
+        <v>4500</v>
       </c>
       <c r="I97" s="47" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>504</v>
+        <v>42</v>
+      </c>
+      <c r="J97" s="157" t="s">
+        <v>355</v>
       </c>
       <c r="K97" s="44" t="s">
-        <v>34</v>
+        <v>139</v>
       </c>
       <c r="L97" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M97" s="44" t="s">
-        <v>52</v>
+        <v>118</v>
       </c>
       <c r="N97" s="44" t="s">
-        <v>7</v>
+        <v>57</v>
       </c>
       <c r="O97" s="125">
-        <v>54634</v>
+        <v>53664.03</v>
       </c>
       <c r="P97" s="5"/>
     </row>
-    <row r="98" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>341</v>
+    <row r="98" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B98" s="171" t="s">
+        <v>349</v>
       </c>
       <c r="C98" s="37" t="s">
-        <v>542</v>
+        <v>521</v>
       </c>
       <c r="D98" s="32" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E98" s="32">
         <v>2027</v>
       </c>
       <c r="F98" s="33">
         <v>46660</v>
       </c>
       <c r="G98" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="H98" s="44">
+        <v>4500</v>
+      </c>
+      <c r="I98" s="47" t="s">
+        <v>42</v>
+      </c>
+      <c r="J98" s="157" t="s">
+        <v>350</v>
+      </c>
+      <c r="K98" s="44" t="s">
+        <v>140</v>
+      </c>
+      <c r="L98" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M98" s="44" t="s">
+        <v>118</v>
+      </c>
+      <c r="N98" s="44" t="s">
+        <v>57</v>
+      </c>
+      <c r="O98" s="125">
+        <v>54621.93</v>
+      </c>
+      <c r="P98" s="5"/>
+    </row>
+    <row r="99" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B99" s="171" t="s">
+        <v>351</v>
+      </c>
+      <c r="C99" s="37" t="s">
+        <v>521</v>
+      </c>
+      <c r="D99" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E99" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F99" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G99" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="H99" s="44">
+        <v>5500</v>
+      </c>
+      <c r="I99" s="47" t="s">
+        <v>43</v>
+      </c>
+      <c r="J99" s="157" t="s">
+        <v>352</v>
+      </c>
+      <c r="K99" s="44" t="s">
+        <v>141</v>
+      </c>
+      <c r="L99" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M99" s="44" t="s">
+        <v>118</v>
+      </c>
+      <c r="N99" s="44" t="s">
+        <v>57</v>
+      </c>
+      <c r="O99" s="125">
+        <v>54681.67</v>
+      </c>
+      <c r="P99" s="5"/>
+    </row>
+    <row r="100" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B100" s="171" t="s">
+        <v>353</v>
+      </c>
+      <c r="C100" s="37" t="s">
+        <v>521</v>
+      </c>
+      <c r="D100" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E100" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F100" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G100" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="H100" s="44">
+        <v>5500</v>
+      </c>
+      <c r="I100" s="47" t="s">
+        <v>43</v>
+      </c>
+      <c r="J100" s="157" t="s">
+        <v>354</v>
+      </c>
+      <c r="K100" s="44" t="s">
+        <v>142</v>
+      </c>
+      <c r="L100" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M100" s="44" t="s">
+        <v>118</v>
+      </c>
+      <c r="N100" s="44" t="s">
+        <v>57</v>
+      </c>
+      <c r="O100" s="125">
+        <v>55728.15</v>
+      </c>
+      <c r="P100" s="5"/>
+    </row>
+    <row r="101" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="B101" s="171" t="s">
+        <v>254</v>
+      </c>
+      <c r="C101" s="37" t="s">
+        <v>522</v>
+      </c>
+      <c r="D101" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E101" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F101" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G101" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="H98" s="44" t="s">
+      <c r="H101" s="44" t="s">
+        <v>36</v>
+      </c>
+      <c r="I101" s="47" t="s">
+        <v>42</v>
+      </c>
+      <c r="J101" s="157" t="s">
+        <v>482</v>
+      </c>
+      <c r="K101" s="44" t="s">
+        <v>35</v>
+      </c>
+      <c r="L101" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M101" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="N101" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="O101" s="125">
+        <v>54308</v>
+      </c>
+      <c r="P101" s="5"/>
+    </row>
+    <row r="102" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="B102" s="190" t="s">
+        <v>319</v>
+      </c>
+      <c r="C102" s="37" t="s">
+        <v>522</v>
+      </c>
+      <c r="D102" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E102" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F102" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G102" s="156" t="s">
+        <v>8</v>
+      </c>
+      <c r="H102" s="156" t="s">
+        <v>36</v>
+      </c>
+      <c r="I102" s="162" t="s">
+        <v>42</v>
+      </c>
+      <c r="J102" s="175" t="s">
+        <v>483</v>
+      </c>
+      <c r="K102" s="156" t="s">
+        <v>255</v>
+      </c>
+      <c r="L102" s="156" t="s">
+        <v>39</v>
+      </c>
+      <c r="M102" s="156" t="s">
+        <v>52</v>
+      </c>
+      <c r="N102" s="156" t="s">
+        <v>7</v>
+      </c>
+      <c r="O102" s="132">
+        <v>56685</v>
+      </c>
+      <c r="P102" s="5"/>
+    </row>
+    <row r="103" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="B103" s="171" t="s">
+        <v>320</v>
+      </c>
+      <c r="C103" s="37" t="s">
+        <v>522</v>
+      </c>
+      <c r="D103" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E103" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F103" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G103" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="H103" s="44" t="s">
         <v>24</v>
       </c>
-      <c r="I98" s="47" t="s">
+      <c r="I103" s="47" t="s">
         <v>43</v>
       </c>
-      <c r="J98" s="167" t="s">
-[...2 lines deleted...]
-      <c r="K98" s="44" t="s">
+      <c r="J103" s="157" t="s">
+        <v>484</v>
+      </c>
+      <c r="K103" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="L103" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M103" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="N103" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="O103" s="125">
+        <v>54634</v>
+      </c>
+      <c r="P103" s="5"/>
+    </row>
+    <row r="104" spans="2:16" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="B104" s="171" t="s">
+        <v>321</v>
+      </c>
+      <c r="C104" s="37" t="s">
+        <v>522</v>
+      </c>
+      <c r="D104" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E104" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F104" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G104" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="H104" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="I104" s="47" t="s">
+        <v>43</v>
+      </c>
+      <c r="J104" s="157" t="s">
+        <v>485</v>
+      </c>
+      <c r="K104" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="L98" s="44" t="s">
-[...2 lines deleted...]
-      <c r="M98" s="44" t="s">
+      <c r="L104" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M104" s="44" t="s">
         <v>52</v>
       </c>
-      <c r="N98" s="44" t="s">
+      <c r="N104" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O98" s="125">
+      <c r="O104" s="125">
         <v>58594</v>
       </c>
-      <c r="P98" s="5"/>
-[...11 lines deleted...]
-      <c r="E99" s="39">
+      <c r="P104" s="5"/>
+    </row>
+    <row r="105" spans="2:16" ht="57" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B105" s="192" t="s">
+        <v>322</v>
+      </c>
+      <c r="C105" s="188" t="s">
+        <v>522</v>
+      </c>
+      <c r="D105" s="208" t="s">
+        <v>110</v>
+      </c>
+      <c r="E105" s="39">
         <v>2027</v>
       </c>
-      <c r="F99" s="40">
+      <c r="F105" s="40">
         <v>46660</v>
       </c>
-      <c r="G99" s="38" t="s">
+      <c r="G105" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="H99" s="38" t="s">
-[...2 lines deleted...]
-      <c r="I99" s="58" t="s">
+      <c r="H105" s="38" t="s">
+        <v>358</v>
+      </c>
+      <c r="I105" s="58" t="s">
         <v>43</v>
       </c>
-      <c r="J99" s="182" t="s">
-[...8 lines deleted...]
-      <c r="M99" s="38" t="s">
+      <c r="J105" s="170" t="s">
+        <v>486</v>
+      </c>
+      <c r="K105" s="38" t="s">
+        <v>256</v>
+      </c>
+      <c r="L105" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="M105" s="38" t="s">
         <v>52</v>
       </c>
-      <c r="N99" s="38" t="s">
+      <c r="N105" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="O99" s="131">
+      <c r="O105" s="130">
         <v>54344</v>
       </c>
-      <c r="P99" s="5"/>
-[...37 lines deleted...]
-      <c r="B103" s="116" t="s">
+      <c r="P105" s="5"/>
+    </row>
+    <row r="106" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B106" s="105"/>
+      <c r="C106" s="103"/>
+      <c r="D106" s="15"/>
+      <c r="E106" s="76"/>
+      <c r="F106" s="10"/>
+      <c r="I106" s="29"/>
+      <c r="J106" s="14"/>
+      <c r="N106" s="147"/>
+      <c r="O106" s="4"/>
+      <c r="P106" s="5"/>
+    </row>
+    <row r="107" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J107" s="4"/>
+      <c r="O107" s="4"/>
+    </row>
+    <row r="108" spans="2:16" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B108" s="358" t="s">
+        <v>183</v>
+      </c>
+      <c r="C108" s="359"/>
+      <c r="D108" s="359"/>
+      <c r="E108" s="359"/>
+      <c r="F108" s="359"/>
+      <c r="G108" s="359"/>
+      <c r="H108" s="359"/>
+      <c r="I108" s="359"/>
+      <c r="J108" s="359"/>
+      <c r="K108" s="359"/>
+      <c r="L108" s="359"/>
+      <c r="M108" s="359"/>
+      <c r="N108" s="359"/>
+      <c r="O108" s="360"/>
+      <c r="P108" s="12"/>
+    </row>
+    <row r="109" spans="2:16" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B109" s="116" t="s">
         <v>40</v>
       </c>
-      <c r="C103" s="117" t="s">
-[...5 lines deleted...]
-      <c r="E103" s="66" t="s">
+      <c r="C109" s="117" t="s">
+        <v>192</v>
+      </c>
+      <c r="D109" s="67" t="s">
+        <v>181</v>
+      </c>
+      <c r="E109" s="66" t="s">
+        <v>59</v>
+      </c>
+      <c r="F109" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G109" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="H109" s="69" t="s">
+        <v>3</v>
+      </c>
+      <c r="I109" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="J109" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K109" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="L109" s="66" t="s">
+        <v>71</v>
+      </c>
+      <c r="M109" s="66" t="s">
         <v>60</v>
       </c>
-      <c r="F103" s="68" t="s">
-[...23 lines deleted...]
-      <c r="N103" s="146" t="s">
+      <c r="N109" s="145" t="s">
         <v>1</v>
       </c>
-      <c r="O103" s="124" t="s">
-[...272 lines deleted...]
-      <c r="P109" s="5"/>
+      <c r="O109" s="124" t="s">
+        <v>229</v>
+      </c>
+      <c r="P109" s="71"/>
     </row>
     <row r="110" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B110" s="121" t="s">
-        <v>304</v>
+        <v>286</v>
       </c>
       <c r="C110" s="37" t="s">
-        <v>532</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>492</v>
+      </c>
+      <c r="D110" s="196" t="s">
+        <v>495</v>
       </c>
       <c r="E110" s="32">
-        <v>2027</v>
+        <v>2026</v>
       </c>
       <c r="F110" s="33">
-        <v>46660</v>
+        <v>46554</v>
       </c>
       <c r="G110" s="44" t="s">
-        <v>125</v>
+        <v>20</v>
       </c>
       <c r="H110" s="44" t="s">
-        <v>130</v>
+        <v>173</v>
       </c>
       <c r="I110" s="44" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="J110" s="35" t="s">
-        <v>131</v>
+        <v>158</v>
       </c>
       <c r="K110" s="44" t="s">
-        <v>129</v>
+        <v>174</v>
       </c>
       <c r="L110" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M110" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N110" s="44" t="s">
-        <v>126</v>
+        <v>18</v>
       </c>
       <c r="O110" s="125">
-        <v>36980</v>
+        <v>20969.400000000001</v>
       </c>
       <c r="P110" s="5"/>
     </row>
     <row r="111" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B111" s="202" t="s">
-[...3 lines deleted...]
-        <v>532</v>
+      <c r="B111" s="121" t="s">
+        <v>292</v>
+      </c>
+      <c r="C111" s="37">
+        <v>26337</v>
       </c>
       <c r="D111" s="32" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="E111" s="50">
+        <v>110</v>
+      </c>
+      <c r="E111" s="32">
         <v>2027</v>
       </c>
       <c r="F111" s="33">
         <v>46660</v>
       </c>
-      <c r="G111" s="51" t="s">
-[...11 lines deleted...]
-      <c r="K111" s="51" t="s">
+      <c r="G111" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H111" s="44" t="s">
+        <v>137</v>
+      </c>
+      <c r="I111" s="44" t="s">
         <v>129</v>
       </c>
-      <c r="L111" s="51" t="s">
-[...2 lines deleted...]
-      <c r="M111" s="51" t="s">
+      <c r="J111" s="35" t="s">
+        <v>127</v>
+      </c>
+      <c r="K111" s="44" t="s">
+        <v>175</v>
+      </c>
+      <c r="L111" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M111" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N111" s="44" t="s">
-        <v>126</v>
+        <v>18</v>
       </c>
       <c r="O111" s="125">
-        <v>40982</v>
+        <v>27614.98</v>
       </c>
       <c r="P111" s="5"/>
     </row>
-    <row r="112" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>113</v>
+    <row r="112" spans="2:16" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B112" s="121" t="s">
+        <v>487</v>
+      </c>
+      <c r="C112" s="37">
+        <v>26337</v>
+      </c>
+      <c r="D112" s="32" t="s">
+        <v>110</v>
       </c>
       <c r="E112" s="32">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="F112" s="33">
         <v>46660</v>
       </c>
-      <c r="G112" s="51" t="s">
-[...5 lines deleted...]
-      <c r="I112" s="51" t="s">
+      <c r="G112" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H112" s="44" t="s">
+        <v>137</v>
+      </c>
+      <c r="I112" s="44" t="s">
+        <v>129</v>
+      </c>
+      <c r="J112" s="59" t="s">
+        <v>128</v>
+      </c>
+      <c r="K112" s="44" t="s">
+        <v>175</v>
+      </c>
+      <c r="L112" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M112" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N112" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="O112" s="125">
+        <v>29462.98</v>
+      </c>
+      <c r="P112" s="5"/>
+    </row>
+    <row r="113" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B113" s="207" t="s">
+        <v>189</v>
+      </c>
+      <c r="C113" s="191">
+        <v>26289</v>
+      </c>
+      <c r="D113" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E113" s="54">
+        <v>2027</v>
+      </c>
+      <c r="F113" s="55">
+        <v>46660</v>
+      </c>
+      <c r="G113" s="156" t="s">
+        <v>8</v>
+      </c>
+      <c r="H113" s="156" t="s">
+        <v>56</v>
+      </c>
+      <c r="I113" s="169" t="s">
         <v>133</v>
       </c>
-      <c r="J112" s="59" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="J113" s="35" t="s">
-        <v>163</v>
-[...7 lines deleted...]
-      <c r="M113" s="44" t="s">
+        <v>481</v>
+      </c>
+      <c r="K113" s="156" t="s">
+        <v>165</v>
+      </c>
+      <c r="L113" s="156" t="s">
+        <v>39</v>
+      </c>
+      <c r="M113" s="156" t="s">
         <v>39</v>
       </c>
       <c r="N113" s="44" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-        <v>27812</v>
+        <v>7</v>
+      </c>
+      <c r="O113" s="132">
+        <v>35971</v>
       </c>
       <c r="P113" s="5"/>
     </row>
     <row r="114" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B114" s="121" t="s">
-        <v>310</v>
-[...5 lines deleted...]
-        <v>112</v>
+        <v>211</v>
+      </c>
+      <c r="C114" s="37">
+        <v>25146</v>
+      </c>
+      <c r="D114" s="196" t="s">
+        <v>111</v>
       </c>
       <c r="E114" s="32">
         <v>2026</v>
       </c>
       <c r="F114" s="33">
+        <v>46412</v>
+      </c>
+      <c r="G114" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="H114" s="51" t="s">
+        <v>212</v>
+      </c>
+      <c r="I114" s="51" t="s">
+        <v>129</v>
+      </c>
+      <c r="J114" s="35" t="s">
+        <v>414</v>
+      </c>
+      <c r="K114" s="44" t="s">
+        <v>323</v>
+      </c>
+      <c r="L114" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M114" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N114" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="O114" s="125">
+        <v>21770.400000000001</v>
+      </c>
+      <c r="P114" s="5"/>
+    </row>
+    <row r="115" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B115" s="121" t="s">
+        <v>346</v>
+      </c>
+      <c r="C115" s="37" t="s">
+        <v>517</v>
+      </c>
+      <c r="D115" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E115" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F115" s="33">
         <v>46660</v>
       </c>
-      <c r="G114" s="44" t="s">
-[...44 lines deleted...]
-      <c r="G115" s="166" t="s">
+      <c r="G115" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="H115" s="174" t="s">
-[...6 lines deleted...]
-        <v>209</v>
+      <c r="H115" s="44" t="s">
+        <v>480</v>
+      </c>
+      <c r="I115" s="44" t="s">
+        <v>129</v>
+      </c>
+      <c r="J115" s="35" t="s">
+        <v>434</v>
       </c>
       <c r="K115" s="44" t="s">
-        <v>312</v>
+        <v>347</v>
       </c>
       <c r="L115" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M115" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N115" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O115" s="133">
-        <v>58748</v>
+      <c r="O115" s="125">
+        <v>29000</v>
       </c>
       <c r="P115" s="5"/>
     </row>
-    <row r="116" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+    <row r="116" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B116" s="121" t="s">
-        <v>402</v>
+        <v>285</v>
       </c>
       <c r="C116" s="37" t="s">
-        <v>536</v>
+        <v>512</v>
       </c>
       <c r="D116" s="32" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E116" s="32">
         <v>2027</v>
       </c>
       <c r="F116" s="33">
         <v>46660</v>
       </c>
       <c r="G116" s="44" t="s">
-        <v>20</v>
+        <v>121</v>
       </c>
       <c r="H116" s="44" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>126</v>
+      </c>
+      <c r="I116" s="44" t="s">
+        <v>129</v>
       </c>
       <c r="J116" s="35" t="s">
-        <v>195</v>
+        <v>127</v>
       </c>
       <c r="K116" s="44" t="s">
-        <v>403</v>
+        <v>125</v>
       </c>
       <c r="L116" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M116" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N116" s="44" t="s">
-        <v>18</v>
+        <v>122</v>
       </c>
       <c r="O116" s="125">
-        <v>39758.959999999999</v>
+        <v>36980</v>
       </c>
       <c r="P116" s="5"/>
     </row>
-    <row r="117" spans="2:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>404</v>
+    <row r="117" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B117" s="189" t="s">
+        <v>287</v>
       </c>
       <c r="C117" s="37" t="s">
-        <v>536</v>
-[...4 lines deleted...]
-      <c r="E117" s="32">
+        <v>512</v>
+      </c>
+      <c r="D117" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E117" s="50">
         <v>2027</v>
       </c>
       <c r="F117" s="33">
         <v>46660</v>
       </c>
-      <c r="G117" s="44" t="s">
-[...17 lines deleted...]
-      <c r="M117" s="44" t="s">
+      <c r="G117" s="51" t="s">
+        <v>121</v>
+      </c>
+      <c r="H117" s="51" t="s">
+        <v>126</v>
+      </c>
+      <c r="I117" s="51" t="s">
+        <v>129</v>
+      </c>
+      <c r="J117" s="59" t="s">
+        <v>228</v>
+      </c>
+      <c r="K117" s="51" t="s">
+        <v>125</v>
+      </c>
+      <c r="L117" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="M117" s="51" t="s">
         <v>39</v>
       </c>
       <c r="N117" s="44" t="s">
-        <v>18</v>
+        <v>122</v>
       </c>
       <c r="O117" s="125">
-        <v>24058.58</v>
+        <v>40982</v>
       </c>
       <c r="P117" s="5"/>
     </row>
-    <row r="118" spans="2:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>407</v>
+    <row r="118" spans="2:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B118" s="189" t="s">
+        <v>289</v>
       </c>
       <c r="C118" s="37" t="s">
-        <v>536</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>513</v>
+      </c>
+      <c r="D118" s="196" t="s">
+        <v>111</v>
       </c>
       <c r="E118" s="32">
-        <v>2027</v>
+        <v>2026</v>
       </c>
       <c r="F118" s="33">
         <v>46660</v>
       </c>
-      <c r="G118" s="44" t="s">
-[...9 lines deleted...]
-        <v>142</v>
+      <c r="G118" s="51" t="s">
+        <v>154</v>
+      </c>
+      <c r="H118" s="51" t="s">
+        <v>155</v>
+      </c>
+      <c r="I118" s="51" t="s">
+        <v>129</v>
+      </c>
+      <c r="J118" s="59" t="s">
+        <v>158</v>
       </c>
       <c r="K118" s="44" t="s">
-        <v>109</v>
-[...4 lines deleted...]
-      <c r="M118" s="44" t="s">
+        <v>157</v>
+      </c>
+      <c r="L118" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="M118" s="51" t="s">
         <v>39</v>
       </c>
       <c r="N118" s="44" t="s">
-        <v>18</v>
+        <v>239</v>
       </c>
       <c r="O118" s="125">
-        <v>63894.98</v>
+        <v>25944</v>
       </c>
       <c r="P118" s="5"/>
     </row>
-    <row r="119" spans="2:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>435</v>
+    <row r="119" spans="2:16" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B119" s="189" t="s">
+        <v>290</v>
       </c>
       <c r="C119" s="37" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>513</v>
+      </c>
+      <c r="D119" s="196" t="s">
+        <v>111</v>
       </c>
       <c r="E119" s="32">
-        <v>2027</v>
+        <v>2026</v>
       </c>
       <c r="F119" s="33">
         <v>46660</v>
       </c>
       <c r="G119" s="44" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-        <v>133</v>
+        <v>154</v>
+      </c>
+      <c r="H119" s="44" t="s">
+        <v>155</v>
+      </c>
+      <c r="I119" s="44" t="s">
+        <v>129</v>
       </c>
       <c r="J119" s="35" t="s">
-        <v>439</v>
+        <v>159</v>
       </c>
       <c r="K119" s="44" t="s">
-        <v>440</v>
+        <v>157</v>
       </c>
       <c r="L119" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M119" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N119" s="44" t="s">
-        <v>441</v>
+        <v>239</v>
       </c>
       <c r="O119" s="125">
-        <v>27707</v>
+        <v>27812</v>
       </c>
       <c r="P119" s="5"/>
     </row>
     <row r="120" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B120" s="121" t="s">
-        <v>436</v>
+        <v>291</v>
       </c>
       <c r="C120" s="37" t="s">
-        <v>544</v>
+        <v>513</v>
       </c>
       <c r="D120" s="32" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E120" s="32">
-        <v>2027</v>
+        <v>2026</v>
       </c>
       <c r="F120" s="33">
         <v>46660</v>
       </c>
       <c r="G120" s="44" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>154</v>
+      </c>
+      <c r="H120" s="44" t="s">
+        <v>156</v>
+      </c>
+      <c r="I120" s="44" t="s">
+        <v>133</v>
       </c>
       <c r="J120" s="35" t="s">
-        <v>445</v>
+        <v>190</v>
       </c>
       <c r="K120" s="44" t="s">
-        <v>443</v>
+        <v>240</v>
       </c>
       <c r="L120" s="44" t="s">
         <v>39</v>
       </c>
       <c r="M120" s="44" t="s">
         <v>39</v>
       </c>
       <c r="N120" s="44" t="s">
-        <v>441</v>
+        <v>239</v>
       </c>
       <c r="O120" s="125">
-        <v>37492</v>
+        <v>45944</v>
       </c>
       <c r="P120" s="5"/>
     </row>
-    <row r="121" spans="2:16" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="E121" s="115">
+    <row r="121" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B121" s="207" t="s">
+        <v>294</v>
+      </c>
+      <c r="C121" s="37" t="s">
+        <v>523</v>
+      </c>
+      <c r="D121" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E121" s="54">
         <v>2027</v>
       </c>
-      <c r="F121" s="40">
+      <c r="F121" s="55">
         <v>46660</v>
       </c>
-      <c r="G121" s="41" t="s">
-[...24 lines deleted...]
-        <v>39346</v>
+      <c r="G121" s="156" t="s">
+        <v>8</v>
+      </c>
+      <c r="H121" s="162" t="s">
+        <v>9</v>
+      </c>
+      <c r="I121" s="162" t="s">
+        <v>134</v>
+      </c>
+      <c r="J121" s="36" t="s">
+        <v>205</v>
+      </c>
+      <c r="K121" s="44" t="s">
+        <v>293</v>
+      </c>
+      <c r="L121" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M121" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N121" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="O121" s="132">
+        <v>58748</v>
       </c>
       <c r="P121" s="5"/>
     </row>
-    <row r="122" spans="2:16" x14ac:dyDescent="0.25">
-[...73 lines deleted...]
-      <c r="P125" s="71"/>
+    <row r="122" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B122" s="121" t="s">
+        <v>382</v>
+      </c>
+      <c r="C122" s="37" t="s">
+        <v>516</v>
+      </c>
+      <c r="D122" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E122" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F122" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G122" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H122" s="44" t="s">
+        <v>70</v>
+      </c>
+      <c r="I122" s="51" t="s">
+        <v>133</v>
+      </c>
+      <c r="J122" s="35" t="s">
+        <v>191</v>
+      </c>
+      <c r="K122" s="44" t="s">
+        <v>383</v>
+      </c>
+      <c r="L122" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M122" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N122" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="O122" s="125">
+        <v>39758.959999999999</v>
+      </c>
+      <c r="P122" s="5"/>
+    </row>
+    <row r="123" spans="2:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B123" s="121" t="s">
+        <v>384</v>
+      </c>
+      <c r="C123" s="37" t="s">
+        <v>516</v>
+      </c>
+      <c r="D123" s="196" t="s">
+        <v>111</v>
+      </c>
+      <c r="E123" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F123" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G123" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H123" s="47" t="s">
+        <v>212</v>
+      </c>
+      <c r="I123" s="47" t="s">
+        <v>129</v>
+      </c>
+      <c r="J123" s="35" t="s">
+        <v>385</v>
+      </c>
+      <c r="K123" s="44" t="s">
+        <v>386</v>
+      </c>
+      <c r="L123" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M123" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N123" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="O123" s="125">
+        <v>24058.58</v>
+      </c>
+      <c r="P123" s="5"/>
+    </row>
+    <row r="124" spans="2:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B124" s="121" t="s">
+        <v>387</v>
+      </c>
+      <c r="C124" s="37" t="s">
+        <v>516</v>
+      </c>
+      <c r="D124" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E124" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F124" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G124" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H124" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="I124" s="47" t="s">
+        <v>134</v>
+      </c>
+      <c r="J124" s="35" t="s">
+        <v>138</v>
+      </c>
+      <c r="K124" s="44" t="s">
+        <v>107</v>
+      </c>
+      <c r="L124" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M124" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N124" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="O124" s="125">
+        <v>63894.98</v>
+      </c>
+      <c r="P124" s="5"/>
+    </row>
+    <row r="125" spans="2:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B125" s="121" t="s">
+        <v>415</v>
+      </c>
+      <c r="C125" s="37" t="s">
+        <v>524</v>
+      </c>
+      <c r="D125" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E125" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F125" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G125" s="44" t="s">
+        <v>120</v>
+      </c>
+      <c r="H125" s="47" t="s">
+        <v>418</v>
+      </c>
+      <c r="I125" s="47" t="s">
+        <v>129</v>
+      </c>
+      <c r="J125" s="35" t="s">
+        <v>419</v>
+      </c>
+      <c r="K125" s="44" t="s">
+        <v>420</v>
+      </c>
+      <c r="L125" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M125" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N125" s="44" t="s">
+        <v>421</v>
+      </c>
+      <c r="O125" s="125">
+        <v>27707</v>
+      </c>
+      <c r="P125" s="5"/>
     </row>
     <row r="126" spans="2:16" ht="37.5" x14ac:dyDescent="0.25">
       <c r="B126" s="121" t="s">
-        <v>376</v>
+        <v>416</v>
       </c>
       <c r="C126" s="37" t="s">
-        <v>513</v>
+        <v>524</v>
       </c>
       <c r="D126" s="32" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E126" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F126" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G126" s="44" t="s">
+        <v>120</v>
+      </c>
+      <c r="H126" s="47" t="s">
+        <v>422</v>
+      </c>
+      <c r="I126" s="47" t="s">
+        <v>133</v>
+      </c>
+      <c r="J126" s="35" t="s">
+        <v>425</v>
+      </c>
+      <c r="K126" s="44" t="s">
+        <v>423</v>
+      </c>
+      <c r="L126" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M126" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N126" s="44" t="s">
+        <v>421</v>
+      </c>
+      <c r="O126" s="125">
+        <v>37492</v>
+      </c>
+      <c r="P126" s="5"/>
+    </row>
+    <row r="127" spans="2:16" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B127" s="198" t="s">
+        <v>417</v>
+      </c>
+      <c r="C127" s="188" t="s">
+        <v>524</v>
+      </c>
+      <c r="D127" s="115" t="s">
+        <v>110</v>
+      </c>
+      <c r="E127" s="115">
+        <v>2027</v>
+      </c>
+      <c r="F127" s="40">
+        <v>46660</v>
+      </c>
+      <c r="G127" s="41" t="s">
+        <v>120</v>
+      </c>
+      <c r="H127" s="159" t="s">
+        <v>422</v>
+      </c>
+      <c r="I127" s="159" t="s">
+        <v>133</v>
+      </c>
+      <c r="J127" s="42" t="s">
+        <v>426</v>
+      </c>
+      <c r="K127" s="41" t="s">
+        <v>424</v>
+      </c>
+      <c r="L127" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="M127" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="N127" s="41" t="s">
+        <v>421</v>
+      </c>
+      <c r="O127" s="127">
+        <v>39346</v>
+      </c>
+      <c r="P127" s="5"/>
+    </row>
+    <row r="128" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="C128" s="103"/>
+      <c r="D128" s="15"/>
+      <c r="E128" s="76"/>
+      <c r="F128" s="79"/>
+      <c r="H128" s="29"/>
+      <c r="I128" s="29"/>
+      <c r="J128" s="77"/>
+      <c r="N128" s="146"/>
+      <c r="O128" s="4"/>
+    </row>
+    <row r="129" spans="2:17" ht="19.5" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="130" spans="2:17" s="1" customFormat="1" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B130" s="311" t="s">
+        <v>210</v>
+      </c>
+      <c r="C130" s="312"/>
+      <c r="D130" s="312"/>
+      <c r="E130" s="312"/>
+      <c r="F130" s="312"/>
+      <c r="G130" s="312"/>
+      <c r="H130" s="312"/>
+      <c r="I130" s="312"/>
+      <c r="J130" s="312"/>
+      <c r="K130" s="312"/>
+      <c r="L130" s="312"/>
+      <c r="M130" s="312"/>
+      <c r="N130" s="312"/>
+      <c r="O130" s="313"/>
+      <c r="P130" s="12"/>
+    </row>
+    <row r="131" spans="2:17" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B131" s="116" t="s">
+        <v>40</v>
+      </c>
+      <c r="C131" s="117" t="s">
+        <v>192</v>
+      </c>
+      <c r="D131" s="176" t="s">
+        <v>181</v>
+      </c>
+      <c r="E131" s="66" t="s">
+        <v>59</v>
+      </c>
+      <c r="F131" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G131" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="H131" s="69" t="s">
+        <v>3</v>
+      </c>
+      <c r="I131" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="J131" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K131" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="L131" s="66" t="s">
+        <v>71</v>
+      </c>
+      <c r="M131" s="66" t="s">
+        <v>60</v>
+      </c>
+      <c r="N131" s="145" t="s">
+        <v>1</v>
+      </c>
+      <c r="O131" s="124" t="s">
+        <v>229</v>
+      </c>
+      <c r="P131" s="71"/>
+    </row>
+    <row r="132" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B132" s="121" t="s">
+        <v>356</v>
+      </c>
+      <c r="C132" s="37" t="s">
+        <v>493</v>
+      </c>
+      <c r="D132" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E132" s="32">
         <v>2026</v>
       </c>
-      <c r="F126" s="33">
+      <c r="F132" s="33">
         <v>46344</v>
       </c>
-      <c r="G126" s="44" t="s">
-[...23 lines deleted...]
-      <c r="O126" s="125">
+      <c r="G132" s="44" t="s">
+        <v>219</v>
+      </c>
+      <c r="H132" s="44" t="s">
+        <v>220</v>
+      </c>
+      <c r="I132" s="47" t="s">
+        <v>135</v>
+      </c>
+      <c r="J132" s="35" t="s">
+        <v>357</v>
+      </c>
+      <c r="K132" s="44" t="s">
+        <v>221</v>
+      </c>
+      <c r="L132" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M132" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N132" s="44" t="s">
+        <v>532</v>
+      </c>
+      <c r="O132" s="125">
         <v>81812</v>
       </c>
-      <c r="P126" s="5"/>
-[...5 lines deleted...]
-      <c r="C127" s="37">
+      <c r="P132" s="5"/>
+    </row>
+    <row r="133" spans="2:17" s="21" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B133" s="186" t="s">
+        <v>557</v>
+      </c>
+      <c r="C133" s="37">
         <v>26295</v>
       </c>
-      <c r="D127" s="50" t="s">
-[...2 lines deleted...]
-      <c r="E127" s="214">
+      <c r="D133" s="50" t="s">
+        <v>110</v>
+      </c>
+      <c r="E133" s="201">
         <v>2027</v>
       </c>
-      <c r="F127" s="33">
+      <c r="F133" s="33">
         <v>46660</v>
       </c>
-      <c r="G127" s="214" t="s">
-[...23 lines deleted...]
-      <c r="O127" s="197">
+      <c r="G133" s="201" t="s">
+        <v>66</v>
+      </c>
+      <c r="H133" s="201" t="s">
+        <v>431</v>
+      </c>
+      <c r="I133" s="201" t="s">
+        <v>132</v>
+      </c>
+      <c r="J133" s="183" t="s">
+        <v>432</v>
+      </c>
+      <c r="K133" s="201" t="s">
+        <v>248</v>
+      </c>
+      <c r="L133" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="M133" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="N133" s="201" t="s">
+        <v>421</v>
+      </c>
+      <c r="O133" s="184">
         <v>38100</v>
       </c>
-      <c r="P127" s="95"/>
-[...11 lines deleted...]
-      <c r="E128" s="32">
+      <c r="P133" s="95"/>
+    </row>
+    <row r="134" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B134" s="121" t="s">
+        <v>295</v>
+      </c>
+      <c r="C134" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="D134" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E134" s="32">
         <v>2027</v>
       </c>
-      <c r="F128" s="33">
+      <c r="F134" s="33">
         <v>46660</v>
       </c>
-      <c r="G128" s="44" t="s">
+      <c r="G134" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="H128" s="44" t="s">
-[...17 lines deleted...]
-      <c r="N128" s="44" t="s">
+      <c r="H134" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="I134" s="47" t="s">
+        <v>135</v>
+      </c>
+      <c r="J134" s="35" t="s">
+        <v>296</v>
+      </c>
+      <c r="K134" s="44" t="s">
+        <v>106</v>
+      </c>
+      <c r="L134" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M134" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N134" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O128" s="125">
+      <c r="O134" s="125">
         <v>49163</v>
       </c>
-      <c r="P128" s="5"/>
-[...11 lines deleted...]
-      <c r="E129" s="32">
+      <c r="P134" s="5"/>
+    </row>
+    <row r="135" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B135" s="121" t="s">
+        <v>299</v>
+      </c>
+      <c r="C135" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="D135" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E135" s="32">
         <v>2027</v>
       </c>
-      <c r="F129" s="33">
+      <c r="F135" s="33">
         <v>46660</v>
       </c>
-      <c r="G129" s="44" t="s">
+      <c r="G135" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="H129" s="44" t="s">
-[...17 lines deleted...]
-      <c r="N129" s="44" t="s">
+      <c r="H135" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="I135" s="47" t="s">
+        <v>135</v>
+      </c>
+      <c r="J135" s="35" t="s">
+        <v>302</v>
+      </c>
+      <c r="K135" s="44" t="s">
+        <v>117</v>
+      </c>
+      <c r="L135" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M135" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N135" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O129" s="125">
+      <c r="O135" s="125">
         <v>52171</v>
       </c>
-      <c r="P129" s="5"/>
-[...11 lines deleted...]
-      <c r="E130" s="32">
+      <c r="P135" s="5"/>
+    </row>
+    <row r="136" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B136" s="121" t="s">
+        <v>297</v>
+      </c>
+      <c r="C136" s="37" t="s">
+        <v>525</v>
+      </c>
+      <c r="D136" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E136" s="32">
         <v>2027</v>
       </c>
-      <c r="F130" s="33">
+      <c r="F136" s="33">
         <v>46660</v>
       </c>
-      <c r="G130" s="44" t="s">
+      <c r="G136" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="H130" s="47" t="s">
-[...17 lines deleted...]
-      <c r="N130" s="44" t="s">
+      <c r="H136" s="47" t="s">
+        <v>72</v>
+      </c>
+      <c r="I136" s="47" t="s">
+        <v>135</v>
+      </c>
+      <c r="J136" s="35" t="s">
+        <v>301</v>
+      </c>
+      <c r="K136" s="47" t="s">
+        <v>298</v>
+      </c>
+      <c r="L136" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M136" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N136" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="O130" s="125">
+      <c r="O136" s="125">
         <v>54284</v>
       </c>
-      <c r="P130" s="5"/>
-[...274 lines deleted...]
-        <v>450</v>
+      <c r="P136" s="5"/>
+      <c r="Q136" s="5"/>
+    </row>
+    <row r="137" spans="2:17" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="B137" s="189" t="s">
+        <v>300</v>
       </c>
       <c r="C137" s="37" t="s">
-        <v>544</v>
-[...4 lines deleted...]
-      <c r="E137" s="214">
+        <v>525</v>
+      </c>
+      <c r="D137" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E137" s="32">
         <v>2027</v>
       </c>
       <c r="F137" s="33">
         <v>46660</v>
       </c>
-      <c r="G137" s="214" t="s">
-[...5 lines deleted...]
-      <c r="I137" s="214" t="s">
+      <c r="G137" s="51" t="s">
+        <v>8</v>
+      </c>
+      <c r="H137" s="51" t="s">
+        <v>217</v>
+      </c>
+      <c r="I137" s="178" t="s">
         <v>136</v>
       </c>
-      <c r="J137" s="196" t="s">
-[...17 lines deleted...]
-      <c r="P137" s="95"/>
+      <c r="J137" s="59" t="s">
+        <v>303</v>
+      </c>
+      <c r="K137" s="51" t="s">
+        <v>304</v>
+      </c>
+      <c r="L137" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="M137" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="N137" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="O137" s="179">
+        <v>58419</v>
+      </c>
+      <c r="P137" s="5"/>
     </row>
     <row r="138" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B138" s="199" t="s">
-[...3 lines deleted...]
-        <v>546</v>
+      <c r="B138" s="186" t="s">
+        <v>399</v>
+      </c>
+      <c r="C138" s="185" t="s">
+        <v>514</v>
       </c>
       <c r="D138" s="50" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="E138" s="214">
+        <v>110</v>
+      </c>
+      <c r="E138" s="201">
         <v>2027</v>
       </c>
-      <c r="F138" s="33">
+      <c r="F138" s="177">
         <v>46660</v>
       </c>
-      <c r="G138" s="214" t="s">
-[...24 lines deleted...]
-        <v>37080</v>
+      <c r="G138" s="201" t="s">
+        <v>20</v>
+      </c>
+      <c r="H138" s="201" t="s">
+        <v>392</v>
+      </c>
+      <c r="I138" s="201" t="s">
+        <v>135</v>
+      </c>
+      <c r="J138" s="183" t="s">
+        <v>404</v>
+      </c>
+      <c r="K138" s="201" t="s">
+        <v>393</v>
+      </c>
+      <c r="L138" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="M138" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="N138" s="201" t="s">
+        <v>18</v>
+      </c>
+      <c r="O138" s="184">
+        <v>40274.35</v>
       </c>
       <c r="P138" s="95"/>
     </row>
     <row r="139" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B139" s="199" t="s">
-[...3 lines deleted...]
-        <v>546</v>
+      <c r="B139" s="186" t="s">
+        <v>400</v>
+      </c>
+      <c r="C139" s="185" t="s">
+        <v>514</v>
       </c>
       <c r="D139" s="50" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="E139" s="214">
+        <v>110</v>
+      </c>
+      <c r="E139" s="201">
         <v>2027</v>
       </c>
-      <c r="F139" s="33">
+      <c r="F139" s="177">
         <v>46660</v>
       </c>
-      <c r="G139" s="214" t="s">
-[...24 lines deleted...]
-        <v>39655</v>
+      <c r="G139" s="201" t="s">
+        <v>20</v>
+      </c>
+      <c r="H139" s="201" t="s">
+        <v>392</v>
+      </c>
+      <c r="I139" s="201" t="s">
+        <v>135</v>
+      </c>
+      <c r="J139" s="183" t="s">
+        <v>405</v>
+      </c>
+      <c r="K139" s="201" t="s">
+        <v>394</v>
+      </c>
+      <c r="L139" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="M139" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="N139" s="201" t="s">
+        <v>18</v>
+      </c>
+      <c r="O139" s="184">
+        <v>42472.2</v>
       </c>
       <c r="P139" s="95"/>
     </row>
     <row r="140" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B140" s="199" t="s">
-[...3 lines deleted...]
-        <v>546</v>
+      <c r="B140" s="186" t="s">
+        <v>401</v>
+      </c>
+      <c r="C140" s="185" t="s">
+        <v>514</v>
       </c>
       <c r="D140" s="50" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="E140" s="214">
+        <v>110</v>
+      </c>
+      <c r="E140" s="201">
         <v>2027</v>
       </c>
-      <c r="F140" s="33">
+      <c r="F140" s="177">
         <v>46660</v>
       </c>
-      <c r="G140" s="214" t="s">
-[...24 lines deleted...]
-        <v>41200</v>
+      <c r="G140" s="201" t="s">
+        <v>20</v>
+      </c>
+      <c r="H140" s="201" t="s">
+        <v>395</v>
+      </c>
+      <c r="I140" s="201" t="s">
+        <v>135</v>
+      </c>
+      <c r="J140" s="183" t="s">
+        <v>406</v>
+      </c>
+      <c r="K140" s="201" t="s">
+        <v>396</v>
+      </c>
+      <c r="L140" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="M140" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="N140" s="201" t="s">
+        <v>18</v>
+      </c>
+      <c r="O140" s="184">
+        <v>43805.95</v>
       </c>
       <c r="P140" s="95"/>
     </row>
     <row r="141" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B141" s="199" t="s">
-[...3 lines deleted...]
-        <v>546</v>
+      <c r="B141" s="186" t="s">
+        <v>402</v>
+      </c>
+      <c r="C141" s="185" t="s">
+        <v>514</v>
       </c>
       <c r="D141" s="50" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="E141" s="214">
+        <v>110</v>
+      </c>
+      <c r="E141" s="201">
         <v>2027</v>
       </c>
-      <c r="F141" s="33">
+      <c r="F141" s="177">
         <v>46660</v>
       </c>
-      <c r="G141" s="214" t="s">
-[...24 lines deleted...]
-        <v>41347.29</v>
+      <c r="G141" s="201" t="s">
+        <v>20</v>
+      </c>
+      <c r="H141" s="201" t="s">
+        <v>395</v>
+      </c>
+      <c r="I141" s="201" t="s">
+        <v>135</v>
+      </c>
+      <c r="J141" s="183" t="s">
+        <v>407</v>
+      </c>
+      <c r="K141" s="201" t="s">
+        <v>397</v>
+      </c>
+      <c r="L141" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="M141" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="N141" s="201" t="s">
+        <v>18</v>
+      </c>
+      <c r="O141" s="184">
+        <v>44548.6</v>
       </c>
       <c r="P141" s="95"/>
     </row>
-    <row r="142" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>546</v>
+    <row r="142" spans="2:17" s="21" customFormat="1" ht="56.25" x14ac:dyDescent="0.25">
+      <c r="B142" s="204" t="s">
+        <v>403</v>
+      </c>
+      <c r="C142" s="185" t="s">
+        <v>514</v>
       </c>
       <c r="D142" s="50" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="E142" s="214">
+        <v>110</v>
+      </c>
+      <c r="E142" s="201">
         <v>2027</v>
       </c>
-      <c r="F142" s="33">
+      <c r="F142" s="177">
         <v>46660</v>
       </c>
-      <c r="G142" s="214" t="s">
-[...24 lines deleted...]
-        <v>42745</v>
+      <c r="G142" s="205" t="s">
+        <v>20</v>
+      </c>
+      <c r="H142" s="205" t="s">
+        <v>395</v>
+      </c>
+      <c r="I142" s="205" t="s">
+        <v>136</v>
+      </c>
+      <c r="J142" s="206" t="s">
+        <v>408</v>
+      </c>
+      <c r="K142" s="205" t="s">
+        <v>398</v>
+      </c>
+      <c r="L142" s="205" t="s">
+        <v>39</v>
+      </c>
+      <c r="M142" s="205" t="s">
+        <v>39</v>
+      </c>
+      <c r="N142" s="205" t="s">
+        <v>18</v>
+      </c>
+      <c r="O142" s="199">
+        <v>45431.8</v>
       </c>
       <c r="P142" s="95"/>
     </row>
-    <row r="143" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>546</v>
+    <row r="143" spans="2:17" s="21" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B143" s="186" t="s">
+        <v>430</v>
+      </c>
+      <c r="C143" s="37" t="s">
+        <v>524</v>
       </c>
       <c r="D143" s="50" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="E143" s="214">
+        <v>110</v>
+      </c>
+      <c r="E143" s="201">
         <v>2027</v>
       </c>
       <c r="F143" s="33">
         <v>46660</v>
       </c>
-      <c r="G143" s="214" t="s">
-[...24 lines deleted...]
-        <v>43775</v>
+      <c r="G143" s="201" t="s">
+        <v>66</v>
+      </c>
+      <c r="H143" s="201" t="s">
+        <v>431</v>
+      </c>
+      <c r="I143" s="201" t="s">
+        <v>132</v>
+      </c>
+      <c r="J143" s="183" t="s">
+        <v>432</v>
+      </c>
+      <c r="K143" s="201" t="s">
+        <v>433</v>
+      </c>
+      <c r="L143" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="M143" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="N143" s="201" t="s">
+        <v>421</v>
+      </c>
+      <c r="O143" s="184">
+        <v>39246.089999999997</v>
       </c>
       <c r="P143" s="95"/>
     </row>
     <row r="144" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-      <c r="B144" s="199" t="s">
-[...3 lines deleted...]
-        <v>546</v>
+      <c r="B144" s="186" t="s">
+        <v>444</v>
+      </c>
+      <c r="C144" s="218" t="s">
+        <v>526</v>
       </c>
       <c r="D144" s="50" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="E144" s="214">
+        <v>110</v>
+      </c>
+      <c r="E144" s="201">
         <v>2027</v>
       </c>
       <c r="F144" s="33">
         <v>46660</v>
       </c>
-      <c r="G144" s="214" t="s">
-[...24 lines deleted...]
-        <v>43260</v>
+      <c r="G144" s="201" t="s">
+        <v>105</v>
+      </c>
+      <c r="H144" s="201" t="s">
+        <v>454</v>
+      </c>
+      <c r="I144" s="201" t="s">
+        <v>135</v>
+      </c>
+      <c r="J144" s="183" t="s">
+        <v>470</v>
+      </c>
+      <c r="K144" s="201" t="s">
+        <v>455</v>
+      </c>
+      <c r="L144" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="M144" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="N144" s="201" t="s">
+        <v>421</v>
+      </c>
+      <c r="O144" s="184">
+        <v>37080</v>
       </c>
       <c r="P144" s="95"/>
     </row>
-    <row r="145" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>546</v>
+    <row r="145" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B145" s="186" t="s">
+        <v>445</v>
+      </c>
+      <c r="C145" s="185" t="s">
+        <v>526</v>
       </c>
       <c r="D145" s="50" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="E145" s="214">
+        <v>110</v>
+      </c>
+      <c r="E145" s="201">
         <v>2027</v>
       </c>
       <c r="F145" s="33">
         <v>46660</v>
       </c>
-      <c r="G145" s="214" t="s">
-[...24 lines deleted...]
-        <v>44290</v>
+      <c r="G145" s="201" t="s">
+        <v>105</v>
+      </c>
+      <c r="H145" s="201" t="s">
+        <v>454</v>
+      </c>
+      <c r="I145" s="201" t="s">
+        <v>135</v>
+      </c>
+      <c r="J145" s="183" t="s">
+        <v>471</v>
+      </c>
+      <c r="K145" s="201" t="s">
+        <v>456</v>
+      </c>
+      <c r="L145" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="M145" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="N145" s="201" t="s">
+        <v>421</v>
+      </c>
+      <c r="O145" s="184">
+        <v>39655</v>
       </c>
       <c r="P145" s="95"/>
     </row>
-    <row r="146" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>546</v>
+    <row r="146" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B146" s="186" t="s">
+        <v>446</v>
+      </c>
+      <c r="C146" s="185" t="s">
+        <v>526</v>
       </c>
       <c r="D146" s="50" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="E146" s="214">
+        <v>110</v>
+      </c>
+      <c r="E146" s="201">
         <v>2027</v>
       </c>
       <c r="F146" s="33">
         <v>46660</v>
       </c>
-      <c r="G146" s="214" t="s">
-[...24 lines deleted...]
-        <v>44805</v>
+      <c r="G146" s="201" t="s">
+        <v>105</v>
+      </c>
+      <c r="H146" s="201" t="s">
+        <v>454</v>
+      </c>
+      <c r="I146" s="201" t="s">
+        <v>135</v>
+      </c>
+      <c r="J146" s="183" t="s">
+        <v>472</v>
+      </c>
+      <c r="K146" s="201" t="s">
+        <v>457</v>
+      </c>
+      <c r="L146" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="M146" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="N146" s="201" t="s">
+        <v>421</v>
+      </c>
+      <c r="O146" s="184">
+        <v>41200</v>
       </c>
       <c r="P146" s="95"/>
     </row>
-    <row r="147" spans="2:17" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>546</v>
+    <row r="147" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B147" s="186" t="s">
+        <v>447</v>
+      </c>
+      <c r="C147" s="185" t="s">
+        <v>526</v>
       </c>
       <c r="D147" s="50" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="E147" s="214">
+        <v>110</v>
+      </c>
+      <c r="E147" s="201">
         <v>2027</v>
       </c>
       <c r="F147" s="33">
         <v>46660</v>
       </c>
-      <c r="G147" s="214" t="s">
-[...23 lines deleted...]
-      <c r="O147" s="197">
+      <c r="G147" s="201" t="s">
+        <v>105</v>
+      </c>
+      <c r="H147" s="201" t="s">
+        <v>458</v>
+      </c>
+      <c r="I147" s="201" t="s">
+        <v>135</v>
+      </c>
+      <c r="J147" s="183" t="s">
+        <v>473</v>
+      </c>
+      <c r="K147" s="201" t="s">
+        <v>459</v>
+      </c>
+      <c r="L147" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="M147" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="N147" s="201" t="s">
+        <v>421</v>
+      </c>
+      <c r="O147" s="184">
+        <v>41347.29</v>
+      </c>
+      <c r="P147" s="95"/>
+    </row>
+    <row r="148" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B148" s="186" t="s">
+        <v>448</v>
+      </c>
+      <c r="C148" s="185" t="s">
+        <v>526</v>
+      </c>
+      <c r="D148" s="50" t="s">
+        <v>110</v>
+      </c>
+      <c r="E148" s="201">
+        <v>2027</v>
+      </c>
+      <c r="F148" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G148" s="201" t="s">
+        <v>105</v>
+      </c>
+      <c r="H148" s="201" t="s">
+        <v>458</v>
+      </c>
+      <c r="I148" s="201" t="s">
+        <v>135</v>
+      </c>
+      <c r="J148" s="183" t="s">
+        <v>474</v>
+      </c>
+      <c r="K148" s="201" t="s">
+        <v>460</v>
+      </c>
+      <c r="L148" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="M148" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="N148" s="201" t="s">
+        <v>421</v>
+      </c>
+      <c r="O148" s="184">
+        <v>42745</v>
+      </c>
+      <c r="P148" s="95"/>
+    </row>
+    <row r="149" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B149" s="186" t="s">
+        <v>449</v>
+      </c>
+      <c r="C149" s="185" t="s">
+        <v>526</v>
+      </c>
+      <c r="D149" s="50" t="s">
+        <v>110</v>
+      </c>
+      <c r="E149" s="201">
+        <v>2027</v>
+      </c>
+      <c r="F149" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G149" s="201" t="s">
+        <v>105</v>
+      </c>
+      <c r="H149" s="201" t="s">
+        <v>458</v>
+      </c>
+      <c r="I149" s="201" t="s">
+        <v>135</v>
+      </c>
+      <c r="J149" s="183" t="s">
+        <v>475</v>
+      </c>
+      <c r="K149" s="201" t="s">
+        <v>461</v>
+      </c>
+      <c r="L149" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="M149" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="N149" s="201" t="s">
+        <v>421</v>
+      </c>
+      <c r="O149" s="184">
+        <v>43775</v>
+      </c>
+      <c r="P149" s="95"/>
+    </row>
+    <row r="150" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B150" s="186" t="s">
+        <v>464</v>
+      </c>
+      <c r="C150" s="185" t="s">
+        <v>526</v>
+      </c>
+      <c r="D150" s="50" t="s">
+        <v>110</v>
+      </c>
+      <c r="E150" s="201">
+        <v>2027</v>
+      </c>
+      <c r="F150" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G150" s="201" t="s">
+        <v>105</v>
+      </c>
+      <c r="H150" s="201" t="s">
+        <v>462</v>
+      </c>
+      <c r="I150" s="201" t="s">
+        <v>135</v>
+      </c>
+      <c r="J150" s="183" t="s">
+        <v>476</v>
+      </c>
+      <c r="K150" s="201" t="s">
+        <v>463</v>
+      </c>
+      <c r="L150" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="M150" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="N150" s="201" t="s">
+        <v>421</v>
+      </c>
+      <c r="O150" s="184">
+        <v>43260</v>
+      </c>
+      <c r="P150" s="95"/>
+    </row>
+    <row r="151" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B151" s="186" t="s">
+        <v>450</v>
+      </c>
+      <c r="C151" s="185" t="s">
+        <v>526</v>
+      </c>
+      <c r="D151" s="50" t="s">
+        <v>110</v>
+      </c>
+      <c r="E151" s="201">
+        <v>2027</v>
+      </c>
+      <c r="F151" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G151" s="201" t="s">
+        <v>105</v>
+      </c>
+      <c r="H151" s="201" t="s">
+        <v>462</v>
+      </c>
+      <c r="I151" s="201" t="s">
+        <v>135</v>
+      </c>
+      <c r="J151" s="183" t="s">
+        <v>477</v>
+      </c>
+      <c r="K151" s="201" t="s">
+        <v>465</v>
+      </c>
+      <c r="L151" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="M151" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="N151" s="201" t="s">
+        <v>421</v>
+      </c>
+      <c r="O151" s="184">
+        <v>44290</v>
+      </c>
+      <c r="P151" s="95"/>
+    </row>
+    <row r="152" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B152" s="186" t="s">
+        <v>451</v>
+      </c>
+      <c r="C152" s="185" t="s">
+        <v>526</v>
+      </c>
+      <c r="D152" s="50" t="s">
+        <v>110</v>
+      </c>
+      <c r="E152" s="201">
+        <v>2027</v>
+      </c>
+      <c r="F152" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G152" s="201" t="s">
+        <v>105</v>
+      </c>
+      <c r="H152" s="201" t="s">
+        <v>462</v>
+      </c>
+      <c r="I152" s="201" t="s">
+        <v>135</v>
+      </c>
+      <c r="J152" s="183" t="s">
+        <v>478</v>
+      </c>
+      <c r="K152" s="201" t="s">
+        <v>466</v>
+      </c>
+      <c r="L152" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="M152" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="N152" s="201" t="s">
+        <v>421</v>
+      </c>
+      <c r="O152" s="184">
+        <v>44805</v>
+      </c>
+      <c r="P152" s="95"/>
+    </row>
+    <row r="153" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B153" s="186" t="s">
+        <v>452</v>
+      </c>
+      <c r="C153" s="185" t="s">
+        <v>526</v>
+      </c>
+      <c r="D153" s="50" t="s">
+        <v>110</v>
+      </c>
+      <c r="E153" s="201">
+        <v>2027</v>
+      </c>
+      <c r="F153" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G153" s="201" t="s">
+        <v>105</v>
+      </c>
+      <c r="H153" s="201" t="s">
+        <v>462</v>
+      </c>
+      <c r="I153" s="201" t="s">
+        <v>135</v>
+      </c>
+      <c r="J153" s="183" t="s">
+        <v>479</v>
+      </c>
+      <c r="K153" s="201" t="s">
+        <v>467</v>
+      </c>
+      <c r="L153" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="M153" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="N153" s="201" t="s">
+        <v>421</v>
+      </c>
+      <c r="O153" s="184">
         <v>47483</v>
       </c>
-      <c r="P147" s="95"/>
-[...11 lines deleted...]
-      <c r="E148" s="231">
+      <c r="P153" s="95"/>
+    </row>
+    <row r="154" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B154" s="186" t="s">
+        <v>453</v>
+      </c>
+      <c r="C154" s="185" t="s">
+        <v>526</v>
+      </c>
+      <c r="D154" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E154" s="201">
         <v>2027</v>
       </c>
-      <c r="F148" s="40">
+      <c r="F154" s="33">
         <v>46660</v>
       </c>
-      <c r="G148" s="231" t="s">
-[...23 lines deleted...]
-      <c r="O148" s="233">
+      <c r="G154" s="201" t="s">
+        <v>105</v>
+      </c>
+      <c r="H154" s="201" t="s">
+        <v>462</v>
+      </c>
+      <c r="I154" s="201" t="s">
+        <v>135</v>
+      </c>
+      <c r="J154" s="183" t="s">
+        <v>468</v>
+      </c>
+      <c r="K154" s="201" t="s">
+        <v>469</v>
+      </c>
+      <c r="L154" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="M154" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="N154" s="201" t="s">
+        <v>421</v>
+      </c>
+      <c r="O154" s="184">
         <v>48410</v>
       </c>
-      <c r="P148" s="95"/>
-[...181 lines deleted...]
-      <c r="E155" s="32">
+      <c r="P154" s="95"/>
+    </row>
+    <row r="155" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B155" s="185" t="s">
+        <v>564</v>
+      </c>
+      <c r="C155" s="37">
+        <v>27140</v>
+      </c>
+      <c r="D155" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E155" s="201">
         <v>2027</v>
       </c>
       <c r="F155" s="33">
-        <v>46660</v>
-[...40 lines deleted...]
-      <c r="E156" s="32">
+        <v>47026</v>
+      </c>
+      <c r="G155" s="201" t="s">
+        <v>105</v>
+      </c>
+      <c r="H155" s="201" t="s">
+        <v>568</v>
+      </c>
+      <c r="I155" s="201" t="s">
+        <v>569</v>
+      </c>
+      <c r="J155" s="183" t="s">
+        <v>570</v>
+      </c>
+      <c r="K155" s="201" t="s">
+        <v>571</v>
+      </c>
+      <c r="L155" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="M155" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="N155" s="201" t="s">
+        <v>421</v>
+      </c>
+      <c r="O155" s="184">
+        <v>37232</v>
+      </c>
+      <c r="P155" s="95"/>
+    </row>
+    <row r="156" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B156" s="185" t="s">
+        <v>565</v>
+      </c>
+      <c r="C156" s="37">
+        <v>27140</v>
+      </c>
+      <c r="D156" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E156" s="201">
         <v>2027</v>
       </c>
       <c r="F156" s="33">
-        <v>46660</v>
-[...40 lines deleted...]
-      <c r="E157" s="32">
+        <v>47026</v>
+      </c>
+      <c r="G156" s="201" t="s">
+        <v>105</v>
+      </c>
+      <c r="H156" s="201" t="s">
+        <v>568</v>
+      </c>
+      <c r="I156" s="201" t="s">
+        <v>569</v>
+      </c>
+      <c r="J156" s="183" t="s">
+        <v>572</v>
+      </c>
+      <c r="K156" s="201" t="s">
+        <v>571</v>
+      </c>
+      <c r="L156" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="M156" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="N156" s="201" t="s">
+        <v>421</v>
+      </c>
+      <c r="O156" s="184">
+        <v>38502</v>
+      </c>
+      <c r="P156" s="95"/>
+    </row>
+    <row r="157" spans="2:16" s="21" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B157" s="185" t="s">
+        <v>566</v>
+      </c>
+      <c r="C157" s="37">
+        <v>27140</v>
+      </c>
+      <c r="D157" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E157" s="201">
         <v>2027</v>
       </c>
       <c r="F157" s="33">
-        <v>46660</v>
-[...40 lines deleted...]
-      <c r="E158" s="39">
+        <v>47026</v>
+      </c>
+      <c r="G157" s="201" t="s">
+        <v>105</v>
+      </c>
+      <c r="H157" s="201" t="s">
+        <v>462</v>
+      </c>
+      <c r="I157" s="201" t="s">
+        <v>573</v>
+      </c>
+      <c r="J157" s="183" t="s">
+        <v>574</v>
+      </c>
+      <c r="K157" s="201" t="s">
+        <v>571</v>
+      </c>
+      <c r="L157" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="M157" s="201" t="s">
+        <v>39</v>
+      </c>
+      <c r="N157" s="201" t="s">
+        <v>421</v>
+      </c>
+      <c r="O157" s="184">
+        <v>39586</v>
+      </c>
+      <c r="P157" s="95"/>
+    </row>
+    <row r="158" spans="2:16" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B158" s="188" t="s">
+        <v>567</v>
+      </c>
+      <c r="C158" s="188">
+        <v>27140</v>
+      </c>
+      <c r="D158" s="39" t="s">
+        <v>110</v>
+      </c>
+      <c r="E158" s="215">
         <v>2027</v>
       </c>
       <c r="F158" s="40">
-        <v>46660</v>
-[...26 lines deleted...]
-        <v>30995</v>
+        <v>47026</v>
+      </c>
+      <c r="G158" s="215" t="s">
+        <v>105</v>
+      </c>
+      <c r="H158" s="215" t="s">
+        <v>462</v>
+      </c>
+      <c r="I158" s="215" t="s">
+        <v>573</v>
+      </c>
+      <c r="J158" s="216" t="s">
+        <v>572</v>
+      </c>
+      <c r="K158" s="215" t="s">
+        <v>571</v>
+      </c>
+      <c r="L158" s="215" t="s">
+        <v>39</v>
+      </c>
+      <c r="M158" s="215" t="s">
+        <v>39</v>
+      </c>
+      <c r="N158" s="215" t="s">
+        <v>421</v>
+      </c>
+      <c r="O158" s="217">
+        <v>40951</v>
       </c>
       <c r="P158" s="5"/>
     </row>
-    <row r="159" spans="2:17" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
-[...26 lines deleted...]
-      <c r="O160" s="338"/>
+    <row r="159" spans="2:16" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="N159" s="154"/>
+    </row>
+    <row r="160" spans="2:16" s="1" customFormat="1" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B160" s="322" t="s">
+        <v>184</v>
+      </c>
+      <c r="C160" s="323"/>
+      <c r="D160" s="323"/>
+      <c r="E160" s="323"/>
+      <c r="F160" s="323"/>
+      <c r="G160" s="323"/>
+      <c r="H160" s="323"/>
+      <c r="I160" s="323"/>
+      <c r="J160" s="323"/>
+      <c r="K160" s="323"/>
+      <c r="L160" s="323"/>
+      <c r="M160" s="323"/>
+      <c r="N160" s="323"/>
+      <c r="O160" s="324"/>
+      <c r="P160" s="12"/>
     </row>
     <row r="161" spans="2:17" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
       <c r="B161" s="116" t="s">
         <v>40</v>
       </c>
       <c r="C161" s="117" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>192</v>
+      </c>
+      <c r="D161" s="176" t="s">
+        <v>181</v>
       </c>
       <c r="E161" s="66" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F161" s="68" t="s">
         <v>38</v>
       </c>
       <c r="G161" s="69" t="s">
         <v>2</v>
       </c>
       <c r="H161" s="69" t="s">
         <v>3</v>
       </c>
       <c r="I161" s="69" t="s">
         <v>26</v>
       </c>
       <c r="J161" s="70" t="s">
         <v>0</v>
       </c>
       <c r="K161" s="66" t="s">
         <v>21</v>
       </c>
       <c r="L161" s="66" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="M161" s="66" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="N161" s="146" t="s">
+        <v>60</v>
+      </c>
+      <c r="N161" s="145" t="s">
         <v>1</v>
       </c>
       <c r="O161" s="124" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="P161" s="71"/>
     </row>
-    <row r="162" spans="2:17" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="C162" s="201">
+    <row r="162" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B162" s="165" t="s">
+        <v>200</v>
+      </c>
+      <c r="C162" s="37">
+        <v>26233</v>
+      </c>
+      <c r="D162" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E162" s="32">
+        <v>2026</v>
+      </c>
+      <c r="F162" s="33">
+        <v>46312</v>
+      </c>
+      <c r="G162" s="143" t="s">
+        <v>202</v>
+      </c>
+      <c r="H162" s="44" t="s">
+        <v>203</v>
+      </c>
+      <c r="I162" s="47" t="s">
+        <v>130</v>
+      </c>
+      <c r="J162" s="61" t="s">
+        <v>90</v>
+      </c>
+      <c r="K162" s="44"/>
+      <c r="L162" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M162" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N162" s="44" t="s">
+        <v>57</v>
+      </c>
+      <c r="O162" s="125">
+        <v>23789</v>
+      </c>
+      <c r="P162" s="5"/>
+    </row>
+    <row r="163" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B163" s="165" t="s">
+        <v>201</v>
+      </c>
+      <c r="C163" s="37">
+        <v>26233</v>
+      </c>
+      <c r="D163" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E163" s="32">
+        <v>2026</v>
+      </c>
+      <c r="F163" s="33">
+        <v>46312</v>
+      </c>
+      <c r="G163" s="143" t="s">
+        <v>202</v>
+      </c>
+      <c r="H163" s="44" t="s">
+        <v>204</v>
+      </c>
+      <c r="I163" s="47" t="s">
+        <v>131</v>
+      </c>
+      <c r="J163" s="61" t="s">
+        <v>88</v>
+      </c>
+      <c r="K163" s="44"/>
+      <c r="L163" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M163" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N163" s="44" t="s">
+        <v>57</v>
+      </c>
+      <c r="O163" s="125">
+        <v>27750</v>
+      </c>
+      <c r="P163" s="5"/>
+    </row>
+    <row r="164" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B164" s="165" t="s">
+        <v>435</v>
+      </c>
+      <c r="C164" s="37" t="s">
+        <v>558</v>
+      </c>
+      <c r="D164" s="54" t="s">
+        <v>110</v>
+      </c>
+      <c r="E164" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F164" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G164" s="143" t="s">
+        <v>121</v>
+      </c>
+      <c r="H164" s="44" t="s">
+        <v>436</v>
+      </c>
+      <c r="I164" s="47" t="s">
+        <v>130</v>
+      </c>
+      <c r="J164" s="61" t="s">
+        <v>90</v>
+      </c>
+      <c r="K164" s="44" t="s">
+        <v>232</v>
+      </c>
+      <c r="L164" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M164" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N164" s="44" t="s">
+        <v>122</v>
+      </c>
+      <c r="O164" s="125">
+        <v>27380</v>
+      </c>
+      <c r="P164" s="5"/>
+    </row>
+    <row r="165" spans="2:17" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B165" s="121" t="s">
+        <v>283</v>
+      </c>
+      <c r="C165" s="37" t="s">
+        <v>512</v>
+      </c>
+      <c r="D165" s="31" t="s">
+        <v>110</v>
+      </c>
+      <c r="E165" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F165" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G165" s="143" t="s">
+        <v>121</v>
+      </c>
+      <c r="H165" s="44" t="s">
+        <v>123</v>
+      </c>
+      <c r="I165" s="47" t="s">
+        <v>131</v>
+      </c>
+      <c r="J165" s="61" t="s">
+        <v>89</v>
+      </c>
+      <c r="K165" s="44" t="s">
+        <v>124</v>
+      </c>
+      <c r="L165" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M165" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N165" s="44" t="s">
+        <v>122</v>
+      </c>
+      <c r="O165" s="125">
+        <v>30430</v>
+      </c>
+      <c r="P165" s="5"/>
+    </row>
+    <row r="166" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B166" s="121" t="s">
+        <v>284</v>
+      </c>
+      <c r="C166" s="37" t="s">
+        <v>512</v>
+      </c>
+      <c r="D166" s="31" t="s">
+        <v>110</v>
+      </c>
+      <c r="E166" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F166" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G166" s="143" t="s">
+        <v>121</v>
+      </c>
+      <c r="H166" s="44" t="s">
+        <v>123</v>
+      </c>
+      <c r="I166" s="47" t="s">
+        <v>131</v>
+      </c>
+      <c r="J166" s="61" t="s">
+        <v>233</v>
+      </c>
+      <c r="K166" s="44" t="s">
+        <v>124</v>
+      </c>
+      <c r="L166" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M166" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N166" s="44" t="s">
+        <v>122</v>
+      </c>
+      <c r="O166" s="125">
+        <v>32030</v>
+      </c>
+      <c r="P166" s="5"/>
+    </row>
+    <row r="167" spans="2:17" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B167" s="187" t="s">
+        <v>305</v>
+      </c>
+      <c r="C167" s="188" t="s">
+        <v>515</v>
+      </c>
+      <c r="D167" s="114" t="s">
+        <v>110</v>
+      </c>
+      <c r="E167" s="39">
+        <v>2027</v>
+      </c>
+      <c r="F167" s="40">
+        <v>46660</v>
+      </c>
+      <c r="G167" s="63" t="s">
+        <v>81</v>
+      </c>
+      <c r="H167" s="38" t="s">
+        <v>82</v>
+      </c>
+      <c r="I167" s="58" t="s">
+        <v>130</v>
+      </c>
+      <c r="J167" s="64" t="s">
+        <v>90</v>
+      </c>
+      <c r="K167" s="38" t="s">
+        <v>146</v>
+      </c>
+      <c r="L167" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="M167" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="N167" s="38" t="s">
+        <v>83</v>
+      </c>
+      <c r="O167" s="130">
+        <v>30995</v>
+      </c>
+      <c r="P167" s="5"/>
+    </row>
+    <row r="168" spans="2:17" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="G168" s="80"/>
+      <c r="H168" s="81"/>
+      <c r="I168" s="81"/>
+      <c r="J168" s="82"/>
+      <c r="N168" s="148"/>
+      <c r="O168" s="83"/>
+      <c r="Q168" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="169" spans="2:17" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B169" s="325" t="s">
+        <v>188</v>
+      </c>
+      <c r="C169" s="326"/>
+      <c r="D169" s="326"/>
+      <c r="E169" s="326"/>
+      <c r="F169" s="326"/>
+      <c r="G169" s="326"/>
+      <c r="H169" s="326"/>
+      <c r="I169" s="326"/>
+      <c r="J169" s="326"/>
+      <c r="K169" s="326"/>
+      <c r="L169" s="326"/>
+      <c r="M169" s="326"/>
+      <c r="N169" s="326"/>
+      <c r="O169" s="327"/>
+    </row>
+    <row r="170" spans="2:17" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B170" s="116" t="s">
+        <v>40</v>
+      </c>
+      <c r="C170" s="117" t="s">
+        <v>192</v>
+      </c>
+      <c r="D170" s="176" t="s">
+        <v>181</v>
+      </c>
+      <c r="E170" s="66" t="s">
+        <v>59</v>
+      </c>
+      <c r="F170" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G170" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="H170" s="69" t="s">
+        <v>3</v>
+      </c>
+      <c r="I170" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="J170" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K170" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="L170" s="66" t="s">
+        <v>71</v>
+      </c>
+      <c r="M170" s="66" t="s">
+        <v>60</v>
+      </c>
+      <c r="N170" s="145" t="s">
+        <v>1</v>
+      </c>
+      <c r="O170" s="124" t="s">
+        <v>229</v>
+      </c>
+      <c r="P170" s="71"/>
+    </row>
+    <row r="171" spans="2:17" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B171" s="197" t="s">
+        <v>218</v>
+      </c>
+      <c r="C171" s="188">
         <v>26295</v>
       </c>
-      <c r="D162" s="115" t="s">
-[...2 lines deleted...]
-      <c r="E162" s="39">
+      <c r="D171" s="115" t="s">
+        <v>110</v>
+      </c>
+      <c r="E171" s="39">
         <v>2027</v>
       </c>
-      <c r="F162" s="40">
+      <c r="F171" s="40">
         <v>46660</v>
       </c>
-      <c r="G162" s="38" t="s">
+      <c r="G171" s="38" t="s">
+        <v>66</v>
+      </c>
+      <c r="H171" s="58" t="s">
+        <v>431</v>
+      </c>
+      <c r="I171" s="58" t="s">
+        <v>132</v>
+      </c>
+      <c r="J171" s="48" t="s">
+        <v>164</v>
+      </c>
+      <c r="K171" s="38" t="s">
+        <v>248</v>
+      </c>
+      <c r="L171" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="M171" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="N171" s="38" t="s">
+        <v>57</v>
+      </c>
+      <c r="O171" s="131">
+        <v>60000</v>
+      </c>
+      <c r="Q171" s="74"/>
+    </row>
+    <row r="172" spans="2:17" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B172" s="112"/>
+      <c r="C172" s="107"/>
+      <c r="D172" s="19"/>
+      <c r="E172" s="19"/>
+      <c r="F172" s="11"/>
+      <c r="G172" s="85"/>
+      <c r="H172" s="85"/>
+      <c r="I172" s="85"/>
+      <c r="J172" s="86"/>
+      <c r="K172" s="84" t="s">
+        <v>84</v>
+      </c>
+      <c r="L172" s="84"/>
+      <c r="M172" s="84"/>
+      <c r="N172" s="149"/>
+      <c r="O172" s="87"/>
+      <c r="P172" s="5"/>
+    </row>
+    <row r="173" spans="2:17" s="1" customFormat="1" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B173" s="277" t="s">
+        <v>185</v>
+      </c>
+      <c r="C173" s="278"/>
+      <c r="D173" s="278"/>
+      <c r="E173" s="278"/>
+      <c r="F173" s="278"/>
+      <c r="G173" s="278"/>
+      <c r="H173" s="278"/>
+      <c r="I173" s="278"/>
+      <c r="J173" s="278"/>
+      <c r="K173" s="278"/>
+      <c r="L173" s="278"/>
+      <c r="M173" s="278"/>
+      <c r="N173" s="278"/>
+      <c r="O173" s="279"/>
+      <c r="P173" s="12"/>
+    </row>
+    <row r="174" spans="2:17" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B174" s="116" t="s">
+        <v>40</v>
+      </c>
+      <c r="C174" s="117" t="s">
+        <v>192</v>
+      </c>
+      <c r="D174" s="66" t="s">
+        <v>181</v>
+      </c>
+      <c r="E174" s="66" t="s">
+        <v>59</v>
+      </c>
+      <c r="F174" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G174" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="H174" s="69" t="s">
+        <v>3</v>
+      </c>
+      <c r="I174" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="J174" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K174" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="L174" s="66" t="s">
+        <v>71</v>
+      </c>
+      <c r="M174" s="66" t="s">
+        <v>60</v>
+      </c>
+      <c r="N174" s="145" t="s">
+        <v>1</v>
+      </c>
+      <c r="O174" s="124" t="s">
+        <v>229</v>
+      </c>
+      <c r="P174" s="71"/>
+    </row>
+    <row r="175" spans="2:17" s="65" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B175" s="209" t="s">
+        <v>437</v>
+      </c>
+      <c r="C175" s="191" t="s">
+        <v>558</v>
+      </c>
+      <c r="D175" s="54" t="s">
+        <v>110</v>
+      </c>
+      <c r="E175" s="54">
+        <v>2027</v>
+      </c>
+      <c r="F175" s="55">
+        <v>46660</v>
+      </c>
+      <c r="G175" s="202" t="s">
+        <v>121</v>
+      </c>
+      <c r="H175" s="200" t="s">
+        <v>440</v>
+      </c>
+      <c r="I175" s="200" t="s">
+        <v>129</v>
+      </c>
+      <c r="J175" s="203" t="s">
+        <v>231</v>
+      </c>
+      <c r="K175" s="156" t="s">
+        <v>441</v>
+      </c>
+      <c r="L175" s="156" t="s">
+        <v>39</v>
+      </c>
+      <c r="M175" s="156" t="s">
+        <v>39</v>
+      </c>
+      <c r="N175" s="44" t="s">
+        <v>122</v>
+      </c>
+      <c r="O175" s="132">
+        <v>32980</v>
+      </c>
+      <c r="P175" s="71"/>
+    </row>
+    <row r="176" spans="2:17" s="65" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B176" s="209" t="s">
+        <v>438</v>
+      </c>
+      <c r="C176" s="191" t="s">
+        <v>558</v>
+      </c>
+      <c r="D176" s="195" t="s">
+        <v>495</v>
+      </c>
+      <c r="E176" s="54">
+        <v>2026</v>
+      </c>
+      <c r="F176" s="55">
+        <v>46660</v>
+      </c>
+      <c r="G176" s="202" t="s">
+        <v>121</v>
+      </c>
+      <c r="H176" s="200" t="s">
+        <v>442</v>
+      </c>
+      <c r="I176" s="200" t="s">
+        <v>133</v>
+      </c>
+      <c r="J176" s="203" t="s">
+        <v>231</v>
+      </c>
+      <c r="K176" s="156" t="s">
+        <v>441</v>
+      </c>
+      <c r="L176" s="156" t="s">
+        <v>39</v>
+      </c>
+      <c r="M176" s="156" t="s">
+        <v>39</v>
+      </c>
+      <c r="N176" s="44" t="s">
+        <v>122</v>
+      </c>
+      <c r="O176" s="132">
+        <v>40880</v>
+      </c>
+      <c r="P176" s="71"/>
+    </row>
+    <row r="177" spans="2:17" s="65" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B177" s="209" t="s">
+        <v>439</v>
+      </c>
+      <c r="C177" s="191" t="s">
+        <v>558</v>
+      </c>
+      <c r="D177" s="195" t="s">
+        <v>495</v>
+      </c>
+      <c r="E177" s="54">
+        <v>2026</v>
+      </c>
+      <c r="F177" s="55">
+        <v>46660</v>
+      </c>
+      <c r="G177" s="202" t="s">
+        <v>121</v>
+      </c>
+      <c r="H177" s="200" t="s">
+        <v>442</v>
+      </c>
+      <c r="I177" s="200" t="s">
+        <v>133</v>
+      </c>
+      <c r="J177" s="203" t="s">
+        <v>443</v>
+      </c>
+      <c r="K177" s="156" t="s">
+        <v>441</v>
+      </c>
+      <c r="L177" s="156" t="s">
+        <v>39</v>
+      </c>
+      <c r="M177" s="156" t="s">
+        <v>39</v>
+      </c>
+      <c r="N177" s="44" t="s">
+        <v>122</v>
+      </c>
+      <c r="O177" s="132">
+        <v>42680</v>
+      </c>
+      <c r="P177" s="71"/>
+    </row>
+    <row r="178" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B178" s="209" t="s">
+        <v>288</v>
+      </c>
+      <c r="C178" s="37" t="s">
+        <v>512</v>
+      </c>
+      <c r="D178" s="54" t="s">
+        <v>110</v>
+      </c>
+      <c r="E178" s="54">
+        <v>2027</v>
+      </c>
+      <c r="F178" s="55">
+        <v>46660</v>
+      </c>
+      <c r="G178" s="202" t="s">
+        <v>121</v>
+      </c>
+      <c r="H178" s="200" t="s">
+        <v>230</v>
+      </c>
+      <c r="I178" s="200" t="s">
+        <v>134</v>
+      </c>
+      <c r="J178" s="203" t="s">
+        <v>231</v>
+      </c>
+      <c r="K178" s="156" t="s">
+        <v>232</v>
+      </c>
+      <c r="L178" s="156" t="s">
+        <v>39</v>
+      </c>
+      <c r="M178" s="156" t="s">
+        <v>39</v>
+      </c>
+      <c r="N178" s="156" t="s">
+        <v>122</v>
+      </c>
+      <c r="O178" s="132">
+        <v>45938</v>
+      </c>
+    </row>
+    <row r="179" spans="2:17" ht="37.5" x14ac:dyDescent="0.25">
+      <c r="B179" s="193" t="s">
+        <v>306</v>
+      </c>
+      <c r="C179" s="37" t="s">
+        <v>515</v>
+      </c>
+      <c r="D179" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E179" s="50">
+        <v>2027</v>
+      </c>
+      <c r="F179" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G179" s="62" t="s">
+        <v>81</v>
+      </c>
+      <c r="H179" s="88" t="s">
+        <v>85</v>
+      </c>
+      <c r="I179" s="88" t="s">
+        <v>130</v>
+      </c>
+      <c r="J179" s="61" t="s">
+        <v>231</v>
+      </c>
+      <c r="K179" s="44" t="s">
+        <v>87</v>
+      </c>
+      <c r="L179" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M179" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N179" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="O179" s="125">
+        <v>26785</v>
+      </c>
+    </row>
+    <row r="180" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B180" s="193" t="s">
+        <v>307</v>
+      </c>
+      <c r="C180" s="37" t="s">
+        <v>515</v>
+      </c>
+      <c r="D180" s="195" t="s">
+        <v>495</v>
+      </c>
+      <c r="E180" s="50">
+        <v>2027</v>
+      </c>
+      <c r="F180" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G180" s="62" t="s">
+        <v>81</v>
+      </c>
+      <c r="H180" s="88" t="s">
+        <v>86</v>
+      </c>
+      <c r="I180" s="88" t="s">
+        <v>131</v>
+      </c>
+      <c r="J180" s="61" t="s">
+        <v>231</v>
+      </c>
+      <c r="K180" s="44" t="s">
+        <v>309</v>
+      </c>
+      <c r="L180" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M180" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N180" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="O180" s="125">
+        <v>32986</v>
+      </c>
+    </row>
+    <row r="181" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B181" s="193" t="s">
+        <v>308</v>
+      </c>
+      <c r="C181" s="37" t="s">
+        <v>515</v>
+      </c>
+      <c r="D181" s="195" t="s">
+        <v>495</v>
+      </c>
+      <c r="E181" s="50">
+        <v>2027</v>
+      </c>
+      <c r="F181" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G181" s="62" t="s">
+        <v>81</v>
+      </c>
+      <c r="H181" s="88" t="s">
+        <v>86</v>
+      </c>
+      <c r="I181" s="88" t="s">
+        <v>131</v>
+      </c>
+      <c r="J181" s="61" t="s">
+        <v>231</v>
+      </c>
+      <c r="K181" s="44" t="s">
+        <v>310</v>
+      </c>
+      <c r="L181" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M181" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N181" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="O181" s="125">
+        <v>36925</v>
+      </c>
+    </row>
+    <row r="182" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B182" s="165" t="s">
+        <v>343</v>
+      </c>
+      <c r="C182" s="37" t="s">
+        <v>527</v>
+      </c>
+      <c r="D182" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E182" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F182" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G182" s="62" t="s">
+        <v>120</v>
+      </c>
+      <c r="H182" s="143" t="s">
+        <v>388</v>
+      </c>
+      <c r="I182" s="143" t="s">
+        <v>134</v>
+      </c>
+      <c r="J182" s="61" t="s">
+        <v>344</v>
+      </c>
+      <c r="K182" s="44" t="s">
+        <v>345</v>
+      </c>
+      <c r="L182" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M182" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N182" s="44" t="s">
+        <v>57</v>
+      </c>
+      <c r="O182" s="125">
+        <v>36611.35</v>
+      </c>
+    </row>
+    <row r="183" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B183" s="165" t="s">
+        <v>262</v>
+      </c>
+      <c r="C183" s="37" t="s">
+        <v>518</v>
+      </c>
+      <c r="D183" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E183" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F183" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G183" s="62" t="s">
+        <v>8</v>
+      </c>
+      <c r="H183" s="143" t="s">
+        <v>114</v>
+      </c>
+      <c r="I183" s="143" t="s">
+        <v>27</v>
+      </c>
+      <c r="J183" s="49" t="s">
+        <v>263</v>
+      </c>
+      <c r="K183" s="44" t="s">
+        <v>264</v>
+      </c>
+      <c r="L183" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M183" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N183" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="O183" s="125">
+        <v>27457</v>
+      </c>
+    </row>
+    <row r="184" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B184" s="165" t="s">
+        <v>265</v>
+      </c>
+      <c r="C184" s="37" t="s">
+        <v>518</v>
+      </c>
+      <c r="D184" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E184" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F184" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G184" s="62" t="s">
+        <v>8</v>
+      </c>
+      <c r="H184" s="143" t="s">
+        <v>114</v>
+      </c>
+      <c r="I184" s="143" t="s">
+        <v>27</v>
+      </c>
+      <c r="J184" s="49" t="s">
+        <v>496</v>
+      </c>
+      <c r="K184" s="44" t="s">
+        <v>261</v>
+      </c>
+      <c r="L184" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M184" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N184" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="O184" s="125">
+        <v>28955</v>
+      </c>
+    </row>
+    <row r="185" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B185" s="165" t="s">
+        <v>389</v>
+      </c>
+      <c r="C185" s="37" t="s">
+        <v>528</v>
+      </c>
+      <c r="D185" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="E185" s="32">
+        <v>2027</v>
+      </c>
+      <c r="F185" s="33">
+        <v>46660</v>
+      </c>
+      <c r="G185" s="62" t="s">
+        <v>8</v>
+      </c>
+      <c r="H185" s="143" t="s">
+        <v>10</v>
+      </c>
+      <c r="I185" s="143" t="s">
+        <v>28</v>
+      </c>
+      <c r="J185" s="49" t="s">
+        <v>390</v>
+      </c>
+      <c r="K185" s="44" t="s">
+        <v>391</v>
+      </c>
+      <c r="L185" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M185" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N185" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="O185" s="125">
+        <v>45543</v>
+      </c>
+    </row>
+    <row r="186" spans="2:17" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B186" s="167" t="s">
+        <v>427</v>
+      </c>
+      <c r="C186" s="168" t="s">
+        <v>524</v>
+      </c>
+      <c r="D186" s="115" t="s">
+        <v>110</v>
+      </c>
+      <c r="E186" s="115">
+        <v>2027</v>
+      </c>
+      <c r="F186" s="118">
+        <v>46660</v>
+      </c>
+      <c r="G186" s="123" t="s">
+        <v>120</v>
+      </c>
+      <c r="H186" s="122" t="s">
+        <v>428</v>
+      </c>
+      <c r="I186" s="122" t="s">
+        <v>133</v>
+      </c>
+      <c r="J186" s="158" t="s">
+        <v>429</v>
+      </c>
+      <c r="K186" s="41" t="s">
+        <v>345</v>
+      </c>
+      <c r="L186" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="M186" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="N186" s="41" t="s">
+        <v>57</v>
+      </c>
+      <c r="O186" s="127">
+        <v>36050</v>
+      </c>
+    </row>
+    <row r="187" spans="2:17" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B187" s="111"/>
+      <c r="C187" s="104"/>
+      <c r="D187" s="24"/>
+      <c r="E187" s="15"/>
+      <c r="F187" s="10"/>
+      <c r="G187" s="81"/>
+      <c r="H187" s="30"/>
+      <c r="I187" s="30"/>
+      <c r="J187" s="90"/>
+      <c r="N187" s="150"/>
+      <c r="O187" s="16"/>
+    </row>
+    <row r="188" spans="2:17" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B188" s="277" t="s">
+        <v>186</v>
+      </c>
+      <c r="C188" s="278"/>
+      <c r="D188" s="278"/>
+      <c r="E188" s="278"/>
+      <c r="F188" s="278"/>
+      <c r="G188" s="278"/>
+      <c r="H188" s="278"/>
+      <c r="I188" s="278"/>
+      <c r="J188" s="278"/>
+      <c r="K188" s="278"/>
+      <c r="L188" s="278"/>
+      <c r="M188" s="278"/>
+      <c r="N188" s="278"/>
+      <c r="O188" s="279"/>
+    </row>
+    <row r="189" spans="2:17" s="65" customFormat="1" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="B189" s="116" t="s">
+        <v>40</v>
+      </c>
+      <c r="C189" s="117" t="s">
+        <v>192</v>
+      </c>
+      <c r="D189" s="67" t="s">
+        <v>181</v>
+      </c>
+      <c r="E189" s="66" t="s">
+        <v>59</v>
+      </c>
+      <c r="F189" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G189" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="H189" s="69" t="s">
+        <v>3</v>
+      </c>
+      <c r="I189" s="69" t="s">
+        <v>26</v>
+      </c>
+      <c r="J189" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="K189" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="L189" s="66" t="s">
+        <v>71</v>
+      </c>
+      <c r="M189" s="66" t="s">
+        <v>60</v>
+      </c>
+      <c r="N189" s="145" t="s">
+        <v>1</v>
+      </c>
+      <c r="O189" s="124" t="s">
+        <v>229</v>
+      </c>
+      <c r="P189" s="71"/>
+    </row>
+    <row r="190" spans="2:17" ht="38.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B190" s="187" t="s">
+        <v>409</v>
+      </c>
+      <c r="C190" s="188">
+        <v>26180</v>
+      </c>
+      <c r="D190" s="194" t="s">
+        <v>111</v>
+      </c>
+      <c r="E190" s="39">
+        <v>2026</v>
+      </c>
+      <c r="F190" s="40">
+        <v>46295</v>
+      </c>
+      <c r="G190" s="89" t="s">
+        <v>8</v>
+      </c>
+      <c r="H190" s="63" t="s">
+        <v>412</v>
+      </c>
+      <c r="I190" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="J190" s="64" t="s">
+        <v>413</v>
+      </c>
+      <c r="K190" s="38" t="s">
+        <v>410</v>
+      </c>
+      <c r="L190" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="M190" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="N190" s="38" t="s">
+        <v>411</v>
+      </c>
+      <c r="O190" s="133">
+        <v>46194</v>
+      </c>
+      <c r="Q190" s="74"/>
+    </row>
+    <row r="191" spans="2:17" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B191" s="111"/>
+      <c r="C191" s="108"/>
+      <c r="D191" s="28"/>
+      <c r="E191" s="15"/>
+      <c r="F191" s="10"/>
+      <c r="G191" s="81"/>
+      <c r="H191" s="30"/>
+      <c r="I191" s="29"/>
+      <c r="J191" s="90"/>
+      <c r="N191" s="146"/>
+      <c r="O191" s="91"/>
+      <c r="Q191" s="74"/>
+    </row>
+    <row r="192" spans="2:17" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B192" s="277" t="s">
+        <v>187</v>
+      </c>
+      <c r="C192" s="278"/>
+      <c r="D192" s="278"/>
+      <c r="E192" s="278"/>
+      <c r="F192" s="278"/>
+      <c r="G192" s="278"/>
+      <c r="H192" s="278"/>
+      <c r="I192" s="278"/>
+      <c r="J192" s="278"/>
+      <c r="K192" s="278"/>
+      <c r="L192" s="278"/>
+      <c r="M192" s="278"/>
+      <c r="N192" s="278"/>
+      <c r="O192" s="279"/>
+    </row>
+    <row r="193" spans="2:17" s="65" customFormat="1" ht="48" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B193" s="134" t="s">
+        <v>40</v>
+      </c>
+      <c r="C193" s="135" t="s">
+        <v>192</v>
+      </c>
+      <c r="D193" s="136" t="s">
+        <v>181</v>
+      </c>
+      <c r="E193" s="137" t="s">
+        <v>59</v>
+      </c>
+      <c r="F193" s="138" t="s">
+        <v>38</v>
+      </c>
+      <c r="G193" s="139" t="s">
+        <v>2</v>
+      </c>
+      <c r="H193" s="139" t="s">
+        <v>3</v>
+      </c>
+      <c r="I193" s="139" t="s">
+        <v>26</v>
+      </c>
+      <c r="J193" s="140" t="s">
+        <v>0</v>
+      </c>
+      <c r="K193" s="137" t="s">
+        <v>21</v>
+      </c>
+      <c r="L193" s="137" t="s">
+        <v>71</v>
+      </c>
+      <c r="M193" s="137" t="s">
+        <v>60</v>
+      </c>
+      <c r="N193" s="151" t="s">
+        <v>1</v>
+      </c>
+      <c r="O193" s="141" t="s">
+        <v>4</v>
+      </c>
+      <c r="P193" s="71"/>
+    </row>
+    <row r="194" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B194" s="111"/>
+      <c r="C194" s="104"/>
+      <c r="D194" s="15"/>
+      <c r="E194" s="15"/>
+      <c r="F194" s="10"/>
+      <c r="G194" s="81"/>
+      <c r="H194" s="30"/>
+      <c r="I194" s="30"/>
+      <c r="J194" s="90"/>
+      <c r="M194" s="78"/>
+      <c r="N194" s="146"/>
+      <c r="O194" s="91"/>
+      <c r="Q194" s="74"/>
+    </row>
+    <row r="196" spans="2:17" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="H196" s="144"/>
+      <c r="I196" s="262" t="s">
+        <v>17</v>
+      </c>
+      <c r="J196" s="262"/>
+      <c r="K196" s="262"/>
+      <c r="L196" s="262"/>
+      <c r="M196" s="262"/>
+      <c r="N196" s="262"/>
+      <c r="O196" s="262"/>
+    </row>
+    <row r="197" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="H197" s="13"/>
+      <c r="I197" s="282" t="s">
+        <v>1</v>
+      </c>
+      <c r="J197" s="282"/>
+      <c r="K197" s="276" t="s">
+        <v>15</v>
+      </c>
+      <c r="L197" s="276"/>
+      <c r="M197" s="276"/>
+      <c r="N197" s="152" t="s">
+        <v>12</v>
+      </c>
+      <c r="O197" s="142" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="198" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H198" s="74"/>
+      <c r="I198" s="280" t="s">
+        <v>193</v>
+      </c>
+      <c r="J198" s="280"/>
+      <c r="K198" s="299" t="s">
+        <v>74</v>
+      </c>
+      <c r="L198" s="299"/>
+      <c r="M198" s="299"/>
+      <c r="N198" s="275" t="s">
         <v>67</v>
       </c>
-      <c r="H162" s="58" t="s">
-[...17 lines deleted...]
-      <c r="N162" s="38" t="s">
+      <c r="O198" s="300" t="s">
         <v>58</v>
       </c>
-      <c r="O162" s="132">
-[...46 lines deleted...]
-      <c r="C165" s="117" t="s">
+    </row>
+    <row r="199" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H199" s="74"/>
+      <c r="I199" s="280"/>
+      <c r="J199" s="280"/>
+      <c r="K199" s="299"/>
+      <c r="L199" s="299"/>
+      <c r="M199" s="299"/>
+      <c r="N199" s="275"/>
+      <c r="O199" s="300"/>
+    </row>
+    <row r="200" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H200" s="76"/>
+      <c r="I200" s="281"/>
+      <c r="J200" s="281"/>
+      <c r="K200" s="299"/>
+      <c r="L200" s="299"/>
+      <c r="M200" s="299"/>
+      <c r="N200" s="275"/>
+      <c r="O200" s="300"/>
+    </row>
+    <row r="201" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H201" s="74"/>
+      <c r="I201" s="330" t="s">
+        <v>166</v>
+      </c>
+      <c r="J201" s="331"/>
+      <c r="K201" s="340" t="s">
+        <v>16</v>
+      </c>
+      <c r="L201" s="341"/>
+      <c r="M201" s="341"/>
+      <c r="N201" s="354" t="s">
+        <v>180</v>
+      </c>
+      <c r="O201" s="332" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="202" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H202" s="92"/>
+      <c r="I202" s="328" t="s">
+        <v>179</v>
+      </c>
+      <c r="J202" s="329"/>
+      <c r="K202" s="340"/>
+      <c r="L202" s="341"/>
+      <c r="M202" s="341"/>
+      <c r="N202" s="354"/>
+      <c r="O202" s="332"/>
+    </row>
+    <row r="203" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H203" s="78"/>
+      <c r="I203" s="316" t="s">
+        <v>178</v>
+      </c>
+      <c r="J203" s="317"/>
+      <c r="K203" s="340"/>
+      <c r="L203" s="341"/>
+      <c r="M203" s="341"/>
+      <c r="N203" s="354"/>
+      <c r="O203" s="332"/>
+    </row>
+    <row r="204" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H204" s="78"/>
+      <c r="I204" s="365" t="s">
         <v>196</v>
       </c>
-      <c r="D165" s="66" t="s">
-[...200 lines deleted...]
-      <c r="K169" s="166" t="s">
+      <c r="J204" s="365"/>
+      <c r="K204" s="299" t="s">
+        <v>151</v>
+      </c>
+      <c r="L204" s="299"/>
+      <c r="M204" s="299"/>
+      <c r="N204" s="275" t="s">
+        <v>152</v>
+      </c>
+      <c r="O204" s="300" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="205" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H205" s="78"/>
+      <c r="I205" s="280"/>
+      <c r="J205" s="280"/>
+      <c r="K205" s="299"/>
+      <c r="L205" s="299"/>
+      <c r="M205" s="299"/>
+      <c r="N205" s="275"/>
+      <c r="O205" s="300"/>
+    </row>
+    <row r="206" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H206" s="78"/>
+      <c r="I206" s="281"/>
+      <c r="J206" s="281"/>
+      <c r="K206" s="299"/>
+      <c r="L206" s="299"/>
+      <c r="M206" s="299"/>
+      <c r="N206" s="275"/>
+      <c r="O206" s="300"/>
+    </row>
+    <row r="207" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H207" s="78"/>
+      <c r="I207" s="305" t="s">
         <v>241</v>
       </c>
-      <c r="L169" s="166" t="s">
-[...769 lines deleted...]
-      <c r="I201" s="310" t="s">
+      <c r="J207" s="306"/>
+      <c r="K207" s="369" t="s">
+        <v>244</v>
+      </c>
+      <c r="L207" s="369"/>
+      <c r="M207" s="370"/>
+      <c r="N207" s="377" t="s">
+        <v>246</v>
+      </c>
+      <c r="O207" s="374" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="208" spans="2:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H208" s="78"/>
+      <c r="I208" s="307" t="s">
+        <v>242</v>
+      </c>
+      <c r="J208" s="308"/>
+      <c r="K208" s="250"/>
+      <c r="L208" s="250"/>
+      <c r="M208" s="371"/>
+      <c r="N208" s="378"/>
+      <c r="O208" s="375"/>
+    </row>
+    <row r="209" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H209" s="78"/>
+      <c r="I209" s="309" t="s">
+        <v>243</v>
+      </c>
+      <c r="J209" s="310"/>
+      <c r="K209" s="372"/>
+      <c r="L209" s="372"/>
+      <c r="M209" s="373"/>
+      <c r="N209" s="379"/>
+      <c r="O209" s="376"/>
+    </row>
+    <row r="210" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H210" s="74"/>
+      <c r="I210" s="297" t="s">
         <v>18</v>
       </c>
-      <c r="J201" s="311"/>
-[...147 lines deleted...]
-      <c r="J210" s="246"/>
+      <c r="J210" s="298"/>
       <c r="K210" s="366" t="s">
-        <v>234</v>
-[...14 lines deleted...]
-      <c r="F211" s="93"/>
+        <v>510</v>
+      </c>
+      <c r="L210" s="300"/>
+      <c r="M210" s="300"/>
+      <c r="N210" s="300" t="s">
+        <v>511</v>
+      </c>
+      <c r="O210" s="300" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="211" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H211" s="74"/>
-      <c r="I211" s="247" t="s">
-[...12 lines deleted...]
-      <c r="D212"/>
+      <c r="I211" s="367" t="s">
+        <v>177</v>
+      </c>
+      <c r="J211" s="368"/>
+      <c r="K211" s="366"/>
+      <c r="L211" s="300"/>
+      <c r="M211" s="300"/>
+      <c r="N211" s="300"/>
+      <c r="O211" s="300"/>
+    </row>
+    <row r="212" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F212" s="93"/>
       <c r="H212" s="74"/>
-      <c r="I212" s="249" t="s">
-[...12 lines deleted...]
-      <c r="D213"/>
+      <c r="I212" s="314" t="s">
+        <v>178</v>
+      </c>
+      <c r="J212" s="315"/>
+      <c r="K212" s="366"/>
+      <c r="L212" s="300"/>
+      <c r="M212" s="300"/>
+      <c r="N212" s="300"/>
+      <c r="O212" s="300"/>
+    </row>
+    <row r="213" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="F213" s="93"/>
       <c r="H213" s="74"/>
-      <c r="I213" s="312" t="s">
-[...12 lines deleted...]
-        <v>247</v>
+      <c r="I213" s="296" t="s">
+        <v>195</v>
+      </c>
+      <c r="J213" s="296"/>
+      <c r="K213" s="253" t="s">
+        <v>74</v>
+      </c>
+      <c r="L213" s="253"/>
+      <c r="M213" s="253"/>
+      <c r="N213" s="254" t="s">
+        <v>67</v>
+      </c>
+      <c r="O213" s="240" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="214" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B214" s="173"/>
-      <c r="C214" s="173"/>
+      <c r="B214" s="161"/>
+      <c r="C214" s="161"/>
       <c r="D214"/>
       <c r="F214" s="93"/>
       <c r="H214" s="74"/>
-      <c r="I214" s="314" t="s">
-[...11 lines deleted...]
-      <c r="C215" s="173"/>
+      <c r="I214" s="296"/>
+      <c r="J214" s="296"/>
+      <c r="K214" s="253"/>
+      <c r="L214" s="253"/>
+      <c r="M214" s="253"/>
+      <c r="N214" s="254"/>
+      <c r="O214" s="240"/>
+    </row>
+    <row r="215" spans="2:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B215" s="161"/>
+      <c r="C215" s="161"/>
       <c r="D215"/>
       <c r="F215" s="93"/>
       <c r="H215" s="74"/>
-      <c r="I215" s="361" t="s">
-[...7 lines deleted...]
-      <c r="O215" s="253"/>
+      <c r="I215" s="380"/>
+      <c r="J215" s="380"/>
+      <c r="K215" s="253"/>
+      <c r="L215" s="253"/>
+      <c r="M215" s="253"/>
+      <c r="N215" s="254"/>
+      <c r="O215" s="240"/>
     </row>
     <row r="216" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B216" s="173"/>
-      <c r="C216" s="173"/>
+      <c r="B216" s="161"/>
+      <c r="C216" s="161"/>
       <c r="D216"/>
       <c r="F216" s="93"/>
       <c r="H216" s="74"/>
-      <c r="I216" s="379" t="s">
-[...12 lines deleted...]
-        <v>236</v>
+      <c r="I216" s="355" t="s">
+        <v>167</v>
+      </c>
+      <c r="J216" s="356"/>
+      <c r="K216" s="357" t="s">
+        <v>170</v>
+      </c>
+      <c r="L216" s="299"/>
+      <c r="M216" s="299"/>
+      <c r="N216" s="275" t="s">
+        <v>171</v>
+      </c>
+      <c r="O216" s="300" t="s">
+        <v>172</v>
       </c>
     </row>
     <row r="217" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B217" s="173"/>
-      <c r="C217" s="173"/>
+      <c r="B217" s="161"/>
+      <c r="C217" s="161"/>
       <c r="D217"/>
       <c r="F217" s="93"/>
       <c r="H217" s="74"/>
-      <c r="I217" s="247" t="s">
-[...7 lines deleted...]
-      <c r="O217" s="244"/>
+      <c r="I217" s="381" t="s">
+        <v>168</v>
+      </c>
+      <c r="J217" s="382"/>
+      <c r="K217" s="357"/>
+      <c r="L217" s="299"/>
+      <c r="M217" s="299"/>
+      <c r="N217" s="275"/>
+      <c r="O217" s="300"/>
     </row>
     <row r="218" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B218" s="173"/>
-      <c r="C218" s="173"/>
+      <c r="B218" s="161"/>
+      <c r="C218" s="161"/>
       <c r="D218"/>
       <c r="F218" s="93"/>
       <c r="H218" s="74"/>
-      <c r="I218" s="249" t="s">
-[...7 lines deleted...]
-      <c r="O218" s="244"/>
+      <c r="I218" s="333" t="s">
+        <v>169</v>
+      </c>
+      <c r="J218" s="334"/>
+      <c r="K218" s="357"/>
+      <c r="L218" s="299"/>
+      <c r="M218" s="299"/>
+      <c r="N218" s="275"/>
+      <c r="O218" s="364"/>
     </row>
     <row r="219" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B219" s="173"/>
-      <c r="C219" s="173"/>
+      <c r="B219" s="161"/>
+      <c r="C219" s="161"/>
       <c r="D219"/>
       <c r="F219" s="93"/>
       <c r="H219" s="74"/>
-      <c r="I219" s="363" t="s">
-[...3 lines deleted...]
-      <c r="K219" s="264" t="s">
+      <c r="I219" s="241" t="s">
+        <v>533</v>
+      </c>
+      <c r="J219" s="242"/>
+      <c r="K219" s="342" t="s">
+        <v>225</v>
+      </c>
+      <c r="L219" s="343"/>
+      <c r="M219" s="344"/>
+      <c r="N219" s="351" t="s">
+        <v>226</v>
+      </c>
+      <c r="O219" s="240" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="220" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B220" s="161"/>
+      <c r="C220" s="161"/>
+      <c r="D220"/>
+      <c r="F220" s="93"/>
+      <c r="H220" s="74"/>
+      <c r="I220" s="243" t="s">
+        <v>534</v>
+      </c>
+      <c r="J220" s="244"/>
+      <c r="K220" s="345"/>
+      <c r="L220" s="346"/>
+      <c r="M220" s="347"/>
+      <c r="N220" s="352"/>
+      <c r="O220" s="240"/>
+    </row>
+    <row r="221" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B221" s="161"/>
+      <c r="C221" s="161"/>
+      <c r="D221"/>
+      <c r="F221" s="93"/>
+      <c r="H221" s="74"/>
+      <c r="I221" s="245" t="s">
+        <v>224</v>
+      </c>
+      <c r="J221" s="246"/>
+      <c r="K221" s="348"/>
+      <c r="L221" s="349"/>
+      <c r="M221" s="350"/>
+      <c r="N221" s="353"/>
+      <c r="O221" s="240"/>
+    </row>
+    <row r="222" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B222" s="161"/>
+      <c r="C222" s="161"/>
+      <c r="D222"/>
+      <c r="F222" s="93"/>
+      <c r="H222" s="74"/>
+      <c r="I222" s="301" t="s">
+        <v>163</v>
+      </c>
+      <c r="J222" s="302"/>
+      <c r="K222" s="260" t="s">
+        <v>236</v>
+      </c>
+      <c r="L222" s="251"/>
+      <c r="M222" s="251"/>
+      <c r="N222" s="259" t="s">
+        <v>237</v>
+      </c>
+      <c r="O222" s="247" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="223" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B223" s="161"/>
+      <c r="C223" s="161"/>
+      <c r="D223"/>
+      <c r="F223" s="93"/>
+      <c r="H223" s="74"/>
+      <c r="I223" s="303" t="s">
+        <v>234</v>
+      </c>
+      <c r="J223" s="304"/>
+      <c r="K223" s="260"/>
+      <c r="L223" s="251"/>
+      <c r="M223" s="251"/>
+      <c r="N223" s="259"/>
+      <c r="O223" s="248"/>
+    </row>
+    <row r="224" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B224" s="161"/>
+      <c r="C224" s="161"/>
+      <c r="D224"/>
+      <c r="F224" s="93"/>
+      <c r="H224" s="74"/>
+      <c r="I224" s="335" t="s">
+        <v>235</v>
+      </c>
+      <c r="J224" s="336"/>
+      <c r="K224" s="260"/>
+      <c r="L224" s="251"/>
+      <c r="M224" s="251"/>
+      <c r="N224" s="259"/>
+      <c r="O224" s="249"/>
+    </row>
+    <row r="225" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B225" s="161"/>
+      <c r="C225" s="161"/>
+      <c r="D225"/>
+      <c r="F225" s="93"/>
+      <c r="H225" s="74"/>
+      <c r="I225" s="362" t="s">
+        <v>222</v>
+      </c>
+      <c r="J225" s="363"/>
+      <c r="K225" s="258" t="s">
+        <v>225</v>
+      </c>
+      <c r="L225" s="253"/>
+      <c r="M225" s="253"/>
+      <c r="N225" s="254" t="s">
+        <v>226</v>
+      </c>
+      <c r="O225" s="255" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="226" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B226" s="161"/>
+      <c r="C226" s="161"/>
+      <c r="D226"/>
+      <c r="F226" s="93"/>
+      <c r="H226" s="74"/>
+      <c r="I226" s="243" t="s">
+        <v>223</v>
+      </c>
+      <c r="J226" s="244"/>
+      <c r="K226" s="258"/>
+      <c r="L226" s="253"/>
+      <c r="M226" s="253"/>
+      <c r="N226" s="254"/>
+      <c r="O226" s="240"/>
+    </row>
+    <row r="227" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B227" s="161"/>
+      <c r="C227" s="161"/>
+      <c r="D227"/>
+      <c r="F227" s="93"/>
+      <c r="H227" s="74"/>
+      <c r="I227" s="245" t="s">
+        <v>224</v>
+      </c>
+      <c r="J227" s="246"/>
+      <c r="K227" s="258"/>
+      <c r="L227" s="253"/>
+      <c r="M227" s="253"/>
+      <c r="N227" s="254"/>
+      <c r="O227" s="240"/>
+    </row>
+    <row r="228" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B228" s="161"/>
+      <c r="C228" s="161"/>
+      <c r="D228"/>
+      <c r="F228" s="93"/>
+      <c r="H228" s="74"/>
+      <c r="I228" s="337" t="s">
+        <v>91</v>
+      </c>
+      <c r="J228" s="338"/>
+      <c r="K228" s="260" t="s">
         <v>16</v>
       </c>
-      <c r="L219" s="255"/>
-[...1 lines deleted...]
-      <c r="N219" s="260" t="s">
+      <c r="L228" s="251"/>
+      <c r="M228" s="251"/>
+      <c r="N228" s="256" t="s">
         <v>19</v>
       </c>
-      <c r="O219" s="260" t="s">
+      <c r="O228" s="256" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="220" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-[...136 lines deleted...]
-    </row>
     <row r="229" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B229" s="173"/>
-      <c r="C229" s="173"/>
+      <c r="B229" s="161"/>
+      <c r="C229" s="161"/>
       <c r="D229"/>
       <c r="H229" s="74"/>
-      <c r="I229"/>
-[...57 lines deleted...]
-    <row r="235" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I229" s="318" t="s">
+        <v>75</v>
+      </c>
+      <c r="J229" s="319"/>
+      <c r="K229" s="260"/>
+      <c r="L229" s="251"/>
+      <c r="M229" s="251"/>
+      <c r="N229" s="256"/>
+      <c r="O229" s="256"/>
+    </row>
+    <row r="230" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B230" s="161"/>
+      <c r="C230" s="161"/>
+      <c r="D230"/>
+      <c r="H230" s="74"/>
+      <c r="I230" s="320" t="s">
+        <v>76</v>
+      </c>
+      <c r="J230" s="321"/>
+      <c r="K230" s="260"/>
+      <c r="L230" s="251"/>
+      <c r="M230" s="251"/>
+      <c r="N230" s="256"/>
+      <c r="O230" s="256"/>
+    </row>
+    <row r="231" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B231" s="161"/>
+      <c r="C231" s="161"/>
+      <c r="D231"/>
+      <c r="H231" s="74"/>
+      <c r="I231" s="295" t="s">
+        <v>194</v>
+      </c>
+      <c r="J231" s="295"/>
+      <c r="K231" s="253" t="s">
+        <v>143</v>
+      </c>
+      <c r="L231" s="253"/>
+      <c r="M231" s="253"/>
+      <c r="N231" s="254" t="s">
+        <v>144</v>
+      </c>
+      <c r="O231" s="240" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="232" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B232" s="161"/>
+      <c r="C232" s="161"/>
+      <c r="D232"/>
+      <c r="H232" s="74"/>
+      <c r="I232" s="296"/>
+      <c r="J232" s="296"/>
+      <c r="K232" s="253"/>
+      <c r="L232" s="253"/>
+      <c r="M232" s="253"/>
+      <c r="N232" s="254"/>
+      <c r="O232" s="240"/>
+    </row>
+    <row r="233" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B233" s="161"/>
+      <c r="C233" s="161"/>
+      <c r="D233"/>
+      <c r="H233" s="74"/>
+      <c r="I233" s="296"/>
+      <c r="J233" s="296"/>
+      <c r="K233" s="253"/>
+      <c r="L233" s="253"/>
+      <c r="M233" s="253"/>
+      <c r="N233" s="254"/>
+      <c r="O233" s="240"/>
+    </row>
+    <row r="234" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B234" s="161"/>
+      <c r="C234" s="161"/>
+      <c r="D234"/>
+      <c r="H234" s="74"/>
+      <c r="I234" s="294" t="s">
+        <v>536</v>
+      </c>
+      <c r="J234" s="294"/>
+      <c r="K234" s="251" t="s">
+        <v>74</v>
+      </c>
+      <c r="L234" s="251"/>
+      <c r="M234" s="251"/>
+      <c r="N234" s="251" t="s">
+        <v>67</v>
+      </c>
+      <c r="O234" s="256" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="235" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B235" s="161"/>
+      <c r="C235" s="161"/>
+      <c r="D235"/>
       <c r="H235" s="74"/>
-      <c r="I235" s="265"/>
-[...4 lines deleted...]
-      <c r="N235" s="261"/>
+      <c r="I235" s="294"/>
+      <c r="J235" s="294"/>
+      <c r="K235" s="251"/>
+      <c r="L235" s="251"/>
+      <c r="M235" s="251"/>
+      <c r="N235" s="251"/>
       <c r="O235" s="256"/>
     </row>
-    <row r="236" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="N236" s="261"/>
+    <row r="236" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B236" s="161"/>
+      <c r="C236" s="161"/>
+      <c r="D236"/>
+      <c r="H236" s="74"/>
+      <c r="I236" s="294"/>
+      <c r="J236" s="294"/>
+      <c r="K236" s="251"/>
+      <c r="L236" s="251"/>
+      <c r="M236" s="251"/>
+      <c r="N236" s="251"/>
       <c r="O236" s="256"/>
     </row>
-    <row r="237" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="O238" s="6"/>
+    <row r="237" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B237" s="161"/>
+      <c r="C237" s="161"/>
+      <c r="D237"/>
+      <c r="F237" s="94"/>
+      <c r="H237" s="78"/>
+      <c r="I237"/>
+      <c r="J237"/>
+      <c r="K237"/>
+      <c r="L237"/>
+      <c r="M237"/>
+      <c r="N237" s="154"/>
+      <c r="O237"/>
+    </row>
+    <row r="238" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B238" s="161"/>
+      <c r="C238" s="161"/>
+      <c r="D238"/>
+      <c r="H238" s="74"/>
+      <c r="I238"/>
+      <c r="J238"/>
+      <c r="K238"/>
+      <c r="L238"/>
+      <c r="M238"/>
+      <c r="N238" s="154"/>
+      <c r="O238"/>
     </row>
     <row r="239" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="H239" s="378"/>
+      <c r="H239" s="76"/>
+      <c r="I239"/>
+      <c r="J239"/>
+      <c r="K239"/>
+      <c r="L239"/>
+      <c r="M239"/>
+      <c r="N239" s="154"/>
+      <c r="O239"/>
     </row>
     <row r="240" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="H240" s="78"/>
-[...5 lines deleted...]
-      <c r="O240" s="21"/>
+      <c r="H240" s="361"/>
+      <c r="I240" s="339"/>
+      <c r="J240" s="339"/>
+      <c r="K240" s="250"/>
+      <c r="L240" s="250"/>
+      <c r="M240" s="250"/>
+      <c r="N240" s="257"/>
+      <c r="O240" s="252"/>
     </row>
     <row r="241" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="H241" s="74"/>
-[...5 lines deleted...]
-      <c r="O241" s="21"/>
+      <c r="H241" s="361"/>
+      <c r="I241" s="261"/>
+      <c r="J241" s="261"/>
+      <c r="K241" s="250"/>
+      <c r="L241" s="250"/>
+      <c r="M241" s="250"/>
+      <c r="N241" s="257"/>
+      <c r="O241" s="252"/>
     </row>
     <row r="242" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="H242" s="78"/>
-[...88 lines deleted...]
-      <c r="B250" s="113"/>
+      <c r="H242" s="361"/>
+      <c r="I242" s="261"/>
+      <c r="J242" s="261"/>
+      <c r="K242" s="250"/>
+      <c r="L242" s="250"/>
+      <c r="M242" s="250"/>
+      <c r="N242" s="257"/>
+      <c r="O242" s="252"/>
+    </row>
+    <row r="243" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H243" s="78"/>
+      <c r="I243" s="339"/>
+      <c r="J243" s="339"/>
+      <c r="K243" s="250"/>
+      <c r="L243" s="250"/>
+      <c r="M243" s="250"/>
+      <c r="N243" s="257"/>
+      <c r="O243" s="252"/>
+    </row>
+    <row r="244" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H244" s="74"/>
+      <c r="I244" s="261"/>
+      <c r="J244" s="261"/>
+      <c r="K244" s="250"/>
+      <c r="L244" s="250"/>
+      <c r="M244" s="250"/>
+      <c r="N244" s="257"/>
+      <c r="O244" s="252"/>
+    </row>
+    <row r="245" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H245" s="78"/>
+      <c r="I245" s="261"/>
+      <c r="J245" s="261"/>
+      <c r="K245" s="250"/>
+      <c r="L245" s="250"/>
+      <c r="M245" s="250"/>
+      <c r="N245" s="257"/>
+      <c r="O245" s="252"/>
+    </row>
+    <row r="246" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H246" s="361"/>
+      <c r="I246" s="60"/>
+      <c r="J246" s="60"/>
+      <c r="K246" s="60"/>
+      <c r="L246" s="60"/>
+      <c r="M246" s="60"/>
+      <c r="O246" s="60"/>
+    </row>
+    <row r="247" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H247" s="361"/>
+      <c r="I247" s="60"/>
+      <c r="J247" s="60"/>
+      <c r="K247" s="60"/>
+      <c r="L247" s="60"/>
+      <c r="M247" s="60"/>
+      <c r="O247" s="6"/>
+    </row>
+    <row r="248" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H248" s="361"/>
+    </row>
+    <row r="249" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H249" s="78"/>
+      <c r="J249" s="21"/>
+      <c r="K249" s="21"/>
+      <c r="L249" s="21"/>
+      <c r="M249" s="21"/>
+      <c r="N249" s="155"/>
+      <c r="O249" s="21"/>
+    </row>
+    <row r="250" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H250" s="74"/>
+      <c r="J250" s="21"/>
+      <c r="K250" s="21"/>
+      <c r="L250" s="21"/>
+      <c r="M250" s="21"/>
+      <c r="N250" s="155"/>
+      <c r="O250" s="21"/>
+    </row>
+    <row r="251" spans="2:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H251" s="78"/>
+      <c r="J251" s="21"/>
+      <c r="K251" s="21"/>
+      <c r="L251" s="21"/>
+      <c r="M251" s="21"/>
+      <c r="N251" s="155"/>
+      <c r="O251" s="21"/>
+    </row>
+    <row r="252" spans="2:16" s="21" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B252" s="111"/>
+      <c r="C252" s="109"/>
+      <c r="D252" s="25"/>
+      <c r="E252" s="96"/>
+      <c r="F252" s="97"/>
+      <c r="G252" s="95"/>
+      <c r="H252" s="119"/>
+      <c r="I252" s="5"/>
+      <c r="J252"/>
+      <c r="K252"/>
+      <c r="L252"/>
+      <c r="M252"/>
+      <c r="N252" s="154"/>
+      <c r="O252"/>
+    </row>
+    <row r="253" spans="2:16" s="21" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B253" s="111"/>
+      <c r="C253" s="109"/>
+      <c r="D253" s="25"/>
+      <c r="E253" s="96"/>
+      <c r="F253" s="97"/>
+      <c r="G253" s="95"/>
+      <c r="H253" s="120"/>
+      <c r="I253" s="5"/>
+      <c r="J253"/>
+      <c r="K253"/>
+      <c r="L253"/>
+      <c r="M253"/>
+      <c r="N253" s="154"/>
+      <c r="O253"/>
+    </row>
+    <row r="254" spans="2:16" s="21" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B254" s="111"/>
+      <c r="C254" s="109"/>
+      <c r="D254" s="25"/>
+      <c r="E254" s="96"/>
+      <c r="F254" s="97"/>
+      <c r="G254" s="95"/>
+      <c r="H254" s="119"/>
+      <c r="I254" s="5"/>
+      <c r="J254"/>
+      <c r="K254"/>
+      <c r="L254"/>
+      <c r="M254"/>
+      <c r="N254" s="154"/>
+      <c r="O254"/>
+    </row>
+    <row r="255" spans="2:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B255" s="110"/>
+      <c r="C255" s="110"/>
+      <c r="D255" s="60"/>
+      <c r="E255" s="60"/>
+      <c r="F255" s="60"/>
+      <c r="G255" s="60"/>
+      <c r="H255" s="60"/>
+      <c r="J255"/>
+      <c r="K255"/>
+      <c r="L255"/>
+      <c r="M255"/>
+      <c r="N255" s="154"/>
+      <c r="O255"/>
+      <c r="P255"/>
+    </row>
+    <row r="256" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B256" s="110"/>
+      <c r="C256" s="110"/>
+      <c r="D256" s="23"/>
+      <c r="E256" s="60"/>
+      <c r="F256" s="26"/>
+      <c r="G256" s="60"/>
+      <c r="H256" s="60"/>
+      <c r="P256"/>
+    </row>
+    <row r="257" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="P257"/>
+    </row>
+    <row r="258" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="P258"/>
+    </row>
+    <row r="259" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B259" s="113"/>
     </row>
   </sheetData>
-  <mergeCells count="106">
-[...1 lines deleted...]
-    <mergeCell ref="K234:M236"/>
+  <mergeCells count="107">
+    <mergeCell ref="H246:H248"/>
+    <mergeCell ref="I243:J243"/>
+    <mergeCell ref="H240:H242"/>
+    <mergeCell ref="I225:J225"/>
+    <mergeCell ref="I226:J226"/>
+    <mergeCell ref="I227:J227"/>
+    <mergeCell ref="O243:O245"/>
+    <mergeCell ref="I244:J244"/>
+    <mergeCell ref="I245:J245"/>
+    <mergeCell ref="N243:N245"/>
+    <mergeCell ref="K228:M230"/>
+    <mergeCell ref="I240:J240"/>
+    <mergeCell ref="I241:J241"/>
+    <mergeCell ref="K201:M203"/>
+    <mergeCell ref="K243:M245"/>
+    <mergeCell ref="K219:M221"/>
+    <mergeCell ref="N219:N221"/>
+    <mergeCell ref="N213:N215"/>
+    <mergeCell ref="N201:N203"/>
+    <mergeCell ref="I216:J216"/>
+    <mergeCell ref="K216:M218"/>
+    <mergeCell ref="N216:N218"/>
+    <mergeCell ref="I204:J206"/>
+    <mergeCell ref="N210:N212"/>
     <mergeCell ref="K210:M212"/>
-    <mergeCell ref="N210:N212"/>
-[...3 lines deleted...]
-    <mergeCell ref="I216:J216"/>
+    <mergeCell ref="I211:J211"/>
+    <mergeCell ref="K207:M209"/>
+    <mergeCell ref="N207:N209"/>
+    <mergeCell ref="I213:J215"/>
+    <mergeCell ref="K213:M215"/>
     <mergeCell ref="I217:J217"/>
+    <mergeCell ref="I203:J203"/>
+    <mergeCell ref="I229:J229"/>
+    <mergeCell ref="I230:J230"/>
+    <mergeCell ref="B160:O160"/>
+    <mergeCell ref="B169:O169"/>
+    <mergeCell ref="I202:J202"/>
+    <mergeCell ref="I201:J201"/>
+    <mergeCell ref="K198:M200"/>
+    <mergeCell ref="O201:O203"/>
     <mergeCell ref="I218:J218"/>
-    <mergeCell ref="O234:O236"/>
-[...14 lines deleted...]
-    <mergeCell ref="B89:O89"/>
+    <mergeCell ref="I224:J224"/>
+    <mergeCell ref="I228:J228"/>
+    <mergeCell ref="O198:O200"/>
+    <mergeCell ref="O216:O218"/>
+    <mergeCell ref="O210:O212"/>
+    <mergeCell ref="O213:O215"/>
+    <mergeCell ref="O207:O209"/>
+    <mergeCell ref="I210:J210"/>
+    <mergeCell ref="K204:M206"/>
+    <mergeCell ref="N204:N206"/>
+    <mergeCell ref="O204:O206"/>
+    <mergeCell ref="I222:J222"/>
+    <mergeCell ref="I223:J223"/>
+    <mergeCell ref="I207:J207"/>
     <mergeCell ref="I208:J208"/>
     <mergeCell ref="I209:J209"/>
-    <mergeCell ref="I215:J215"/>
-[...28 lines deleted...]
-    <mergeCell ref="O192:O194"/>
+    <mergeCell ref="I212:J212"/>
     <mergeCell ref="B2:O2"/>
     <mergeCell ref="B4:O4"/>
     <mergeCell ref="B14:O14"/>
     <mergeCell ref="B23:O23"/>
     <mergeCell ref="B7:O7"/>
     <mergeCell ref="B3:O3"/>
     <mergeCell ref="B12:O12"/>
     <mergeCell ref="B9:O9"/>
     <mergeCell ref="B8:O8"/>
     <mergeCell ref="B11:O11"/>
-    <mergeCell ref="K192:M194"/>
-[...8 lines deleted...]
-    <mergeCell ref="O198:O200"/>
+    <mergeCell ref="I196:O196"/>
+    <mergeCell ref="B95:O95"/>
+    <mergeCell ref="B44:O44"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B51:O51"/>
     <mergeCell ref="N198:N200"/>
-    <mergeCell ref="I204:J206"/>
-[...9 lines deleted...]
-    <mergeCell ref="O213:O215"/>
+    <mergeCell ref="K197:M197"/>
+    <mergeCell ref="B173:O173"/>
+    <mergeCell ref="B192:O192"/>
+    <mergeCell ref="I198:J200"/>
+    <mergeCell ref="B188:O188"/>
+    <mergeCell ref="I197:J197"/>
+    <mergeCell ref="B66:O66"/>
+    <mergeCell ref="B130:O130"/>
+    <mergeCell ref="B108:O108"/>
+    <mergeCell ref="O219:O221"/>
+    <mergeCell ref="I219:J219"/>
+    <mergeCell ref="I220:J220"/>
+    <mergeCell ref="I221:J221"/>
+    <mergeCell ref="O222:O224"/>
+    <mergeCell ref="K240:M242"/>
+    <mergeCell ref="N234:N236"/>
+    <mergeCell ref="K234:M236"/>
+    <mergeCell ref="O240:O242"/>
     <mergeCell ref="K231:M233"/>
+    <mergeCell ref="N231:N233"/>
+    <mergeCell ref="O225:O227"/>
+    <mergeCell ref="O228:O230"/>
+    <mergeCell ref="N240:N242"/>
+    <mergeCell ref="O231:O233"/>
+    <mergeCell ref="N228:N230"/>
+    <mergeCell ref="K225:M227"/>
     <mergeCell ref="N225:N227"/>
-    <mergeCell ref="K225:M227"/>
-    <mergeCell ref="O231:O233"/>
+    <mergeCell ref="N222:N224"/>
     <mergeCell ref="K222:M224"/>
-    <mergeCell ref="N222:N224"/>
-[...9 lines deleted...]
-    <mergeCell ref="I233:J233"/>
+    <mergeCell ref="I242:J242"/>
+    <mergeCell ref="I234:J236"/>
+    <mergeCell ref="I231:J233"/>
+    <mergeCell ref="O234:O236"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="J5" r:id="rId1" xr:uid="{47298CFF-06E7-4B39-A0F6-636DD9976E37}"/>
-    <hyperlink ref="B33" r:id="rId2" xr:uid="{C3791F4C-903A-4B27-A804-DB98A4607262}"/>
-[...253 lines deleted...]
-    <hyperlink ref="B43" r:id="rId256" xr:uid="{C3489D3B-E141-4FD7-8142-F94EA77DB7C4}"/>
+    <hyperlink ref="B36" r:id="rId2" xr:uid="{C3791F4C-903A-4B27-A804-DB98A4607262}"/>
+    <hyperlink ref="B37" r:id="rId3" xr:uid="{1EB0D253-A4D7-4B3A-ADE0-1CE8DDB9469C}"/>
+    <hyperlink ref="J6" r:id="rId4" xr:uid="{86FE0367-2520-43EC-95BB-6F890574597F}"/>
+    <hyperlink ref="C68" r:id="rId5" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" xr:uid="{3C258BEE-76FF-4D27-8F4A-53886FF43BA3}"/>
+    <hyperlink ref="B68" r:id="rId6" xr:uid="{841FA687-BA7C-4E2C-8645-3883981E5AB4}"/>
+    <hyperlink ref="B102" r:id="rId7" xr:uid="{8DE26607-D74A-49CF-9275-2C671D7397DF}"/>
+    <hyperlink ref="B103" r:id="rId8" xr:uid="{501B7B77-E56F-491D-B44A-975F8C0748B8}"/>
+    <hyperlink ref="B104" r:id="rId9" xr:uid="{8250DAAD-20BC-41BA-A3EE-8F6C520B625B}"/>
+    <hyperlink ref="C97" r:id="rId10" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" xr:uid="{3C77F52C-F86E-4F18-91C3-F251B1B059E2}"/>
+    <hyperlink ref="B97" r:id="rId11" xr:uid="{93D305D6-80AD-4A12-B676-473E162B7975}"/>
+    <hyperlink ref="B74" r:id="rId12" xr:uid="{48B6E5B0-7A15-4360-99D8-B84ADC4A5ECF}"/>
+    <hyperlink ref="B179" r:id="rId13" xr:uid="{916D7E58-E6F9-4FCB-8E44-FE94AB4DC670}"/>
+    <hyperlink ref="B180" r:id="rId14" xr:uid="{D571B30E-01C2-4E67-8CC2-FE3352A8A1ED}"/>
+    <hyperlink ref="B181" r:id="rId15" xr:uid="{207A88F3-7CE2-4C46-9DCA-089125534735}"/>
+    <hyperlink ref="C171" r:id="rId16" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b998d1f7-f0c5-43cb-a8f9-86e7cc63e89e" xr:uid="{5942AEE3-8102-43DA-83AC-7E8AB69AF6FC}"/>
+    <hyperlink ref="B171" r:id="rId17" xr:uid="{29D4CE01-E91A-455C-B8CF-597D80FB2F61}"/>
+    <hyperlink ref="C190" r:id="rId18" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1132b526-bfce-49f3-a318-c5e1a9655347" xr:uid="{2B5DD3D5-17A1-48B9-BE8D-F35E72680738}"/>
+    <hyperlink ref="B190" r:id="rId19" xr:uid="{13490D1F-E23B-45D4-8243-E5643907D2B0}"/>
+    <hyperlink ref="B20" r:id="rId20" xr:uid="{C858BF4A-E082-412A-AD41-888DF52C8831}"/>
+    <hyperlink ref="B21" r:id="rId21" xr:uid="{F4288DD8-301A-4A54-A4DF-6480FDEF3C02}"/>
+    <hyperlink ref="C20" r:id="rId22" display="27120" xr:uid="{52C8AA99-686B-43E6-80DB-AC0638CCED16}"/>
+    <hyperlink ref="B105" r:id="rId23" xr:uid="{FC63A385-1EFD-4AB4-8F75-AEBAD8A73C7B}"/>
+    <hyperlink ref="C186" r:id="rId24" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" xr:uid="{966A0066-08B9-4AC5-8610-E0D51596D039}"/>
+    <hyperlink ref="B186" r:id="rId25" xr:uid="{A4ACA92D-16BB-4FC7-8B81-CB6630BE55C5}"/>
+    <hyperlink ref="C183" r:id="rId26" xr:uid="{4429F7FD-9E22-4904-B289-6FEF67CEEED4}"/>
+    <hyperlink ref="B183" r:id="rId27" xr:uid="{4E817A14-5BF7-4411-A219-7CA9220EC703}"/>
+    <hyperlink ref="B87" r:id="rId28" xr:uid="{850C3084-8831-47BF-B5C2-C0DC5B4AE510}"/>
+    <hyperlink ref="B88" r:id="rId29" xr:uid="{3B860217-325C-4644-9617-41266FC276A1}"/>
+    <hyperlink ref="B89" r:id="rId30" xr:uid="{F6B3AD48-11A0-4B29-A396-7862DA1F1B22}"/>
+    <hyperlink ref="B90" r:id="rId31" xr:uid="{0830FDC6-0590-48FE-87EC-E6410644C3A0}"/>
+    <hyperlink ref="B91" r:id="rId32" xr:uid="{D7EA1F3F-991F-453D-8914-E68C7255034E}"/>
+    <hyperlink ref="B92" r:id="rId33" xr:uid="{5190B271-47FA-43AD-A95A-A89BBAB2E471}"/>
+    <hyperlink ref="B93" r:id="rId34" xr:uid="{C6B02178-E2B7-4972-87A5-1B70E2A98E84}"/>
+    <hyperlink ref="B165" r:id="rId35" xr:uid="{E00B3DEE-1143-4DD3-A8BD-BAAC9B954512}"/>
+    <hyperlink ref="B166" r:id="rId36" xr:uid="{005F601A-2242-451E-BC05-92B9E41173CA}"/>
+    <hyperlink ref="B118" r:id="rId37" xr:uid="{812287D2-3BC1-4862-8E8E-27A111DF689C}"/>
+    <hyperlink ref="C118" r:id="rId38" xr:uid="{7C5A2639-36E5-4224-8356-57446A0DBE32}"/>
+    <hyperlink ref="C53" r:id="rId39" xr:uid="{3F594AF7-8B8C-4494-98BE-54C6AE288B1E}"/>
+    <hyperlink ref="B53" r:id="rId40" xr:uid="{0920FB35-175E-4E94-BE0C-D4243CB26C0C}"/>
+    <hyperlink ref="B54" r:id="rId41" xr:uid="{6EEC7C41-5936-4167-9259-14C6413C28AF}"/>
+    <hyperlink ref="B55" r:id="rId42" xr:uid="{4D7FDB0D-1F6A-4F74-AC52-1F0B2CAE77AE}"/>
+    <hyperlink ref="C56" r:id="rId43" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/03a03375-8d06-4c73-bf7f-17694895ccf2" xr:uid="{B44F8B58-7DA5-4D0C-9D71-802D4EBBE15C}"/>
+    <hyperlink ref="B56" r:id="rId44" xr:uid="{021F88DC-E926-4118-A646-FC4858D666E3}"/>
+    <hyperlink ref="B57" r:id="rId45" xr:uid="{3F154422-5D16-43E3-8370-B0A81A6F15ED}"/>
+    <hyperlink ref="B58" r:id="rId46" xr:uid="{4797D550-4AD5-4D53-AD9F-A246DF5A70C5}"/>
+    <hyperlink ref="C58" r:id="rId47" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e0d05dd3-6df4-4438-9f36-d28f305adf03" xr:uid="{39E6F87C-57C2-43C5-9A78-53D204FA540D}"/>
+    <hyperlink ref="B64" r:id="rId48" xr:uid="{E26F964E-694B-4843-BF89-256C2A624BBC}"/>
+    <hyperlink ref="B61" r:id="rId49" xr:uid="{7C2BA268-5228-4FA4-95F5-2251BA2318E3}"/>
+    <hyperlink ref="B62" r:id="rId50" xr:uid="{3703F995-53C1-4C4E-8BA8-F478DA27F164}"/>
+    <hyperlink ref="C61" r:id="rId51" xr:uid="{6EC962A8-66D4-493F-AF0D-F557CB4A24EE}"/>
+    <hyperlink ref="B63" r:id="rId52" xr:uid="{EC1FFDDB-D371-496F-AA66-4B30B39535AC}"/>
+    <hyperlink ref="C110" r:id="rId53" xr:uid="{F5D6BA3C-4D08-4A47-9AC0-DAF036C5B74D}"/>
+    <hyperlink ref="B110" r:id="rId54" xr:uid="{3A5FC6AF-944B-4658-9964-C4028F99A878}"/>
+    <hyperlink ref="C111" r:id="rId55" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f08d8a7b-7a53-4409-8401-d16e10baac92" xr:uid="{F1C040DC-71CA-4B41-9A81-52D8C89D6EBC}"/>
+    <hyperlink ref="B111" r:id="rId56" xr:uid="{C8C40BD6-9A03-4888-8B04-767057D9CBF4}"/>
+    <hyperlink ref="C112" r:id="rId57" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f08d8a7b-7a53-4409-8401-d16e10baac92" xr:uid="{C64DF370-0F67-4B9A-8825-307078898154}"/>
+    <hyperlink ref="B112" r:id="rId58" xr:uid="{7A09256C-AD8B-4F3D-9D40-E4DFDB108F06}"/>
+    <hyperlink ref="C182" r:id="rId59" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0be17a87-7bdd-4545-826f-e9d08d8d63a9" xr:uid="{4575EF2E-48A3-4A77-A1FA-B4E95330488A}"/>
+    <hyperlink ref="B182" r:id="rId60" xr:uid="{B9C61F0B-78B4-41D5-B306-0C75BFC5A811}"/>
+    <hyperlink ref="C113" r:id="rId61" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f1f3743f-96d2-4a29-9f19-0db43594a4ee" xr:uid="{03C81048-A57E-45B0-9A28-88AFE69AB485}"/>
+    <hyperlink ref="B113" r:id="rId62" xr:uid="{BE89EC86-1E14-4024-A5FE-FD5441533462}"/>
+    <hyperlink ref="C114" r:id="rId63" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/7d3ea50c-adfd-484c-b186-0d124dd2f260" xr:uid="{A97F07BC-75F6-4E0A-96B8-D5677351A211}"/>
+    <hyperlink ref="B114" r:id="rId64" xr:uid="{8BDDB02A-9F34-456C-8E7F-C99945073BA2}"/>
+    <hyperlink ref="B116" r:id="rId65" xr:uid="{19E642BD-5A0C-4AFE-BD0B-7E4DB9BA4F60}"/>
+    <hyperlink ref="C116" r:id="rId66" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0f5c9c32-ce34-445d-a2d4-387be420052f" xr:uid="{4EFA09D7-12EC-478E-B2CC-E1D91A3B7F5C}"/>
+    <hyperlink ref="B117" r:id="rId67" xr:uid="{2C125774-B309-4F9C-A6C0-FF5AABD5583A}"/>
+    <hyperlink ref="B119" r:id="rId68" xr:uid="{0829D447-AE62-4715-A134-6569F67D45A5}"/>
+    <hyperlink ref="B120" r:id="rId69" xr:uid="{C5457CDC-9715-4554-A2B4-E78FED15EDC3}"/>
+    <hyperlink ref="B115" r:id="rId70" xr:uid="{AC524CA1-38D5-44FC-99E4-7DEC6FE87BFD}"/>
+    <hyperlink ref="C115" r:id="rId71" xr:uid="{E7822363-AA57-4FA2-8877-D8034F49BD4B}"/>
+    <hyperlink ref="B121" r:id="rId72" xr:uid="{E8E45E17-772D-4451-A68E-197952A7F0E4}"/>
+    <hyperlink ref="C121" r:id="rId73" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e78dc435-e7f2-4f1b-8bbc-055c15a6f056" xr:uid="{1BFC74D8-D2C3-46E8-857E-B5EA0F8BB496}"/>
+    <hyperlink ref="B69" r:id="rId74" xr:uid="{6F30A282-80CC-403B-8929-15DB0BB4C02B}"/>
+    <hyperlink ref="B70" r:id="rId75" xr:uid="{399BC73C-B484-4765-BF34-D3859DF9CBFA}"/>
+    <hyperlink ref="B71" r:id="rId76" xr:uid="{32070595-C77A-4FEA-B008-F6DE99916161}"/>
+    <hyperlink ref="B72" r:id="rId77" xr:uid="{28A3FDC3-2939-4532-8E87-72479037FE28}"/>
+    <hyperlink ref="B73" r:id="rId78" xr:uid="{E2C1B929-F4C8-465C-AE73-AC34DAA9E0EB}"/>
+    <hyperlink ref="B75" r:id="rId79" xr:uid="{66EA1BAE-24D8-4DCC-90DE-FBE8FD61E18C}"/>
+    <hyperlink ref="B76" r:id="rId80" xr:uid="{E88855CD-59AB-4D90-A423-5C438203B3F3}"/>
+    <hyperlink ref="B77" r:id="rId81" xr:uid="{6F461AEF-0C57-4B97-869F-67B453359EAD}"/>
+    <hyperlink ref="B78" r:id="rId82" xr:uid="{9A5D2B42-9958-4699-81EB-EC27D5DB89A1}"/>
+    <hyperlink ref="B79" r:id="rId83" xr:uid="{276ACE61-B69F-4B41-ABC2-F03E80482B08}"/>
+    <hyperlink ref="B80" r:id="rId84" xr:uid="{409CA766-F94B-47A8-B996-3D48DB598F9B}"/>
+    <hyperlink ref="B81" r:id="rId85" xr:uid="{FC0FCBC1-DA64-4690-A591-546E1175F619}"/>
+    <hyperlink ref="B82" r:id="rId86" xr:uid="{83FC1911-369B-48E6-9236-05AF2DE7DE3C}"/>
+    <hyperlink ref="B83" r:id="rId87" xr:uid="{3FE2DC42-9EF0-4E4A-A183-D7BD68B5AA25}"/>
+    <hyperlink ref="B84" r:id="rId88" xr:uid="{81030136-4E1A-401C-97A4-F2B0DE7F394C}"/>
+    <hyperlink ref="B98" r:id="rId89" xr:uid="{554A081E-1D8D-400E-BEDA-0B3932A954FF}"/>
+    <hyperlink ref="B99" r:id="rId90" xr:uid="{1776C693-5495-40F7-9678-21D810184E8E}"/>
+    <hyperlink ref="B100" r:id="rId91" xr:uid="{E1A43DB2-94B5-497E-AF32-A629CD813E0E}"/>
+    <hyperlink ref="B101" r:id="rId92" xr:uid="{F7F09C55-2991-49FF-A201-4BB6DCCB6A01}"/>
+    <hyperlink ref="C122" r:id="rId93" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/410473e1-b651-418e-a5f5-05ea31de7388" xr:uid="{B15D0399-845A-4684-BDF8-1F50BBD0DA9C}"/>
+    <hyperlink ref="B122" r:id="rId94" xr:uid="{3AA735D1-566C-4009-BC9A-6769803C09D4}"/>
+    <hyperlink ref="B123" r:id="rId95" xr:uid="{2A8FF5F4-C553-41DE-BCDA-461EF68C3834}"/>
+    <hyperlink ref="B127" r:id="rId96" xr:uid="{1CCC1879-F528-4969-B6C1-5970E7DF74F2}"/>
+    <hyperlink ref="C132" r:id="rId97" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fe2f3b5b-b47b-4ed8-b534-12dc8a8dd0b3" xr:uid="{454D9E1F-7D9C-4999-8D96-A946FD5EFFAD}"/>
+    <hyperlink ref="B132" r:id="rId98" xr:uid="{42DFC30A-F3BE-4088-B04F-291B3B6F2D77}"/>
+    <hyperlink ref="B134" r:id="rId99" xr:uid="{1FA35272-4599-4C4A-8490-27BF1EA8F4F5}"/>
+    <hyperlink ref="C134" r:id="rId100" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" xr:uid="{400FE7F3-F654-460E-8495-8D6D14E85268}"/>
+    <hyperlink ref="B135" r:id="rId101" xr:uid="{1D0BA290-75AF-4EE8-B40B-2CA0FB591AFD}"/>
+    <hyperlink ref="B136" r:id="rId102" xr:uid="{D63C0C25-22E7-462B-8E9A-5DC34EE599A7}"/>
+    <hyperlink ref="B137" r:id="rId103" xr:uid="{321304A9-EB8C-4E75-8657-86B7729C0449}"/>
+    <hyperlink ref="C162" r:id="rId104" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" xr:uid="{268E4349-081E-4165-98FB-A101BCB685C7}"/>
+    <hyperlink ref="B162" r:id="rId105" xr:uid="{32E01EB2-6BE3-435D-B5F0-1013D2AB1688}"/>
+    <hyperlink ref="B167" r:id="rId106" xr:uid="{5DF050F9-CFB2-49DF-9F3A-ABB7C1F589A2}"/>
+    <hyperlink ref="C167" r:id="rId107" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/42957fa3-99fc-4c16-b87a-f1cf6fb55de7" xr:uid="{E806FA05-D127-41B6-90E9-C15A36F22B02}"/>
+    <hyperlink ref="C163" r:id="rId108" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fa40b2b0-110b-4202-8ad7-2058a746e482" xr:uid="{18EB3938-1413-459F-8173-F39E7F87FAD7}"/>
+    <hyperlink ref="B163" r:id="rId109" xr:uid="{A97A2231-5403-4108-8A19-4F46B3AFADF9}"/>
+    <hyperlink ref="B178" r:id="rId110" xr:uid="{50FE2620-E8F2-4700-9E81-D8BCDE3573CC}"/>
+    <hyperlink ref="C77" r:id="rId111" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{A4BFB2EA-3C0C-4E26-8B57-25CCA5A4EF25}"/>
+    <hyperlink ref="C74" r:id="rId112" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" xr:uid="{A8EF7849-638B-4DBB-BF79-78847279AB7B}"/>
+    <hyperlink ref="B184" r:id="rId113" xr:uid="{D9713842-565E-4630-BA79-E4A4B5958A36}"/>
+    <hyperlink ref="B138" r:id="rId114" xr:uid="{96CF97B3-EA0F-483F-9398-98F2EFF0F649}"/>
+    <hyperlink ref="C138" r:id="rId115" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/daf07fc3-03f0-4083-9444-6aa0341e4af0" xr:uid="{D2BC24C2-6C7F-4424-ADCE-09C6B45DC201}"/>
+    <hyperlink ref="B139" r:id="rId116" xr:uid="{6866872F-6A2D-441E-AA5F-2643B58B26F4}"/>
+    <hyperlink ref="B140" r:id="rId117" xr:uid="{E8F9ED1E-3FEC-448A-93A2-542772AF2818}"/>
+    <hyperlink ref="B141" r:id="rId118" xr:uid="{0DA5AF44-FF84-4AE7-95B9-6FC0B632F498}"/>
+    <hyperlink ref="B86" r:id="rId119" xr:uid="{99420E07-5026-43E7-B731-760C7169B673}"/>
+    <hyperlink ref="B85" r:id="rId120" xr:uid="{599B8DD6-C5BD-47F4-AA1D-FF47885316B8}"/>
+    <hyperlink ref="B124" r:id="rId121" xr:uid="{0F30875A-B659-4653-A2DC-0E32029BBCCA}"/>
+    <hyperlink ref="C125" r:id="rId122" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" xr:uid="{0608F25F-2E0E-4A43-B90E-D109D157E993}"/>
+    <hyperlink ref="B125" r:id="rId123" xr:uid="{F8D06925-D8D0-4D8A-8C81-005FC2376E60}"/>
+    <hyperlink ref="B126" r:id="rId124" xr:uid="{FBF46A62-F9F2-42A5-9E9C-53AD4221248B}"/>
+    <hyperlink ref="C185" r:id="rId125" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/1a488e4f-11e0-46a9-8e82-55b86d1f82ab" xr:uid="{517036DE-18AE-41EF-BCFA-A6830A6FF38A}"/>
+    <hyperlink ref="B185" r:id="rId126" xr:uid="{4A75AC91-C533-4A47-9AA7-4504E48C5448}"/>
+    <hyperlink ref="B142" r:id="rId127" xr:uid="{080C6572-5754-4245-9877-8DAB7CD8619B}"/>
+    <hyperlink ref="C164" r:id="rId128" xr:uid="{87C76701-9B15-4E53-A479-B34A387244E8}"/>
+    <hyperlink ref="B164" r:id="rId129" xr:uid="{464D21A8-100E-455B-B141-F866072E005B}"/>
+    <hyperlink ref="B177" r:id="rId130" xr:uid="{1876A6CB-CC83-4529-B2FA-1ECCF1F76474}"/>
+    <hyperlink ref="B176" r:id="rId131" xr:uid="{BF407D14-1D74-416B-9BF0-996016C1815D}"/>
+    <hyperlink ref="B175" r:id="rId132" xr:uid="{A8C962D3-B730-45DB-835D-2CCD649F43DC}"/>
+    <hyperlink ref="C175" r:id="rId133" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a916dacb-5dd8-4f19-a9d8-a36c9d3ee08a" xr:uid="{0FF28D14-EDC5-4888-9C2E-F3AF2928420D}"/>
+    <hyperlink ref="B143" r:id="rId134" xr:uid="{C3C71638-62B9-480D-B7B3-3C6D10B71878}"/>
+    <hyperlink ref="C144" r:id="rId135" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" xr:uid="{FD8C3AB1-04EA-4A16-B860-F70D39E43C78}"/>
+    <hyperlink ref="B144" r:id="rId136" xr:uid="{D266FCE4-47AB-4A09-9245-2E80A66221EA}"/>
+    <hyperlink ref="B145" r:id="rId137" xr:uid="{0E76A1B7-B9CE-4006-BC91-B1DD8AF62ACE}"/>
+    <hyperlink ref="B146" r:id="rId138" xr:uid="{53561B53-89D3-41DA-934A-1BB25C025F45}"/>
+    <hyperlink ref="B147" r:id="rId139" xr:uid="{F1C8C43B-DB8E-4340-9F82-68392B71A37B}"/>
+    <hyperlink ref="B148" r:id="rId140" xr:uid="{574143DB-ECCD-49DF-B4A7-334AE01B3DF1}"/>
+    <hyperlink ref="B149" r:id="rId141" xr:uid="{10FFE2A6-1084-4EE8-AD4A-BA9A064ADCD8}"/>
+    <hyperlink ref="B150" r:id="rId142" xr:uid="{55035A3B-02D0-4356-AB36-B45E9E32D215}"/>
+    <hyperlink ref="B151" r:id="rId143" xr:uid="{960BA531-E1AC-4502-A4C8-0091401C1B47}"/>
+    <hyperlink ref="B152" r:id="rId144" xr:uid="{35992547-FBA5-4E60-A9C7-C1A832BED918}"/>
+    <hyperlink ref="B153" r:id="rId145" xr:uid="{21FEB383-C0E9-4A14-8981-C02952919CB5}"/>
+    <hyperlink ref="B154" r:id="rId146" xr:uid="{860DA720-456F-4847-97B5-B4DB9A0E0AAF}"/>
+    <hyperlink ref="C101" r:id="rId147" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" xr:uid="{A92C57B1-B5F0-452F-9D96-8429D77A1C8C}"/>
+    <hyperlink ref="C85" r:id="rId148" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{064DB998-C186-425B-B592-411F94758220}"/>
+    <hyperlink ref="C54" r:id="rId149" xr:uid="{1F09F18B-7488-4915-8C37-4EDD5C40EC98}"/>
+    <hyperlink ref="C55" r:id="rId150" xr:uid="{016DA4B9-FE0F-447F-A363-6BF26031446C}"/>
+    <hyperlink ref="C57" r:id="rId151" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/03a03375-8d06-4c73-bf7f-17694895ccf2" xr:uid="{DCB24EEF-05CF-4244-B453-ABBF55C3F840}"/>
+    <hyperlink ref="C59" r:id="rId152" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05da0d1a-ed6d-4d5a-93ab-013f5eb25051" xr:uid="{F34146E1-3735-422D-A06B-2DB67BF479A8}"/>
+    <hyperlink ref="B59" r:id="rId153" xr:uid="{1C7853AA-FEEE-46FC-ABEC-C56360E1F6BA}"/>
+    <hyperlink ref="B60" r:id="rId154" xr:uid="{B023EB7D-2EFD-47C9-B425-25C62F91500C}"/>
+    <hyperlink ref="C21" r:id="rId155" display="27120" xr:uid="{E4D6A9D5-315D-4DF3-801C-B58F05CA4245}"/>
+    <hyperlink ref="C36" r:id="rId156" display="27120" xr:uid="{7AE8FEFB-62CA-4ED3-8E84-EA6445EDFE4E}"/>
+    <hyperlink ref="C37" r:id="rId157" display="27120" xr:uid="{4A8EC599-8D76-41C0-9DA1-24801F592157}"/>
+    <hyperlink ref="B38" r:id="rId158" xr:uid="{A4AF34FD-CBFE-48B1-BEDE-BCECFABBAEAC}"/>
+    <hyperlink ref="C38" r:id="rId159" display="27120" xr:uid="{8C5D74EB-EEE1-4000-BAEC-75B6A15E19E5}"/>
+    <hyperlink ref="C117" r:id="rId160" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0f5c9c32-ce34-445d-a2d4-387be420052f" xr:uid="{F5E49874-ED4C-423D-A170-8EA8087305DE}"/>
+    <hyperlink ref="C165" r:id="rId161" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0f5c9c32-ce34-445d-a2d4-387be420052f" xr:uid="{BA6D79F2-ABAD-4AE0-9B38-2B1B8FD97075}"/>
+    <hyperlink ref="C166" r:id="rId162" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0f5c9c32-ce34-445d-a2d4-387be420052f" xr:uid="{9B2D4121-2357-447F-B137-02E931120AC1}"/>
+    <hyperlink ref="C178" r:id="rId163" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0f5c9c32-ce34-445d-a2d4-387be420052f" xr:uid="{D66177BB-33B4-4EDD-B387-24C25D009B49}"/>
+    <hyperlink ref="C119" r:id="rId164" xr:uid="{7D3A0008-5803-41E3-AC08-718DC79B03E8}"/>
+    <hyperlink ref="C120" r:id="rId165" xr:uid="{573265BF-BBC8-4171-A6F0-A1C546616FE9}"/>
+    <hyperlink ref="C139" r:id="rId166" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/daf07fc3-03f0-4083-9444-6aa0341e4af0" xr:uid="{DA813E2C-AEC9-4CD4-88F1-178B48038E19}"/>
+    <hyperlink ref="C140" r:id="rId167" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/daf07fc3-03f0-4083-9444-6aa0341e4af0" xr:uid="{9F8A6A15-E469-4A2C-A7FC-7900BB3A0A15}"/>
+    <hyperlink ref="C141" r:id="rId168" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/daf07fc3-03f0-4083-9444-6aa0341e4af0" xr:uid="{96C97819-227F-4410-A546-B72F35DE3F01}"/>
+    <hyperlink ref="C142" r:id="rId169" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/daf07fc3-03f0-4083-9444-6aa0341e4af0" xr:uid="{DF02C9E2-556A-4E56-9700-2310B62DF2EA}"/>
+    <hyperlink ref="C179" r:id="rId170" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/42957fa3-99fc-4c16-b87a-f1cf6fb55de7" xr:uid="{734907A9-97CE-418F-B4E3-F94D51EDC6C1}"/>
+    <hyperlink ref="C180" r:id="rId171" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/42957fa3-99fc-4c16-b87a-f1cf6fb55de7" xr:uid="{0891B0C0-2FE1-42E2-84DC-52944EB0ED0F}"/>
+    <hyperlink ref="C181" r:id="rId172" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/42957fa3-99fc-4c16-b87a-f1cf6fb55de7" xr:uid="{D879400D-CF77-4CB4-85E7-421B28B51414}"/>
+    <hyperlink ref="C123" r:id="rId173" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/410473e1-b651-418e-a5f5-05ea31de7388" xr:uid="{D4B1E5DA-64B7-435E-9ECA-67F865A57F66}"/>
+    <hyperlink ref="C124" r:id="rId174" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/410473e1-b651-418e-a5f5-05ea31de7388" xr:uid="{8FFED5A5-68E9-415A-A49A-83B1999A1057}"/>
+    <hyperlink ref="C62" r:id="rId175" xr:uid="{52149565-5E95-447D-9CBE-A9C7D78DDFCD}"/>
+    <hyperlink ref="C63" r:id="rId176" xr:uid="{3AEC0115-381D-4F58-8C02-ADC20519B533}"/>
+    <hyperlink ref="C64" r:id="rId177" xr:uid="{96A5C127-0301-4861-ADE2-BE8CC876C3C1}"/>
+    <hyperlink ref="C184" r:id="rId178" xr:uid="{66F6B1C0-3EF0-4446-BDD4-C4A0E8FC4C17}"/>
+    <hyperlink ref="C69" r:id="rId179" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" xr:uid="{CE770FFF-B28E-4BFD-9770-12C9B1D92829}"/>
+    <hyperlink ref="C70" r:id="rId180" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" xr:uid="{5DD54BD7-B7E9-4527-9091-391B57DD833A}"/>
+    <hyperlink ref="C71" r:id="rId181" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" xr:uid="{1B1D91E3-44F8-496A-89C5-800E48DC4144}"/>
+    <hyperlink ref="C72" r:id="rId182" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" xr:uid="{2F23E42B-4077-4F01-AD36-1BF5392AA3E4}"/>
+    <hyperlink ref="C73" r:id="rId183" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/eab5ac67-65b5-4155-88c9-f64689d52622" xr:uid="{D19244D1-9BFB-4174-B10E-C18D4541888F}"/>
+    <hyperlink ref="C86" r:id="rId184" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{ED384515-3E33-4510-BE5C-15D6ADA6498C}"/>
+    <hyperlink ref="C87" r:id="rId185" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{143AAE52-6BE3-4FFF-B2E6-7D9B53D6B457}"/>
+    <hyperlink ref="C88" r:id="rId186" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{856C85E3-1BF7-4FF3-A832-BC899E7B2C08}"/>
+    <hyperlink ref="C89" r:id="rId187" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{75AD9596-9DFC-444D-8C9A-5C1D32CE3B5F}"/>
+    <hyperlink ref="C90" r:id="rId188" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{FD08FFFC-BD04-4791-B49F-7C89ECAE23CA}"/>
+    <hyperlink ref="C91" r:id="rId189" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{DDDC28BD-E6E0-4CBF-9F76-A5FC0FB54284}"/>
+    <hyperlink ref="C92" r:id="rId190" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{4A753987-C9D7-4544-84DA-07E527297120}"/>
+    <hyperlink ref="C93" r:id="rId191" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/40df3bfe-4f79-455e-aa18-47a248567d2c" xr:uid="{7A85561A-C9D4-4C39-B46E-2CC5FBA05E90}"/>
+    <hyperlink ref="C98" r:id="rId192" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" xr:uid="{3E7E5D80-C1F9-4F4E-B8CB-884002B74B8F}"/>
+    <hyperlink ref="C99" r:id="rId193" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" xr:uid="{3571C24B-61A0-4D5E-8D63-CCC7968E2CAF}"/>
+    <hyperlink ref="C100" r:id="rId194" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/035ac8c9-524b-4ed8-b88f-f4a304b49ca0" xr:uid="{386CDF9D-6DE4-4C77-AABF-7DB118237F16}"/>
+    <hyperlink ref="C102" r:id="rId195" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" xr:uid="{F1989520-F0BD-4574-8CED-137A1E91E2E6}"/>
+    <hyperlink ref="C103" r:id="rId196" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" xr:uid="{E99EF20E-00AB-4ED2-991B-BB4970B38616}"/>
+    <hyperlink ref="C104" r:id="rId197" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" xr:uid="{4F899990-954D-47E1-AD5B-50C12748D9F6}"/>
+    <hyperlink ref="C105" r:id="rId198" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/2f59c20d-d3db-4802-9410-7f78bdad711b" xr:uid="{B32077A8-4FD3-44FD-AA2E-2FA22635FF2A}"/>
+    <hyperlink ref="C126" r:id="rId199" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" xr:uid="{6BD5B85E-B4D2-4C93-9F2D-5164865CCB12}"/>
+    <hyperlink ref="C127" r:id="rId200" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" xr:uid="{0887084F-8196-4D7C-AF1F-DEA6ABDC1F7A}"/>
+    <hyperlink ref="C143" r:id="rId201" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/cdce1251-f189-4965-99cf-806f7015ae2d" xr:uid="{9FC5B677-3CC5-40E5-8ECD-2C9EE8B5D75C}"/>
+    <hyperlink ref="C135" r:id="rId202" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" xr:uid="{EA259E48-4A57-4F80-A95B-4888354BD256}"/>
+    <hyperlink ref="C136" r:id="rId203" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" xr:uid="{D9A3C546-548B-43B7-B0C9-A0EBFAD64CFE}"/>
+    <hyperlink ref="C137" r:id="rId204" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/f0e39ee6-4bc9-4985-9308-0bc1fa07b355" xr:uid="{61937DAC-73F3-4ADF-A2D4-C517E5A5D25C}"/>
+    <hyperlink ref="C145" r:id="rId205" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" xr:uid="{B0ADE72B-8275-4EED-9EC0-C6F4FAE78694}"/>
+    <hyperlink ref="C146" r:id="rId206" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" xr:uid="{68007F1E-BAE7-47EB-94B1-17255624CEF6}"/>
+    <hyperlink ref="C147" r:id="rId207" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" xr:uid="{DC4DC533-E554-4D66-9C4E-8E9B46CA4ADE}"/>
+    <hyperlink ref="C148" r:id="rId208" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" xr:uid="{222A13C8-6C0A-41BD-8C99-BDBEB0BA2B31}"/>
+    <hyperlink ref="C149" r:id="rId209" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" xr:uid="{F6E4D024-20FA-4AFB-AB23-F048A9BA0159}"/>
+    <hyperlink ref="C150" r:id="rId210" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" xr:uid="{BD2A9CB8-8FE2-4FE4-92CE-031201002087}"/>
+    <hyperlink ref="C151" r:id="rId211" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" xr:uid="{BE323494-56B9-4019-87EC-BE31F90D0864}"/>
+    <hyperlink ref="C152" r:id="rId212" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" xr:uid="{681020D0-DB28-40A5-B613-47E12ABFCED2}"/>
+    <hyperlink ref="C153" r:id="rId213" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" xr:uid="{D761D348-2A36-4922-BB85-98371DCC0A89}"/>
+    <hyperlink ref="C154" r:id="rId214" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/90fc8b58-dbb7-4698-b06d-d26f4e0853fb" xr:uid="{4943683D-2053-4CE6-85DD-081CE2E101C2}"/>
+    <hyperlink ref="C60" r:id="rId215" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/05da0d1a-ed6d-4d5a-93ab-013f5eb25051" xr:uid="{B78C204A-2675-4C20-B3CD-221C0B3A7DB6}"/>
+    <hyperlink ref="C75" r:id="rId216" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" xr:uid="{DEBAD874-4689-411B-8EF1-1A51AEEBD91E}"/>
+    <hyperlink ref="C76" r:id="rId217" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/39a59ec1-203d-4d80-9d2f-90ee657b3346" xr:uid="{BF33A86A-2356-4C96-BCAD-7FACA7849552}"/>
+    <hyperlink ref="C78" r:id="rId218" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{CEC71047-C53A-473E-B6C9-589BB0938BA4}"/>
+    <hyperlink ref="C79" r:id="rId219" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{AFA6F8BE-C9A6-42BC-BD93-CC9FDD411529}"/>
+    <hyperlink ref="C80" r:id="rId220" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{7BEA2B03-40F8-4B48-9763-A27AD58032CF}"/>
+    <hyperlink ref="C81" r:id="rId221" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{ED7A83C9-A7E0-4452-9067-B4F76454DCD6}"/>
+    <hyperlink ref="C82" r:id="rId222" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{ACDC40A4-D6DB-4623-9EE6-CBEA48FC3D40}"/>
+    <hyperlink ref="C83" r:id="rId223" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{8B8B0ED3-D536-4C40-AB05-56CE8B8B0D1B}"/>
+    <hyperlink ref="C84" r:id="rId224" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/fbfad88c-f32d-45fc-b2c5-14601d507e53" xr:uid="{AA7BC9B3-4B5E-44D9-B7E5-E5502C87DA9D}"/>
+    <hyperlink ref="C25" r:id="rId225" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e77a1f1a-33db-4b79-b5ba-370e5d55faf1" xr:uid="{92908D63-86B3-409E-AEBC-82CAA7108017}"/>
+    <hyperlink ref="B133" r:id="rId226" xr:uid="{C8829068-2957-409B-8CC1-1F8311C8392D}"/>
+    <hyperlink ref="C133" r:id="rId227" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/b998d1f7-f0c5-43cb-a8f9-86e7cc63e89e" xr:uid="{75E407BB-240C-40E5-B7E9-BF76910F62FA}"/>
+    <hyperlink ref="C176" r:id="rId228" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a916dacb-5dd8-4f19-a9d8-a36c9d3ee08a" xr:uid="{4CBF5EAF-1AFB-44D3-AF8B-D3A153ED5D93}"/>
+    <hyperlink ref="C177" r:id="rId229" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a916dacb-5dd8-4f19-a9d8-a36c9d3ee08a" xr:uid="{1B010D59-8EB6-4B3F-B4B4-9A53E48205B8}"/>
+    <hyperlink ref="C26:C32" r:id="rId230" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/e77a1f1a-33db-4b79-b5ba-370e5d55faf1" xr:uid="{2C417E3C-B76B-4877-8DA3-738D44485D9F}"/>
+    <hyperlink ref="B25" r:id="rId231" xr:uid="{45773255-8469-4922-865D-5EEDA1FC3964}"/>
+    <hyperlink ref="B26" r:id="rId232" xr:uid="{1EF92275-DB2C-4538-A116-6E3C6A663CDF}"/>
+    <hyperlink ref="B27" r:id="rId233" xr:uid="{3DEC6D91-671B-41F5-83CF-D211D68BCE5C}"/>
+    <hyperlink ref="B28" r:id="rId234" xr:uid="{2A44AAEE-3D43-4C10-854C-9888D4E65CBB}"/>
+    <hyperlink ref="B29" r:id="rId235" xr:uid="{D5299C76-97B3-4D1E-B42D-072060509763}"/>
+    <hyperlink ref="B30" r:id="rId236" xr:uid="{3FE93501-9FAE-4737-B5EA-30DAD9EF6071}"/>
+    <hyperlink ref="B31" r:id="rId237" xr:uid="{88377788-A20C-432E-9A90-2087920694C7}"/>
+    <hyperlink ref="B32" r:id="rId238" xr:uid="{B5BCE59A-4F4A-4D91-BDA8-0C7232D7E0A0}"/>
+    <hyperlink ref="C42" r:id="rId239" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/4e7f148d-3dd5-47f2-bd64-beb8fc347cc1" xr:uid="{BBA89008-B410-4580-A7F1-2ADFAF5B2372}"/>
+    <hyperlink ref="B42" r:id="rId240" xr:uid="{C3489D3B-E141-4FD7-8142-F94EA77DB7C4}"/>
+    <hyperlink ref="B16" r:id="rId241" xr:uid="{9102F34A-79DF-445B-95A0-6CE0E14B1623}"/>
+    <hyperlink ref="B17" r:id="rId242" xr:uid="{31867BE4-143E-4613-96A6-AA2C10D1D8FD}"/>
+    <hyperlink ref="C16" r:id="rId243" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/144a80d4-4c68-4469-97e0-fa24b1d46d7f" xr:uid="{25BDBE0C-4D3D-450F-AEB2-E2066BDD269E}"/>
+    <hyperlink ref="C17" r:id="rId244" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/144a80d4-4c68-4469-97e0-fa24b1d46d7f" xr:uid="{34F62B0E-8898-4D8E-B8F5-FFE38ABE8F8A}"/>
+    <hyperlink ref="C155" r:id="rId245" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ab9de6d4-c1d3-4518-8d9d-0cb675e40346" xr:uid="{96B9B76B-6799-4570-A5EF-91B86A0D1A59}"/>
+    <hyperlink ref="C156" r:id="rId246" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ab9de6d4-c1d3-4518-8d9d-0cb675e40346" xr:uid="{B603A97A-198A-49B2-864B-C449646E3624}"/>
+    <hyperlink ref="C157" r:id="rId247" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ab9de6d4-c1d3-4518-8d9d-0cb675e40346" xr:uid="{DD0C5216-58B6-4D16-9EC2-DA3D65A85018}"/>
+    <hyperlink ref="C158" r:id="rId248" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/ab9de6d4-c1d3-4518-8d9d-0cb675e40346" xr:uid="{10B97E1E-BDFB-4E38-AA0E-6B531F9FBD85}"/>
+    <hyperlink ref="B155" r:id="rId249" xr:uid="{86ADD60F-32BE-443A-8B8C-6E667176C57F}"/>
+    <hyperlink ref="B156" r:id="rId250" xr:uid="{5C1965CD-5DBE-4E3D-B6C6-DDCE62A6D5BD}"/>
+    <hyperlink ref="B157" r:id="rId251" xr:uid="{191D3A99-250F-4872-971F-35E6B9CDE521}"/>
+    <hyperlink ref="B158" r:id="rId252" xr:uid="{B45F8CFD-5DDD-4D7D-8C0D-DA72612C132F}"/>
+    <hyperlink ref="C49" r:id="rId253" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a94e453e-4df7-4da0-ab92-ce1d277cdd83" xr:uid="{110A4837-B952-4D43-8F39-17EE8EFED0F6}"/>
+    <hyperlink ref="B49" r:id="rId254" xr:uid="{B2D288A7-36FD-4785-8CBD-C64B0B315127}"/>
+    <hyperlink ref="C46" r:id="rId255" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a94e453e-4df7-4da0-ab92-ce1d277cdd83" xr:uid="{DB2A42B5-CBCA-4367-A2AC-810FFF0714EB}"/>
+    <hyperlink ref="C47" r:id="rId256" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a94e453e-4df7-4da0-ab92-ce1d277cdd83" xr:uid="{C56F374D-92DE-4F0C-B56E-B7F3698F06E7}"/>
+    <hyperlink ref="C48" r:id="rId257" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/a94e453e-4df7-4da0-ab92-ce1d277cdd83" xr:uid="{6D7B549C-1B6C-4542-A5CC-E7E5777DBF0B}"/>
+    <hyperlink ref="B46" r:id="rId258" xr:uid="{D21713C7-2F87-4235-9313-1F69E7FC189F}"/>
+    <hyperlink ref="B47" r:id="rId259" xr:uid="{DBA7A66A-0C9B-4AF5-926F-C5DC7B27D158}"/>
+    <hyperlink ref="B48" r:id="rId260" xr:uid="{C6CB104E-90CB-439E-B225-CBDDCC9BC612}"/>
+    <hyperlink ref="C18" r:id="rId261" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0450d26b-9dc0-4004-96a7-55998ef1accf" xr:uid="{21009AD8-3E74-4E18-B212-1C0507099B34}"/>
+    <hyperlink ref="C19" r:id="rId262" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0450d26b-9dc0-4004-96a7-55998ef1accf" xr:uid="{4DC66E85-0FB1-41D0-9491-B23DF79A66EB}"/>
+    <hyperlink ref="C33" r:id="rId263" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0450d26b-9dc0-4004-96a7-55998ef1accf" xr:uid="{8064EC06-DF3C-4D27-B2A5-66B4BC326370}"/>
+    <hyperlink ref="C34" r:id="rId264" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0450d26b-9dc0-4004-96a7-55998ef1accf" xr:uid="{C60A381D-E4E7-45A1-897D-77D4E0E37427}"/>
+    <hyperlink ref="C35" r:id="rId265" display="https://bidopportunities.iowa.gov/Home/ShowContractDocument/0450d26b-9dc0-4004-96a7-55998ef1accf" xr:uid="{1AA97E4D-61D7-4544-BF47-3B915768A5FD}"/>
+    <hyperlink ref="B33" r:id="rId266" xr:uid="{3F0BF741-D362-43F3-AE79-9BA2555CBE48}"/>
+    <hyperlink ref="B34" r:id="rId267" xr:uid="{05D4B277-17A6-4094-90C3-C5501FEC71DB}"/>
+    <hyperlink ref="B35" r:id="rId268" xr:uid="{77B6EEE1-41B5-453B-A25C-3F763149F843}"/>
+    <hyperlink ref="B18" r:id="rId269" xr:uid="{8061DAB4-A31E-46EC-9C93-233AA4978D55}"/>
+    <hyperlink ref="B19" r:id="rId270" xr:uid="{E0AEA5B7-0F83-4B68-9D44-4A75AA61FA65}"/>
   </hyperlinks>
   <pageMargins left="0.45" right="0.25" top="0.25" bottom="0.25" header="0.5" footer="0.25"/>
-  <pageSetup scale="39" fitToHeight="0" orientation="landscape" r:id="rId257"/>
+  <pageSetup scale="39" fitToHeight="0" orientation="landscape" r:id="rId271"/>
   <headerFooter>
     <oddFooter>Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="3" manualBreakCount="3">
-    <brk id="59" min="1" max="14" man="1"/>
-[...1 lines deleted...]
-    <brk id="186" min="1" max="14" man="1"/>
+    <brk id="65" min="1" max="14" man="1"/>
+    <brk id="159" min="1" max="14" man="1"/>
+    <brk id="195" min="1" max="14" man="1"/>
   </rowBreaks>
-  <drawing r:id="rId258"/>
+  <drawing r:id="rId272"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>