--- v0 (2025-10-08)
+++ v1 (2026-08-29)
@@ -1,2913 +1,6082 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
+  <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
+  <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
+  <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
+  <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20416"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\iowa.gov.state.ia.us\data\hreusers\AOlson3\Desktop\Recruiting\ACRO - Temp Staffing\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\iowa.gov.state.ia.us\data\hreusers\kcordes\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A21C27DA-120B-4037-ADBE-1D8C5AED6CB2}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4F627F0E-3BD7-4325-A204-C5563BA8E043}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="UZqhdFRKto+gmcPClHo7oRsKT/hqg9FwZnOQu1BR7MaJb7iwyEP40Zf4leEag0ZdzX4elZE6H6p7xUrnS70vEw==" workbookSaltValue="FiMcU3FpOEXAwevGt4IcOQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24720" windowHeight="12225" xr2:uid="{50FA8708-BDE2-49F9-8A0D-4732E0B0EFDD}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="361" xr2:uid="{0314E509-C2B3-46D5-8580-5F0FAA8A4760}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="IA" sheetId="5" state="hidden" r:id="rId3"/>
+    <sheet name="22 Vendor Form" sheetId="3" r:id="rId1"/>
+    <sheet name="Bill Rates" sheetId="1" state="hidden" r:id="rId2"/>
+    <sheet name="Categories" sheetId="2" state="hidden" r:id="rId3"/>
+    <sheet name="Drop Downs" sheetId="4" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="Accounting_Finance">IA!$B$3</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="2">IA!$1:$1</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'22 Vendor Form'!$B$1:$Q$108</definedName>
+    <definedName name="Z_9C9F2F6F_FCC1_4153_8B21_87EB2B6CE33B_.wvu.PrintArea" localSheetId="0" hidden="1">'22 Vendor Form'!$B$1:$Q$108</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
+  <customWorkbookViews>
+    <customWorkbookView name="form" guid="{9C9F2F6F-FCC1-4153-8B21-87EB2B6CE33B}" includeHiddenRowCol="0" maximized="1" xWindow="-8" yWindow="-8" windowWidth="1936" windowHeight="1048" tabRatio="361" activeSheetId="3"/>
+  </customWorkbookViews>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K439" i="5" l="1"/>
-[...808 lines deleted...]
-  <c r="H30" i="1"/>
+  <c r="J57" i="3" l="1" a="1"/>
+  <c r="J57" i="3" s="1"/>
+  <c r="J62" i="3" s="1"/>
+  <c r="D50" i="3" a="1"/>
+  <c r="D50" i="3" s="1"/>
+  <c r="M50" i="3" a="1"/>
+  <c r="M50" i="3" s="1"/>
+  <c r="G50" i="3" a="1"/>
+  <c r="G50" i="3" s="1"/>
+  <c r="J50" i="3" a="1"/>
+  <c r="J50" i="3" s="1"/>
+  <c r="L48" i="3" a="1"/>
+  <c r="L48" i="3" s="1"/>
+  <c r="H48" i="3" a="1"/>
+  <c r="H48" i="3" s="1"/>
+  <c r="D48" i="3" a="1"/>
+  <c r="D48" i="3" s="1"/>
+  <c r="D2" i="4" a="1"/>
+  <c r="D2" i="4" s="1"/>
+  <c r="G746" i="1"/>
+  <c r="I746" i="1" s="1"/>
+  <c r="F746" i="1"/>
+  <c r="H746" i="1" s="1"/>
+  <c r="G745" i="1"/>
+  <c r="I745" i="1" s="1"/>
+  <c r="F745" i="1"/>
+  <c r="H745" i="1" s="1"/>
+  <c r="G744" i="1"/>
+  <c r="I744" i="1" s="1"/>
+  <c r="F744" i="1"/>
+  <c r="H744" i="1" s="1"/>
+  <c r="G743" i="1"/>
+  <c r="I743" i="1" s="1"/>
+  <c r="F743" i="1"/>
+  <c r="H743" i="1" s="1"/>
+  <c r="G742" i="1"/>
+  <c r="I742" i="1" s="1"/>
+  <c r="F742" i="1"/>
+  <c r="H742" i="1" s="1"/>
+  <c r="G741" i="1"/>
+  <c r="I741" i="1" s="1"/>
+  <c r="F741" i="1"/>
+  <c r="H741" i="1" s="1"/>
+  <c r="G740" i="1"/>
+  <c r="I740" i="1" s="1"/>
+  <c r="F740" i="1"/>
+  <c r="H740" i="1" s="1"/>
+  <c r="G739" i="1"/>
+  <c r="I739" i="1" s="1"/>
+  <c r="F739" i="1"/>
+  <c r="H739" i="1" s="1"/>
+  <c r="G738" i="1"/>
+  <c r="I738" i="1" s="1"/>
+  <c r="F738" i="1"/>
+  <c r="H738" i="1" s="1"/>
+  <c r="G737" i="1"/>
+  <c r="I737" i="1" s="1"/>
+  <c r="F737" i="1"/>
+  <c r="H737" i="1" s="1"/>
+  <c r="G736" i="1"/>
+  <c r="I736" i="1" s="1"/>
+  <c r="F736" i="1"/>
+  <c r="H736" i="1" s="1"/>
+  <c r="G735" i="1"/>
+  <c r="I735" i="1" s="1"/>
+  <c r="F735" i="1"/>
+  <c r="H735" i="1" s="1"/>
+  <c r="G734" i="1"/>
+  <c r="I734" i="1" s="1"/>
+  <c r="F734" i="1"/>
+  <c r="H734" i="1" s="1"/>
+  <c r="G733" i="1"/>
+  <c r="I733" i="1" s="1"/>
+  <c r="F733" i="1"/>
+  <c r="H733" i="1" s="1"/>
+  <c r="G732" i="1"/>
+  <c r="I732" i="1" s="1"/>
+  <c r="F732" i="1"/>
+  <c r="H732" i="1" s="1"/>
+  <c r="G731" i="1"/>
+  <c r="I731" i="1" s="1"/>
+  <c r="F731" i="1"/>
+  <c r="H731" i="1" s="1"/>
+  <c r="G730" i="1"/>
+  <c r="I730" i="1" s="1"/>
+  <c r="F730" i="1"/>
+  <c r="H730" i="1" s="1"/>
+  <c r="G729" i="1"/>
+  <c r="I729" i="1" s="1"/>
+  <c r="F729" i="1"/>
+  <c r="H729" i="1" s="1"/>
+  <c r="G728" i="1"/>
+  <c r="I728" i="1" s="1"/>
+  <c r="F728" i="1"/>
+  <c r="H728" i="1" s="1"/>
+  <c r="G727" i="1"/>
+  <c r="I727" i="1" s="1"/>
+  <c r="F727" i="1"/>
+  <c r="H727" i="1" s="1"/>
+  <c r="G726" i="1"/>
+  <c r="I726" i="1" s="1"/>
+  <c r="F726" i="1"/>
+  <c r="H726" i="1" s="1"/>
+  <c r="G725" i="1"/>
+  <c r="I725" i="1" s="1"/>
+  <c r="F725" i="1"/>
+  <c r="H725" i="1" s="1"/>
+  <c r="G724" i="1"/>
+  <c r="I724" i="1" s="1"/>
+  <c r="F724" i="1"/>
+  <c r="H724" i="1" s="1"/>
+  <c r="G723" i="1"/>
+  <c r="I723" i="1" s="1"/>
+  <c r="F723" i="1"/>
+  <c r="H723" i="1" s="1"/>
+  <c r="G722" i="1"/>
+  <c r="I722" i="1" s="1"/>
+  <c r="F722" i="1"/>
+  <c r="H722" i="1" s="1"/>
+  <c r="G721" i="1"/>
+  <c r="I721" i="1" s="1"/>
+  <c r="F721" i="1"/>
+  <c r="H721" i="1" s="1"/>
+  <c r="G720" i="1"/>
+  <c r="I720" i="1" s="1"/>
+  <c r="F720" i="1"/>
+  <c r="H720" i="1" s="1"/>
+  <c r="G719" i="1"/>
+  <c r="I719" i="1" s="1"/>
+  <c r="F719" i="1"/>
+  <c r="H719" i="1" s="1"/>
+  <c r="G718" i="1"/>
+  <c r="I718" i="1" s="1"/>
+  <c r="F718" i="1"/>
+  <c r="H718" i="1" s="1"/>
+  <c r="G717" i="1"/>
+  <c r="I717" i="1" s="1"/>
+  <c r="F717" i="1"/>
+  <c r="H717" i="1" s="1"/>
+  <c r="G716" i="1"/>
+  <c r="I716" i="1" s="1"/>
+  <c r="F716" i="1"/>
+  <c r="H716" i="1" s="1"/>
+  <c r="G715" i="1"/>
+  <c r="I715" i="1" s="1"/>
+  <c r="F715" i="1"/>
+  <c r="H715" i="1" s="1"/>
+  <c r="G714" i="1"/>
+  <c r="I714" i="1" s="1"/>
+  <c r="F714" i="1"/>
+  <c r="H714" i="1" s="1"/>
+  <c r="G713" i="1"/>
+  <c r="I713" i="1" s="1"/>
+  <c r="F713" i="1"/>
+  <c r="H713" i="1" s="1"/>
+  <c r="G712" i="1"/>
+  <c r="I712" i="1" s="1"/>
+  <c r="F712" i="1"/>
+  <c r="H712" i="1" s="1"/>
+  <c r="G711" i="1"/>
+  <c r="I711" i="1" s="1"/>
+  <c r="F711" i="1"/>
+  <c r="H711" i="1" s="1"/>
+  <c r="G710" i="1"/>
+  <c r="I710" i="1" s="1"/>
+  <c r="F710" i="1"/>
+  <c r="H710" i="1" s="1"/>
+  <c r="G709" i="1"/>
+  <c r="I709" i="1" s="1"/>
+  <c r="F709" i="1"/>
+  <c r="H709" i="1" s="1"/>
+  <c r="G708" i="1"/>
+  <c r="I708" i="1" s="1"/>
+  <c r="F708" i="1"/>
+  <c r="H708" i="1" s="1"/>
+  <c r="G707" i="1"/>
+  <c r="I707" i="1" s="1"/>
+  <c r="F707" i="1"/>
+  <c r="H707" i="1" s="1"/>
+  <c r="G706" i="1"/>
+  <c r="I706" i="1" s="1"/>
+  <c r="F706" i="1"/>
+  <c r="H706" i="1" s="1"/>
+  <c r="G705" i="1"/>
+  <c r="I705" i="1" s="1"/>
+  <c r="F705" i="1"/>
+  <c r="H705" i="1" s="1"/>
+  <c r="G704" i="1"/>
+  <c r="I704" i="1" s="1"/>
+  <c r="F704" i="1"/>
+  <c r="H704" i="1" s="1"/>
+  <c r="G703" i="1"/>
+  <c r="I703" i="1" s="1"/>
+  <c r="F703" i="1"/>
+  <c r="H703" i="1" s="1"/>
+  <c r="G702" i="1"/>
+  <c r="I702" i="1" s="1"/>
+  <c r="F702" i="1"/>
+  <c r="H702" i="1" s="1"/>
+  <c r="G701" i="1"/>
+  <c r="I701" i="1" s="1"/>
+  <c r="F701" i="1"/>
+  <c r="H701" i="1" s="1"/>
+  <c r="G700" i="1"/>
+  <c r="I700" i="1" s="1"/>
+  <c r="F700" i="1"/>
+  <c r="H700" i="1" s="1"/>
+  <c r="H699" i="1"/>
+  <c r="G699" i="1"/>
+  <c r="I699" i="1" s="1"/>
+  <c r="F699" i="1"/>
+  <c r="G698" i="1"/>
+  <c r="I698" i="1" s="1"/>
+  <c r="F698" i="1"/>
+  <c r="H698" i="1" s="1"/>
+  <c r="G697" i="1"/>
+  <c r="I697" i="1" s="1"/>
+  <c r="F697" i="1"/>
+  <c r="H697" i="1" s="1"/>
+  <c r="G696" i="1"/>
+  <c r="I696" i="1" s="1"/>
+  <c r="F696" i="1"/>
+  <c r="H696" i="1" s="1"/>
+  <c r="G695" i="1"/>
+  <c r="I695" i="1" s="1"/>
+  <c r="F695" i="1"/>
+  <c r="H695" i="1" s="1"/>
+  <c r="G694" i="1"/>
+  <c r="I694" i="1" s="1"/>
+  <c r="F694" i="1"/>
+  <c r="H694" i="1" s="1"/>
+  <c r="H693" i="1"/>
+  <c r="G693" i="1"/>
+  <c r="I693" i="1" s="1"/>
+  <c r="F693" i="1"/>
+  <c r="G692" i="1"/>
+  <c r="I692" i="1" s="1"/>
+  <c r="F692" i="1"/>
+  <c r="H692" i="1" s="1"/>
+  <c r="G691" i="1"/>
+  <c r="I691" i="1" s="1"/>
+  <c r="F691" i="1"/>
+  <c r="H691" i="1" s="1"/>
+  <c r="G690" i="1"/>
+  <c r="I690" i="1" s="1"/>
+  <c r="F690" i="1"/>
+  <c r="H690" i="1" s="1"/>
+  <c r="G689" i="1"/>
+  <c r="I689" i="1" s="1"/>
+  <c r="F689" i="1"/>
+  <c r="H689" i="1" s="1"/>
+  <c r="G688" i="1"/>
+  <c r="I688" i="1" s="1"/>
+  <c r="F688" i="1"/>
+  <c r="H688" i="1" s="1"/>
+  <c r="G687" i="1"/>
+  <c r="I687" i="1" s="1"/>
+  <c r="F687" i="1"/>
+  <c r="H687" i="1" s="1"/>
+  <c r="G686" i="1"/>
+  <c r="I686" i="1" s="1"/>
+  <c r="F686" i="1"/>
+  <c r="H686" i="1" s="1"/>
+  <c r="G685" i="1"/>
+  <c r="I685" i="1" s="1"/>
+  <c r="F685" i="1"/>
+  <c r="H685" i="1" s="1"/>
+  <c r="G684" i="1"/>
+  <c r="I684" i="1" s="1"/>
+  <c r="F684" i="1"/>
+  <c r="H684" i="1" s="1"/>
+  <c r="G683" i="1"/>
+  <c r="I683" i="1" s="1"/>
+  <c r="F683" i="1"/>
+  <c r="H683" i="1" s="1"/>
+  <c r="G682" i="1"/>
+  <c r="I682" i="1" s="1"/>
+  <c r="F682" i="1"/>
+  <c r="H682" i="1" s="1"/>
+  <c r="G681" i="1"/>
+  <c r="I681" i="1" s="1"/>
+  <c r="F681" i="1"/>
+  <c r="H681" i="1" s="1"/>
+  <c r="G680" i="1"/>
+  <c r="I680" i="1" s="1"/>
+  <c r="F680" i="1"/>
+  <c r="H680" i="1" s="1"/>
+  <c r="G679" i="1"/>
+  <c r="I679" i="1" s="1"/>
+  <c r="F679" i="1"/>
+  <c r="H679" i="1" s="1"/>
+  <c r="G678" i="1"/>
+  <c r="I678" i="1" s="1"/>
+  <c r="F678" i="1"/>
+  <c r="H678" i="1" s="1"/>
+  <c r="G677" i="1"/>
+  <c r="I677" i="1" s="1"/>
+  <c r="F677" i="1"/>
+  <c r="H677" i="1" s="1"/>
+  <c r="G676" i="1"/>
+  <c r="I676" i="1" s="1"/>
+  <c r="F676" i="1"/>
+  <c r="H676" i="1" s="1"/>
+  <c r="G675" i="1"/>
+  <c r="I675" i="1" s="1"/>
+  <c r="F675" i="1"/>
+  <c r="H675" i="1" s="1"/>
+  <c r="G674" i="1"/>
+  <c r="I674" i="1" s="1"/>
+  <c r="F674" i="1"/>
+  <c r="H674" i="1" s="1"/>
+  <c r="G673" i="1"/>
+  <c r="I673" i="1" s="1"/>
+  <c r="F673" i="1"/>
+  <c r="H673" i="1" s="1"/>
+  <c r="G672" i="1"/>
+  <c r="I672" i="1" s="1"/>
+  <c r="F672" i="1"/>
+  <c r="H672" i="1" s="1"/>
+  <c r="G671" i="1"/>
+  <c r="I671" i="1" s="1"/>
+  <c r="F671" i="1"/>
+  <c r="H671" i="1" s="1"/>
+  <c r="G670" i="1"/>
+  <c r="I670" i="1" s="1"/>
+  <c r="F670" i="1"/>
+  <c r="H670" i="1" s="1"/>
+  <c r="G669" i="1"/>
+  <c r="I669" i="1" s="1"/>
+  <c r="F669" i="1"/>
+  <c r="H669" i="1" s="1"/>
+  <c r="G668" i="1"/>
+  <c r="I668" i="1" s="1"/>
+  <c r="F668" i="1"/>
+  <c r="H668" i="1" s="1"/>
+  <c r="G667" i="1"/>
+  <c r="I667" i="1" s="1"/>
+  <c r="F667" i="1"/>
+  <c r="H667" i="1" s="1"/>
+  <c r="G666" i="1"/>
+  <c r="I666" i="1" s="1"/>
+  <c r="F666" i="1"/>
+  <c r="H666" i="1" s="1"/>
+  <c r="G665" i="1"/>
+  <c r="I665" i="1" s="1"/>
+  <c r="F665" i="1"/>
+  <c r="H665" i="1" s="1"/>
+  <c r="G664" i="1"/>
+  <c r="I664" i="1" s="1"/>
+  <c r="F664" i="1"/>
+  <c r="H664" i="1" s="1"/>
+  <c r="G663" i="1"/>
+  <c r="I663" i="1" s="1"/>
+  <c r="F663" i="1"/>
+  <c r="H663" i="1" s="1"/>
+  <c r="G662" i="1"/>
+  <c r="I662" i="1" s="1"/>
+  <c r="F662" i="1"/>
+  <c r="H662" i="1" s="1"/>
+  <c r="G661" i="1"/>
+  <c r="I661" i="1" s="1"/>
+  <c r="F661" i="1"/>
+  <c r="H661" i="1" s="1"/>
+  <c r="G660" i="1"/>
+  <c r="I660" i="1" s="1"/>
+  <c r="F660" i="1"/>
+  <c r="H660" i="1" s="1"/>
+  <c r="G659" i="1"/>
+  <c r="I659" i="1" s="1"/>
+  <c r="F659" i="1"/>
+  <c r="H659" i="1" s="1"/>
+  <c r="G658" i="1"/>
+  <c r="I658" i="1" s="1"/>
+  <c r="F658" i="1"/>
+  <c r="H658" i="1" s="1"/>
+  <c r="G657" i="1"/>
+  <c r="I657" i="1" s="1"/>
+  <c r="F657" i="1"/>
+  <c r="H657" i="1" s="1"/>
+  <c r="G656" i="1"/>
+  <c r="I656" i="1" s="1"/>
+  <c r="F656" i="1"/>
+  <c r="H656" i="1" s="1"/>
+  <c r="G655" i="1"/>
+  <c r="I655" i="1" s="1"/>
+  <c r="F655" i="1"/>
+  <c r="H655" i="1" s="1"/>
+  <c r="G654" i="1"/>
+  <c r="I654" i="1" s="1"/>
+  <c r="F654" i="1"/>
+  <c r="H654" i="1" s="1"/>
+  <c r="G653" i="1"/>
+  <c r="I653" i="1" s="1"/>
+  <c r="F653" i="1"/>
+  <c r="H653" i="1" s="1"/>
+  <c r="G652" i="1"/>
+  <c r="I652" i="1" s="1"/>
+  <c r="F652" i="1"/>
+  <c r="H652" i="1" s="1"/>
+  <c r="G651" i="1"/>
+  <c r="I651" i="1" s="1"/>
+  <c r="F651" i="1"/>
+  <c r="H651" i="1" s="1"/>
+  <c r="G650" i="1"/>
+  <c r="I650" i="1" s="1"/>
+  <c r="F650" i="1"/>
+  <c r="H650" i="1" s="1"/>
+  <c r="G649" i="1"/>
+  <c r="I649" i="1" s="1"/>
+  <c r="F649" i="1"/>
+  <c r="H649" i="1" s="1"/>
+  <c r="G648" i="1"/>
+  <c r="I648" i="1" s="1"/>
+  <c r="F648" i="1"/>
+  <c r="H648" i="1" s="1"/>
+  <c r="G647" i="1"/>
+  <c r="I647" i="1" s="1"/>
+  <c r="F647" i="1"/>
+  <c r="H647" i="1" s="1"/>
+  <c r="G646" i="1"/>
+  <c r="I646" i="1" s="1"/>
+  <c r="F646" i="1"/>
+  <c r="H646" i="1" s="1"/>
+  <c r="G645" i="1"/>
+  <c r="I645" i="1" s="1"/>
+  <c r="F645" i="1"/>
+  <c r="H645" i="1" s="1"/>
+  <c r="G644" i="1"/>
+  <c r="I644" i="1" s="1"/>
+  <c r="F644" i="1"/>
+  <c r="H644" i="1" s="1"/>
+  <c r="G643" i="1"/>
+  <c r="I643" i="1" s="1"/>
+  <c r="F643" i="1"/>
+  <c r="H643" i="1" s="1"/>
+  <c r="H642" i="1"/>
+  <c r="G642" i="1"/>
+  <c r="I642" i="1" s="1"/>
+  <c r="F642" i="1"/>
+  <c r="G641" i="1"/>
+  <c r="I641" i="1" s="1"/>
+  <c r="F641" i="1"/>
+  <c r="H641" i="1" s="1"/>
+  <c r="G640" i="1"/>
+  <c r="I640" i="1" s="1"/>
+  <c r="F640" i="1"/>
+  <c r="H640" i="1" s="1"/>
+  <c r="G639" i="1"/>
+  <c r="I639" i="1" s="1"/>
+  <c r="F639" i="1"/>
+  <c r="H639" i="1" s="1"/>
+  <c r="G638" i="1"/>
+  <c r="I638" i="1" s="1"/>
+  <c r="F638" i="1"/>
+  <c r="H638" i="1" s="1"/>
+  <c r="G637" i="1"/>
+  <c r="I637" i="1" s="1"/>
+  <c r="F637" i="1"/>
+  <c r="H637" i="1" s="1"/>
+  <c r="G636" i="1"/>
+  <c r="I636" i="1" s="1"/>
+  <c r="F636" i="1"/>
+  <c r="H636" i="1" s="1"/>
+  <c r="G635" i="1"/>
+  <c r="I635" i="1" s="1"/>
+  <c r="F635" i="1"/>
+  <c r="H635" i="1" s="1"/>
+  <c r="G634" i="1"/>
+  <c r="I634" i="1" s="1"/>
+  <c r="F634" i="1"/>
+  <c r="H634" i="1" s="1"/>
+  <c r="G633" i="1"/>
+  <c r="I633" i="1" s="1"/>
+  <c r="F633" i="1"/>
+  <c r="H633" i="1" s="1"/>
+  <c r="G632" i="1"/>
+  <c r="I632" i="1" s="1"/>
+  <c r="F632" i="1"/>
+  <c r="H632" i="1" s="1"/>
+  <c r="G631" i="1"/>
+  <c r="I631" i="1" s="1"/>
+  <c r="F631" i="1"/>
+  <c r="H631" i="1" s="1"/>
+  <c r="G630" i="1"/>
+  <c r="I630" i="1" s="1"/>
+  <c r="F630" i="1"/>
+  <c r="H630" i="1" s="1"/>
+  <c r="G629" i="1"/>
+  <c r="I629" i="1" s="1"/>
+  <c r="F629" i="1"/>
+  <c r="H629" i="1" s="1"/>
+  <c r="G628" i="1"/>
+  <c r="I628" i="1" s="1"/>
+  <c r="F628" i="1"/>
+  <c r="H628" i="1" s="1"/>
+  <c r="G627" i="1"/>
+  <c r="I627" i="1" s="1"/>
+  <c r="F627" i="1"/>
+  <c r="H627" i="1" s="1"/>
+  <c r="G626" i="1"/>
+  <c r="I626" i="1" s="1"/>
+  <c r="F626" i="1"/>
+  <c r="H626" i="1" s="1"/>
+  <c r="H625" i="1"/>
+  <c r="G625" i="1"/>
+  <c r="I625" i="1" s="1"/>
+  <c r="F625" i="1"/>
+  <c r="G624" i="1"/>
+  <c r="I624" i="1" s="1"/>
+  <c r="F624" i="1"/>
+  <c r="H624" i="1" s="1"/>
+  <c r="G623" i="1"/>
+  <c r="I623" i="1" s="1"/>
+  <c r="F623" i="1"/>
+  <c r="H623" i="1" s="1"/>
+  <c r="G622" i="1"/>
+  <c r="I622" i="1" s="1"/>
+  <c r="F622" i="1"/>
+  <c r="H622" i="1" s="1"/>
+  <c r="H621" i="1"/>
+  <c r="G621" i="1"/>
+  <c r="I621" i="1" s="1"/>
+  <c r="F621" i="1"/>
+  <c r="G620" i="1"/>
+  <c r="I620" i="1" s="1"/>
+  <c r="F620" i="1"/>
+  <c r="H620" i="1" s="1"/>
+  <c r="G619" i="1"/>
+  <c r="I619" i="1" s="1"/>
+  <c r="F619" i="1"/>
+  <c r="H619" i="1" s="1"/>
+  <c r="G618" i="1"/>
+  <c r="I618" i="1" s="1"/>
+  <c r="F618" i="1"/>
+  <c r="H618" i="1" s="1"/>
+  <c r="G617" i="1"/>
+  <c r="I617" i="1" s="1"/>
+  <c r="F617" i="1"/>
+  <c r="H617" i="1" s="1"/>
+  <c r="H616" i="1"/>
+  <c r="G616" i="1"/>
+  <c r="I616" i="1" s="1"/>
+  <c r="F616" i="1"/>
+  <c r="G615" i="1"/>
+  <c r="I615" i="1" s="1"/>
+  <c r="F615" i="1"/>
+  <c r="H615" i="1" s="1"/>
+  <c r="G614" i="1"/>
+  <c r="I614" i="1" s="1"/>
+  <c r="F614" i="1"/>
+  <c r="H614" i="1" s="1"/>
+  <c r="G613" i="1"/>
+  <c r="I613" i="1" s="1"/>
+  <c r="F613" i="1"/>
+  <c r="H613" i="1" s="1"/>
+  <c r="G612" i="1"/>
+  <c r="I612" i="1" s="1"/>
+  <c r="F612" i="1"/>
+  <c r="H612" i="1" s="1"/>
+  <c r="G611" i="1"/>
+  <c r="I611" i="1" s="1"/>
+  <c r="F611" i="1"/>
+  <c r="H611" i="1" s="1"/>
+  <c r="G610" i="1"/>
+  <c r="I610" i="1" s="1"/>
+  <c r="F610" i="1"/>
+  <c r="H610" i="1" s="1"/>
+  <c r="G609" i="1"/>
+  <c r="I609" i="1" s="1"/>
+  <c r="F609" i="1"/>
+  <c r="H609" i="1" s="1"/>
+  <c r="G608" i="1"/>
+  <c r="I608" i="1" s="1"/>
+  <c r="F608" i="1"/>
+  <c r="H608" i="1" s="1"/>
+  <c r="G607" i="1"/>
+  <c r="I607" i="1" s="1"/>
+  <c r="F607" i="1"/>
+  <c r="H607" i="1" s="1"/>
+  <c r="G606" i="1"/>
+  <c r="I606" i="1" s="1"/>
+  <c r="F606" i="1"/>
+  <c r="H606" i="1" s="1"/>
+  <c r="G605" i="1"/>
+  <c r="I605" i="1" s="1"/>
+  <c r="F605" i="1"/>
+  <c r="H605" i="1" s="1"/>
+  <c r="G604" i="1"/>
+  <c r="I604" i="1" s="1"/>
+  <c r="F604" i="1"/>
+  <c r="H604" i="1" s="1"/>
+  <c r="G603" i="1"/>
+  <c r="I603" i="1" s="1"/>
+  <c r="F603" i="1"/>
+  <c r="H603" i="1" s="1"/>
+  <c r="G602" i="1"/>
+  <c r="I602" i="1" s="1"/>
+  <c r="F602" i="1"/>
+  <c r="H602" i="1" s="1"/>
+  <c r="H601" i="1"/>
+  <c r="G601" i="1"/>
+  <c r="I601" i="1" s="1"/>
+  <c r="F601" i="1"/>
+  <c r="G600" i="1"/>
+  <c r="I600" i="1" s="1"/>
+  <c r="F600" i="1"/>
+  <c r="H600" i="1" s="1"/>
+  <c r="G599" i="1"/>
+  <c r="I599" i="1" s="1"/>
+  <c r="F599" i="1"/>
+  <c r="H599" i="1" s="1"/>
+  <c r="G598" i="1"/>
+  <c r="I598" i="1" s="1"/>
+  <c r="F598" i="1"/>
+  <c r="H598" i="1" s="1"/>
+  <c r="G597" i="1"/>
+  <c r="I597" i="1" s="1"/>
+  <c r="F597" i="1"/>
+  <c r="H597" i="1" s="1"/>
+  <c r="G596" i="1"/>
+  <c r="I596" i="1" s="1"/>
+  <c r="F596" i="1"/>
+  <c r="H596" i="1" s="1"/>
+  <c r="G595" i="1"/>
+  <c r="I595" i="1" s="1"/>
+  <c r="F595" i="1"/>
+  <c r="H595" i="1" s="1"/>
+  <c r="G594" i="1"/>
+  <c r="I594" i="1" s="1"/>
+  <c r="F594" i="1"/>
+  <c r="H594" i="1" s="1"/>
+  <c r="G593" i="1"/>
+  <c r="I593" i="1" s="1"/>
+  <c r="F593" i="1"/>
+  <c r="H593" i="1" s="1"/>
+  <c r="G592" i="1"/>
+  <c r="I592" i="1" s="1"/>
+  <c r="F592" i="1"/>
+  <c r="H592" i="1" s="1"/>
+  <c r="G591" i="1"/>
+  <c r="I591" i="1" s="1"/>
+  <c r="F591" i="1"/>
+  <c r="H591" i="1" s="1"/>
+  <c r="G590" i="1"/>
+  <c r="I590" i="1" s="1"/>
+  <c r="F590" i="1"/>
+  <c r="H590" i="1" s="1"/>
+  <c r="H589" i="1"/>
+  <c r="G589" i="1"/>
+  <c r="I589" i="1" s="1"/>
+  <c r="F589" i="1"/>
+  <c r="G588" i="1"/>
+  <c r="I588" i="1" s="1"/>
+  <c r="F588" i="1"/>
+  <c r="H588" i="1" s="1"/>
+  <c r="G587" i="1"/>
+  <c r="I587" i="1" s="1"/>
+  <c r="F587" i="1"/>
+  <c r="H587" i="1" s="1"/>
+  <c r="G586" i="1"/>
+  <c r="I586" i="1" s="1"/>
+  <c r="F586" i="1"/>
+  <c r="H586" i="1" s="1"/>
+  <c r="H585" i="1"/>
+  <c r="G585" i="1"/>
+  <c r="I585" i="1" s="1"/>
+  <c r="F585" i="1"/>
+  <c r="G584" i="1"/>
+  <c r="I584" i="1" s="1"/>
+  <c r="F584" i="1"/>
+  <c r="H584" i="1" s="1"/>
+  <c r="G583" i="1"/>
+  <c r="I583" i="1" s="1"/>
+  <c r="F583" i="1"/>
+  <c r="H583" i="1" s="1"/>
+  <c r="G582" i="1"/>
+  <c r="I582" i="1" s="1"/>
+  <c r="F582" i="1"/>
+  <c r="H582" i="1" s="1"/>
+  <c r="G581" i="1"/>
+  <c r="I581" i="1" s="1"/>
+  <c r="F581" i="1"/>
+  <c r="H581" i="1" s="1"/>
+  <c r="G580" i="1"/>
+  <c r="I580" i="1" s="1"/>
+  <c r="F580" i="1"/>
+  <c r="H580" i="1" s="1"/>
+  <c r="G579" i="1"/>
+  <c r="I579" i="1" s="1"/>
+  <c r="F579" i="1"/>
+  <c r="H579" i="1" s="1"/>
+  <c r="G578" i="1"/>
+  <c r="I578" i="1" s="1"/>
+  <c r="F578" i="1"/>
+  <c r="H578" i="1" s="1"/>
+  <c r="G577" i="1"/>
+  <c r="I577" i="1" s="1"/>
+  <c r="F577" i="1"/>
+  <c r="H577" i="1" s="1"/>
+  <c r="G576" i="1"/>
+  <c r="I576" i="1" s="1"/>
+  <c r="F576" i="1"/>
+  <c r="H576" i="1" s="1"/>
+  <c r="G575" i="1"/>
+  <c r="I575" i="1" s="1"/>
+  <c r="F575" i="1"/>
+  <c r="H575" i="1" s="1"/>
+  <c r="G574" i="1"/>
+  <c r="I574" i="1" s="1"/>
+  <c r="F574" i="1"/>
+  <c r="H574" i="1" s="1"/>
+  <c r="G573" i="1"/>
+  <c r="I573" i="1" s="1"/>
+  <c r="F573" i="1"/>
+  <c r="H573" i="1" s="1"/>
+  <c r="G572" i="1"/>
+  <c r="I572" i="1" s="1"/>
+  <c r="F572" i="1"/>
+  <c r="H572" i="1" s="1"/>
+  <c r="G571" i="1"/>
+  <c r="I571" i="1" s="1"/>
+  <c r="F571" i="1"/>
+  <c r="H571" i="1" s="1"/>
+  <c r="G570" i="1"/>
+  <c r="I570" i="1" s="1"/>
+  <c r="F570" i="1"/>
+  <c r="H570" i="1" s="1"/>
+  <c r="G569" i="1"/>
+  <c r="I569" i="1" s="1"/>
+  <c r="F569" i="1"/>
+  <c r="H569" i="1" s="1"/>
+  <c r="G568" i="1"/>
+  <c r="I568" i="1" s="1"/>
+  <c r="F568" i="1"/>
+  <c r="H568" i="1" s="1"/>
+  <c r="H567" i="1"/>
+  <c r="G567" i="1"/>
+  <c r="I567" i="1" s="1"/>
+  <c r="F567" i="1"/>
+  <c r="G566" i="1"/>
+  <c r="I566" i="1" s="1"/>
+  <c r="F566" i="1"/>
+  <c r="H566" i="1" s="1"/>
+  <c r="G565" i="1"/>
+  <c r="I565" i="1" s="1"/>
+  <c r="F565" i="1"/>
+  <c r="H565" i="1" s="1"/>
+  <c r="G564" i="1"/>
+  <c r="I564" i="1" s="1"/>
+  <c r="F564" i="1"/>
+  <c r="H564" i="1" s="1"/>
+  <c r="G563" i="1"/>
+  <c r="I563" i="1" s="1"/>
+  <c r="F563" i="1"/>
+  <c r="H563" i="1" s="1"/>
+  <c r="H562" i="1"/>
+  <c r="G562" i="1"/>
+  <c r="I562" i="1" s="1"/>
+  <c r="F562" i="1"/>
+  <c r="G561" i="1"/>
+  <c r="I561" i="1" s="1"/>
+  <c r="F561" i="1"/>
+  <c r="H561" i="1" s="1"/>
+  <c r="G560" i="1"/>
+  <c r="I560" i="1" s="1"/>
+  <c r="F560" i="1"/>
+  <c r="H560" i="1" s="1"/>
+  <c r="G559" i="1"/>
+  <c r="I559" i="1" s="1"/>
+  <c r="F559" i="1"/>
+  <c r="H559" i="1" s="1"/>
+  <c r="G558" i="1"/>
+  <c r="I558" i="1" s="1"/>
+  <c r="F558" i="1"/>
+  <c r="H558" i="1" s="1"/>
+  <c r="G557" i="1"/>
+  <c r="I557" i="1" s="1"/>
+  <c r="F557" i="1"/>
+  <c r="H557" i="1" s="1"/>
+  <c r="G556" i="1"/>
+  <c r="I556" i="1" s="1"/>
+  <c r="F556" i="1"/>
+  <c r="H556" i="1" s="1"/>
+  <c r="G555" i="1"/>
+  <c r="I555" i="1" s="1"/>
+  <c r="F555" i="1"/>
+  <c r="H555" i="1" s="1"/>
+  <c r="G554" i="1"/>
+  <c r="I554" i="1" s="1"/>
+  <c r="F554" i="1"/>
+  <c r="H554" i="1" s="1"/>
+  <c r="H553" i="1"/>
+  <c r="G553" i="1"/>
+  <c r="I553" i="1" s="1"/>
+  <c r="F553" i="1"/>
+  <c r="G552" i="1"/>
+  <c r="I552" i="1" s="1"/>
+  <c r="F552" i="1"/>
+  <c r="H552" i="1" s="1"/>
+  <c r="G551" i="1"/>
+  <c r="I551" i="1" s="1"/>
+  <c r="F551" i="1"/>
+  <c r="H551" i="1" s="1"/>
+  <c r="G550" i="1"/>
+  <c r="I550" i="1" s="1"/>
+  <c r="F550" i="1"/>
+  <c r="H550" i="1" s="1"/>
+  <c r="G549" i="1"/>
+  <c r="I549" i="1" s="1"/>
+  <c r="F549" i="1"/>
+  <c r="H549" i="1" s="1"/>
+  <c r="G548" i="1"/>
+  <c r="I548" i="1" s="1"/>
+  <c r="F548" i="1"/>
+  <c r="H548" i="1" s="1"/>
+  <c r="G547" i="1"/>
+  <c r="I547" i="1" s="1"/>
+  <c r="F547" i="1"/>
+  <c r="H547" i="1" s="1"/>
+  <c r="G546" i="1"/>
+  <c r="I546" i="1" s="1"/>
+  <c r="F546" i="1"/>
+  <c r="H546" i="1" s="1"/>
+  <c r="G545" i="1"/>
+  <c r="I545" i="1" s="1"/>
+  <c r="F545" i="1"/>
+  <c r="H545" i="1" s="1"/>
+  <c r="G544" i="1"/>
+  <c r="I544" i="1" s="1"/>
+  <c r="F544" i="1"/>
+  <c r="H544" i="1" s="1"/>
+  <c r="H543" i="1"/>
+  <c r="G543" i="1"/>
+  <c r="I543" i="1" s="1"/>
+  <c r="F543" i="1"/>
+  <c r="G542" i="1"/>
+  <c r="I542" i="1" s="1"/>
+  <c r="F542" i="1"/>
+  <c r="H542" i="1" s="1"/>
+  <c r="G541" i="1"/>
+  <c r="I541" i="1" s="1"/>
+  <c r="F541" i="1"/>
+  <c r="H541" i="1" s="1"/>
+  <c r="G540" i="1"/>
+  <c r="I540" i="1" s="1"/>
+  <c r="F540" i="1"/>
+  <c r="H540" i="1" s="1"/>
+  <c r="G539" i="1"/>
+  <c r="I539" i="1" s="1"/>
+  <c r="F539" i="1"/>
+  <c r="H539" i="1" s="1"/>
+  <c r="G538" i="1"/>
+  <c r="I538" i="1" s="1"/>
+  <c r="F538" i="1"/>
+  <c r="H538" i="1" s="1"/>
+  <c r="G537" i="1"/>
+  <c r="I537" i="1" s="1"/>
+  <c r="F537" i="1"/>
+  <c r="H537" i="1" s="1"/>
+  <c r="G536" i="1"/>
+  <c r="I536" i="1" s="1"/>
+  <c r="F536" i="1"/>
+  <c r="H536" i="1" s="1"/>
+  <c r="G535" i="1"/>
+  <c r="I535" i="1" s="1"/>
+  <c r="F535" i="1"/>
+  <c r="H535" i="1" s="1"/>
+  <c r="G534" i="1"/>
+  <c r="I534" i="1" s="1"/>
+  <c r="F534" i="1"/>
+  <c r="H534" i="1" s="1"/>
+  <c r="G533" i="1"/>
+  <c r="I533" i="1" s="1"/>
+  <c r="F533" i="1"/>
+  <c r="H533" i="1" s="1"/>
+  <c r="G532" i="1"/>
+  <c r="I532" i="1" s="1"/>
+  <c r="F532" i="1"/>
+  <c r="H532" i="1" s="1"/>
+  <c r="G531" i="1"/>
+  <c r="I531" i="1" s="1"/>
+  <c r="F531" i="1"/>
+  <c r="H531" i="1" s="1"/>
+  <c r="G530" i="1"/>
+  <c r="I530" i="1" s="1"/>
+  <c r="F530" i="1"/>
+  <c r="H530" i="1" s="1"/>
+  <c r="G529" i="1"/>
+  <c r="I529" i="1" s="1"/>
+  <c r="F529" i="1"/>
+  <c r="H529" i="1" s="1"/>
+  <c r="G528" i="1"/>
+  <c r="I528" i="1" s="1"/>
+  <c r="F528" i="1"/>
+  <c r="H528" i="1" s="1"/>
+  <c r="G527" i="1"/>
+  <c r="I527" i="1" s="1"/>
+  <c r="F527" i="1"/>
+  <c r="H527" i="1" s="1"/>
+  <c r="H526" i="1"/>
+  <c r="G526" i="1"/>
+  <c r="I526" i="1" s="1"/>
+  <c r="F526" i="1"/>
+  <c r="G525" i="1"/>
+  <c r="I525" i="1" s="1"/>
+  <c r="F525" i="1"/>
+  <c r="H525" i="1" s="1"/>
+  <c r="G524" i="1"/>
+  <c r="I524" i="1" s="1"/>
+  <c r="F524" i="1"/>
+  <c r="H524" i="1" s="1"/>
+  <c r="G523" i="1"/>
+  <c r="I523" i="1" s="1"/>
+  <c r="F523" i="1"/>
+  <c r="H523" i="1" s="1"/>
+  <c r="G522" i="1"/>
+  <c r="I522" i="1" s="1"/>
+  <c r="F522" i="1"/>
+  <c r="H522" i="1" s="1"/>
+  <c r="I521" i="1"/>
+  <c r="G521" i="1"/>
+  <c r="F521" i="1"/>
+  <c r="H521" i="1" s="1"/>
+  <c r="G520" i="1"/>
+  <c r="I520" i="1" s="1"/>
+  <c r="F520" i="1"/>
+  <c r="H520" i="1" s="1"/>
+  <c r="G519" i="1"/>
+  <c r="I519" i="1" s="1"/>
+  <c r="F519" i="1"/>
+  <c r="H519" i="1" s="1"/>
+  <c r="G518" i="1"/>
+  <c r="I518" i="1" s="1"/>
+  <c r="F518" i="1"/>
+  <c r="H518" i="1" s="1"/>
+  <c r="G517" i="1"/>
+  <c r="I517" i="1" s="1"/>
+  <c r="F517" i="1"/>
+  <c r="H517" i="1" s="1"/>
+  <c r="G516" i="1"/>
+  <c r="I516" i="1" s="1"/>
+  <c r="F516" i="1"/>
+  <c r="H516" i="1" s="1"/>
+  <c r="G515" i="1"/>
+  <c r="I515" i="1" s="1"/>
+  <c r="F515" i="1"/>
+  <c r="H515" i="1" s="1"/>
+  <c r="G514" i="1"/>
+  <c r="I514" i="1" s="1"/>
+  <c r="F514" i="1"/>
+  <c r="H514" i="1" s="1"/>
+  <c r="G513" i="1"/>
+  <c r="I513" i="1" s="1"/>
+  <c r="F513" i="1"/>
+  <c r="H513" i="1" s="1"/>
+  <c r="G512" i="1"/>
+  <c r="I512" i="1" s="1"/>
+  <c r="F512" i="1"/>
+  <c r="H512" i="1" s="1"/>
+  <c r="G511" i="1"/>
+  <c r="I511" i="1" s="1"/>
+  <c r="F511" i="1"/>
+  <c r="H511" i="1" s="1"/>
+  <c r="G510" i="1"/>
+  <c r="I510" i="1" s="1"/>
+  <c r="F510" i="1"/>
+  <c r="H510" i="1" s="1"/>
+  <c r="G509" i="1"/>
+  <c r="I509" i="1" s="1"/>
+  <c r="F509" i="1"/>
+  <c r="H509" i="1" s="1"/>
+  <c r="G508" i="1"/>
+  <c r="I508" i="1" s="1"/>
+  <c r="F508" i="1"/>
+  <c r="H508" i="1" s="1"/>
+  <c r="G507" i="1"/>
+  <c r="I507" i="1" s="1"/>
+  <c r="F507" i="1"/>
+  <c r="H507" i="1" s="1"/>
+  <c r="G506" i="1"/>
+  <c r="I506" i="1" s="1"/>
+  <c r="F506" i="1"/>
+  <c r="H506" i="1" s="1"/>
+  <c r="G505" i="1"/>
+  <c r="I505" i="1" s="1"/>
+  <c r="F505" i="1"/>
+  <c r="H505" i="1" s="1"/>
+  <c r="G504" i="1"/>
+  <c r="I504" i="1" s="1"/>
+  <c r="F504" i="1"/>
+  <c r="H504" i="1" s="1"/>
+  <c r="G503" i="1"/>
+  <c r="I503" i="1" s="1"/>
+  <c r="F503" i="1"/>
+  <c r="H503" i="1" s="1"/>
+  <c r="G502" i="1"/>
+  <c r="I502" i="1" s="1"/>
+  <c r="F502" i="1"/>
+  <c r="H502" i="1" s="1"/>
+  <c r="I501" i="1"/>
+  <c r="G501" i="1"/>
+  <c r="F501" i="1"/>
+  <c r="H501" i="1" s="1"/>
+  <c r="G500" i="1"/>
+  <c r="I500" i="1" s="1"/>
+  <c r="F500" i="1"/>
+  <c r="H500" i="1" s="1"/>
+  <c r="G499" i="1"/>
+  <c r="I499" i="1" s="1"/>
+  <c r="F499" i="1"/>
+  <c r="H499" i="1" s="1"/>
+  <c r="G498" i="1"/>
+  <c r="I498" i="1" s="1"/>
+  <c r="F498" i="1"/>
+  <c r="H498" i="1" s="1"/>
+  <c r="H497" i="1"/>
+  <c r="G497" i="1"/>
+  <c r="I497" i="1" s="1"/>
+  <c r="F497" i="1"/>
+  <c r="G496" i="1"/>
+  <c r="I496" i="1" s="1"/>
+  <c r="F496" i="1"/>
+  <c r="H496" i="1" s="1"/>
+  <c r="G495" i="1"/>
+  <c r="I495" i="1" s="1"/>
+  <c r="F495" i="1"/>
+  <c r="H495" i="1" s="1"/>
+  <c r="G494" i="1"/>
+  <c r="I494" i="1" s="1"/>
+  <c r="F494" i="1"/>
+  <c r="H494" i="1" s="1"/>
+  <c r="G493" i="1"/>
+  <c r="I493" i="1" s="1"/>
+  <c r="F493" i="1"/>
+  <c r="H493" i="1" s="1"/>
+  <c r="G492" i="1"/>
+  <c r="I492" i="1" s="1"/>
+  <c r="F492" i="1"/>
+  <c r="H492" i="1" s="1"/>
+  <c r="G491" i="1"/>
+  <c r="I491" i="1" s="1"/>
+  <c r="F491" i="1"/>
+  <c r="H491" i="1" s="1"/>
+  <c r="G490" i="1"/>
+  <c r="I490" i="1" s="1"/>
+  <c r="F490" i="1"/>
+  <c r="H490" i="1" s="1"/>
+  <c r="H489" i="1"/>
+  <c r="G489" i="1"/>
+  <c r="I489" i="1" s="1"/>
+  <c r="F489" i="1"/>
+  <c r="G488" i="1"/>
+  <c r="I488" i="1" s="1"/>
+  <c r="F488" i="1"/>
+  <c r="H488" i="1" s="1"/>
+  <c r="G487" i="1"/>
+  <c r="I487" i="1" s="1"/>
+  <c r="F487" i="1"/>
+  <c r="H487" i="1" s="1"/>
+  <c r="G486" i="1"/>
+  <c r="I486" i="1" s="1"/>
+  <c r="F486" i="1"/>
+  <c r="H486" i="1" s="1"/>
+  <c r="G485" i="1"/>
+  <c r="I485" i="1" s="1"/>
+  <c r="F485" i="1"/>
+  <c r="H485" i="1" s="1"/>
+  <c r="I484" i="1"/>
+  <c r="G484" i="1"/>
+  <c r="F484" i="1"/>
+  <c r="H484" i="1" s="1"/>
+  <c r="G483" i="1"/>
+  <c r="I483" i="1" s="1"/>
+  <c r="F483" i="1"/>
+  <c r="H483" i="1" s="1"/>
+  <c r="G482" i="1"/>
+  <c r="I482" i="1" s="1"/>
+  <c r="F482" i="1"/>
+  <c r="H482" i="1" s="1"/>
+  <c r="G481" i="1"/>
+  <c r="I481" i="1" s="1"/>
+  <c r="F481" i="1"/>
+  <c r="H481" i="1" s="1"/>
+  <c r="G480" i="1"/>
+  <c r="I480" i="1" s="1"/>
+  <c r="F480" i="1"/>
+  <c r="H480" i="1" s="1"/>
+  <c r="G479" i="1"/>
+  <c r="I479" i="1" s="1"/>
+  <c r="F479" i="1"/>
+  <c r="H479" i="1" s="1"/>
+  <c r="G478" i="1"/>
+  <c r="I478" i="1" s="1"/>
+  <c r="F478" i="1"/>
+  <c r="H478" i="1" s="1"/>
+  <c r="G477" i="1"/>
+  <c r="I477" i="1" s="1"/>
+  <c r="F477" i="1"/>
+  <c r="H477" i="1" s="1"/>
+  <c r="G476" i="1"/>
+  <c r="I476" i="1" s="1"/>
+  <c r="F476" i="1"/>
+  <c r="H476" i="1" s="1"/>
+  <c r="I475" i="1"/>
+  <c r="G475" i="1"/>
+  <c r="F475" i="1"/>
+  <c r="H475" i="1" s="1"/>
+  <c r="H474" i="1"/>
+  <c r="G474" i="1"/>
+  <c r="I474" i="1" s="1"/>
+  <c r="F474" i="1"/>
+  <c r="G473" i="1"/>
+  <c r="I473" i="1" s="1"/>
+  <c r="F473" i="1"/>
+  <c r="H473" i="1" s="1"/>
+  <c r="G472" i="1"/>
+  <c r="I472" i="1" s="1"/>
+  <c r="F472" i="1"/>
+  <c r="H472" i="1" s="1"/>
+  <c r="G471" i="1"/>
+  <c r="I471" i="1" s="1"/>
+  <c r="F471" i="1"/>
+  <c r="H471" i="1" s="1"/>
+  <c r="H470" i="1"/>
+  <c r="G470" i="1"/>
+  <c r="I470" i="1" s="1"/>
+  <c r="F470" i="1"/>
+  <c r="G469" i="1"/>
+  <c r="I469" i="1" s="1"/>
+  <c r="F469" i="1"/>
+  <c r="H469" i="1" s="1"/>
+  <c r="G468" i="1"/>
+  <c r="I468" i="1" s="1"/>
+  <c r="F468" i="1"/>
+  <c r="H468" i="1" s="1"/>
+  <c r="G467" i="1"/>
+  <c r="I467" i="1" s="1"/>
+  <c r="F467" i="1"/>
+  <c r="H467" i="1" s="1"/>
+  <c r="G466" i="1"/>
+  <c r="I466" i="1" s="1"/>
+  <c r="F466" i="1"/>
+  <c r="H466" i="1" s="1"/>
+  <c r="H465" i="1"/>
+  <c r="G465" i="1"/>
+  <c r="I465" i="1" s="1"/>
+  <c r="F465" i="1"/>
+  <c r="G464" i="1"/>
+  <c r="I464" i="1" s="1"/>
+  <c r="F464" i="1"/>
+  <c r="H464" i="1" s="1"/>
+  <c r="G463" i="1"/>
+  <c r="I463" i="1" s="1"/>
+  <c r="F463" i="1"/>
+  <c r="H463" i="1" s="1"/>
+  <c r="G462" i="1"/>
+  <c r="I462" i="1" s="1"/>
+  <c r="F462" i="1"/>
+  <c r="H462" i="1" s="1"/>
+  <c r="H461" i="1"/>
+  <c r="G461" i="1"/>
+  <c r="I461" i="1" s="1"/>
+  <c r="F461" i="1"/>
+  <c r="G460" i="1"/>
+  <c r="I460" i="1" s="1"/>
+  <c r="F460" i="1"/>
+  <c r="H460" i="1" s="1"/>
+  <c r="G459" i="1"/>
+  <c r="I459" i="1" s="1"/>
+  <c r="F459" i="1"/>
+  <c r="H459" i="1" s="1"/>
+  <c r="H458" i="1"/>
+  <c r="G458" i="1"/>
+  <c r="I458" i="1" s="1"/>
+  <c r="F458" i="1"/>
+  <c r="G457" i="1"/>
+  <c r="I457" i="1" s="1"/>
+  <c r="F457" i="1"/>
+  <c r="H457" i="1" s="1"/>
+  <c r="G456" i="1"/>
+  <c r="I456" i="1" s="1"/>
+  <c r="F456" i="1"/>
+  <c r="H456" i="1" s="1"/>
+  <c r="G455" i="1"/>
+  <c r="I455" i="1" s="1"/>
+  <c r="F455" i="1"/>
+  <c r="H455" i="1" s="1"/>
+  <c r="G454" i="1"/>
+  <c r="I454" i="1" s="1"/>
+  <c r="F454" i="1"/>
+  <c r="H454" i="1" s="1"/>
+  <c r="H453" i="1"/>
+  <c r="G453" i="1"/>
+  <c r="I453" i="1" s="1"/>
+  <c r="F453" i="1"/>
+  <c r="G452" i="1"/>
+  <c r="I452" i="1" s="1"/>
+  <c r="F452" i="1"/>
+  <c r="H452" i="1" s="1"/>
+  <c r="G451" i="1"/>
+  <c r="I451" i="1" s="1"/>
+  <c r="F451" i="1"/>
+  <c r="H451" i="1" s="1"/>
+  <c r="G450" i="1"/>
+  <c r="I450" i="1" s="1"/>
+  <c r="F450" i="1"/>
+  <c r="H450" i="1" s="1"/>
+  <c r="G449" i="1"/>
+  <c r="I449" i="1" s="1"/>
+  <c r="F449" i="1"/>
+  <c r="H449" i="1" s="1"/>
+  <c r="I448" i="1"/>
+  <c r="G448" i="1"/>
+  <c r="F448" i="1"/>
+  <c r="H448" i="1" s="1"/>
+  <c r="G447" i="1"/>
+  <c r="I447" i="1" s="1"/>
+  <c r="F447" i="1"/>
+  <c r="H447" i="1" s="1"/>
+  <c r="G446" i="1"/>
+  <c r="I446" i="1" s="1"/>
+  <c r="F446" i="1"/>
+  <c r="H446" i="1" s="1"/>
+  <c r="G445" i="1"/>
+  <c r="I445" i="1" s="1"/>
+  <c r="F445" i="1"/>
+  <c r="H445" i="1" s="1"/>
+  <c r="G444" i="1"/>
+  <c r="I444" i="1" s="1"/>
+  <c r="F444" i="1"/>
+  <c r="H444" i="1" s="1"/>
+  <c r="G443" i="1"/>
+  <c r="I443" i="1" s="1"/>
+  <c r="F443" i="1"/>
+  <c r="H443" i="1" s="1"/>
+  <c r="G442" i="1"/>
+  <c r="I442" i="1" s="1"/>
+  <c r="F442" i="1"/>
+  <c r="H442" i="1" s="1"/>
+  <c r="G441" i="1"/>
+  <c r="I441" i="1" s="1"/>
+  <c r="F441" i="1"/>
+  <c r="H441" i="1" s="1"/>
+  <c r="G440" i="1"/>
+  <c r="I440" i="1" s="1"/>
+  <c r="F440" i="1"/>
+  <c r="H440" i="1" s="1"/>
+  <c r="I439" i="1"/>
+  <c r="G439" i="1"/>
+  <c r="F439" i="1"/>
+  <c r="H439" i="1" s="1"/>
+  <c r="H438" i="1"/>
+  <c r="G438" i="1"/>
+  <c r="I438" i="1" s="1"/>
+  <c r="F438" i="1"/>
+  <c r="G437" i="1"/>
+  <c r="I437" i="1" s="1"/>
+  <c r="F437" i="1"/>
+  <c r="H437" i="1" s="1"/>
+  <c r="G436" i="1"/>
+  <c r="I436" i="1" s="1"/>
+  <c r="F436" i="1"/>
+  <c r="H436" i="1" s="1"/>
+  <c r="G435" i="1"/>
+  <c r="I435" i="1" s="1"/>
+  <c r="F435" i="1"/>
+  <c r="H435" i="1" s="1"/>
+  <c r="H434" i="1"/>
+  <c r="G434" i="1"/>
+  <c r="I434" i="1" s="1"/>
+  <c r="F434" i="1"/>
+  <c r="G433" i="1"/>
+  <c r="I433" i="1" s="1"/>
+  <c r="F433" i="1"/>
+  <c r="H433" i="1" s="1"/>
+  <c r="G432" i="1"/>
+  <c r="I432" i="1" s="1"/>
+  <c r="F432" i="1"/>
+  <c r="H432" i="1" s="1"/>
+  <c r="G431" i="1"/>
+  <c r="I431" i="1" s="1"/>
+  <c r="F431" i="1"/>
+  <c r="H431" i="1" s="1"/>
+  <c r="G430" i="1"/>
+  <c r="I430" i="1" s="1"/>
+  <c r="F430" i="1"/>
+  <c r="H430" i="1" s="1"/>
+  <c r="H429" i="1"/>
+  <c r="G429" i="1"/>
+  <c r="I429" i="1" s="1"/>
+  <c r="F429" i="1"/>
+  <c r="G428" i="1"/>
+  <c r="I428" i="1" s="1"/>
+  <c r="F428" i="1"/>
+  <c r="H428" i="1" s="1"/>
+  <c r="G427" i="1"/>
+  <c r="I427" i="1" s="1"/>
+  <c r="F427" i="1"/>
+  <c r="H427" i="1" s="1"/>
+  <c r="G426" i="1"/>
+  <c r="I426" i="1" s="1"/>
+  <c r="F426" i="1"/>
+  <c r="H426" i="1" s="1"/>
+  <c r="H425" i="1"/>
+  <c r="G425" i="1"/>
+  <c r="I425" i="1" s="1"/>
+  <c r="F425" i="1"/>
+  <c r="G424" i="1"/>
+  <c r="I424" i="1" s="1"/>
+  <c r="F424" i="1"/>
+  <c r="H424" i="1" s="1"/>
+  <c r="G423" i="1"/>
+  <c r="I423" i="1" s="1"/>
+  <c r="F423" i="1"/>
+  <c r="H423" i="1" s="1"/>
+  <c r="H422" i="1"/>
+  <c r="G422" i="1"/>
+  <c r="I422" i="1" s="1"/>
+  <c r="F422" i="1"/>
+  <c r="G421" i="1"/>
+  <c r="I421" i="1" s="1"/>
+  <c r="F421" i="1"/>
+  <c r="H421" i="1" s="1"/>
+  <c r="G420" i="1"/>
+  <c r="I420" i="1" s="1"/>
+  <c r="F420" i="1"/>
+  <c r="H420" i="1" s="1"/>
+  <c r="G419" i="1"/>
+  <c r="I419" i="1" s="1"/>
+  <c r="F419" i="1"/>
+  <c r="H419" i="1" s="1"/>
+  <c r="G418" i="1"/>
+  <c r="I418" i="1" s="1"/>
+  <c r="F418" i="1"/>
+  <c r="H418" i="1" s="1"/>
+  <c r="H417" i="1"/>
+  <c r="G417" i="1"/>
+  <c r="I417" i="1" s="1"/>
+  <c r="F417" i="1"/>
+  <c r="G416" i="1"/>
+  <c r="I416" i="1" s="1"/>
+  <c r="F416" i="1"/>
+  <c r="H416" i="1" s="1"/>
+  <c r="G415" i="1"/>
+  <c r="I415" i="1" s="1"/>
+  <c r="F415" i="1"/>
+  <c r="H415" i="1" s="1"/>
+  <c r="G414" i="1"/>
+  <c r="I414" i="1" s="1"/>
+  <c r="F414" i="1"/>
+  <c r="H414" i="1" s="1"/>
+  <c r="G413" i="1"/>
+  <c r="I413" i="1" s="1"/>
+  <c r="F413" i="1"/>
+  <c r="H413" i="1" s="1"/>
+  <c r="I412" i="1"/>
+  <c r="G412" i="1"/>
+  <c r="F412" i="1"/>
+  <c r="H412" i="1" s="1"/>
+  <c r="G411" i="1"/>
+  <c r="I411" i="1" s="1"/>
+  <c r="F411" i="1"/>
+  <c r="H411" i="1" s="1"/>
+  <c r="G410" i="1"/>
+  <c r="I410" i="1" s="1"/>
+  <c r="F410" i="1"/>
+  <c r="H410" i="1" s="1"/>
+  <c r="G409" i="1"/>
+  <c r="I409" i="1" s="1"/>
+  <c r="F409" i="1"/>
+  <c r="H409" i="1" s="1"/>
+  <c r="G408" i="1"/>
+  <c r="I408" i="1" s="1"/>
+  <c r="F408" i="1"/>
+  <c r="H408" i="1" s="1"/>
+  <c r="G407" i="1"/>
+  <c r="I407" i="1" s="1"/>
+  <c r="F407" i="1"/>
+  <c r="H407" i="1" s="1"/>
+  <c r="G406" i="1"/>
+  <c r="I406" i="1" s="1"/>
+  <c r="F406" i="1"/>
+  <c r="H406" i="1" s="1"/>
+  <c r="G405" i="1"/>
+  <c r="I405" i="1" s="1"/>
+  <c r="F405" i="1"/>
+  <c r="H405" i="1" s="1"/>
+  <c r="G404" i="1"/>
+  <c r="I404" i="1" s="1"/>
+  <c r="F404" i="1"/>
+  <c r="H404" i="1" s="1"/>
+  <c r="I403" i="1"/>
+  <c r="G403" i="1"/>
+  <c r="F403" i="1"/>
+  <c r="H403" i="1" s="1"/>
+  <c r="H402" i="1"/>
+  <c r="G402" i="1"/>
+  <c r="I402" i="1" s="1"/>
+  <c r="F402" i="1"/>
+  <c r="G401" i="1"/>
+  <c r="I401" i="1" s="1"/>
+  <c r="F401" i="1"/>
+  <c r="H401" i="1" s="1"/>
+  <c r="G400" i="1"/>
+  <c r="I400" i="1" s="1"/>
+  <c r="F400" i="1"/>
+  <c r="H400" i="1" s="1"/>
+  <c r="G399" i="1"/>
+  <c r="I399" i="1" s="1"/>
+  <c r="F399" i="1"/>
+  <c r="H399" i="1" s="1"/>
+  <c r="H398" i="1"/>
+  <c r="G398" i="1"/>
+  <c r="I398" i="1" s="1"/>
+  <c r="F398" i="1"/>
+  <c r="G397" i="1"/>
+  <c r="I397" i="1" s="1"/>
+  <c r="F397" i="1"/>
+  <c r="H397" i="1" s="1"/>
+  <c r="G396" i="1"/>
+  <c r="I396" i="1" s="1"/>
+  <c r="F396" i="1"/>
+  <c r="H396" i="1" s="1"/>
+  <c r="G395" i="1"/>
+  <c r="I395" i="1" s="1"/>
+  <c r="F395" i="1"/>
+  <c r="H395" i="1" s="1"/>
+  <c r="G394" i="1"/>
+  <c r="I394" i="1" s="1"/>
+  <c r="F394" i="1"/>
+  <c r="H394" i="1" s="1"/>
+  <c r="H393" i="1"/>
+  <c r="G393" i="1"/>
+  <c r="I393" i="1" s="1"/>
+  <c r="F393" i="1"/>
+  <c r="G392" i="1"/>
+  <c r="I392" i="1" s="1"/>
+  <c r="F392" i="1"/>
+  <c r="H392" i="1" s="1"/>
+  <c r="G391" i="1"/>
+  <c r="I391" i="1" s="1"/>
+  <c r="F391" i="1"/>
+  <c r="H391" i="1" s="1"/>
+  <c r="G390" i="1"/>
+  <c r="I390" i="1" s="1"/>
+  <c r="F390" i="1"/>
+  <c r="H390" i="1" s="1"/>
+  <c r="H389" i="1"/>
+  <c r="G389" i="1"/>
+  <c r="I389" i="1" s="1"/>
+  <c r="F389" i="1"/>
+  <c r="G388" i="1"/>
+  <c r="I388" i="1" s="1"/>
+  <c r="F388" i="1"/>
+  <c r="H388" i="1" s="1"/>
+  <c r="G387" i="1"/>
+  <c r="I387" i="1" s="1"/>
+  <c r="F387" i="1"/>
+  <c r="H387" i="1" s="1"/>
+  <c r="H386" i="1"/>
+  <c r="G386" i="1"/>
+  <c r="I386" i="1" s="1"/>
+  <c r="F386" i="1"/>
+  <c r="G385" i="1"/>
+  <c r="I385" i="1" s="1"/>
+  <c r="F385" i="1"/>
+  <c r="H385" i="1" s="1"/>
+  <c r="G384" i="1"/>
+  <c r="I384" i="1" s="1"/>
+  <c r="F384" i="1"/>
+  <c r="H384" i="1" s="1"/>
+  <c r="G383" i="1"/>
+  <c r="I383" i="1" s="1"/>
+  <c r="F383" i="1"/>
+  <c r="H383" i="1" s="1"/>
+  <c r="G382" i="1"/>
+  <c r="I382" i="1" s="1"/>
+  <c r="F382" i="1"/>
+  <c r="H382" i="1" s="1"/>
+  <c r="H381" i="1"/>
+  <c r="G381" i="1"/>
+  <c r="I381" i="1" s="1"/>
+  <c r="F381" i="1"/>
+  <c r="G380" i="1"/>
+  <c r="I380" i="1" s="1"/>
+  <c r="F380" i="1"/>
+  <c r="H380" i="1" s="1"/>
+  <c r="G379" i="1"/>
+  <c r="I379" i="1" s="1"/>
+  <c r="F379" i="1"/>
+  <c r="H379" i="1" s="1"/>
+  <c r="G378" i="1"/>
+  <c r="I378" i="1" s="1"/>
+  <c r="F378" i="1"/>
+  <c r="H378" i="1" s="1"/>
+  <c r="G377" i="1"/>
+  <c r="I377" i="1" s="1"/>
+  <c r="F377" i="1"/>
+  <c r="H377" i="1" s="1"/>
+  <c r="I376" i="1"/>
+  <c r="G376" i="1"/>
+  <c r="F376" i="1"/>
+  <c r="H376" i="1" s="1"/>
+  <c r="G375" i="1"/>
+  <c r="I375" i="1" s="1"/>
+  <c r="F375" i="1"/>
+  <c r="H375" i="1" s="1"/>
+  <c r="G374" i="1"/>
+  <c r="I374" i="1" s="1"/>
+  <c r="F374" i="1"/>
+  <c r="H374" i="1" s="1"/>
+  <c r="G373" i="1"/>
+  <c r="I373" i="1" s="1"/>
+  <c r="F373" i="1"/>
+  <c r="H373" i="1" s="1"/>
+  <c r="G372" i="1"/>
+  <c r="I372" i="1" s="1"/>
+  <c r="F372" i="1"/>
+  <c r="H372" i="1" s="1"/>
+  <c r="G371" i="1"/>
+  <c r="I371" i="1" s="1"/>
+  <c r="F371" i="1"/>
+  <c r="H371" i="1" s="1"/>
+  <c r="G370" i="1"/>
+  <c r="I370" i="1" s="1"/>
+  <c r="F370" i="1"/>
+  <c r="H370" i="1" s="1"/>
+  <c r="G369" i="1"/>
+  <c r="I369" i="1" s="1"/>
+  <c r="F369" i="1"/>
+  <c r="H369" i="1" s="1"/>
+  <c r="G368" i="1"/>
+  <c r="I368" i="1" s="1"/>
+  <c r="F368" i="1"/>
+  <c r="H368" i="1" s="1"/>
+  <c r="I367" i="1"/>
+  <c r="G367" i="1"/>
+  <c r="F367" i="1"/>
+  <c r="H367" i="1" s="1"/>
+  <c r="H366" i="1"/>
+  <c r="G366" i="1"/>
+  <c r="I366" i="1" s="1"/>
+  <c r="F366" i="1"/>
+  <c r="G365" i="1"/>
+  <c r="I365" i="1" s="1"/>
+  <c r="F365" i="1"/>
+  <c r="H365" i="1" s="1"/>
+  <c r="G364" i="1"/>
+  <c r="I364" i="1" s="1"/>
+  <c r="F364" i="1"/>
+  <c r="H364" i="1" s="1"/>
+  <c r="G363" i="1"/>
+  <c r="I363" i="1" s="1"/>
+  <c r="F363" i="1"/>
+  <c r="H363" i="1" s="1"/>
+  <c r="H362" i="1"/>
+  <c r="G362" i="1"/>
+  <c r="I362" i="1" s="1"/>
+  <c r="F362" i="1"/>
+  <c r="G361" i="1"/>
+  <c r="I361" i="1" s="1"/>
+  <c r="F361" i="1"/>
+  <c r="H361" i="1" s="1"/>
+  <c r="G360" i="1"/>
+  <c r="I360" i="1" s="1"/>
+  <c r="F360" i="1"/>
+  <c r="H360" i="1" s="1"/>
+  <c r="G359" i="1"/>
+  <c r="I359" i="1" s="1"/>
+  <c r="F359" i="1"/>
+  <c r="H359" i="1" s="1"/>
+  <c r="G358" i="1"/>
+  <c r="I358" i="1" s="1"/>
+  <c r="F358" i="1"/>
+  <c r="H358" i="1" s="1"/>
+  <c r="H357" i="1"/>
+  <c r="G357" i="1"/>
+  <c r="I357" i="1" s="1"/>
+  <c r="F357" i="1"/>
+  <c r="G356" i="1"/>
+  <c r="I356" i="1" s="1"/>
+  <c r="F356" i="1"/>
+  <c r="H356" i="1" s="1"/>
+  <c r="G355" i="1"/>
+  <c r="I355" i="1" s="1"/>
+  <c r="F355" i="1"/>
+  <c r="H355" i="1" s="1"/>
+  <c r="G354" i="1"/>
+  <c r="I354" i="1" s="1"/>
+  <c r="F354" i="1"/>
+  <c r="H354" i="1" s="1"/>
+  <c r="H353" i="1"/>
+  <c r="G353" i="1"/>
+  <c r="I353" i="1" s="1"/>
+  <c r="F353" i="1"/>
+  <c r="G352" i="1"/>
+  <c r="I352" i="1" s="1"/>
+  <c r="F352" i="1"/>
+  <c r="H352" i="1" s="1"/>
+  <c r="G351" i="1"/>
+  <c r="I351" i="1" s="1"/>
+  <c r="F351" i="1"/>
+  <c r="H351" i="1" s="1"/>
+  <c r="H350" i="1"/>
+  <c r="G350" i="1"/>
+  <c r="I350" i="1" s="1"/>
+  <c r="F350" i="1"/>
+  <c r="G349" i="1"/>
+  <c r="I349" i="1" s="1"/>
+  <c r="F349" i="1"/>
+  <c r="H349" i="1" s="1"/>
+  <c r="G348" i="1"/>
+  <c r="I348" i="1" s="1"/>
+  <c r="F348" i="1"/>
+  <c r="H348" i="1" s="1"/>
+  <c r="G347" i="1"/>
+  <c r="I347" i="1" s="1"/>
+  <c r="F347" i="1"/>
+  <c r="H347" i="1" s="1"/>
+  <c r="G346" i="1"/>
+  <c r="I346" i="1" s="1"/>
+  <c r="F346" i="1"/>
+  <c r="H346" i="1" s="1"/>
+  <c r="H345" i="1"/>
+  <c r="G345" i="1"/>
+  <c r="I345" i="1" s="1"/>
+  <c r="F345" i="1"/>
+  <c r="G344" i="1"/>
+  <c r="I344" i="1" s="1"/>
+  <c r="F344" i="1"/>
+  <c r="H344" i="1" s="1"/>
+  <c r="G343" i="1"/>
+  <c r="I343" i="1" s="1"/>
+  <c r="F343" i="1"/>
+  <c r="H343" i="1" s="1"/>
+  <c r="G342" i="1"/>
+  <c r="I342" i="1" s="1"/>
+  <c r="F342" i="1"/>
+  <c r="H342" i="1" s="1"/>
+  <c r="G341" i="1"/>
+  <c r="I341" i="1" s="1"/>
+  <c r="F341" i="1"/>
+  <c r="H341" i="1" s="1"/>
+  <c r="I340" i="1"/>
+  <c r="G340" i="1"/>
+  <c r="F340" i="1"/>
+  <c r="H340" i="1" s="1"/>
+  <c r="G339" i="1"/>
+  <c r="I339" i="1" s="1"/>
+  <c r="F339" i="1"/>
+  <c r="H339" i="1" s="1"/>
+  <c r="G338" i="1"/>
+  <c r="I338" i="1" s="1"/>
+  <c r="F338" i="1"/>
+  <c r="H338" i="1" s="1"/>
+  <c r="G337" i="1"/>
+  <c r="I337" i="1" s="1"/>
+  <c r="F337" i="1"/>
+  <c r="H337" i="1" s="1"/>
+  <c r="G336" i="1"/>
+  <c r="I336" i="1" s="1"/>
+  <c r="F336" i="1"/>
+  <c r="H336" i="1" s="1"/>
+  <c r="G335" i="1"/>
+  <c r="I335" i="1" s="1"/>
+  <c r="F335" i="1"/>
+  <c r="H335" i="1" s="1"/>
+  <c r="G334" i="1"/>
+  <c r="I334" i="1" s="1"/>
+  <c r="F334" i="1"/>
+  <c r="H334" i="1" s="1"/>
+  <c r="G333" i="1"/>
+  <c r="I333" i="1" s="1"/>
+  <c r="F333" i="1"/>
+  <c r="H333" i="1" s="1"/>
+  <c r="G332" i="1"/>
+  <c r="I332" i="1" s="1"/>
+  <c r="F332" i="1"/>
+  <c r="H332" i="1" s="1"/>
+  <c r="I331" i="1"/>
+  <c r="G331" i="1"/>
+  <c r="F331" i="1"/>
+  <c r="H331" i="1" s="1"/>
+  <c r="H330" i="1"/>
+  <c r="G330" i="1"/>
+  <c r="I330" i="1" s="1"/>
+  <c r="F330" i="1"/>
+  <c r="G329" i="1"/>
+  <c r="I329" i="1" s="1"/>
+  <c r="F329" i="1"/>
+  <c r="H329" i="1" s="1"/>
+  <c r="G328" i="1"/>
+  <c r="I328" i="1" s="1"/>
+  <c r="F328" i="1"/>
+  <c r="H328" i="1" s="1"/>
+  <c r="G327" i="1"/>
+  <c r="I327" i="1" s="1"/>
+  <c r="F327" i="1"/>
+  <c r="H327" i="1" s="1"/>
+  <c r="H326" i="1"/>
+  <c r="G326" i="1"/>
+  <c r="I326" i="1" s="1"/>
+  <c r="F326" i="1"/>
+  <c r="G325" i="1"/>
+  <c r="I325" i="1" s="1"/>
+  <c r="F325" i="1"/>
+  <c r="H325" i="1" s="1"/>
+  <c r="G324" i="1"/>
+  <c r="I324" i="1" s="1"/>
+  <c r="F324" i="1"/>
+  <c r="H324" i="1" s="1"/>
+  <c r="G323" i="1"/>
+  <c r="I323" i="1" s="1"/>
+  <c r="F323" i="1"/>
+  <c r="H323" i="1" s="1"/>
+  <c r="G322" i="1"/>
+  <c r="I322" i="1" s="1"/>
+  <c r="F322" i="1"/>
+  <c r="H322" i="1" s="1"/>
+  <c r="H321" i="1"/>
+  <c r="G321" i="1"/>
+  <c r="I321" i="1" s="1"/>
+  <c r="F321" i="1"/>
+  <c r="G320" i="1"/>
+  <c r="I320" i="1" s="1"/>
+  <c r="F320" i="1"/>
+  <c r="H320" i="1" s="1"/>
+  <c r="G319" i="1"/>
+  <c r="I319" i="1" s="1"/>
+  <c r="F319" i="1"/>
+  <c r="H319" i="1" s="1"/>
+  <c r="G318" i="1"/>
+  <c r="I318" i="1" s="1"/>
+  <c r="F318" i="1"/>
+  <c r="H318" i="1" s="1"/>
+  <c r="H317" i="1"/>
+  <c r="G317" i="1"/>
+  <c r="I317" i="1" s="1"/>
+  <c r="F317" i="1"/>
+  <c r="G316" i="1"/>
+  <c r="I316" i="1" s="1"/>
+  <c r="F316" i="1"/>
+  <c r="H316" i="1" s="1"/>
+  <c r="G315" i="1"/>
+  <c r="I315" i="1" s="1"/>
+  <c r="F315" i="1"/>
+  <c r="H315" i="1" s="1"/>
+  <c r="H314" i="1"/>
+  <c r="G314" i="1"/>
+  <c r="I314" i="1" s="1"/>
+  <c r="F314" i="1"/>
+  <c r="G313" i="1"/>
+  <c r="I313" i="1" s="1"/>
+  <c r="F313" i="1"/>
+  <c r="H313" i="1" s="1"/>
+  <c r="G312" i="1"/>
+  <c r="I312" i="1" s="1"/>
+  <c r="F312" i="1"/>
+  <c r="H312" i="1" s="1"/>
+  <c r="G311" i="1"/>
+  <c r="I311" i="1" s="1"/>
+  <c r="F311" i="1"/>
+  <c r="H311" i="1" s="1"/>
+  <c r="G310" i="1"/>
+  <c r="I310" i="1" s="1"/>
+  <c r="F310" i="1"/>
+  <c r="H310" i="1" s="1"/>
+  <c r="H309" i="1"/>
+  <c r="G309" i="1"/>
+  <c r="I309" i="1" s="1"/>
+  <c r="F309" i="1"/>
+  <c r="G308" i="1"/>
+  <c r="I308" i="1" s="1"/>
+  <c r="F308" i="1"/>
+  <c r="H308" i="1" s="1"/>
+  <c r="G307" i="1"/>
+  <c r="I307" i="1" s="1"/>
+  <c r="F307" i="1"/>
+  <c r="H307" i="1" s="1"/>
+  <c r="G306" i="1"/>
+  <c r="I306" i="1" s="1"/>
+  <c r="F306" i="1"/>
+  <c r="H306" i="1" s="1"/>
+  <c r="G305" i="1"/>
+  <c r="I305" i="1" s="1"/>
+  <c r="F305" i="1"/>
+  <c r="H305" i="1" s="1"/>
+  <c r="I304" i="1"/>
+  <c r="G304" i="1"/>
+  <c r="F304" i="1"/>
+  <c r="H304" i="1" s="1"/>
+  <c r="G303" i="1"/>
+  <c r="I303" i="1" s="1"/>
+  <c r="F303" i="1"/>
+  <c r="H303" i="1" s="1"/>
+  <c r="G302" i="1"/>
+  <c r="I302" i="1" s="1"/>
+  <c r="F302" i="1"/>
+  <c r="H302" i="1" s="1"/>
+  <c r="G301" i="1"/>
+  <c r="I301" i="1" s="1"/>
+  <c r="F301" i="1"/>
+  <c r="H301" i="1" s="1"/>
+  <c r="G300" i="1"/>
+  <c r="I300" i="1" s="1"/>
+  <c r="F300" i="1"/>
+  <c r="H300" i="1" s="1"/>
+  <c r="G299" i="1"/>
+  <c r="I299" i="1" s="1"/>
+  <c r="F299" i="1"/>
+  <c r="H299" i="1" s="1"/>
+  <c r="G298" i="1"/>
+  <c r="I298" i="1" s="1"/>
+  <c r="F298" i="1"/>
+  <c r="H298" i="1" s="1"/>
+  <c r="G297" i="1"/>
+  <c r="I297" i="1" s="1"/>
+  <c r="F297" i="1"/>
+  <c r="H297" i="1" s="1"/>
+  <c r="G296" i="1"/>
+  <c r="I296" i="1" s="1"/>
+  <c r="F296" i="1"/>
+  <c r="H296" i="1" s="1"/>
+  <c r="G295" i="1"/>
+  <c r="I295" i="1" s="1"/>
+  <c r="F295" i="1"/>
+  <c r="H295" i="1" s="1"/>
+  <c r="G294" i="1"/>
+  <c r="I294" i="1" s="1"/>
+  <c r="F294" i="1"/>
+  <c r="H294" i="1" s="1"/>
+  <c r="G293" i="1"/>
+  <c r="I293" i="1" s="1"/>
+  <c r="F293" i="1"/>
+  <c r="H293" i="1" s="1"/>
+  <c r="G292" i="1"/>
+  <c r="I292" i="1" s="1"/>
+  <c r="F292" i="1"/>
+  <c r="H292" i="1" s="1"/>
+  <c r="G291" i="1"/>
+  <c r="I291" i="1" s="1"/>
+  <c r="F291" i="1"/>
+  <c r="H291" i="1" s="1"/>
+  <c r="H290" i="1"/>
+  <c r="G290" i="1"/>
+  <c r="I290" i="1" s="1"/>
+  <c r="F290" i="1"/>
+  <c r="G289" i="1"/>
+  <c r="I289" i="1" s="1"/>
+  <c r="F289" i="1"/>
+  <c r="H289" i="1" s="1"/>
+  <c r="G288" i="1"/>
+  <c r="I288" i="1" s="1"/>
+  <c r="F288" i="1"/>
+  <c r="H288" i="1" s="1"/>
+  <c r="G287" i="1"/>
+  <c r="I287" i="1" s="1"/>
+  <c r="F287" i="1"/>
+  <c r="H287" i="1" s="1"/>
+  <c r="H286" i="1"/>
+  <c r="G286" i="1"/>
+  <c r="I286" i="1" s="1"/>
+  <c r="F286" i="1"/>
+  <c r="G285" i="1"/>
+  <c r="I285" i="1" s="1"/>
+  <c r="F285" i="1"/>
+  <c r="H285" i="1" s="1"/>
+  <c r="G284" i="1"/>
+  <c r="I284" i="1" s="1"/>
+  <c r="F284" i="1"/>
+  <c r="H284" i="1" s="1"/>
+  <c r="G283" i="1"/>
+  <c r="I283" i="1" s="1"/>
+  <c r="F283" i="1"/>
+  <c r="H283" i="1" s="1"/>
+  <c r="G282" i="1"/>
+  <c r="I282" i="1" s="1"/>
+  <c r="F282" i="1"/>
+  <c r="H282" i="1" s="1"/>
+  <c r="G281" i="1"/>
+  <c r="I281" i="1" s="1"/>
+  <c r="F281" i="1"/>
+  <c r="H281" i="1" s="1"/>
+  <c r="G280" i="1"/>
+  <c r="I280" i="1" s="1"/>
+  <c r="F280" i="1"/>
+  <c r="H280" i="1" s="1"/>
+  <c r="G279" i="1"/>
+  <c r="I279" i="1" s="1"/>
+  <c r="F279" i="1"/>
+  <c r="H279" i="1" s="1"/>
+  <c r="G278" i="1"/>
+  <c r="I278" i="1" s="1"/>
+  <c r="F278" i="1"/>
+  <c r="H278" i="1" s="1"/>
+  <c r="G277" i="1"/>
+  <c r="I277" i="1" s="1"/>
+  <c r="F277" i="1"/>
+  <c r="H277" i="1" s="1"/>
+  <c r="G276" i="1"/>
+  <c r="I276" i="1" s="1"/>
+  <c r="F276" i="1"/>
+  <c r="H276" i="1" s="1"/>
+  <c r="G275" i="1"/>
+  <c r="I275" i="1" s="1"/>
+  <c r="F275" i="1"/>
+  <c r="H275" i="1" s="1"/>
+  <c r="G274" i="1"/>
+  <c r="I274" i="1" s="1"/>
+  <c r="F274" i="1"/>
+  <c r="H274" i="1" s="1"/>
+  <c r="G273" i="1"/>
+  <c r="I273" i="1" s="1"/>
+  <c r="F273" i="1"/>
+  <c r="H273" i="1" s="1"/>
+  <c r="I272" i="1"/>
+  <c r="G272" i="1"/>
+  <c r="F272" i="1"/>
+  <c r="H272" i="1" s="1"/>
+  <c r="I271" i="1"/>
+  <c r="G271" i="1"/>
+  <c r="F271" i="1"/>
+  <c r="H271" i="1" s="1"/>
+  <c r="G270" i="1"/>
+  <c r="I270" i="1" s="1"/>
+  <c r="F270" i="1"/>
+  <c r="H270" i="1" s="1"/>
+  <c r="G269" i="1"/>
+  <c r="I269" i="1" s="1"/>
+  <c r="F269" i="1"/>
+  <c r="H269" i="1" s="1"/>
+  <c r="I268" i="1"/>
+  <c r="G268" i="1"/>
+  <c r="F268" i="1"/>
+  <c r="H268" i="1" s="1"/>
+  <c r="G267" i="1"/>
+  <c r="I267" i="1" s="1"/>
+  <c r="F267" i="1"/>
+  <c r="H267" i="1" s="1"/>
+  <c r="G266" i="1"/>
+  <c r="I266" i="1" s="1"/>
+  <c r="F266" i="1"/>
+  <c r="H266" i="1" s="1"/>
+  <c r="I265" i="1"/>
+  <c r="G265" i="1"/>
+  <c r="F265" i="1"/>
+  <c r="H265" i="1" s="1"/>
+  <c r="I264" i="1"/>
+  <c r="G264" i="1"/>
+  <c r="F264" i="1"/>
+  <c r="H264" i="1" s="1"/>
+  <c r="G263" i="1"/>
+  <c r="I263" i="1" s="1"/>
+  <c r="F263" i="1"/>
+  <c r="H263" i="1" s="1"/>
+  <c r="G262" i="1"/>
+  <c r="I262" i="1" s="1"/>
+  <c r="F262" i="1"/>
+  <c r="H262" i="1" s="1"/>
+  <c r="G261" i="1"/>
+  <c r="I261" i="1" s="1"/>
+  <c r="F261" i="1"/>
+  <c r="H261" i="1" s="1"/>
+  <c r="I260" i="1"/>
+  <c r="G260" i="1"/>
+  <c r="F260" i="1"/>
+  <c r="H260" i="1" s="1"/>
+  <c r="I259" i="1"/>
+  <c r="G259" i="1"/>
+  <c r="F259" i="1"/>
+  <c r="H259" i="1" s="1"/>
+  <c r="G258" i="1"/>
+  <c r="I258" i="1" s="1"/>
+  <c r="F258" i="1"/>
+  <c r="H258" i="1" s="1"/>
+  <c r="G257" i="1"/>
+  <c r="I257" i="1" s="1"/>
+  <c r="F257" i="1"/>
+  <c r="H257" i="1" s="1"/>
+  <c r="G256" i="1"/>
+  <c r="I256" i="1" s="1"/>
+  <c r="F256" i="1"/>
+  <c r="H256" i="1" s="1"/>
+  <c r="I255" i="1"/>
+  <c r="G255" i="1"/>
+  <c r="F255" i="1"/>
+  <c r="H255" i="1" s="1"/>
+  <c r="G254" i="1"/>
+  <c r="I254" i="1" s="1"/>
+  <c r="F254" i="1"/>
+  <c r="H254" i="1" s="1"/>
+  <c r="G253" i="1"/>
+  <c r="I253" i="1" s="1"/>
+  <c r="F253" i="1"/>
+  <c r="H253" i="1" s="1"/>
+  <c r="G252" i="1"/>
+  <c r="I252" i="1" s="1"/>
+  <c r="F252" i="1"/>
+  <c r="H252" i="1" s="1"/>
+  <c r="G251" i="1"/>
+  <c r="I251" i="1" s="1"/>
+  <c r="F251" i="1"/>
+  <c r="H251" i="1" s="1"/>
+  <c r="G250" i="1"/>
+  <c r="I250" i="1" s="1"/>
+  <c r="F250" i="1"/>
+  <c r="H250" i="1" s="1"/>
+  <c r="G249" i="1"/>
+  <c r="I249" i="1" s="1"/>
+  <c r="F249" i="1"/>
+  <c r="H249" i="1" s="1"/>
+  <c r="G248" i="1"/>
+  <c r="I248" i="1" s="1"/>
+  <c r="F248" i="1"/>
+  <c r="H248" i="1" s="1"/>
+  <c r="G247" i="1"/>
+  <c r="I247" i="1" s="1"/>
+  <c r="F247" i="1"/>
+  <c r="H247" i="1" s="1"/>
+  <c r="G246" i="1"/>
+  <c r="I246" i="1" s="1"/>
+  <c r="F246" i="1"/>
+  <c r="H246" i="1" s="1"/>
+  <c r="G245" i="1"/>
+  <c r="I245" i="1" s="1"/>
+  <c r="F245" i="1"/>
+  <c r="H245" i="1" s="1"/>
+  <c r="G244" i="1"/>
+  <c r="I244" i="1" s="1"/>
+  <c r="F244" i="1"/>
+  <c r="H244" i="1" s="1"/>
+  <c r="I243" i="1"/>
+  <c r="G243" i="1"/>
+  <c r="F243" i="1"/>
+  <c r="H243" i="1" s="1"/>
+  <c r="G242" i="1"/>
+  <c r="I242" i="1" s="1"/>
+  <c r="F242" i="1"/>
+  <c r="H242" i="1" s="1"/>
+  <c r="H241" i="1"/>
+  <c r="G241" i="1"/>
+  <c r="I241" i="1" s="1"/>
+  <c r="F241" i="1"/>
+  <c r="I240" i="1"/>
+  <c r="G240" i="1"/>
+  <c r="F240" i="1"/>
+  <c r="H240" i="1" s="1"/>
+  <c r="G239" i="1"/>
+  <c r="I239" i="1" s="1"/>
+  <c r="F239" i="1"/>
+  <c r="H239" i="1" s="1"/>
+  <c r="G238" i="1"/>
+  <c r="I238" i="1" s="1"/>
+  <c r="F238" i="1"/>
+  <c r="H238" i="1" s="1"/>
+  <c r="G237" i="1"/>
+  <c r="I237" i="1" s="1"/>
+  <c r="F237" i="1"/>
+  <c r="H237" i="1" s="1"/>
+  <c r="I236" i="1"/>
+  <c r="G236" i="1"/>
+  <c r="F236" i="1"/>
+  <c r="H236" i="1" s="1"/>
+  <c r="I235" i="1"/>
+  <c r="G235" i="1"/>
+  <c r="F235" i="1"/>
+  <c r="H235" i="1" s="1"/>
+  <c r="G234" i="1"/>
+  <c r="I234" i="1" s="1"/>
+  <c r="F234" i="1"/>
+  <c r="H234" i="1" s="1"/>
+  <c r="G233" i="1"/>
+  <c r="I233" i="1" s="1"/>
+  <c r="F233" i="1"/>
+  <c r="H233" i="1" s="1"/>
+  <c r="I232" i="1"/>
+  <c r="G232" i="1"/>
+  <c r="F232" i="1"/>
+  <c r="H232" i="1" s="1"/>
+  <c r="G231" i="1"/>
+  <c r="I231" i="1" s="1"/>
+  <c r="F231" i="1"/>
+  <c r="H231" i="1" s="1"/>
+  <c r="G230" i="1"/>
+  <c r="I230" i="1" s="1"/>
+  <c r="F230" i="1"/>
+  <c r="H230" i="1" s="1"/>
+  <c r="I229" i="1"/>
+  <c r="G229" i="1"/>
+  <c r="F229" i="1"/>
+  <c r="H229" i="1" s="1"/>
+  <c r="G228" i="1"/>
+  <c r="I228" i="1" s="1"/>
+  <c r="F228" i="1"/>
+  <c r="H228" i="1" s="1"/>
+  <c r="G227" i="1"/>
+  <c r="I227" i="1" s="1"/>
+  <c r="F227" i="1"/>
+  <c r="H227" i="1" s="1"/>
+  <c r="G226" i="1"/>
+  <c r="I226" i="1" s="1"/>
+  <c r="F226" i="1"/>
+  <c r="H226" i="1" s="1"/>
+  <c r="G225" i="1"/>
+  <c r="I225" i="1" s="1"/>
+  <c r="F225" i="1"/>
+  <c r="H225" i="1" s="1"/>
+  <c r="I224" i="1"/>
+  <c r="G224" i="1"/>
+  <c r="F224" i="1"/>
+  <c r="H224" i="1" s="1"/>
+  <c r="I223" i="1"/>
+  <c r="G223" i="1"/>
+  <c r="F223" i="1"/>
+  <c r="H223" i="1" s="1"/>
+  <c r="G222" i="1"/>
+  <c r="I222" i="1" s="1"/>
+  <c r="F222" i="1"/>
+  <c r="H222" i="1" s="1"/>
+  <c r="G221" i="1"/>
+  <c r="I221" i="1" s="1"/>
+  <c r="F221" i="1"/>
+  <c r="H221" i="1" s="1"/>
+  <c r="G220" i="1"/>
+  <c r="I220" i="1" s="1"/>
+  <c r="F220" i="1"/>
+  <c r="H220" i="1" s="1"/>
+  <c r="I219" i="1"/>
+  <c r="G219" i="1"/>
+  <c r="F219" i="1"/>
+  <c r="H219" i="1" s="1"/>
+  <c r="G218" i="1"/>
+  <c r="I218" i="1" s="1"/>
+  <c r="F218" i="1"/>
+  <c r="H218" i="1" s="1"/>
+  <c r="H217" i="1"/>
+  <c r="G217" i="1"/>
+  <c r="I217" i="1" s="1"/>
+  <c r="F217" i="1"/>
+  <c r="I216" i="1"/>
+  <c r="G216" i="1"/>
+  <c r="F216" i="1"/>
+  <c r="H216" i="1" s="1"/>
+  <c r="G215" i="1"/>
+  <c r="I215" i="1" s="1"/>
+  <c r="F215" i="1"/>
+  <c r="H215" i="1" s="1"/>
+  <c r="G214" i="1"/>
+  <c r="I214" i="1" s="1"/>
+  <c r="F214" i="1"/>
+  <c r="H214" i="1" s="1"/>
+  <c r="G213" i="1"/>
+  <c r="I213" i="1" s="1"/>
+  <c r="F213" i="1"/>
+  <c r="H213" i="1" s="1"/>
+  <c r="G212" i="1"/>
+  <c r="I212" i="1" s="1"/>
+  <c r="F212" i="1"/>
+  <c r="H212" i="1" s="1"/>
+  <c r="G211" i="1"/>
+  <c r="I211" i="1" s="1"/>
+  <c r="F211" i="1"/>
+  <c r="H211" i="1" s="1"/>
+  <c r="G210" i="1"/>
+  <c r="I210" i="1" s="1"/>
+  <c r="F210" i="1"/>
+  <c r="H210" i="1" s="1"/>
+  <c r="G209" i="1"/>
+  <c r="I209" i="1" s="1"/>
+  <c r="F209" i="1"/>
+  <c r="H209" i="1" s="1"/>
+  <c r="G208" i="1"/>
+  <c r="I208" i="1" s="1"/>
+  <c r="F208" i="1"/>
+  <c r="H208" i="1" s="1"/>
+  <c r="I207" i="1"/>
+  <c r="G207" i="1"/>
+  <c r="F207" i="1"/>
+  <c r="H207" i="1" s="1"/>
+  <c r="G206" i="1"/>
+  <c r="I206" i="1" s="1"/>
+  <c r="F206" i="1"/>
+  <c r="H206" i="1" s="1"/>
+  <c r="H205" i="1"/>
+  <c r="G205" i="1"/>
+  <c r="I205" i="1" s="1"/>
+  <c r="F205" i="1"/>
+  <c r="G204" i="1"/>
+  <c r="I204" i="1" s="1"/>
+  <c r="F204" i="1"/>
+  <c r="H204" i="1" s="1"/>
+  <c r="G203" i="1"/>
+  <c r="I203" i="1" s="1"/>
+  <c r="F203" i="1"/>
+  <c r="H203" i="1" s="1"/>
+  <c r="G202" i="1"/>
+  <c r="I202" i="1" s="1"/>
+  <c r="F202" i="1"/>
+  <c r="H202" i="1" s="1"/>
+  <c r="G201" i="1"/>
+  <c r="I201" i="1" s="1"/>
+  <c r="F201" i="1"/>
+  <c r="H201" i="1" s="1"/>
+  <c r="G200" i="1"/>
+  <c r="I200" i="1" s="1"/>
+  <c r="F200" i="1"/>
+  <c r="H200" i="1" s="1"/>
+  <c r="I199" i="1"/>
+  <c r="G199" i="1"/>
+  <c r="F199" i="1"/>
+  <c r="H199" i="1" s="1"/>
+  <c r="G198" i="1"/>
+  <c r="I198" i="1" s="1"/>
+  <c r="F198" i="1"/>
+  <c r="H198" i="1" s="1"/>
+  <c r="G197" i="1"/>
+  <c r="I197" i="1" s="1"/>
+  <c r="F197" i="1"/>
+  <c r="H197" i="1" s="1"/>
+  <c r="I196" i="1"/>
+  <c r="G196" i="1"/>
+  <c r="F196" i="1"/>
+  <c r="H196" i="1" s="1"/>
+  <c r="G195" i="1"/>
+  <c r="I195" i="1" s="1"/>
+  <c r="F195" i="1"/>
+  <c r="H195" i="1" s="1"/>
+  <c r="G194" i="1"/>
+  <c r="I194" i="1" s="1"/>
+  <c r="F194" i="1"/>
+  <c r="H194" i="1" s="1"/>
+  <c r="I193" i="1"/>
+  <c r="G193" i="1"/>
+  <c r="F193" i="1"/>
+  <c r="H193" i="1" s="1"/>
+  <c r="I192" i="1"/>
+  <c r="G192" i="1"/>
+  <c r="F192" i="1"/>
+  <c r="H192" i="1" s="1"/>
+  <c r="G191" i="1"/>
+  <c r="I191" i="1" s="1"/>
+  <c r="F191" i="1"/>
+  <c r="H191" i="1" s="1"/>
+  <c r="G190" i="1"/>
+  <c r="I190" i="1" s="1"/>
+  <c r="F190" i="1"/>
+  <c r="H190" i="1" s="1"/>
+  <c r="G189" i="1"/>
+  <c r="I189" i="1" s="1"/>
+  <c r="F189" i="1"/>
+  <c r="H189" i="1" s="1"/>
+  <c r="H188" i="1"/>
+  <c r="G188" i="1"/>
+  <c r="I188" i="1" s="1"/>
+  <c r="F188" i="1"/>
+  <c r="G187" i="1"/>
+  <c r="I187" i="1" s="1"/>
+  <c r="F187" i="1"/>
+  <c r="H187" i="1" s="1"/>
+  <c r="G186" i="1"/>
+  <c r="I186" i="1" s="1"/>
+  <c r="F186" i="1"/>
+  <c r="H186" i="1" s="1"/>
+  <c r="G185" i="1"/>
+  <c r="I185" i="1" s="1"/>
+  <c r="F185" i="1"/>
+  <c r="H185" i="1" s="1"/>
+  <c r="G184" i="1"/>
+  <c r="I184" i="1" s="1"/>
+  <c r="F184" i="1"/>
+  <c r="H184" i="1" s="1"/>
+  <c r="G183" i="1"/>
+  <c r="I183" i="1" s="1"/>
+  <c r="F183" i="1"/>
+  <c r="H183" i="1" s="1"/>
+  <c r="G182" i="1"/>
+  <c r="I182" i="1" s="1"/>
+  <c r="F182" i="1"/>
+  <c r="H182" i="1" s="1"/>
+  <c r="I181" i="1"/>
+  <c r="G181" i="1"/>
+  <c r="F181" i="1"/>
+  <c r="H181" i="1" s="1"/>
+  <c r="G180" i="1"/>
+  <c r="I180" i="1" s="1"/>
+  <c r="F180" i="1"/>
+  <c r="H180" i="1" s="1"/>
+  <c r="G179" i="1"/>
+  <c r="I179" i="1" s="1"/>
+  <c r="F179" i="1"/>
+  <c r="H179" i="1" s="1"/>
+  <c r="G178" i="1"/>
+  <c r="I178" i="1" s="1"/>
+  <c r="F178" i="1"/>
+  <c r="H178" i="1" s="1"/>
+  <c r="I177" i="1"/>
+  <c r="G177" i="1"/>
+  <c r="F177" i="1"/>
+  <c r="H177" i="1" s="1"/>
+  <c r="H176" i="1"/>
+  <c r="G176" i="1"/>
+  <c r="I176" i="1" s="1"/>
+  <c r="F176" i="1"/>
+  <c r="G175" i="1"/>
+  <c r="I175" i="1" s="1"/>
+  <c r="F175" i="1"/>
+  <c r="H175" i="1" s="1"/>
+  <c r="I174" i="1"/>
+  <c r="G174" i="1"/>
+  <c r="F174" i="1"/>
+  <c r="H174" i="1" s="1"/>
+  <c r="G173" i="1"/>
+  <c r="I173" i="1" s="1"/>
+  <c r="F173" i="1"/>
+  <c r="H173" i="1" s="1"/>
+  <c r="I172" i="1"/>
+  <c r="G172" i="1"/>
+  <c r="F172" i="1"/>
+  <c r="H172" i="1" s="1"/>
+  <c r="G171" i="1"/>
+  <c r="I171" i="1" s="1"/>
+  <c r="F171" i="1"/>
+  <c r="H171" i="1" s="1"/>
+  <c r="G170" i="1"/>
+  <c r="I170" i="1" s="1"/>
+  <c r="F170" i="1"/>
+  <c r="H170" i="1" s="1"/>
+  <c r="I169" i="1"/>
+  <c r="G169" i="1"/>
+  <c r="F169" i="1"/>
+  <c r="H169" i="1" s="1"/>
+  <c r="G168" i="1"/>
+  <c r="I168" i="1" s="1"/>
+  <c r="F168" i="1"/>
+  <c r="H168" i="1" s="1"/>
+  <c r="G167" i="1"/>
+  <c r="I167" i="1" s="1"/>
+  <c r="F167" i="1"/>
+  <c r="H167" i="1" s="1"/>
+  <c r="G166" i="1"/>
+  <c r="I166" i="1" s="1"/>
+  <c r="F166" i="1"/>
+  <c r="H166" i="1" s="1"/>
+  <c r="G165" i="1"/>
+  <c r="I165" i="1" s="1"/>
+  <c r="F165" i="1"/>
+  <c r="H165" i="1" s="1"/>
+  <c r="G164" i="1"/>
+  <c r="I164" i="1" s="1"/>
+  <c r="F164" i="1"/>
+  <c r="H164" i="1" s="1"/>
+  <c r="G163" i="1"/>
+  <c r="I163" i="1" s="1"/>
+  <c r="F163" i="1"/>
+  <c r="H163" i="1" s="1"/>
+  <c r="G162" i="1"/>
+  <c r="I162" i="1" s="1"/>
+  <c r="F162" i="1"/>
+  <c r="H162" i="1" s="1"/>
+  <c r="G161" i="1"/>
+  <c r="I161" i="1" s="1"/>
+  <c r="F161" i="1"/>
+  <c r="H161" i="1" s="1"/>
+  <c r="G160" i="1"/>
+  <c r="I160" i="1" s="1"/>
+  <c r="F160" i="1"/>
+  <c r="H160" i="1" s="1"/>
+  <c r="I159" i="1"/>
+  <c r="G159" i="1"/>
+  <c r="F159" i="1"/>
+  <c r="H159" i="1" s="1"/>
+  <c r="G158" i="1"/>
+  <c r="I158" i="1" s="1"/>
+  <c r="F158" i="1"/>
+  <c r="H158" i="1" s="1"/>
+  <c r="G157" i="1"/>
+  <c r="I157" i="1" s="1"/>
+  <c r="F157" i="1"/>
+  <c r="H157" i="1" s="1"/>
+  <c r="I156" i="1"/>
+  <c r="G156" i="1"/>
+  <c r="F156" i="1"/>
+  <c r="H156" i="1" s="1"/>
+  <c r="I155" i="1"/>
+  <c r="H155" i="1"/>
+  <c r="G155" i="1"/>
+  <c r="F155" i="1"/>
+  <c r="G154" i="1"/>
+  <c r="I154" i="1" s="1"/>
+  <c r="F154" i="1"/>
+  <c r="H154" i="1" s="1"/>
+  <c r="G153" i="1"/>
+  <c r="I153" i="1" s="1"/>
+  <c r="F153" i="1"/>
+  <c r="H153" i="1" s="1"/>
+  <c r="G152" i="1"/>
+  <c r="I152" i="1" s="1"/>
+  <c r="F152" i="1"/>
+  <c r="H152" i="1" s="1"/>
+  <c r="G151" i="1"/>
+  <c r="I151" i="1" s="1"/>
+  <c r="F151" i="1"/>
+  <c r="H151" i="1" s="1"/>
+  <c r="G150" i="1"/>
+  <c r="I150" i="1" s="1"/>
+  <c r="F150" i="1"/>
+  <c r="H150" i="1" s="1"/>
+  <c r="G149" i="1"/>
+  <c r="I149" i="1" s="1"/>
+  <c r="F149" i="1"/>
+  <c r="H149" i="1" s="1"/>
+  <c r="G148" i="1"/>
+  <c r="I148" i="1" s="1"/>
+  <c r="F148" i="1"/>
+  <c r="H148" i="1" s="1"/>
+  <c r="I147" i="1"/>
+  <c r="G147" i="1"/>
+  <c r="F147" i="1"/>
+  <c r="H147" i="1" s="1"/>
+  <c r="G146" i="1"/>
+  <c r="I146" i="1" s="1"/>
+  <c r="F146" i="1"/>
+  <c r="H146" i="1" s="1"/>
+  <c r="G145" i="1"/>
+  <c r="I145" i="1" s="1"/>
+  <c r="F145" i="1"/>
+  <c r="H145" i="1" s="1"/>
+  <c r="G144" i="1"/>
+  <c r="I144" i="1" s="1"/>
+  <c r="F144" i="1"/>
+  <c r="H144" i="1" s="1"/>
+  <c r="G143" i="1"/>
+  <c r="I143" i="1" s="1"/>
+  <c r="F143" i="1"/>
+  <c r="H143" i="1" s="1"/>
+  <c r="I142" i="1"/>
+  <c r="G142" i="1"/>
+  <c r="F142" i="1"/>
+  <c r="H142" i="1" s="1"/>
+  <c r="G141" i="1"/>
+  <c r="I141" i="1" s="1"/>
+  <c r="F141" i="1"/>
+  <c r="H141" i="1" s="1"/>
+  <c r="H140" i="1"/>
+  <c r="G140" i="1"/>
+  <c r="I140" i="1" s="1"/>
+  <c r="F140" i="1"/>
+  <c r="G139" i="1"/>
+  <c r="I139" i="1" s="1"/>
+  <c r="F139" i="1"/>
+  <c r="H139" i="1" s="1"/>
+  <c r="G138" i="1"/>
+  <c r="I138" i="1" s="1"/>
+  <c r="F138" i="1"/>
+  <c r="H138" i="1" s="1"/>
+  <c r="G137" i="1"/>
+  <c r="I137" i="1" s="1"/>
+  <c r="F137" i="1"/>
+  <c r="H137" i="1" s="1"/>
+  <c r="G136" i="1"/>
+  <c r="I136" i="1" s="1"/>
+  <c r="F136" i="1"/>
+  <c r="H136" i="1" s="1"/>
+  <c r="G135" i="1"/>
+  <c r="I135" i="1" s="1"/>
+  <c r="F135" i="1"/>
+  <c r="H135" i="1" s="1"/>
+  <c r="G134" i="1"/>
+  <c r="I134" i="1" s="1"/>
+  <c r="F134" i="1"/>
+  <c r="H134" i="1" s="1"/>
+  <c r="G133" i="1"/>
+  <c r="I133" i="1" s="1"/>
+  <c r="F133" i="1"/>
+  <c r="H133" i="1" s="1"/>
+  <c r="G132" i="1"/>
+  <c r="I132" i="1" s="1"/>
+  <c r="F132" i="1"/>
+  <c r="H132" i="1" s="1"/>
+  <c r="G131" i="1"/>
+  <c r="I131" i="1" s="1"/>
+  <c r="F131" i="1"/>
+  <c r="H131" i="1" s="1"/>
+  <c r="H130" i="1"/>
+  <c r="G130" i="1"/>
+  <c r="I130" i="1" s="1"/>
+  <c r="F130" i="1"/>
+  <c r="I129" i="1"/>
+  <c r="G129" i="1"/>
+  <c r="F129" i="1"/>
+  <c r="H129" i="1" s="1"/>
+  <c r="G128" i="1"/>
+  <c r="I128" i="1" s="1"/>
+  <c r="F128" i="1"/>
+  <c r="H128" i="1" s="1"/>
+  <c r="G127" i="1"/>
+  <c r="I127" i="1" s="1"/>
+  <c r="F127" i="1"/>
+  <c r="H127" i="1" s="1"/>
+  <c r="G126" i="1"/>
+  <c r="I126" i="1" s="1"/>
+  <c r="F126" i="1"/>
+  <c r="H126" i="1" s="1"/>
+  <c r="G125" i="1"/>
+  <c r="I125" i="1" s="1"/>
+  <c r="F125" i="1"/>
+  <c r="H125" i="1" s="1"/>
+  <c r="G124" i="1"/>
+  <c r="I124" i="1" s="1"/>
+  <c r="F124" i="1"/>
+  <c r="H124" i="1" s="1"/>
+  <c r="G123" i="1"/>
+  <c r="I123" i="1" s="1"/>
+  <c r="F123" i="1"/>
+  <c r="H123" i="1" s="1"/>
+  <c r="I122" i="1"/>
+  <c r="G122" i="1"/>
+  <c r="F122" i="1"/>
+  <c r="H122" i="1" s="1"/>
+  <c r="G121" i="1"/>
+  <c r="I121" i="1" s="1"/>
+  <c r="F121" i="1"/>
+  <c r="H121" i="1" s="1"/>
+  <c r="I120" i="1"/>
+  <c r="G120" i="1"/>
+  <c r="F120" i="1"/>
+  <c r="H120" i="1" s="1"/>
+  <c r="G119" i="1"/>
+  <c r="I119" i="1" s="1"/>
+  <c r="F119" i="1"/>
+  <c r="H119" i="1" s="1"/>
+  <c r="G118" i="1"/>
+  <c r="I118" i="1" s="1"/>
+  <c r="F118" i="1"/>
+  <c r="H118" i="1" s="1"/>
+  <c r="I117" i="1"/>
+  <c r="G117" i="1"/>
+  <c r="F117" i="1"/>
+  <c r="H117" i="1" s="1"/>
+  <c r="H116" i="1"/>
+  <c r="G116" i="1"/>
+  <c r="I116" i="1" s="1"/>
+  <c r="F116" i="1"/>
+  <c r="G115" i="1"/>
+  <c r="I115" i="1" s="1"/>
+  <c r="F115" i="1"/>
+  <c r="H115" i="1" s="1"/>
+  <c r="G114" i="1"/>
+  <c r="I114" i="1" s="1"/>
+  <c r="F114" i="1"/>
+  <c r="H114" i="1" s="1"/>
+  <c r="G113" i="1"/>
+  <c r="I113" i="1" s="1"/>
+  <c r="F113" i="1"/>
+  <c r="H113" i="1" s="1"/>
+  <c r="G112" i="1"/>
+  <c r="I112" i="1" s="1"/>
+  <c r="F112" i="1"/>
+  <c r="H112" i="1" s="1"/>
+  <c r="I111" i="1"/>
+  <c r="G111" i="1"/>
+  <c r="F111" i="1"/>
+  <c r="H111" i="1" s="1"/>
+  <c r="G110" i="1"/>
+  <c r="I110" i="1" s="1"/>
+  <c r="F110" i="1"/>
+  <c r="H110" i="1" s="1"/>
+  <c r="G109" i="1"/>
+  <c r="I109" i="1" s="1"/>
+  <c r="F109" i="1"/>
+  <c r="H109" i="1" s="1"/>
+  <c r="G108" i="1"/>
+  <c r="I108" i="1" s="1"/>
+  <c r="F108" i="1"/>
+  <c r="H108" i="1" s="1"/>
+  <c r="I107" i="1"/>
+  <c r="G107" i="1"/>
+  <c r="F107" i="1"/>
+  <c r="H107" i="1" s="1"/>
+  <c r="G106" i="1"/>
+  <c r="I106" i="1" s="1"/>
+  <c r="F106" i="1"/>
+  <c r="H106" i="1" s="1"/>
+  <c r="G105" i="1"/>
+  <c r="I105" i="1" s="1"/>
+  <c r="F105" i="1"/>
+  <c r="H105" i="1" s="1"/>
+  <c r="H104" i="1"/>
+  <c r="G104" i="1"/>
+  <c r="I104" i="1" s="1"/>
+  <c r="F104" i="1"/>
+  <c r="G103" i="1"/>
+  <c r="I103" i="1" s="1"/>
+  <c r="F103" i="1"/>
+  <c r="H103" i="1" s="1"/>
+  <c r="G102" i="1"/>
+  <c r="I102" i="1" s="1"/>
+  <c r="F102" i="1"/>
+  <c r="H102" i="1" s="1"/>
+  <c r="G101" i="1"/>
+  <c r="I101" i="1" s="1"/>
+  <c r="F101" i="1"/>
+  <c r="H101" i="1" s="1"/>
+  <c r="G100" i="1"/>
+  <c r="I100" i="1" s="1"/>
+  <c r="F100" i="1"/>
+  <c r="H100" i="1" s="1"/>
+  <c r="I99" i="1"/>
+  <c r="G99" i="1"/>
+  <c r="F99" i="1"/>
+  <c r="H99" i="1" s="1"/>
+  <c r="G98" i="1"/>
+  <c r="I98" i="1" s="1"/>
+  <c r="F98" i="1"/>
+  <c r="H98" i="1" s="1"/>
+  <c r="G97" i="1"/>
+  <c r="I97" i="1" s="1"/>
+  <c r="F97" i="1"/>
+  <c r="H97" i="1" s="1"/>
+  <c r="G96" i="1"/>
+  <c r="I96" i="1" s="1"/>
+  <c r="F96" i="1"/>
+  <c r="H96" i="1" s="1"/>
+  <c r="G95" i="1"/>
+  <c r="I95" i="1" s="1"/>
+  <c r="F95" i="1"/>
+  <c r="H95" i="1" s="1"/>
+  <c r="G94" i="1"/>
+  <c r="I94" i="1" s="1"/>
+  <c r="F94" i="1"/>
+  <c r="H94" i="1" s="1"/>
+  <c r="G93" i="1"/>
+  <c r="I93" i="1" s="1"/>
+  <c r="F93" i="1"/>
+  <c r="H93" i="1" s="1"/>
+  <c r="G92" i="1"/>
+  <c r="I92" i="1" s="1"/>
+  <c r="F92" i="1"/>
+  <c r="H92" i="1" s="1"/>
+  <c r="G91" i="1"/>
+  <c r="I91" i="1" s="1"/>
+  <c r="F91" i="1"/>
+  <c r="H91" i="1" s="1"/>
+  <c r="G90" i="1"/>
+  <c r="I90" i="1" s="1"/>
+  <c r="F90" i="1"/>
+  <c r="H90" i="1" s="1"/>
+  <c r="G89" i="1"/>
+  <c r="I89" i="1" s="1"/>
+  <c r="F89" i="1"/>
+  <c r="H89" i="1" s="1"/>
+  <c r="G88" i="1"/>
+  <c r="I88" i="1" s="1"/>
+  <c r="F88" i="1"/>
+  <c r="H88" i="1" s="1"/>
+  <c r="I87" i="1"/>
+  <c r="G87" i="1"/>
+  <c r="F87" i="1"/>
+  <c r="H87" i="1" s="1"/>
+  <c r="G86" i="1"/>
+  <c r="I86" i="1" s="1"/>
+  <c r="F86" i="1"/>
+  <c r="H86" i="1" s="1"/>
+  <c r="G85" i="1"/>
+  <c r="I85" i="1" s="1"/>
+  <c r="F85" i="1"/>
+  <c r="H85" i="1" s="1"/>
+  <c r="G84" i="1"/>
+  <c r="I84" i="1" s="1"/>
+  <c r="F84" i="1"/>
+  <c r="H84" i="1" s="1"/>
+  <c r="G83" i="1"/>
+  <c r="I83" i="1" s="1"/>
+  <c r="F83" i="1"/>
+  <c r="H83" i="1" s="1"/>
+  <c r="G82" i="1"/>
+  <c r="I82" i="1" s="1"/>
+  <c r="F82" i="1"/>
+  <c r="H82" i="1" s="1"/>
+  <c r="G81" i="1"/>
+  <c r="I81" i="1" s="1"/>
+  <c r="F81" i="1"/>
+  <c r="H81" i="1" s="1"/>
+  <c r="G80" i="1"/>
+  <c r="I80" i="1" s="1"/>
+  <c r="F80" i="1"/>
+  <c r="H80" i="1" s="1"/>
+  <c r="G79" i="1"/>
+  <c r="I79" i="1" s="1"/>
+  <c r="F79" i="1"/>
+  <c r="H79" i="1" s="1"/>
+  <c r="G78" i="1"/>
+  <c r="I78" i="1" s="1"/>
+  <c r="F78" i="1"/>
+  <c r="H78" i="1" s="1"/>
+  <c r="G77" i="1"/>
+  <c r="I77" i="1" s="1"/>
+  <c r="F77" i="1"/>
+  <c r="H77" i="1" s="1"/>
+  <c r="G76" i="1"/>
+  <c r="I76" i="1" s="1"/>
+  <c r="F76" i="1"/>
+  <c r="H76" i="1" s="1"/>
+  <c r="G75" i="1"/>
+  <c r="I75" i="1" s="1"/>
+  <c r="F75" i="1"/>
+  <c r="H75" i="1" s="1"/>
+  <c r="G74" i="1"/>
+  <c r="I74" i="1" s="1"/>
+  <c r="F74" i="1"/>
+  <c r="H74" i="1" s="1"/>
+  <c r="G73" i="1"/>
+  <c r="I73" i="1" s="1"/>
+  <c r="F73" i="1"/>
+  <c r="H73" i="1" s="1"/>
+  <c r="G72" i="1"/>
+  <c r="I72" i="1" s="1"/>
+  <c r="F72" i="1"/>
+  <c r="H72" i="1" s="1"/>
+  <c r="G71" i="1"/>
+  <c r="I71" i="1" s="1"/>
+  <c r="F71" i="1"/>
+  <c r="H71" i="1" s="1"/>
+  <c r="G70" i="1"/>
+  <c r="I70" i="1" s="1"/>
+  <c r="F70" i="1"/>
+  <c r="H70" i="1" s="1"/>
+  <c r="I69" i="1"/>
+  <c r="G69" i="1"/>
+  <c r="F69" i="1"/>
+  <c r="H69" i="1" s="1"/>
+  <c r="G68" i="1"/>
+  <c r="I68" i="1" s="1"/>
+  <c r="F68" i="1"/>
+  <c r="H68" i="1" s="1"/>
+  <c r="G67" i="1"/>
+  <c r="I67" i="1" s="1"/>
+  <c r="F67" i="1"/>
+  <c r="H67" i="1" s="1"/>
+  <c r="I66" i="1"/>
+  <c r="G66" i="1"/>
+  <c r="F66" i="1"/>
+  <c r="H66" i="1" s="1"/>
+  <c r="G65" i="1"/>
+  <c r="I65" i="1" s="1"/>
+  <c r="F65" i="1"/>
+  <c r="H65" i="1" s="1"/>
+  <c r="G64" i="1"/>
+  <c r="I64" i="1" s="1"/>
+  <c r="F64" i="1"/>
+  <c r="H64" i="1" s="1"/>
+  <c r="G63" i="1"/>
+  <c r="I63" i="1" s="1"/>
+  <c r="F63" i="1"/>
+  <c r="H63" i="1" s="1"/>
+  <c r="G62" i="1"/>
+  <c r="I62" i="1" s="1"/>
+  <c r="F62" i="1"/>
+  <c r="H62" i="1" s="1"/>
+  <c r="G61" i="1"/>
+  <c r="I61" i="1" s="1"/>
+  <c r="F61" i="1"/>
+  <c r="H61" i="1" s="1"/>
+  <c r="I60" i="1"/>
+  <c r="G60" i="1"/>
+  <c r="F60" i="1"/>
+  <c r="H60" i="1" s="1"/>
+  <c r="G59" i="1"/>
+  <c r="I59" i="1" s="1"/>
+  <c r="F59" i="1"/>
+  <c r="H59" i="1" s="1"/>
+  <c r="G58" i="1"/>
+  <c r="I58" i="1" s="1"/>
+  <c r="F58" i="1"/>
+  <c r="H58" i="1" s="1"/>
+  <c r="I57" i="1"/>
+  <c r="G57" i="1"/>
+  <c r="F57" i="1"/>
+  <c r="H57" i="1" s="1"/>
+  <c r="G56" i="1"/>
+  <c r="I56" i="1" s="1"/>
+  <c r="F56" i="1"/>
+  <c r="H56" i="1" s="1"/>
+  <c r="G55" i="1"/>
+  <c r="I55" i="1" s="1"/>
+  <c r="F55" i="1"/>
+  <c r="H55" i="1" s="1"/>
+  <c r="G54" i="1"/>
+  <c r="I54" i="1" s="1"/>
+  <c r="F54" i="1"/>
+  <c r="H54" i="1" s="1"/>
+  <c r="G53" i="1"/>
+  <c r="I53" i="1" s="1"/>
+  <c r="F53" i="1"/>
+  <c r="H53" i="1" s="1"/>
+  <c r="G52" i="1"/>
+  <c r="I52" i="1" s="1"/>
+  <c r="F52" i="1"/>
+  <c r="H52" i="1" s="1"/>
+  <c r="I51" i="1"/>
+  <c r="G51" i="1"/>
+  <c r="F51" i="1"/>
+  <c r="H51" i="1" s="1"/>
+  <c r="G50" i="1"/>
+  <c r="I50" i="1" s="1"/>
+  <c r="F50" i="1"/>
+  <c r="H50" i="1" s="1"/>
+  <c r="G49" i="1"/>
+  <c r="I49" i="1" s="1"/>
+  <c r="F49" i="1"/>
+  <c r="H49" i="1" s="1"/>
+  <c r="G48" i="1"/>
+  <c r="I48" i="1" s="1"/>
+  <c r="F48" i="1"/>
+  <c r="H48" i="1" s="1"/>
+  <c r="I47" i="1"/>
+  <c r="H47" i="1"/>
+  <c r="G47" i="1"/>
+  <c r="F47" i="1"/>
+  <c r="G46" i="1"/>
+  <c r="I46" i="1" s="1"/>
+  <c r="F46" i="1"/>
+  <c r="H46" i="1" s="1"/>
+  <c r="G45" i="1"/>
+  <c r="I45" i="1" s="1"/>
+  <c r="F45" i="1"/>
+  <c r="H45" i="1" s="1"/>
+  <c r="H44" i="1"/>
+  <c r="G44" i="1"/>
+  <c r="I44" i="1" s="1"/>
+  <c r="F44" i="1"/>
+  <c r="G43" i="1"/>
+  <c r="I43" i="1" s="1"/>
+  <c r="F43" i="1"/>
+  <c r="H43" i="1" s="1"/>
+  <c r="G42" i="1"/>
+  <c r="I42" i="1" s="1"/>
+  <c r="F42" i="1"/>
+  <c r="H42" i="1" s="1"/>
+  <c r="G41" i="1"/>
+  <c r="I41" i="1" s="1"/>
+  <c r="F41" i="1"/>
+  <c r="H41" i="1" s="1"/>
+  <c r="G40" i="1"/>
+  <c r="I40" i="1" s="1"/>
+  <c r="F40" i="1"/>
+  <c r="H40" i="1" s="1"/>
+  <c r="I39" i="1"/>
+  <c r="H39" i="1"/>
+  <c r="G39" i="1"/>
+  <c r="F39" i="1"/>
+  <c r="G38" i="1"/>
+  <c r="I38" i="1" s="1"/>
+  <c r="F38" i="1"/>
+  <c r="H38" i="1" s="1"/>
+  <c r="G37" i="1"/>
+  <c r="I37" i="1" s="1"/>
+  <c r="F37" i="1"/>
+  <c r="H37" i="1" s="1"/>
+  <c r="G36" i="1"/>
+  <c r="I36" i="1" s="1"/>
+  <c r="F36" i="1"/>
+  <c r="H36" i="1" s="1"/>
+  <c r="G35" i="1"/>
+  <c r="I35" i="1" s="1"/>
+  <c r="F35" i="1"/>
+  <c r="H35" i="1" s="1"/>
+  <c r="G34" i="1"/>
+  <c r="I34" i="1" s="1"/>
+  <c r="F34" i="1"/>
+  <c r="H34" i="1" s="1"/>
+  <c r="G33" i="1"/>
+  <c r="I33" i="1" s="1"/>
+  <c r="F33" i="1"/>
+  <c r="H33" i="1" s="1"/>
+  <c r="G32" i="1"/>
+  <c r="I32" i="1" s="1"/>
+  <c r="F32" i="1"/>
+  <c r="H32" i="1" s="1"/>
+  <c r="G31" i="1"/>
+  <c r="I31" i="1" s="1"/>
+  <c r="F31" i="1"/>
+  <c r="H31" i="1" s="1"/>
   <c r="G30" i="1"/>
+  <c r="I30" i="1" s="1"/>
   <c r="F30" i="1"/>
-  <c r="E30" i="1"/>
-[...6 lines deleted...]
-  <c r="H22" i="1"/>
+  <c r="H30" i="1" s="1"/>
+  <c r="G29" i="1"/>
+  <c r="I29" i="1" s="1"/>
+  <c r="F29" i="1"/>
+  <c r="H29" i="1" s="1"/>
+  <c r="G28" i="1"/>
+  <c r="I28" i="1" s="1"/>
+  <c r="F28" i="1"/>
+  <c r="H28" i="1" s="1"/>
+  <c r="G27" i="1"/>
+  <c r="I27" i="1" s="1"/>
+  <c r="F27" i="1"/>
+  <c r="H27" i="1" s="1"/>
+  <c r="G26" i="1"/>
+  <c r="I26" i="1" s="1"/>
+  <c r="F26" i="1"/>
+  <c r="H26" i="1" s="1"/>
+  <c r="G25" i="1"/>
+  <c r="I25" i="1" s="1"/>
+  <c r="F25" i="1"/>
+  <c r="H25" i="1" s="1"/>
+  <c r="G24" i="1"/>
+  <c r="I24" i="1" s="1"/>
+  <c r="F24" i="1"/>
+  <c r="H24" i="1" s="1"/>
+  <c r="G23" i="1"/>
+  <c r="I23" i="1" s="1"/>
+  <c r="F23" i="1"/>
+  <c r="H23" i="1" s="1"/>
   <c r="G22" i="1"/>
-  <c r="E22" i="1"/>
-[...13 lines deleted...]
-  <c r="L80" i="3"/>
+  <c r="I22" i="1" s="1"/>
+  <c r="F22" i="1"/>
+  <c r="H22" i="1" s="1"/>
+  <c r="G21" i="1"/>
+  <c r="I21" i="1" s="1"/>
+  <c r="F21" i="1"/>
+  <c r="H21" i="1" s="1"/>
+  <c r="G20" i="1"/>
+  <c r="I20" i="1" s="1"/>
+  <c r="F20" i="1"/>
+  <c r="H20" i="1" s="1"/>
+  <c r="G19" i="1"/>
+  <c r="I19" i="1" s="1"/>
+  <c r="F19" i="1"/>
+  <c r="H19" i="1" s="1"/>
+  <c r="G18" i="1"/>
+  <c r="I18" i="1" s="1"/>
+  <c r="F18" i="1"/>
+  <c r="H18" i="1" s="1"/>
+  <c r="G17" i="1"/>
+  <c r="I17" i="1" s="1"/>
+  <c r="F17" i="1"/>
+  <c r="H17" i="1" s="1"/>
+  <c r="G16" i="1"/>
+  <c r="I16" i="1" s="1"/>
+  <c r="F16" i="1"/>
+  <c r="H16" i="1" s="1"/>
+  <c r="G15" i="1"/>
+  <c r="I15" i="1" s="1"/>
+  <c r="F15" i="1"/>
+  <c r="H15" i="1" s="1"/>
+  <c r="G14" i="1"/>
+  <c r="I14" i="1" s="1"/>
+  <c r="F14" i="1"/>
+  <c r="H14" i="1" s="1"/>
+  <c r="G13" i="1"/>
+  <c r="I13" i="1" s="1"/>
+  <c r="F13" i="1"/>
+  <c r="H13" i="1" s="1"/>
+  <c r="G12" i="1"/>
+  <c r="I12" i="1" s="1"/>
+  <c r="F12" i="1"/>
+  <c r="H12" i="1" s="1"/>
+  <c r="G11" i="1"/>
+  <c r="I11" i="1" s="1"/>
+  <c r="F11" i="1"/>
+  <c r="H11" i="1" s="1"/>
+  <c r="G10" i="1"/>
+  <c r="I10" i="1" s="1"/>
+  <c r="F10" i="1"/>
+  <c r="H10" i="1" s="1"/>
+  <c r="G9" i="1"/>
+  <c r="I9" i="1" s="1"/>
+  <c r="F9" i="1"/>
+  <c r="H9" i="1" s="1"/>
+  <c r="G8" i="1"/>
+  <c r="I8" i="1" s="1"/>
+  <c r="F8" i="1"/>
+  <c r="H8" i="1" s="1"/>
+  <c r="G7" i="1"/>
+  <c r="I7" i="1" s="1"/>
+  <c r="F7" i="1"/>
+  <c r="H7" i="1" s="1"/>
+  <c r="G6" i="1"/>
+  <c r="I6" i="1" s="1"/>
+  <c r="F6" i="1"/>
+  <c r="H6" i="1" s="1"/>
+  <c r="G5" i="1"/>
+  <c r="I5" i="1" s="1"/>
+  <c r="F5" i="1"/>
+  <c r="H5" i="1" s="1"/>
+  <c r="G4" i="1"/>
+  <c r="I4" i="1" s="1"/>
+  <c r="F4" i="1"/>
+  <c r="H4" i="1" s="1"/>
+  <c r="G3" i="1"/>
+  <c r="I3" i="1" s="1"/>
+  <c r="F3" i="1"/>
+  <c r="H3" i="1" s="1"/>
 </calcChain>
 </file>
 
+<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
+  <metadataTypes count="2">
+    <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
+    <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
+  </metadataTypes>
+  <futureMetadata name="XLRICHVALUE" count="1">
+    <bk>
+      <extLst>
+        <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
+          <xlrd:rvb i="0"/>
+        </ext>
+      </extLst>
+    </bk>
+  </futureMetadata>
+  <futureMetadata name="XLDAPR" count="1">
+    <bk>
+      <extLst>
+        <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
+          <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
+        </ext>
+      </extLst>
+    </bk>
+  </futureMetadata>
+  <cellMetadata count="1">
+    <bk>
+      <rc t="2" v="0"/>
+    </bk>
+  </cellMetadata>
+  <valueMetadata count="1">
+    <bk>
+      <rc t="1" v="0"/>
+    </bk>
+  </valueMetadata>
+</metadata>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5794" uniqueCount="979">
-[...4 lines deleted...]
-    <t>TEMPORARY STAFFING SERVICES VENDOR REQUEST</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1761" uniqueCount="996">
+  <si>
+    <t>DEPARTMENT OF ADMINISTRATIVE SERVICES
+&amp;
+DEPARTMENT OF MANAGEMENT
+TEMPORARY STAFFING SERVICES VENDOR REQUEST</t>
+  </si>
+  <si>
+    <t>TEMPORARY STAFFING SERVICES VENDOR REQUEST
+22nd Century Technologies.
+(state approved vendor)</t>
+  </si>
+  <si>
+    <t>This form is to be completed for all requests for temporary staffing services using a state approved vendor. Please submit the completed form to your assigned DAS Human Resources Consultant. Note: If you are hiring a temporary employee on state payroll, please use the Hiring Justification form instead of this form.</t>
   </si>
   <si>
     <t>Section I: Requestor</t>
   </si>
   <si>
+    <t>Requestor’s Name:</t>
+  </si>
+  <si>
+    <t>Department:</t>
+  </si>
+  <si>
+    <t>Division/Bureau/Section:</t>
+  </si>
+  <si>
+    <t>Phone:</t>
+  </si>
+  <si>
+    <t>Email:</t>
+  </si>
+  <si>
     <t>County of Assignment:</t>
   </si>
   <si>
-    <t>Division/Bureau/Section:</t>
-[...61 lines deleted...]
-    <t>Is funding currently available for this placement?</t>
+    <t>Section II: Request Details</t>
+  </si>
+  <si>
+    <t>22nd Century Technologies is the only provider approved for temporary staffing services for short-term assignments (up to 780 hours per FY). If you are requesting a vendor other than 22nd Century Technologies for a short-term assignment, you must provide the reason for your request below.</t>
+  </si>
+  <si>
+    <t>Reason for service request:</t>
+  </si>
+  <si>
+    <t>Start date of assignment:</t>
+  </si>
+  <si>
+    <t>Estimated number of months:</t>
+  </si>
+  <si>
+    <t>Estimated hours per week:</t>
+  </si>
+  <si>
+    <t>Section III: Scope and Duties of Work</t>
+  </si>
+  <si>
+    <t>Describe scope of work or project:</t>
+  </si>
+  <si>
+    <t>Section IV: Cost Calculator</t>
+  </si>
+  <si>
+    <t>Position Category</t>
+  </si>
+  <si>
+    <t>Job Title</t>
+  </si>
+  <si>
+    <t>Reg Pay Rate - Low</t>
+  </si>
+  <si>
+    <t>Reg Pay Rate - High</t>
+  </si>
+  <si>
+    <t>Mark-Up</t>
+  </si>
+  <si>
+    <t>Reg Bill Rate - Low</t>
+  </si>
+  <si>
+    <t>Reg Bill Rate - High</t>
+  </si>
+  <si>
+    <t>OT Bill Rate - Low</t>
+  </si>
+  <si>
+    <t>OT Bill Rate - High</t>
+  </si>
+  <si>
+    <t>Total Cost</t>
+  </si>
+  <si>
+    <t>Hours:</t>
+  </si>
+  <si>
+    <t>Number of Positions:</t>
+  </si>
+  <si>
+    <t>Reg Bill Rate - Low:</t>
+  </si>
+  <si>
+    <t>Other Costs (travel, etc):</t>
+  </si>
+  <si>
+    <t>Total Cost:</t>
+  </si>
+  <si>
+    <t>Section V: Funding and Assignment Details</t>
+  </si>
+  <si>
+    <t>Is funding currently available?</t>
   </si>
   <si>
     <t>Funding source:</t>
   </si>
   <si>
     <t>If other, specify:</t>
   </si>
   <si>
-    <t>If other than general funds, is there a general fund match?</t>
+    <t>General fund match required?</t>
   </si>
   <si>
     <t>If Yes, provide specifics:</t>
   </si>
   <si>
+    <t>Billing Contact Name:</t>
+  </si>
+  <si>
+    <t>Billing Contact Email:</t>
+  </si>
+  <si>
     <t>PO# (Required):</t>
   </si>
   <si>
-    <t>Approximate savings or cost avoidance attributed to use of these services:</t>
-[...23 lines deleted...]
-    <t xml:space="preserve">I understand the vendor is the employer. It is the vendor's responsibility to recruit, interview, negotiate pay, hire, investigate, discipline, or terminate the relationship. I may refer candidates to the vendor, but the vendor is not obligated to hire any referred individual that fails the vendor's screening process. I must contact the vendor to report any problems arising from this placement. </t>
+    <t>Approximate savings or cost avoidance:</t>
+  </si>
+  <si>
+    <t>Agency Acknowledgement and Approval</t>
+  </si>
+  <si>
+    <t>I understand the vendor is the employer and responsible for all employment actions. I may refer candidates, but the vendor is not obligated to hire any referred individual who fails screening. I must contact the vendor to report any issues.</t>
   </si>
   <si>
     <t>Department Director Signature:</t>
   </si>
   <si>
-    <t>This form must be submitted to your Personnel Officer in the Department of Administrative Services (DAS), who will forward to the State Chief Information Officer (CIO), if applicable, and subsequently to the Department of Management.</t>
-[...2 lines deleted...]
-    <t>REVIEW AND APPROVAL</t>
+    <t>Date:</t>
+  </si>
+  <si>
+    <t>This form must be submitted to your DAS Human Resources Consultant, who will forward to the State CIO (if applicable) and then to the Department of Management.</t>
+  </si>
+  <si>
+    <t>Review and Approval</t>
   </si>
   <si>
     <t>OCIO Comments:</t>
   </si>
   <si>
+    <t>DAS Comments:</t>
+  </si>
+  <si>
     <t>Reviewed by:</t>
   </si>
   <si>
-    <t>Date:</t>
-[...1 lines deleted...]
-  <si>
     <t>State Chief Information Officer (required only for IT &amp; related placements)</t>
   </si>
   <si>
-    <t>DAS Comments:</t>
-[...213 lines deleted...]
-    <t>Buyer</t>
+    <t>DAS HRC:</t>
+  </si>
+  <si>
+    <t>DAS Recruiter:</t>
+  </si>
+  <si>
+    <t>DOM Analyst:</t>
+  </si>
+  <si>
+    <t>Job Title - Full</t>
+  </si>
+  <si>
+    <t>Mark - Up</t>
+  </si>
+  <si>
+    <t>Accounting and Financial Management</t>
+  </si>
+  <si>
+    <t>Accountant 2</t>
+  </si>
+  <si>
+    <t>Accountant 3</t>
+  </si>
+  <si>
+    <t>Accountant 3 (Supervisor)</t>
+  </si>
+  <si>
+    <t>Accountant 4</t>
+  </si>
+  <si>
+    <t>Accountant/Auditor 1</t>
+  </si>
+  <si>
+    <t>Accounting Clerk 1</t>
+  </si>
+  <si>
+    <t>Accounting Clerk 2</t>
+  </si>
+  <si>
+    <t>Accounting Clerk 3</t>
+  </si>
+  <si>
+    <t>Accounting Technician 1</t>
+  </si>
+  <si>
+    <t>Accounting Technician 2</t>
+  </si>
+  <si>
+    <t>Accounting Technician 3</t>
+  </si>
+  <si>
+    <t>Budget Analyst 1</t>
+  </si>
+  <si>
+    <t>Budget Analyst 2</t>
+  </si>
+  <si>
+    <t>Budget Analyst 3</t>
+  </si>
+  <si>
+    <t>Budget Analyst 4</t>
+  </si>
+  <si>
+    <t>Budget Analyst 5</t>
+  </si>
+  <si>
+    <t>Chief Benefits Officer</t>
+  </si>
+  <si>
+    <t>Chief Investment Officer</t>
+  </si>
+  <si>
+    <t>Chief Revenue Officer</t>
+  </si>
+  <si>
+    <t>Enterprise Fiscal Analyst</t>
+  </si>
+  <si>
+    <t>Enterprise Fiscal Analyst Principal</t>
+  </si>
+  <si>
+    <t>Field Auditor</t>
+  </si>
+  <si>
+    <t>Fiscal and Policy Analyst</t>
+  </si>
+  <si>
+    <t>Fiscal and Policy Analyst Principal</t>
+  </si>
+  <si>
+    <t>Fiscal and Policy Analyst Senior</t>
+  </si>
+  <si>
+    <t>Internal Auditor</t>
+  </si>
+  <si>
+    <t>Iowa Finance Authority - Comptroller</t>
+  </si>
+  <si>
+    <t>Procurement Specialist 1</t>
+  </si>
+  <si>
+    <t>Procurement Specialist 2</t>
+  </si>
+  <si>
+    <t>Procurement Specialist 3</t>
+  </si>
+  <si>
+    <t>Procurement Specialist 4</t>
+  </si>
+  <si>
+    <t>Procurement Specialist 5</t>
+  </si>
+  <si>
+    <t>Property Appraiser 1</t>
+  </si>
+  <si>
+    <t>Property Appraiser 2</t>
+  </si>
+  <si>
+    <t>Property Appraiser 3</t>
+  </si>
+  <si>
+    <t>Property Appraiser 4</t>
+  </si>
+  <si>
+    <t>Purchasing Assistant</t>
+  </si>
+  <si>
+    <t>Retirement Benefits Officer</t>
+  </si>
+  <si>
+    <t>Retirement Benefits Officer Senior</t>
+  </si>
+  <si>
+    <t>Retirement Benefits Technician</t>
+  </si>
+  <si>
+    <t>Retirement Compliance Officer</t>
+  </si>
+  <si>
+    <t>Retirement Compliance Officer Senior</t>
+  </si>
+  <si>
+    <t>Retirement Investment Officer – Compliance</t>
+  </si>
+  <si>
+    <t>Retirement Investment Officer – Head of Strategy</t>
+  </si>
+  <si>
+    <t>Retirement Investment Officer – Quantitative</t>
+  </si>
+  <si>
+    <t>Retirement Investment Officer Senior</t>
+  </si>
+  <si>
+    <t>Retirement Investment Risk &amp; Asset Allocation Officer</t>
+  </si>
+  <si>
+    <t>Revenue Agent 1</t>
+  </si>
+  <si>
+    <t>Revenue Agent 2</t>
+  </si>
+  <si>
+    <t>Revenue Agent 3</t>
+  </si>
+  <si>
+    <t>Revenue Auditor 2</t>
+  </si>
+  <si>
+    <t>Revenue Auditor 3</t>
+  </si>
+  <si>
+    <t>Revenue Examiner 1</t>
+  </si>
+  <si>
+    <t>Revenue Examiner 2</t>
+  </si>
+  <si>
+    <t>Revenue Examiner 3</t>
+  </si>
+  <si>
+    <t>Revenue Service Specialist 1</t>
+  </si>
+  <si>
+    <t>Revenue Service Specialist 2</t>
+  </si>
+  <si>
+    <t>Revenue Service Specialist 3</t>
+  </si>
+  <si>
+    <t>State Auditor 1</t>
+  </si>
+  <si>
+    <t>State Auditor 2</t>
+  </si>
+  <si>
+    <t>State Auditor 3</t>
+  </si>
+  <si>
+    <t>State Auditor 4</t>
+  </si>
+  <si>
+    <t>State Auditor 5</t>
+  </si>
+  <si>
+    <t>Tax Performance System Analyst</t>
+  </si>
+  <si>
+    <t>Technical Tax Specialist 1</t>
+  </si>
+  <si>
+    <t>Technical Tax Specialist 2</t>
+  </si>
+  <si>
+    <t>Technical Tax Specialist 3</t>
+  </si>
+  <si>
+    <t>Treasury Investment Officer 1</t>
+  </si>
+  <si>
+    <t>Treasury Investment Officer 2</t>
+  </si>
+  <si>
+    <t>Administration and Planning</t>
+  </si>
+  <si>
+    <t>Administrative Assistant 1</t>
+  </si>
+  <si>
+    <t>Administrative Assistant 2</t>
+  </si>
+  <si>
+    <t>Affirmative Action Compliance Officer 1</t>
+  </si>
+  <si>
+    <t>Affirmative Action Compliance Officer 2</t>
+  </si>
+  <si>
+    <t>Auditor Administrator</t>
+  </si>
+  <si>
+    <t>Auditor Chief Deputy</t>
+  </si>
+  <si>
+    <t>Auditor Deputy</t>
+  </si>
+  <si>
+    <t>Chief Operating Officer</t>
+  </si>
+  <si>
+    <t>Civil Rights Specialist</t>
+  </si>
+  <si>
+    <t>Data Analyst 1</t>
+  </si>
+  <si>
+    <t>Data Analyst 2</t>
+  </si>
+  <si>
+    <t>Data Scientist 1</t>
+  </si>
+  <si>
+    <t>Data Scientist 2</t>
+  </si>
+  <si>
+    <t>Economic Development Specialist 1</t>
+  </si>
+  <si>
+    <t>Economic Development Specialist 2</t>
+  </si>
+  <si>
+    <t>Economic Development Specialist 3</t>
+  </si>
+  <si>
+    <t>Economic Development Specialist 4</t>
+  </si>
+  <si>
+    <t>Emergency Management Specialist 1</t>
+  </si>
+  <si>
+    <t>Emergency Management Specialist 2</t>
+  </si>
+  <si>
+    <t>Executive Officer 1</t>
+  </si>
+  <si>
+    <t>Executive Officer 2</t>
+  </si>
+  <si>
+    <t>Executive Officer 3</t>
+  </si>
+  <si>
+    <t>Executive Officer 4</t>
+  </si>
+  <si>
+    <t>Executive Officer 5</t>
+  </si>
+  <si>
+    <t>Human Resources Associate</t>
+  </si>
+  <si>
+    <t>Human Resources Professional 1</t>
+  </si>
+  <si>
+    <t>Human Resources Professional 2</t>
+  </si>
+  <si>
+    <t>Human Resources Program Coordinator</t>
+  </si>
+  <si>
+    <t>Human Resources Technical Assistant</t>
+  </si>
+  <si>
+    <t>Human Resources Technical Specialist</t>
+  </si>
+  <si>
+    <t>ICN Business Development Manager</t>
+  </si>
+  <si>
+    <t>Information Specialist 1</t>
+  </si>
+  <si>
+    <t>Information Specialist 2</t>
+  </si>
+  <si>
+    <t>Information Specialist 3</t>
+  </si>
+  <si>
+    <t>IPERS Chief Executive Officer</t>
+  </si>
+  <si>
+    <t>Justice Systems Analyst</t>
+  </si>
+  <si>
+    <t>Management Analyst 1</t>
+  </si>
+  <si>
+    <t>Management Analyst 2</t>
+  </si>
+  <si>
+    <t>Management Analyst 3</t>
+  </si>
+  <si>
+    <t>Management Analyst 4</t>
+  </si>
+  <si>
+    <t>Performance Results Administrator</t>
+  </si>
+  <si>
+    <t>Performance Results Facilitator</t>
+  </si>
+  <si>
+    <t>Performance Results Practitioner</t>
+  </si>
+  <si>
+    <t>Planning Aide 1</t>
+  </si>
+  <si>
+    <t>Planning Aide 2</t>
+  </si>
+  <si>
+    <t>Planning Aide 3</t>
+  </si>
+  <si>
+    <t>Program Planner 1</t>
+  </si>
+  <si>
+    <t>Program Planner 2</t>
+  </si>
+  <si>
+    <t>Program Planner 3</t>
+  </si>
+  <si>
+    <t>Public Service Deputy Director</t>
+  </si>
+  <si>
+    <t>Public Service Executive</t>
+  </si>
+  <si>
+    <t>Public Service Manager 1</t>
+  </si>
+  <si>
+    <t>Public Service Manager 2</t>
+  </si>
+  <si>
+    <t>Public Service Supervisor</t>
+  </si>
+  <si>
+    <t>Resource Manager</t>
+  </si>
+  <si>
+    <t>State Treasurer Deputy</t>
+  </si>
+  <si>
+    <t>Statistical Assistant</t>
+  </si>
+  <si>
+    <t>Statistical Research Analyst 1</t>
+  </si>
+  <si>
+    <t>Statistical Research Analyst 2</t>
+  </si>
+  <si>
+    <t>Statistical Research Analyst 3</t>
+  </si>
+  <si>
+    <t>Training Specialist 1</t>
+  </si>
+  <si>
+    <t>Training Specialist 2</t>
+  </si>
+  <si>
+    <t>Veterans Benefits Specialist</t>
+  </si>
+  <si>
+    <t>Administrative Support</t>
+  </si>
+  <si>
+    <t>Administrative Support Assistant 1</t>
+  </si>
+  <si>
+    <t>Administrative Support Assistant 2</t>
+  </si>
+  <si>
+    <t>Administrative Support Assistant 3</t>
+  </si>
+  <si>
+    <t>Administrative Support Assistant 4</t>
+  </si>
+  <si>
+    <t>Administrative Support Assistant 5</t>
+  </si>
+  <si>
+    <t>Legal Secretary 1</t>
+  </si>
+  <si>
+    <t>Legal Secretary 2</t>
+  </si>
+  <si>
+    <t>Legal Secretary 3</t>
+  </si>
+  <si>
+    <t>Mail Clerk 1</t>
+  </si>
+  <si>
+    <t>Mail Clerk 2</t>
+  </si>
+  <si>
+    <t>Secretary/Receptionist</t>
+  </si>
+  <si>
+    <t>Storekeeper 1</t>
+  </si>
+  <si>
+    <t>Storekeeper 2</t>
+  </si>
+  <si>
+    <t>Storekeeper 3</t>
+  </si>
+  <si>
+    <t>Tourism Guide</t>
+  </si>
+  <si>
+    <t>Agriculture and Science</t>
+  </si>
+  <si>
+    <t>Agriculture Compliance Investigator</t>
+  </si>
+  <si>
+    <t>Agriculture Deputy Assistant</t>
+  </si>
+  <si>
+    <t>Agriculture Marketing Specialist</t>
+  </si>
+  <si>
+    <t>Agriculture Products Inspector</t>
+  </si>
+  <si>
+    <t>Agriculture Program Manager 3</t>
+  </si>
+  <si>
+    <t>Apiary Inspector</t>
+  </si>
+  <si>
+    <t>Chemist</t>
+  </si>
+  <si>
+    <t>Chemist Supervisor</t>
+  </si>
+  <si>
+    <t>Correctional Farm Manager</t>
+  </si>
+  <si>
+    <t>Dairy Products Inspector</t>
+  </si>
+  <si>
+    <t>Deputy Secretary of Agriculture</t>
+  </si>
+  <si>
+    <t>Entomologist</t>
+  </si>
+  <si>
+    <t>Environmental Engineer</t>
+  </si>
+  <si>
+    <t>Environmental Engineer Senior</t>
+  </si>
+  <si>
+    <t>Environmental Program Supervisor</t>
+  </si>
+  <si>
+    <t>Environmental Specialist</t>
+  </si>
+  <si>
+    <t>Environmental Specialist Senior</t>
+  </si>
+  <si>
+    <t>Farm Leader</t>
+  </si>
+  <si>
+    <t>Forester 2</t>
+  </si>
+  <si>
+    <t>Forester 3</t>
+  </si>
+  <si>
+    <t>Geological Technician</t>
+  </si>
+  <si>
+    <t>Geologist 2</t>
+  </si>
+  <si>
+    <t>Geologist 3</t>
+  </si>
+  <si>
+    <t>Health Physicist 1</t>
+  </si>
+  <si>
+    <t>Health Physicist 2</t>
+  </si>
+  <si>
+    <t>Health Physicist 3</t>
+  </si>
+  <si>
+    <t>Laboratory Assistant 2</t>
+  </si>
+  <si>
+    <t>Livestock Inspector</t>
+  </si>
+  <si>
+    <t>Meat Inspector</t>
+  </si>
+  <si>
+    <t>Metrologist</t>
+  </si>
+  <si>
+    <t>Microbiologist</t>
+  </si>
+  <si>
+    <t>Microbiologist Supervisor</t>
+  </si>
+  <si>
+    <t>Natural Resources Biologist</t>
+  </si>
+  <si>
+    <t>Natural Resources Biometrician</t>
+  </si>
+  <si>
+    <t>Natural Resources Technician 1</t>
+  </si>
+  <si>
+    <t>Natural Resources Technician 2</t>
+  </si>
+  <si>
+    <t>Nursery Worker 1</t>
+  </si>
+  <si>
+    <t>Nursery Worker 2</t>
+  </si>
+  <si>
+    <t>Park Manager</t>
+  </si>
+  <si>
+    <t>Pesticide Investigator</t>
+  </si>
+  <si>
+    <t>Plant Pathologist</t>
+  </si>
+  <si>
+    <t>Recreational Aide</t>
+  </si>
+  <si>
+    <t>Soil Conservation Technician 1</t>
+  </si>
+  <si>
+    <t>Soil Conservation Technician 2</t>
+  </si>
+  <si>
+    <t>Soil Conservation Technician 3</t>
+  </si>
+  <si>
+    <t>State Climatologist</t>
+  </si>
+  <si>
+    <t>State Entomologist</t>
+  </si>
+  <si>
+    <t>Veterinarian</t>
+  </si>
+  <si>
+    <t>Veterinarian Supervisor</t>
+  </si>
+  <si>
+    <t>Warehouse/Grain Dealer Examiner</t>
+  </si>
+  <si>
+    <t>Warehouse/Grain Dealer Examiner Supervisor</t>
+  </si>
+  <si>
+    <t>Weights And Measures Inspector</t>
+  </si>
+  <si>
+    <t>Commerce Regulation and Gaming</t>
+  </si>
+  <si>
+    <t>Actuarial Assistant</t>
+  </si>
+  <si>
+    <t>Actuary</t>
+  </si>
+  <si>
+    <t>Actuary Senior</t>
+  </si>
+  <si>
+    <t>Financial Services Analyst</t>
+  </si>
+  <si>
+    <t>Financial Services Bureau Chief</t>
+  </si>
+  <si>
+    <t>Financial Services Examiner</t>
+  </si>
+  <si>
+    <t>Financial Services Examiner Senior</t>
+  </si>
+  <si>
+    <t>Financial Services Examiner Supervisor</t>
+  </si>
+  <si>
+    <t>Gaming Representative 1</t>
+  </si>
+  <si>
+    <t>Gaming Representative 2</t>
+  </si>
+  <si>
+    <t>Insurance Claims Investigator</t>
+  </si>
+  <si>
+    <t>Insurance Company Examinations, Deputy Administrator</t>
+  </si>
+  <si>
+    <t>Insurance Company Examiner Chief</t>
+  </si>
+  <si>
+    <t>Insurance Complaint Analyst</t>
+  </si>
+  <si>
+    <t>Insurance Deputy Commissioner - Supervision</t>
+  </si>
+  <si>
+    <t>Insurance Examiner 1</t>
+  </si>
+  <si>
+    <t>Insurance Examiner 2</t>
+  </si>
+  <si>
+    <t>Insurance Examiner 3</t>
+  </si>
+  <si>
+    <t>Insurance Examiner 4</t>
+  </si>
+  <si>
+    <t>Insurance Examiner 5</t>
+  </si>
+  <si>
+    <t>Insurance Policy Analyst</t>
+  </si>
+  <si>
+    <t>Insurance Program Specialist</t>
+  </si>
+  <si>
+    <t>Insurance Regulation Specialist 1</t>
+  </si>
+  <si>
+    <t>Insurance Regulation Specialist 2</t>
+  </si>
+  <si>
+    <t>Insurance Regulation Specialist 3</t>
+  </si>
+  <si>
+    <t>Key Account Executive</t>
+  </si>
+  <si>
+    <t>Lottery Communications Coordinator</t>
+  </si>
+  <si>
+    <t>Lottery District Sales Representative</t>
+  </si>
+  <si>
+    <t>Lottery Regional Sales Manager</t>
+  </si>
+  <si>
+    <t>Professional Licensing Investigator</t>
+  </si>
+  <si>
+    <t>Racing Steward Equine</t>
+  </si>
+  <si>
+    <t>Racing Veterinarian Canine</t>
+  </si>
+  <si>
+    <t>Racing Veterinarian Equine</t>
+  </si>
+  <si>
+    <t>Senior Utility Analyst</t>
+  </si>
+  <si>
+    <t>Utilities Board General Counsel</t>
+  </si>
+  <si>
+    <t>Utilities Regulation Engineer 1</t>
+  </si>
+  <si>
+    <t>Utilities Regulation Engineer 2</t>
+  </si>
+  <si>
+    <t>Utilities Regulation Engineer 3</t>
+  </si>
+  <si>
+    <t>Utility Administrator 1</t>
+  </si>
+  <si>
+    <t>Utility Administrator 2</t>
+  </si>
+  <si>
+    <t>Utility Analyst 1</t>
+  </si>
+  <si>
+    <t>Utility Analyst 2</t>
+  </si>
+  <si>
+    <t>Utility Attorney 1</t>
+  </si>
+  <si>
+    <t>Utility Attorney 2</t>
+  </si>
+  <si>
+    <t>Utility Regulation Inspector</t>
+  </si>
+  <si>
+    <t>Utility Specialist</t>
+  </si>
+  <si>
+    <t>Education</t>
+  </si>
+  <si>
+    <t>Administrative Consultant</t>
+  </si>
+  <si>
+    <t>Administrative Consultant Voc Rehab 1</t>
+  </si>
+  <si>
+    <t>Administrative Consultant Voc Rehab 2</t>
+  </si>
+  <si>
+    <t>Administrative Consultant Voc Rehab 3</t>
+  </si>
+  <si>
+    <t>Administrative Intern</t>
+  </si>
+  <si>
+    <t>Archivist Supervisor</t>
+  </si>
+  <si>
+    <t>ASL Interpreter</t>
+  </si>
+  <si>
+    <t>ASL Specialist</t>
+  </si>
+  <si>
+    <t>Braille Transcriber</t>
+  </si>
+  <si>
+    <t>Certified Vocational Instructor</t>
+  </si>
+  <si>
+    <t>Deputy Director Department of Education</t>
+  </si>
+  <si>
+    <t>Disabilities Consultant</t>
+  </si>
+  <si>
+    <t>Disability Examiner</t>
+  </si>
+  <si>
+    <t>Disability Examiner Specialist</t>
+  </si>
+  <si>
+    <t>Disability Examiner Specialist Advanced</t>
+  </si>
+  <si>
+    <t>Education Administrator</t>
+  </si>
+  <si>
+    <t>Education Aide</t>
+  </si>
+  <si>
+    <t>Education Program Consultant</t>
+  </si>
+  <si>
+    <t>Educator</t>
+  </si>
+  <si>
+    <t>Historical Program Specialist</t>
+  </si>
+  <si>
+    <t>ISD/IESBVI Faculty</t>
+  </si>
+  <si>
+    <t>Librarian 1</t>
+  </si>
+  <si>
+    <t>Librarian 2</t>
+  </si>
+  <si>
+    <t>Librarian Supervisor</t>
+  </si>
+  <si>
+    <t>Library Associate</t>
+  </si>
+  <si>
+    <t>Library Consultant</t>
+  </si>
+  <si>
+    <t>Library Program Director</t>
+  </si>
+  <si>
+    <t>Library Resources Technician</t>
+  </si>
+  <si>
+    <t>Museum Assistant</t>
+  </si>
+  <si>
+    <t>Museum Guide</t>
+  </si>
+  <si>
+    <t>Museum Technician</t>
+  </si>
+  <si>
+    <t>Program Administrator</t>
+  </si>
+  <si>
+    <t>Regional Special Education Director</t>
+  </si>
+  <si>
+    <t>Rehabilitation Assistant</t>
+  </si>
+  <si>
+    <t>Rehabilitation Associate</t>
+  </si>
+  <si>
+    <t>Rehabilitation Consultant</t>
+  </si>
+  <si>
+    <t>Rehabilitation Counselor</t>
+  </si>
+  <si>
+    <t>Rehabilitation Counselor Specialist</t>
+  </si>
+  <si>
+    <t>Rehabilitation Referral Specialist</t>
+  </si>
+  <si>
+    <t>Rehabilitation Supervisor</t>
+  </si>
+  <si>
+    <t>Rehabilitation Technology Specialist</t>
+  </si>
+  <si>
+    <t>Senior Services Specialist For The Blind 1</t>
+  </si>
+  <si>
+    <t>Senior Services Specialist For The Blind 2</t>
+  </si>
+  <si>
+    <t>Senior Services Specialist For The Blind 3</t>
+  </si>
+  <si>
+    <t>Services Specialist For The Blind 1</t>
+  </si>
+  <si>
+    <t>Services Specialist For The Blind 2</t>
+  </si>
+  <si>
+    <t>Sign Language Instructor</t>
+  </si>
+  <si>
+    <t>Vocational Instructor</t>
+  </si>
+  <si>
+    <t>Vocational Rehabilitation Specialist</t>
+  </si>
+  <si>
+    <t>Health and Institutional Services</t>
+  </si>
+  <si>
+    <t>Activities Aide</t>
+  </si>
+  <si>
+    <t>Activities Assistant</t>
+  </si>
+  <si>
+    <t>Activities Director</t>
+  </si>
+  <si>
+    <t>Activities Specialist 1</t>
+  </si>
+  <si>
+    <t>Activities Specialist 2</t>
+  </si>
+  <si>
+    <t>Activities Specialist Supervisor</t>
+  </si>
+  <si>
+    <t>Administrator Civil Commitment Unit Sexual Offenders</t>
+  </si>
+  <si>
+    <t>Administrator Of Nursing</t>
+  </si>
+  <si>
+    <t>Adult Services Monitor</t>
+  </si>
+  <si>
+    <t>Audiologist</t>
+  </si>
+  <si>
+    <t>Baker</t>
+  </si>
+  <si>
+    <t>Behavioral Health Administrator</t>
+  </si>
+  <si>
+    <t>Behavioral Health Assistant</t>
+  </si>
+  <si>
+    <t>Behavioral Health Professional 1</t>
+  </si>
+  <si>
+    <t>Behavioral Health Professional 2</t>
+  </si>
+  <si>
+    <t>Behavioral Health Professional 3</t>
+  </si>
+  <si>
+    <t>Behavioral Health Professional 4</t>
+  </si>
+  <si>
+    <t>Canteen Clerk</t>
+  </si>
+  <si>
+    <t>Canteen Operator</t>
+  </si>
+  <si>
+    <t>Chaplain</t>
+  </si>
+  <si>
+    <t>Chief Health Profession Investigator</t>
+  </si>
+  <si>
+    <t>Clinical Dietitian</t>
+  </si>
+  <si>
+    <t>Community Health Consultant</t>
+  </si>
+  <si>
+    <t>Cook 1</t>
+  </si>
+  <si>
+    <t>Cook 2</t>
+  </si>
+  <si>
+    <t>Correctional Food Service Coordinator</t>
+  </si>
+  <si>
+    <t>Cosmetologist</t>
+  </si>
+  <si>
+    <t>Dental Assistant</t>
+  </si>
+  <si>
+    <t>Dental Hygienist</t>
+  </si>
+  <si>
+    <t>Dentist</t>
+  </si>
+  <si>
+    <t>Deputy Superintendent</t>
+  </si>
+  <si>
+    <t>Disease Intervention Specialist</t>
+  </si>
+  <si>
+    <t>Epidemiologist</t>
+  </si>
+  <si>
+    <t>Epidemiologist Senior</t>
+  </si>
+  <si>
+    <t>Food Production Supervisor</t>
+  </si>
+  <si>
+    <t>Food Service Worker</t>
+  </si>
+  <si>
+    <t>Food Services Assistant Director</t>
+  </si>
+  <si>
+    <t>Food Services Director 1</t>
+  </si>
+  <si>
+    <t>Food Services Director 2</t>
+  </si>
+  <si>
+    <t>Food Services Director 3</t>
+  </si>
+  <si>
+    <t>Forensic Autopsy Technician</t>
+  </si>
+  <si>
+    <t>Forensic Morgue Attendant</t>
+  </si>
+  <si>
+    <t>Forensic Science Technician</t>
+  </si>
+  <si>
+    <t>Health and Human Services Senior Health Advisor</t>
+  </si>
+  <si>
+    <t>Health Facilities Officer 1</t>
+  </si>
+  <si>
+    <t>Health Facilities Officer 2</t>
+  </si>
+  <si>
+    <t>Health Facilities Surveyor</t>
+  </si>
+  <si>
+    <t>Health Professions Investigator</t>
+  </si>
+  <si>
+    <t>Health Services Administrator</t>
+  </si>
+  <si>
+    <t>Ingredient Room Worker 1</t>
+  </si>
+  <si>
+    <t>Ingredient Room Worker 2</t>
+  </si>
+  <si>
+    <t>Institutional Superintendent</t>
+  </si>
+  <si>
+    <t>Institutional Superintendent Medical</t>
+  </si>
+  <si>
+    <t>Laundry Supervisor</t>
+  </si>
+  <si>
+    <t>Laundry Worker 1</t>
+  </si>
+  <si>
+    <t>Laundry Worker 2</t>
+  </si>
+  <si>
+    <t>Licensed Practical Nurse</t>
+  </si>
+  <si>
+    <t>Long Term Care Ombudsman</t>
+  </si>
+  <si>
+    <t>Medical Laboratory Technician</t>
+  </si>
+  <si>
+    <t>Medical Technologist</t>
+  </si>
+  <si>
+    <t>Nurse Clinician</t>
+  </si>
+  <si>
+    <t>Nurse Practitioner</t>
+  </si>
+  <si>
+    <t>Nurse Specialist</t>
+  </si>
+  <si>
+    <t>Nurse Supervisor</t>
+  </si>
+  <si>
+    <t>Nursing Services Director</t>
+  </si>
+  <si>
+    <t>Nursing Standards Representative</t>
+  </si>
+  <si>
+    <t>Nursing Unit Coordinator</t>
+  </si>
+  <si>
+    <t>Occupational Therapist 1</t>
+  </si>
+  <si>
+    <t>Occupational Therapist 2</t>
+  </si>
+  <si>
+    <t>Occupational Therapy Assistant</t>
+  </si>
+  <si>
+    <t>Pharmacist</t>
+  </si>
+  <si>
+    <t>Pharmacy Assistant</t>
+  </si>
+  <si>
+    <t>Pharmacy Consultant</t>
+  </si>
+  <si>
+    <t>Pharmacy Director</t>
+  </si>
+  <si>
+    <t>Pharmacy Supervisor</t>
+  </si>
+  <si>
+    <t>Pharmacy Technician</t>
+  </si>
+  <si>
+    <t>Physical Therapist 1</t>
+  </si>
+  <si>
+    <t>Physical Therapist 2</t>
+  </si>
+  <si>
+    <t>Physical Therapy Aide</t>
+  </si>
+  <si>
+    <t>Physician</t>
+  </si>
+  <si>
+    <t>Physician Assistant</t>
+  </si>
+  <si>
+    <t>Physician Supervisor</t>
+  </si>
+  <si>
+    <t>Psychiatric Security Specialist</t>
+  </si>
+  <si>
+    <t>Radiological Technologist 1</t>
+  </si>
+  <si>
+    <t>Radiological Technologist 2</t>
+  </si>
+  <si>
+    <t>Registered Nurse</t>
+  </si>
+  <si>
+    <t>Resident Aide</t>
+  </si>
+  <si>
+    <t>Resident Treatment Supervisor</t>
+  </si>
+  <si>
+    <t>Resident Treatment Technician</t>
+  </si>
+  <si>
+    <t>Resident Treatment Worker</t>
+  </si>
+  <si>
+    <t>Respiratory Therapy Technician</t>
+  </si>
+  <si>
+    <t>Sewing Room Attendant 1</t>
+  </si>
+  <si>
+    <t>Sewing Room Attendant 2</t>
+  </si>
+  <si>
+    <t>Speech/Language Pathologist 1</t>
+  </si>
+  <si>
+    <t>Speech/Language Pathologist 2</t>
+  </si>
+  <si>
+    <t>State Epidemiologist</t>
+  </si>
+  <si>
+    <t>State Medical Examiner</t>
+  </si>
+  <si>
+    <t>Therapeutic Technician</t>
+  </si>
+  <si>
+    <t>Treatment Program Administrator</t>
+  </si>
+  <si>
+    <t>Treatment Program Manager</t>
+  </si>
+  <si>
+    <t>Treatment Program Supervisor</t>
+  </si>
+  <si>
+    <t>Treatment Services Director</t>
+  </si>
+  <si>
+    <t>Veterinary Epidemiologist</t>
+  </si>
+  <si>
+    <t>Youth Counselor</t>
+  </si>
+  <si>
+    <t>Youth Counselor Supervisor</t>
+  </si>
+  <si>
+    <t>Youth Services Technician</t>
+  </si>
+  <si>
+    <t>Youth Services Worker</t>
+  </si>
+  <si>
+    <t>Human Services</t>
+  </si>
+  <si>
+    <t>Child Support Recovery Officer</t>
+  </si>
+  <si>
+    <t>Child Support Recovery Supervisor</t>
+  </si>
+  <si>
+    <t>Deputy Director of Health and Human Services</t>
+  </si>
+  <si>
+    <t>Health and Human Services Administrator</t>
+  </si>
+  <si>
+    <t>Health and Human Services Deputy Administrator</t>
+  </si>
+  <si>
+    <t>Human Services Quality Assurance Coordinator</t>
+  </si>
+  <si>
+    <t>Income Maintenance Administrator</t>
+  </si>
+  <si>
+    <t>Income Maintenance Supervisor</t>
+  </si>
+  <si>
+    <t>Income Maintenance Worker 2</t>
+  </si>
+  <si>
+    <t>Income Maintenance Worker 3</t>
+  </si>
+  <si>
+    <t>Income Maintenance Worker 4</t>
+  </si>
+  <si>
+    <t>Income Maintenance Worker 5</t>
+  </si>
+  <si>
+    <t>Income Maintenance Worker 6</t>
+  </si>
+  <si>
+    <t>Medicaid Administrator</t>
+  </si>
+  <si>
+    <t>Refugee Specialist 1</t>
+  </si>
+  <si>
+    <t>Refugee Specialist 2</t>
+  </si>
+  <si>
+    <t>Social Work Administrator</t>
+  </si>
+  <si>
+    <t>Social Work Associate</t>
+  </si>
+  <si>
+    <t>Social Work Supervisor</t>
+  </si>
+  <si>
+    <t>Social Worker 2</t>
+  </si>
+  <si>
+    <t>Social Worker 3</t>
+  </si>
+  <si>
+    <t>Social Worker 4</t>
+  </si>
+  <si>
+    <t>Social Worker 5</t>
+  </si>
+  <si>
+    <t>Social Worker 6</t>
+  </si>
+  <si>
+    <t>Information Technology and Communications</t>
+  </si>
+  <si>
+    <t>Account Consultant</t>
+  </si>
+  <si>
+    <t>Assistant Director Of Engineering And Technology</t>
+  </si>
+  <si>
+    <t>Assistant Videographer</t>
+  </si>
+  <si>
+    <t>Chief Communications Engineer</t>
+  </si>
+  <si>
+    <t>Communications Engineer</t>
+  </si>
+  <si>
+    <t>Communications Technician 1</t>
+  </si>
+  <si>
+    <t>Communications Technician 2</t>
+  </si>
+  <si>
+    <t>Communications Technician 3</t>
+  </si>
+  <si>
+    <t>Data Warehouse Analyst</t>
+  </si>
+  <si>
+    <t>Electronic Engineer Technician</t>
+  </si>
+  <si>
+    <t>ICN Audio - Video Technician</t>
+  </si>
+  <si>
+    <t>Information Technology Administrator 1</t>
+  </si>
+  <si>
+    <t>Information Technology Administrator 2</t>
+  </si>
+  <si>
+    <t>Information Technology Administrator 3</t>
+  </si>
+  <si>
+    <t>Information Technology Administrator 4</t>
+  </si>
+  <si>
+    <t>Information Technology Enterprise Expert</t>
+  </si>
+  <si>
+    <t>Information Technology Specialist 1</t>
+  </si>
+  <si>
+    <t>Information Technology Specialist 2</t>
+  </si>
+  <si>
+    <t>Information Technology Specialist 3</t>
+  </si>
+  <si>
+    <t>Information Technology Specialist 4</t>
+  </si>
+  <si>
+    <t>Information Technology Specialist 5</t>
+  </si>
+  <si>
+    <t>Information Technology Support Worker 3</t>
+  </si>
+  <si>
+    <t>Information Technology Support Worker 4</t>
+  </si>
+  <si>
+    <t>Master Control Operations Technician</t>
+  </si>
+  <si>
+    <t>Master Control Operations Technician Senior</t>
+  </si>
+  <si>
+    <t>Operations Assistant</t>
+  </si>
+  <si>
+    <t>Producer/Director</t>
+  </si>
+  <si>
+    <t>Production Assistant</t>
+  </si>
+  <si>
+    <t>Production Manager</t>
+  </si>
+  <si>
+    <t>Production Technician</t>
+  </si>
+  <si>
+    <t>Production Technician Senior</t>
+  </si>
+  <si>
+    <t>Senior Producer/Director</t>
+  </si>
+  <si>
+    <t>State Chief Information Officer</t>
+  </si>
+  <si>
+    <t>Studio Engineer</t>
+  </si>
+  <si>
+    <t>Studio Engineer Advanced</t>
+  </si>
+  <si>
+    <t>Studio Engineer Senior</t>
+  </si>
+  <si>
+    <t>Technical Service Specialist</t>
+  </si>
+  <si>
+    <t>Technical Service Specialist Senior</t>
+  </si>
+  <si>
+    <t>Technology Account Manager</t>
+  </si>
+  <si>
+    <t>Telecommunications Administrator</t>
+  </si>
+  <si>
+    <t>Telecommunications Design Specialist</t>
+  </si>
+  <si>
+    <t>Telecommunications Engineer</t>
+  </si>
+  <si>
+    <t>Telecommunications Engineer Senior</t>
+  </si>
+  <si>
+    <t>Telecommunications Manager</t>
+  </si>
+  <si>
+    <t>Telecommunications Marketing Analyst</t>
+  </si>
+  <si>
+    <t>Telecommunications Marketing Analyst Senior</t>
+  </si>
+  <si>
+    <t>Telecommunications Sales Engineer</t>
+  </si>
+  <si>
+    <t>Telecommunications Specialist</t>
+  </si>
+  <si>
+    <t>Telecommunications Specialist Senior</t>
+  </si>
+  <si>
+    <t>Telecommunications Technology Enterprise Expert</t>
+  </si>
+  <si>
+    <t>Transmitter Engineer</t>
+  </si>
+  <si>
+    <t>Transmitter Engineer Advanced</t>
+  </si>
+  <si>
+    <t>Transmitter Engineer Senior</t>
+  </si>
+  <si>
+    <t>Utilization Specialist</t>
+  </si>
+  <si>
+    <t>Video Production Coordinator</t>
+  </si>
+  <si>
+    <t>Legal</t>
+  </si>
+  <si>
+    <t>Administrative Law Judge 1</t>
+  </si>
+  <si>
+    <t>Administrative Law Judge 2</t>
+  </si>
+  <si>
+    <t>Administrative Law Judge 3</t>
+  </si>
+  <si>
+    <t>Assistant Attorney General 1</t>
+  </si>
+  <si>
+    <t>Assistant Attorney General 2</t>
+  </si>
+  <si>
+    <t>Assistant Attorney General 3</t>
+  </si>
+  <si>
+    <t>Attorney 1</t>
+  </si>
+  <si>
+    <t>Attorney 2</t>
+  </si>
+  <si>
+    <t>Attorney 3</t>
+  </si>
+  <si>
+    <t>Attorney Supervisor</t>
+  </si>
+  <si>
+    <t>Compliance Officer 1</t>
+  </si>
+  <si>
+    <t>Compliance Officer 2</t>
+  </si>
+  <si>
+    <t>Deputy Attorney General</t>
+  </si>
+  <si>
+    <t>General Counsel</t>
+  </si>
+  <si>
+    <t>General Counsel Supervisor</t>
+  </si>
+  <si>
+    <t>Law Clerk</t>
+  </si>
+  <si>
+    <t>Paralegal</t>
+  </si>
+  <si>
+    <t>Public Defender 1</t>
+  </si>
+  <si>
+    <t>Public Defender 2</t>
+  </si>
+  <si>
+    <t>Public Defender 3</t>
+  </si>
+  <si>
+    <t>Public Defender Supervisor 1</t>
+  </si>
+  <si>
+    <t>Public Defender Supervisor 2</t>
+  </si>
+  <si>
+    <t>Public Safety, Investigations, and Corrections</t>
+  </si>
+  <si>
+    <t>Air Base Security Officer</t>
+  </si>
+  <si>
+    <t>Airport Assistant Fire Chief</t>
+  </si>
+  <si>
+    <t>Airport Firefighter</t>
   </si>
   <si>
     <t>Captain</t>
   </si>
   <si>
-    <t>Caregiver Program</t>
-[...200 lines deleted...]
-    <t>Electrical Plan Reviewer</t>
+    <t>Communications Center Specialist 1</t>
+  </si>
+  <si>
+    <t>Communications Center Specialist 2</t>
+  </si>
+  <si>
+    <t>Community Corrections Program Coordinator</t>
+  </si>
+  <si>
+    <t>Community Corrections Program Monitor</t>
+  </si>
+  <si>
+    <t>Community Corrections Supervisor</t>
+  </si>
+  <si>
+    <t>Conservation Officer</t>
+  </si>
+  <si>
+    <t>Correctional Counselor</t>
+  </si>
+  <si>
+    <t>Correctional Officer</t>
+  </si>
+  <si>
+    <t>Correctional Security Director</t>
+  </si>
+  <si>
+    <t>Correctional Security Manager</t>
+  </si>
+  <si>
+    <t>Correctional Supervisor</t>
+  </si>
+  <si>
+    <t>Correctional Treatment Director</t>
+  </si>
+  <si>
+    <t>Crime Laboratory Administrator</t>
+  </si>
+  <si>
+    <t>Criminal Intelligence Analyst</t>
+  </si>
+  <si>
+    <t>Criminal Intelligence Analyst Advanced</t>
+  </si>
+  <si>
+    <t>Criminal Intelligence Analyst Senior</t>
+  </si>
+  <si>
+    <t>Criminal Intelligence Analyst Supervisor</t>
+  </si>
+  <si>
+    <t>Criminalist</t>
+  </si>
+  <si>
+    <t>Criminalist Supervisor</t>
+  </si>
+  <si>
+    <t>Deputy Corrections Program Administrator</t>
+  </si>
+  <si>
+    <t>Director Law Enforcement Academy</t>
+  </si>
+  <si>
+    <t>Evidence Technician</t>
+  </si>
+  <si>
+    <t>Fingerprint Technician</t>
+  </si>
+  <si>
+    <t>Fire Inspector</t>
+  </si>
+  <si>
+    <t>Fire Service Coordinator</t>
+  </si>
+  <si>
+    <t>Fire Service Technical Assistant</t>
+  </si>
+  <si>
+    <t>Installation Security Officer</t>
+  </si>
+  <si>
+    <t>Investigator 1</t>
+  </si>
+  <si>
+    <t>Investigator 2</t>
+  </si>
+  <si>
+    <t>Investigator 3</t>
+  </si>
+  <si>
+    <t>Investigator 4</t>
+  </si>
+  <si>
+    <t>Law Enforcement Academy Training Coordinator</t>
+  </si>
+  <si>
+    <t>Law Enforcement Instructor</t>
+  </si>
+  <si>
+    <t>Legal Instructor</t>
+  </si>
+  <si>
+    <t>Lieutenant</t>
+  </si>
+  <si>
+    <t>Major</t>
+  </si>
+  <si>
+    <t>Medicolegal Death Investigator</t>
+  </si>
+  <si>
+    <t>Motor Vehicle Captain</t>
+  </si>
+  <si>
+    <t>Motor Vehicle Commander</t>
+  </si>
+  <si>
+    <t>Motor Vehicle Commander Uniform</t>
+  </si>
+  <si>
+    <t>Motor Vehicle Investigator</t>
+  </si>
+  <si>
+    <t>Motor Vehicle Officer</t>
+  </si>
+  <si>
+    <t>Motor Vehicle Sergeant</t>
+  </si>
+  <si>
+    <t>Park Ranger</t>
+  </si>
+  <si>
+    <t>Parole Board Liaison Officer</t>
+  </si>
+  <si>
+    <t>Peace Officer Candidate</t>
+  </si>
+  <si>
+    <t>Peace Officer Candidate Senior</t>
+  </si>
+  <si>
+    <t>Polygraph Examiner</t>
+  </si>
+  <si>
+    <t>Pretrial Interviewer</t>
+  </si>
+  <si>
+    <t>Probation/Parole Officer 1</t>
+  </si>
+  <si>
+    <t>Probation/Parole Officer 2</t>
+  </si>
+  <si>
+    <t>Probation/Parole Officer 3</t>
+  </si>
+  <si>
+    <t>Public Information Assistant</t>
+  </si>
+  <si>
+    <t>Public Safety Assistant Chief</t>
+  </si>
+  <si>
+    <t>Public Safety Chief</t>
+  </si>
+  <si>
+    <t>Residential Officer</t>
+  </si>
+  <si>
+    <t>Residential Officer 2</t>
+  </si>
+  <si>
+    <t>Security Guard 1</t>
+  </si>
+  <si>
+    <t>Security Guard 2</t>
+  </si>
+  <si>
+    <t>Security Guard 3</t>
+  </si>
+  <si>
+    <t>Senior Correctional Officer</t>
+  </si>
+  <si>
+    <t>Sergeant</t>
+  </si>
+  <si>
+    <t>Special Agent 1</t>
+  </si>
+  <si>
+    <t>Special Agent 2</t>
+  </si>
+  <si>
+    <t>Special Agent In Charge</t>
+  </si>
+  <si>
+    <t>Special Investigator</t>
+  </si>
+  <si>
+    <t>Trooper - Pilot</t>
+  </si>
+  <si>
+    <t>Trooper - Pilot Senior</t>
+  </si>
+  <si>
+    <t>Trooper 1</t>
+  </si>
+  <si>
+    <t>Trooper 2</t>
+  </si>
+  <si>
+    <t>Trooper 3</t>
+  </si>
+  <si>
+    <t>Trades and Facility Operations</t>
+  </si>
+  <si>
+    <t>Architectural Technician 1</t>
+  </si>
+  <si>
+    <t>Architectural Technician 2</t>
+  </si>
+  <si>
+    <t>Automotive Service Worker</t>
+  </si>
+  <si>
+    <t>Bindery Worker</t>
+  </si>
+  <si>
+    <t>Boiler Inspector</t>
+  </si>
+  <si>
+    <t>Building/Manufactured Housing Inspector</t>
+  </si>
+  <si>
+    <t>Carpenter 1</t>
+  </si>
+  <si>
+    <t>Carpenter 2</t>
+  </si>
+  <si>
+    <t>Community Corrections Building Maintenance Coordinator</t>
+  </si>
+  <si>
+    <t>Construction/Design Engineer</t>
+  </si>
+  <si>
+    <t>Construction/Design Engineer Associate</t>
+  </si>
+  <si>
+    <t>Construction/Design Engineer Senior</t>
+  </si>
+  <si>
+    <t>Control Center Operator</t>
+  </si>
+  <si>
+    <t>Correctional Building Services Coordinator</t>
+  </si>
+  <si>
+    <t>Correctional Trades Leader</t>
+  </si>
+  <si>
+    <t>Custodial Assistant</t>
+  </si>
+  <si>
+    <t>Custodial Leader</t>
+  </si>
+  <si>
+    <t>Custodial Supervisor</t>
+  </si>
+  <si>
+    <t>Custodial Worker</t>
+  </si>
+  <si>
+    <t>District Mechanic</t>
+  </si>
+  <si>
+    <t>Driver</t>
+  </si>
+  <si>
+    <t>Electrical Inspector</t>
+  </si>
+  <si>
+    <t>Electrical Inspector Supervisor</t>
+  </si>
+  <si>
+    <t>Electrical Maintenance Specialist</t>
   </si>
   <si>
     <t>Electrician</t>
   </si>
   <si>
-    <t>Electrician Assistant</t>
-[...158 lines deleted...]
-    <t>Grants Administrator Senior</t>
+    <t>Electronics Technician</t>
+  </si>
+  <si>
+    <t>Energy Management Technician</t>
+  </si>
+  <si>
+    <t>Engineer 2</t>
+  </si>
+  <si>
+    <t>Facilities Engineer 1</t>
+  </si>
+  <si>
+    <t>Facilities Engineer 2</t>
+  </si>
+  <si>
+    <t>Facilities Engineer Associate</t>
+  </si>
+  <si>
+    <t>Facilities Maintenance Coordinator</t>
+  </si>
+  <si>
+    <t>Furniture Upholsterer</t>
   </si>
   <si>
     <t>Graphic Artist</t>
   </si>
   <si>
-    <t>Graphic Artist Senior</t>
-[...161 lines deleted...]
-    <t>Loan Officer</t>
+    <t>HVAC Coordinator</t>
+  </si>
+  <si>
+    <t>HVAC Technician</t>
   </si>
   <si>
     <t>Locksmith</t>
   </si>
   <si>
-    <t>Maintenance Field Worker</t>
-[...20 lines deleted...]
-    <t>Mason Plasterer Assistant</t>
+    <t>Machinist</t>
+  </si>
+  <si>
+    <t>Maintenance Leader</t>
+  </si>
+  <si>
+    <t>Maintenance Repairer</t>
+  </si>
+  <si>
+    <t>Maintenance Repairs Supervisor</t>
+  </si>
+  <si>
+    <t>Maintenance Worker 1</t>
+  </si>
+  <si>
+    <t>Maintenance Worker 2</t>
+  </si>
+  <si>
+    <t>Mason</t>
   </si>
   <si>
     <t>Mechanic</t>
   </si>
   <si>
-    <t>Medicaid Specialist</t>
-[...137 lines deleted...]
-    <t>Photocopy Technician</t>
+    <t>Mechanic Helper</t>
+  </si>
+  <si>
+    <t>Mechanic Supervisor</t>
+  </si>
+  <si>
+    <t>Painter 1</t>
+  </si>
+  <si>
+    <t>Painter 2</t>
+  </si>
+  <si>
+    <t>Parts Worker</t>
   </si>
   <si>
     <t>Photographer</t>
   </si>
   <si>
-    <t>Photographer Senior</t>
-[...398 lines deleted...]
-    <t>Warehouse Worker II</t>
+    <t>Plant Operations Manager 1</t>
+  </si>
+  <si>
+    <t>Plant Operations Manager 2</t>
+  </si>
+  <si>
+    <t>Plant Operations Manager 3</t>
+  </si>
+  <si>
+    <t>Plumber 1</t>
+  </si>
+  <si>
+    <t>Plumber 2</t>
+  </si>
+  <si>
+    <t>Power Plant Engineer 1</t>
+  </si>
+  <si>
+    <t>Power Plant Engineer 2</t>
+  </si>
+  <si>
+    <t>Power Plant Engineer 3</t>
+  </si>
+  <si>
+    <t>Power Plant Engineer 4</t>
+  </si>
+  <si>
+    <t>Reproduction Equipment Leader</t>
+  </si>
+  <si>
+    <t>Reproduction Equipment Operator 1</t>
+  </si>
+  <si>
+    <t>Reproduction Equipment Operator 2</t>
+  </si>
+  <si>
+    <t>Sign Fabricator 1</t>
+  </si>
+  <si>
+    <t>Sign Fabricator 2</t>
+  </si>
+  <si>
+    <t>State Industries Production Coordinator</t>
+  </si>
+  <si>
+    <t>State Industries Production Technician</t>
+  </si>
+  <si>
+    <t>State Industries Sales Representative</t>
+  </si>
+  <si>
+    <t>State Industries Supervisor</t>
+  </si>
+  <si>
+    <t>Trades Helper</t>
+  </si>
+  <si>
+    <t>Transport Driver</t>
+  </si>
+  <si>
+    <t>Vehicle Fleet Supervisor</t>
+  </si>
+  <si>
+    <t>Warehouse Operations Worker</t>
+  </si>
+  <si>
+    <t>Warehouse Supervisor</t>
+  </si>
+  <si>
+    <t>Water And Disposal Plant Operator 1</t>
+  </si>
+  <si>
+    <t>Water And Disposal Plant Operator 2</t>
   </si>
   <si>
     <t>Welder</t>
   </si>
   <si>
-    <t>Welder Senior</t>
-[...5 lines deleted...]
-    <t>Worker's Compensation Specialist</t>
+    <t>Transportation</t>
+  </si>
+  <si>
+    <t>Assistant Soils Party Chief</t>
+  </si>
+  <si>
+    <t>Assistant Survey Party Chief</t>
+  </si>
+  <si>
+    <t>Bridge Inspector 1</t>
+  </si>
+  <si>
+    <t>Bridge Inspector 2</t>
+  </si>
+  <si>
+    <t>Construction Technician</t>
+  </si>
+  <si>
+    <t>Construction Technician Assistant</t>
+  </si>
+  <si>
+    <t>Construction Technician Senior</t>
+  </si>
+  <si>
+    <t>Construction Technician Supervisor</t>
+  </si>
+  <si>
+    <t>Design Technician</t>
+  </si>
+  <si>
+    <t>Design Technician Associate</t>
+  </si>
+  <si>
+    <t>Design Technician Specialist</t>
+  </si>
+  <si>
+    <t>Driver &amp; Identification Service Center Associate</t>
+  </si>
+  <si>
+    <t>Driver &amp; Identification Service Center Consultant</t>
+  </si>
+  <si>
+    <t>Driver &amp; Identification Service Center Specialist</t>
+  </si>
+  <si>
+    <t>Driver &amp; Identification Service Center Supervisor</t>
+  </si>
+  <si>
+    <t>Drivers License Hearing Officer</t>
+  </si>
+  <si>
+    <t>Engineering Office Assistant 1</t>
+  </si>
+  <si>
+    <t>Engineering Office Assistant 2</t>
+  </si>
+  <si>
+    <t>Engineering Operations Technician</t>
+  </si>
+  <si>
+    <t>Engineering Technician Senior</t>
+  </si>
+  <si>
+    <t>Equipment Operator</t>
+  </si>
+  <si>
+    <t>Equipment Operator Senior</t>
+  </si>
+  <si>
+    <t>Garage Operations Assistant</t>
+  </si>
+  <si>
+    <t>Heavy Equipment Operator</t>
+  </si>
+  <si>
+    <t>Highway Division Administrator</t>
+  </si>
+  <si>
+    <t>Highway Maintenance Supervisor</t>
+  </si>
+  <si>
+    <t>Highway Technician</t>
+  </si>
+  <si>
+    <t>Highway Technician Associate</t>
+  </si>
+  <si>
+    <t>Highway Technician Senior</t>
+  </si>
+  <si>
+    <t>Land Surveyor</t>
+  </si>
+  <si>
+    <t>Land Surveyor Senior</t>
+  </si>
+  <si>
+    <t>Materials Fabrication Inspector 1</t>
+  </si>
+  <si>
+    <t>Materials Fabrication Inspector 2</t>
+  </si>
+  <si>
+    <t>Materials Technician 3</t>
+  </si>
+  <si>
+    <t>Materials Technician 4</t>
+  </si>
+  <si>
+    <t>Materials Technician 5</t>
+  </si>
+  <si>
+    <t>Right Of Way Agent 1</t>
+  </si>
+  <si>
+    <t>Right Of Way Agent 2</t>
+  </si>
+  <si>
+    <t>Right Of Way Agent 3</t>
+  </si>
+  <si>
+    <t>Right Of Way Agent 4</t>
+  </si>
+  <si>
+    <t>Right Of Way Aide 3</t>
+  </si>
+  <si>
+    <t>Right Of Way Aide 4</t>
+  </si>
+  <si>
+    <t>Roadside Development Specialist 1</t>
+  </si>
+  <si>
+    <t>Roadside Development Specialist 2</t>
+  </si>
+  <si>
+    <t>Roadside Development Specialist 3</t>
+  </si>
+  <si>
+    <t>Soils Party Chief</t>
+  </si>
+  <si>
+    <t>Soils Party Supervisor</t>
+  </si>
+  <si>
+    <t>Survey Party Chief</t>
+  </si>
+  <si>
+    <t>Surveys Manager</t>
+  </si>
+  <si>
+    <t>Track Inspector</t>
+  </si>
+  <si>
+    <t>Transportation Bureau Chief</t>
+  </si>
+  <si>
+    <t>Transportation Chief Operating Officer</t>
+  </si>
+  <si>
+    <t>Transportation Engineer</t>
+  </si>
+  <si>
+    <t>Transportation Engineer Administrator</t>
+  </si>
+  <si>
+    <t>Transportation Engineer Associate</t>
+  </si>
+  <si>
+    <t>Transportation Engineer Executive</t>
+  </si>
+  <si>
+    <t>Transportation Engineer Manager</t>
+  </si>
+  <si>
+    <t>Transportation Engineer Senior</t>
+  </si>
+  <si>
+    <t>Transportation Engineer Specialist</t>
+  </si>
+  <si>
+    <t>Transportation Planner 1</t>
+  </si>
+  <si>
+    <t>Transportation Planner 2</t>
+  </si>
+  <si>
+    <t>Transportation Planner 3</t>
+  </si>
+  <si>
+    <t>Transportation Planner 4</t>
+  </si>
+  <si>
+    <t>Transportation Student Co-Op</t>
+  </si>
+  <si>
+    <t>Workforce Development and Safety</t>
+  </si>
+  <si>
+    <t>Business Marketing Specialist Workforce Development</t>
+  </si>
+  <si>
+    <t>Deputy Workers Compensation Commissioner</t>
+  </si>
+  <si>
+    <t>Elevator/Amusement Ride Inspector</t>
+  </si>
+  <si>
+    <t>Employer Liability Specialist</t>
+  </si>
+  <si>
+    <t>Job Insurance Quality Auditor</t>
+  </si>
+  <si>
+    <t>Labor Safety Officer</t>
+  </si>
+  <si>
+    <t>Safety and Health Consultant</t>
+  </si>
+  <si>
+    <t>Safety Inspection Coordinator</t>
+  </si>
+  <si>
+    <t>Safety Officer</t>
+  </si>
+  <si>
+    <t>Senior Industrial Hygienist</t>
+  </si>
+  <si>
+    <t>Unemployment Insurance Manager</t>
+  </si>
+  <si>
+    <t>Workforce Advisor</t>
+  </si>
+  <si>
+    <t>Workforce Associate</t>
+  </si>
+  <si>
+    <t>Workforce Development Manager</t>
+  </si>
+  <si>
+    <t>Workforce Development Supervisor</t>
+  </si>
+  <si>
+    <t>Workforce Program Coordinator</t>
+  </si>
+  <si>
+    <t>Job Category</t>
+  </si>
+  <si>
+    <t>Regular Mark-Up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Agency </t>
   </si>
   <si>
     <t>Counties</t>
   </si>
   <si>
-    <t xml:space="preserve">Agency </t>
+    <t>Leave Blank for Formula</t>
+  </si>
+  <si>
+    <t xml:space="preserve">YN </t>
+  </si>
+  <si>
+    <t>005 Administrative Services</t>
   </si>
   <si>
     <t>Adair</t>
   </si>
   <si>
-    <t>005 Administrative Services</t>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>009 Agriculture and Land Stewardship</t>
   </si>
   <si>
     <t>Adams</t>
   </si>
   <si>
-    <t>009 Agriculture and Land Stewardship</t>
+    <t>No</t>
+  </si>
+  <si>
+    <t>112 Attorney General's Office</t>
   </si>
   <si>
     <t>Allamakee</t>
   </si>
   <si>
-    <t>112 Attorney General's Office</t>
+    <t>114 Office of Consumer Advocate</t>
   </si>
   <si>
     <t>Appanoose</t>
   </si>
   <si>
-    <t>114 Office of Consumer Advocate</t>
+    <t>126 Auditor of State</t>
   </si>
   <si>
     <t>Audubon</t>
   </si>
   <si>
-    <t>126 Auditor of State</t>
+    <t>131 Department for the Blind</t>
   </si>
   <si>
     <t>Benton</t>
   </si>
   <si>
-    <t>131 Department for the Blind</t>
+    <t>140 Iowa Ethics and Campaign Disclosure Board</t>
   </si>
   <si>
     <t>Black Hawk</t>
   </si>
   <si>
-    <t>140 Iowa Ethics and Campaign Disclosure Board</t>
+    <t>167 Iowa Civil Rights Commission</t>
   </si>
   <si>
     <t>Boone</t>
   </si>
   <si>
-    <t>167 Iowa Civil Rights Commission</t>
+    <t>185 Office of Chief Information Officer (OCIO)</t>
   </si>
   <si>
     <t>Bremer</t>
   </si>
   <si>
-    <t>185 Office of Chief Information Officer (OCIO)</t>
+    <t>212 Commerce - Alcoholic Beverages Division</t>
   </si>
   <si>
     <t>Buchanan</t>
   </si>
   <si>
-    <t>212 Commerce - Alcoholic Beverages Division</t>
+    <t>213 Commerce - Banking Division</t>
   </si>
   <si>
     <t>Buena Vista</t>
   </si>
   <si>
-    <t>213 Commerce - Banking Division</t>
+    <t>214 Commerce - Credit Union Division</t>
   </si>
   <si>
     <t>Butler</t>
   </si>
   <si>
-    <t>214 Commerce - Credit Union Division</t>
+    <t>216 Commerce - Insurance Division</t>
   </si>
   <si>
     <t>Calhoun</t>
   </si>
   <si>
-    <t>216 Commerce - Insurance Division</t>
+    <t>217 Commerce - Professional Licensing Division</t>
   </si>
   <si>
     <t>Carroll</t>
   </si>
   <si>
-    <t>217 Commerce - Professional Licensing Division</t>
+    <t>219 Commerce - Utilities Division</t>
   </si>
   <si>
     <t>Cass</t>
   </si>
   <si>
-    <t>219 Commerce - Utilities Division</t>
+    <t>238 Corrections - Central Office</t>
   </si>
   <si>
     <t>Cedar</t>
   </si>
   <si>
-    <t>238 Corrections - Central Office</t>
+    <t>242 Corrections - Iowa State Penitentiary Ft Madison</t>
   </si>
   <si>
     <t>Cerro Gordo</t>
   </si>
   <si>
-    <t>242 Corrections - Iowa State Penitentiary Ft Madison</t>
+    <t>243 Corrections - Anamosa State Penitentiary</t>
   </si>
   <si>
     <t>Cherokee</t>
   </si>
   <si>
-    <t>243 Corrections - Anamosa State Penitentiary</t>
+    <t>244 Corrections - Medical &amp; Classification Center Oakdale</t>
   </si>
   <si>
     <t>Chickasaw</t>
   </si>
   <si>
-    <t>244 Corrections - Medical &amp; Classification Center Oakdale</t>
+    <t>245 Corrections - Newton Correctional Facility</t>
   </si>
   <si>
     <t>Clarke</t>
   </si>
   <si>
-    <t>245 Corrections - Newton Correctional Facility</t>
+    <t>246 Corrections - Mt. Pleasant Corr Facility</t>
   </si>
   <si>
     <t>Clay</t>
   </si>
   <si>
-    <t>246 Corrections - Mt. Pleasant Corr Facility</t>
+    <t>247 Corrections - North Central Corr Facility Rockwell City</t>
   </si>
   <si>
     <t>Clayton</t>
   </si>
   <si>
-    <t>247 Corrections - North Central Corr Facility Rockwell City</t>
+    <t>248 Corrections - Clarinda Correctional Facility</t>
   </si>
   <si>
     <t>Clinton</t>
   </si>
   <si>
-    <t>248 Corrections - Clarinda Correctional Facility</t>
+    <t>249 Corrections - Iowa Corr Institution for Women Mitchellville</t>
   </si>
   <si>
     <t>Crawford</t>
   </si>
   <si>
-    <t>249 Corrections - Iowa Corr Institution for Women Mitchellville</t>
+    <t>250 Corrections - Iowa Prison Industries</t>
   </si>
   <si>
     <t>Dallas</t>
   </si>
   <si>
-    <t>250 Corrections - Iowa Prison Industries</t>
+    <t>251 Corrections - Anamosa Farm Accounts</t>
   </si>
   <si>
     <t>Davis</t>
   </si>
   <si>
-    <t>251 Corrections - Anamosa Farm Accounts</t>
+    <t>252 Corrections - Fort Dodge Correctional Facility</t>
   </si>
   <si>
     <t>Decatur</t>
   </si>
   <si>
-    <t>252 Corrections - Fort Dodge Correctional Facility</t>
+    <t>259 Cultural Affairs</t>
   </si>
   <si>
     <t>Delaware</t>
   </si>
   <si>
-    <t>259 Cultural Affairs</t>
+    <t>269 Economic Development</t>
   </si>
   <si>
     <t>Des Moines</t>
   </si>
   <si>
-    <t>269 Economic Development</t>
+    <t>270 Iowa Finance Authority</t>
   </si>
   <si>
     <t>Dickinson</t>
   </si>
   <si>
-    <t>270 Iowa Finance Authority</t>
+    <t>282 Education</t>
   </si>
   <si>
     <t>Dubuque</t>
   </si>
   <si>
-    <t>282 Education</t>
+    <t>283 Vocational Rehabilitation Services</t>
   </si>
   <si>
     <t>Emmet</t>
   </si>
   <si>
-    <t>283 Vocational Rehabilitation Services</t>
+    <t>284 College Student Aid Commission</t>
   </si>
   <si>
     <t>Fayette</t>
   </si>
   <si>
-    <t>284 College Student Aid Commission</t>
+    <t>285 Iowa Public Television</t>
   </si>
   <si>
     <t>Floyd</t>
   </si>
   <si>
-    <t>285 Iowa Public Television</t>
+    <t>286 Board of Education Examiners</t>
   </si>
   <si>
     <t>Franklin</t>
   </si>
   <si>
-    <t>286 Board of Education Examiners</t>
+    <t>297 Department on Aging</t>
   </si>
   <si>
     <t>Fremont</t>
   </si>
   <si>
-    <t>297 Department on Aging</t>
+    <t>309 Iowa Workforce Development</t>
   </si>
   <si>
     <t>Greene</t>
   </si>
   <si>
-    <t>309 Iowa Workforce Development</t>
+    <t>336 Iowa Communications Network</t>
   </si>
   <si>
     <t>Grundy</t>
   </si>
   <si>
-    <t>336 Iowa Communications Network</t>
+    <t>350 Governor's Office</t>
   </si>
   <si>
     <t>Guthrie</t>
   </si>
   <si>
-    <t>350 Governor's Office</t>
+    <t>351 Governor Elect's Office</t>
   </si>
   <si>
     <t>Hamilton</t>
   </si>
   <si>
-    <t>351 Governor Elect's Office</t>
+    <t>379 Human Rights</t>
   </si>
   <si>
     <t>Hancock</t>
   </si>
   <si>
-    <t>379 Human Rights</t>
+    <t>401 Human Services</t>
   </si>
   <si>
     <t>Hardin</t>
   </si>
   <si>
-    <t>401 Human Services</t>
+    <t>402 Human Services - Community Services</t>
   </si>
   <si>
     <t>Harrison</t>
   </si>
   <si>
-    <t>402 Human Services - Community Services</t>
+    <t>405 Human Services - Eldora State Training School</t>
   </si>
   <si>
     <t>Henry</t>
   </si>
   <si>
-    <t>405 Human Services - Eldora State Training School</t>
+    <t>406 Human Services - Civil Commitment Unit / Sexual Offenders</t>
   </si>
   <si>
     <t>Howard</t>
   </si>
   <si>
-    <t>406 Human Services - Civil Commitment Unit / Sexual Offenders</t>
+    <t>407 Human Services - Cherokee Mental Health Institution</t>
   </si>
   <si>
     <t>Humboldt</t>
   </si>
   <si>
-    <t>407 Human Services - Cherokee Mental Health Institution</t>
+    <t>409 Human Services - Independence Mental Health Institution</t>
   </si>
   <si>
     <t>Ida</t>
   </si>
   <si>
-    <t>409 Human Services - Independence Mental Health Institution</t>
+    <t>411 Human Services - Glenwood Resource Center</t>
   </si>
   <si>
     <t>Iowa</t>
   </si>
   <si>
-    <t>411 Human Services - Glenwood Resource Center</t>
+    <t>412 Human Services - Woodward Resource Center</t>
   </si>
   <si>
     <t>Jackson</t>
   </si>
   <si>
-    <t>412 Human Services - Woodward Resource Center</t>
+    <t>413 Human Services - Assistance Payment</t>
   </si>
   <si>
     <t>Jasper</t>
   </si>
   <si>
-    <t>413 Human Services - Assistance Payment</t>
+    <t>427 Inspections and Appeals</t>
   </si>
   <si>
     <t>Jefferson</t>
   </si>
   <si>
-    <t>427 Inspections and Appeals</t>
+    <t>428 Inspections and Appeals - State Public Defender</t>
   </si>
   <si>
     <t>Johnson</t>
   </si>
   <si>
-    <t>428 Inspections and Appeals - State Public Defender</t>
+    <t>429 Inspections and Appeals - Racing and Gaming Commission</t>
   </si>
   <si>
     <t>Jones</t>
   </si>
   <si>
-    <t>429 Inspections and Appeals - Racing and Gaming Commission</t>
+    <t>444 Judicial Branch</t>
   </si>
   <si>
     <t>Keokuk</t>
   </si>
   <si>
-    <t>444 Judicial Branch</t>
+    <t>467 Law Enforcement Academy</t>
   </si>
   <si>
     <t>Kossuth</t>
   </si>
   <si>
-    <t>467 Law Enforcement Academy</t>
+    <t>500 Legislative - House</t>
   </si>
   <si>
     <t>Lee</t>
   </si>
   <si>
-    <t>500 Legislative - House</t>
+    <t>501 Legislative - Senate</t>
   </si>
   <si>
     <t>Linn</t>
   </si>
   <si>
-    <t>501 Legislative - Senate</t>
+    <t>502 Legislative - Joint Expenses</t>
   </si>
   <si>
     <t>Louisa</t>
   </si>
   <si>
-    <t>502 Legislative - Joint Expenses</t>
+    <t>503 Legislative - Office of Ombudsman</t>
   </si>
   <si>
     <t>Lucas</t>
   </si>
   <si>
-    <t>503 Legislative - Office of Ombudsman</t>
+    <t>504 Legislative Services</t>
   </si>
   <si>
     <t>Lyon</t>
   </si>
   <si>
-    <t>504 Legislative Services</t>
+    <t>532 Management</t>
   </si>
   <si>
     <t>Madison</t>
   </si>
   <si>
-    <t>532 Management</t>
+    <t>542 Natural Resources</t>
   </si>
   <si>
     <t>Mahaska</t>
   </si>
   <si>
-    <t>542 Natural Resources</t>
+    <t>547 Board of Parole</t>
   </si>
   <si>
     <t>Marion</t>
   </si>
   <si>
-    <t>547 Board of Parole</t>
+    <t>553 Iowa Public Employees Retirement System (IPERS)</t>
   </si>
   <si>
     <t>Marshall</t>
   </si>
   <si>
-    <t>553 Iowa Public Employees Retirement System (IPERS)</t>
+    <t>572 Public Employment Relations Board</t>
   </si>
   <si>
     <t>Mills</t>
   </si>
   <si>
-    <t>572 Public Employment Relations Board</t>
+    <t>582 Public Defense</t>
   </si>
   <si>
     <t>Mitchell</t>
   </si>
   <si>
-    <t>582 Public Defense</t>
+    <t>583 Public Defense - Homeland Sec &amp; Emergency Mngmnt Div</t>
   </si>
   <si>
     <t>Monona</t>
   </si>
   <si>
-    <t>583 Public Defense - Homeland Sec &amp; Emergency Mngmnt Div</t>
+    <t>588 Public Health</t>
   </si>
   <si>
     <t>Monroe</t>
   </si>
   <si>
-    <t>588 Public Health</t>
+    <t>592 Public Information Board</t>
   </si>
   <si>
     <t>Montgomery</t>
   </si>
   <si>
-    <t>592 Public Information Board</t>
+    <t>595 Public Safety</t>
   </si>
   <si>
     <t>Muscatine</t>
   </si>
   <si>
-    <t>595 Public Safety</t>
+    <t>615 Board of Regents</t>
   </si>
   <si>
     <t>O'Brien</t>
   </si>
   <si>
-    <t>615 Board of Regents</t>
+    <t>625 Revenue</t>
   </si>
   <si>
     <t>Osceola</t>
   </si>
   <si>
-    <t>625 Revenue</t>
+    <t>627 Lottery</t>
   </si>
   <si>
     <t>Page</t>
   </si>
   <si>
-    <t>627 Lottery</t>
+    <t>635 Secretary of State</t>
   </si>
   <si>
     <t>Palo Alto</t>
   </si>
   <si>
-    <t>635 Secretary of State</t>
+    <t>642 Governor's Office of Drug Control Policy</t>
   </si>
   <si>
     <t>Plymouth</t>
   </si>
   <si>
-    <t>642 Governor's Office of Drug Control Policy</t>
+    <t>645 Transportation</t>
   </si>
   <si>
     <t>Pocahontas</t>
   </si>
   <si>
-    <t>645 Transportation</t>
+    <t>654 Executive Council</t>
   </si>
   <si>
     <t>Polk</t>
   </si>
   <si>
-    <t>654 Executive Council</t>
+    <t>655 Treasurer of State</t>
   </si>
   <si>
     <t>Pottawattamie</t>
   </si>
   <si>
-    <t>655 Treasurer of State</t>
+    <t>657 Treasurer of State - Tobacco</t>
   </si>
   <si>
     <t>Poweshiek</t>
   </si>
   <si>
-    <t>657 Treasurer of State - Tobacco</t>
+    <t>670 Veterans Affairs</t>
   </si>
   <si>
     <t>Ringgold</t>
   </si>
   <si>
-    <t>670 Veterans Affairs</t>
+    <t>671 Iowa Veterans Home</t>
   </si>
   <si>
     <t>Sac</t>
   </si>
   <si>
-    <t>671 Iowa Veterans Home</t>
-[...1 lines deleted...]
-  <si>
     <t>Scott</t>
   </si>
   <si>
     <t>Shelby</t>
   </si>
   <si>
     <t>Sioux</t>
   </si>
   <si>
     <t>Story</t>
   </si>
   <si>
     <t>Tama</t>
   </si>
   <si>
     <t>Taylor</t>
   </si>
   <si>
     <t>Union</t>
   </si>
   <si>
     <t>Van Buren</t>
   </si>
   <si>
     <t>Wapello</t>
@@ -2918,3829 +6087,811 @@
   <si>
     <t>Washington</t>
   </si>
   <si>
     <t>Wayne</t>
   </si>
   <si>
     <t>Webster</t>
   </si>
   <si>
     <t>Winnebago</t>
   </si>
   <si>
     <t>Winneshiek</t>
   </si>
   <si>
     <t>Woodbury</t>
   </si>
   <si>
     <t>Worth</t>
   </si>
   <si>
     <t>Wright</t>
   </si>
   <si>
-    <t>Position Category</t>
-[...905 lines deleted...]
-    <t>If yes - please list the candidate's name and contact number:</t>
+    <t>Version 1, 08/19/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-[...1 lines deleted...]
-    <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
-    <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="168" formatCode="#,##0.0\x;&quot;NM&quot;_x;;&quot;-&quot;_x"/>
+    <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
+    <numFmt numFmtId="165" formatCode="[&lt;=9999999]###\-####;\(###\)\ ###\-####"/>
   </numFmts>
-  <fonts count="27" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...7 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="18"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <charset val="1"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-      <name val="Calibri"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <charset val="1"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="8"/>
       <color theme="1"/>
-      <name val="Arial"/>
-[...13 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...6 lines deleted...]
-      <sz val="10"/>
+      <sz val="14"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-[...13 lines deleted...]
-    <font>
+      <i/>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
-    <font>
-[...63 lines deleted...]
-    </font>
   </fonts>
   <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF16365C"/>
-        <bgColor rgb="FF000000"/>
+        <fgColor theme="3" tint="0.89999084444715716"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="1"/>
+        <fgColor rgb="FFA6C9EC"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="3" tint="-0.249977111117893"/>
+        <fgColor rgb="FFC1CD53"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF00"/>
-[...4 lines deleted...]
-        <fgColor theme="0"/>
+        <fgColor rgb="FFF3B70D"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="-0.499984740745262"/>
+        <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="48">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...54 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...21 lines deleted...]
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
-      <top style="medium">
+      <right style="medium">
         <color indexed="64"/>
-      </top>
-[...7 lines deleted...]
-      <right/>
+      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thick">
+      <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
-      <top style="thick">
+      <right style="medium">
         <color indexed="64"/>
-      </top>
-      <bottom/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-      <top style="thick">
+      <right style="medium">
         <color indexed="64"/>
-      </top>
-      <bottom/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...32 lines deleted...]
-      <left style="thick">
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
-[...4 lines deleted...]
-      <left style="thick">
+      <top style="thin">
         <color indexed="64"/>
-      </left>
-[...2 lines deleted...]
-      <bottom style="thick">
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
-      <bottom style="thick">
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thick">
-[...85 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...7 lines deleted...]
-      </top>
+      <left/>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...16 lines deleted...]
-      </left>
+      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...41 lines deleted...]
-      <right/>
       <top/>
-      <bottom style="thick">
-[...142 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="12">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="248">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="44" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
-      <protection locked="0"/>
+      <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" wrapText="1"/>
-      <protection locked="0"/>
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyProtection="1">
-[...103 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
-      <protection locked="0"/>
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...35 lines deleted...]
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="39" xfId="2" applyFont="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="40" xfId="2" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
       <protection hidden="1"/>
-    </xf>
-[...233 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
-      <protection locked="0"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...20 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
+      <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="0" fillId="6" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-      <protection locked="0"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="6" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="6" borderId="14" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" wrapText="1"/>
-      <protection locked="0"/>
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="164" fontId="0" fillId="6" borderId="15" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="49" fontId="0" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="49" fontId="0" fillId="6" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="49" fontId="0" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...92 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right" wrapText="1"/>
-      <protection locked="0"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="164" fontId="0" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <protection locked="0"/>
+    <xf numFmtId="49" fontId="0" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
-[...2 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="49" fontId="0" fillId="6" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="49" fontId="0" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="14" fontId="0" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="14" fontId="0" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <protection locked="0"/>
+    <xf numFmtId="14" fontId="0" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="14" fontId="0" fillId="6" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="14" fontId="0" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="164" fontId="0" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="49" fontId="0" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
-      <protection locked="0"/>
+    <xf numFmtId="49" fontId="0" fillId="6" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="7" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="0" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-      <protection locked="0"/>
+      <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
-[...16 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="49" fontId="0" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0" hidden="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="12">
-[...3 lines deleted...]
-    <cellStyle name="Hyperlink" xfId="4" builtinId="8"/>
+  <cellStyles count="4">
+    <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2 2" xfId="6" xr:uid="{0F090B72-813A-4B08-AD52-6C50FB46758B}"/>
-[...5 lines deleted...]
-    <cellStyle name="Percent 3" xfId="9" xr:uid="{BCA88AAD-A743-4A79-A9DC-DC71376F2491}"/>
+    <cellStyle name="Normal 2 2" xfId="3" xr:uid="{752BA3F0-6E29-4578-B199-4C891E88DBE5}"/>
+    <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
-  <dxfs count="31">
-[...619 lines deleted...]
-  </tableStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFC1CD53"/>
+      <color rgb="FFB3CE52"/>
+      <color rgb="FFF3B70D"/>
+      <color rgb="FFFFCC00"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<file path=xl/richData/_rels/richValueRel.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<file path=xl/richData/rdRichValueTypes.xml><?xml version="1.0" encoding="utf-8"?>
+<rvTypesInfo xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x">
+  <global>
+    <keyFlags>
+      <key name="_Self">
+        <flag name="ExcludeFromFile" value="1"/>
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_DisplayString">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Flags">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Format">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_SubLabel">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Attribution">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Icon">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_Display">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_CanonicalPropertyNames">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+      <key name="_ClassificationId">
+        <flag name="ExcludeFromCalcComparison" value="1"/>
+      </key>
+    </keyFlags>
+  </global>
+</rvTypesInfo>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<file path=xl/richData/rdrichvalue.xml><?xml version="1.0" encoding="utf-8"?>
+<rvData xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" count="1">
+  <rv s="0">
+    <v>0</v>
+    <v>5</v>
+  </rv>
+</rvData>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+<file path=xl/richData/rdrichvaluestructure.xml><?xml version="1.0" encoding="utf-8"?>
+<rvStructures xmlns="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" count="1">
+  <s t="_localImage">
+    <k n="_rvRel:LocalImageIdentifier" t="i"/>
+    <k n="CalcOrigin" t="i"/>
+  </s>
+</rvStructures>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
-[...634 lines deleted...]
-</table>
+<file path=xl/richData/richValueRel.xml><?xml version="1.0" encoding="utf-8"?>
+<richValueRels xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/richvaluerel" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <rel r:id="rId1"/>
+</richValueRels>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6748,51 +6899,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6859,65 +7010,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6938,30919 +7089,27400 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A38A8F73-792B-4F21-9E29-B05AE0AFF5E7}">
-  <dimension ref="A1:Q81"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{833A9CC2-3F1B-4075-A288-0B4F6EE6FFBF}">
+  <sheetPr codeName="Sheet1"/>
+  <dimension ref="A1:R112"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A62" zoomScale="90" zoomScaleNormal="100" zoomScalePageLayoutView="90" workbookViewId="0">
-      <selection activeCell="H20" sqref="H20:J20"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" showWhiteSpace="0" topLeftCell="A23" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D29" sqref="D29:O29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="13.7109375" style="2" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="18" max="16384" width="9.140625" style="2" hidden="1"/>
+    <col min="1" max="1" width="88.7109375" style="26" customWidth="1"/>
+    <col min="2" max="3" width="1.42578125" style="24" customWidth="1"/>
+    <col min="4" max="15" width="7" style="24" customWidth="1"/>
+    <col min="16" max="17" width="1.42578125" style="24" customWidth="1"/>
+    <col min="18" max="18" width="88.7109375" style="26" customWidth="1"/>
+    <col min="19" max="16384" width="9.140625" style="23" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A1" s="185" t="s">
+    <row r="1" spans="2:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
+      <c r="Q1" s="27"/>
+    </row>
+    <row r="2" spans="2:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="27"/>
+      <c r="Q2" s="27"/>
+    </row>
+    <row r="3" spans="2:17" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="27"/>
+      <c r="D3" s="35" t="e" vm="1">
+        <v>#VALUE!</v>
+      </c>
+      <c r="E3" s="35"/>
+      <c r="F3" s="35"/>
+      <c r="G3" s="35"/>
+      <c r="H3" s="35"/>
+      <c r="I3" s="35"/>
+      <c r="J3" s="35"/>
+      <c r="K3" s="35"/>
+      <c r="L3" s="35"/>
+      <c r="M3" s="35"/>
+      <c r="N3" s="35"/>
+      <c r="O3" s="35"/>
+      <c r="Q3" s="27"/>
+    </row>
+    <row r="4" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="27"/>
+      <c r="D4" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="185"/>
-[...10 lines deleted...]
-      <c r="A2" s="186" t="s">
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="37"/>
+      <c r="H4" s="37"/>
+      <c r="I4" s="37"/>
+      <c r="J4" s="37"/>
+      <c r="K4" s="37"/>
+      <c r="L4" s="37"/>
+      <c r="M4" s="37"/>
+      <c r="N4" s="37"/>
+      <c r="O4" s="37"/>
+      <c r="Q4" s="27"/>
+    </row>
+    <row r="5" spans="2:17" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="27"/>
+      <c r="D5" s="37"/>
+      <c r="E5" s="37"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="37"/>
+      <c r="H5" s="37"/>
+      <c r="I5" s="37"/>
+      <c r="J5" s="37"/>
+      <c r="K5" s="37"/>
+      <c r="L5" s="37"/>
+      <c r="M5" s="37"/>
+      <c r="N5" s="37"/>
+      <c r="O5" s="37"/>
+      <c r="Q5" s="27"/>
+    </row>
+    <row r="6" spans="2:17" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="27"/>
+      <c r="D6" s="37"/>
+      <c r="E6" s="37"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="37"/>
+      <c r="J6" s="37"/>
+      <c r="K6" s="37"/>
+      <c r="L6" s="37"/>
+      <c r="M6" s="37"/>
+      <c r="N6" s="37"/>
+      <c r="O6" s="37"/>
+      <c r="Q6" s="27"/>
+    </row>
+    <row r="7" spans="2:17" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="27"/>
+      <c r="Q7" s="27"/>
+    </row>
+    <row r="8" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B8" s="27"/>
+      <c r="D8" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="186"/>
-[...48 lines deleted...]
-      <c r="A6" s="212" t="s">
+      <c r="E8" s="39"/>
+      <c r="F8" s="39"/>
+      <c r="G8" s="39"/>
+      <c r="H8" s="39"/>
+      <c r="I8" s="39"/>
+      <c r="J8" s="39"/>
+      <c r="K8" s="39"/>
+      <c r="L8" s="39"/>
+      <c r="M8" s="39"/>
+      <c r="N8" s="39"/>
+      <c r="O8" s="39"/>
+      <c r="Q8" s="27"/>
+    </row>
+    <row r="9" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B9" s="27"/>
+      <c r="D9" s="39"/>
+      <c r="E9" s="39"/>
+      <c r="F9" s="39"/>
+      <c r="G9" s="39"/>
+      <c r="H9" s="39"/>
+      <c r="I9" s="39"/>
+      <c r="J9" s="39"/>
+      <c r="K9" s="39"/>
+      <c r="L9" s="39"/>
+      <c r="M9" s="39"/>
+      <c r="N9" s="39"/>
+      <c r="O9" s="39"/>
+      <c r="Q9" s="27"/>
+    </row>
+    <row r="10" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B10" s="27"/>
+      <c r="D10" s="39"/>
+      <c r="E10" s="39"/>
+      <c r="F10" s="39"/>
+      <c r="G10" s="39"/>
+      <c r="H10" s="39"/>
+      <c r="I10" s="39"/>
+      <c r="J10" s="39"/>
+      <c r="K10" s="39"/>
+      <c r="L10" s="39"/>
+      <c r="M10" s="39"/>
+      <c r="N10" s="39"/>
+      <c r="O10" s="39"/>
+      <c r="Q10" s="27"/>
+    </row>
+    <row r="11" spans="2:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="27"/>
+      <c r="D11" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="213"/>
-[...2 lines deleted...]
-      <c r="E6" s="222" t="s">
+      <c r="E11" s="40"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="40"/>
+      <c r="I11" s="40"/>
+      <c r="J11" s="40"/>
+      <c r="K11" s="40"/>
+      <c r="L11" s="40"/>
+      <c r="M11" s="40"/>
+      <c r="N11" s="40"/>
+      <c r="O11" s="40"/>
+      <c r="Q11" s="27"/>
+    </row>
+    <row r="12" spans="2:17" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="27"/>
+      <c r="Q12" s="27"/>
+    </row>
+    <row r="13" spans="2:17" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B13" s="27"/>
+      <c r="D13" s="53" t="s">
         <v>3</v>
       </c>
-      <c r="F6" s="223"/>
-[...32 lines deleted...]
-      <c r="A9" s="216" t="s">
+      <c r="E13" s="53"/>
+      <c r="F13" s="53"/>
+      <c r="G13" s="53"/>
+      <c r="H13" s="53"/>
+      <c r="I13" s="53"/>
+      <c r="J13" s="53"/>
+      <c r="K13" s="53"/>
+      <c r="L13" s="53"/>
+      <c r="M13" s="53"/>
+      <c r="N13" s="53"/>
+      <c r="O13" s="53"/>
+      <c r="Q13" s="27"/>
+    </row>
+    <row r="14" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B14" s="27"/>
+      <c r="Q14" s="27"/>
+    </row>
+    <row r="15" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B15" s="27"/>
+      <c r="D15" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="216"/>
-[...22 lines deleted...]
-      <c r="A11" s="216" t="s">
+      <c r="E15" s="42"/>
+      <c r="F15" s="42"/>
+      <c r="Q15" s="27"/>
+    </row>
+    <row r="16" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B16" s="27"/>
+      <c r="D16" s="41"/>
+      <c r="E16" s="41"/>
+      <c r="F16" s="41"/>
+      <c r="G16" s="41"/>
+      <c r="H16" s="41"/>
+      <c r="I16" s="41"/>
+      <c r="J16" s="41"/>
+      <c r="K16" s="41"/>
+      <c r="L16" s="41"/>
+      <c r="M16" s="41"/>
+      <c r="N16" s="41"/>
+      <c r="O16" s="41"/>
+      <c r="Q16" s="27"/>
+    </row>
+    <row r="17" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B17" s="27"/>
+      <c r="D17" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="216"/>
-[...22 lines deleted...]
-      <c r="A13" s="51" t="s">
+      <c r="E17" s="42"/>
+      <c r="F17" s="42"/>
+      <c r="J17" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="193"/>
-[...2 lines deleted...]
-      <c r="E13" s="37" t="s">
+      <c r="K17" s="42"/>
+      <c r="L17" s="42"/>
+      <c r="M17" s="42"/>
+      <c r="Q17" s="27"/>
+    </row>
+    <row r="18" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B18" s="27"/>
+      <c r="D18" s="48"/>
+      <c r="E18" s="48"/>
+      <c r="F18" s="48"/>
+      <c r="G18" s="48"/>
+      <c r="H18" s="48"/>
+      <c r="J18" s="48"/>
+      <c r="K18" s="48"/>
+      <c r="L18" s="48"/>
+      <c r="M18" s="48"/>
+      <c r="N18" s="48"/>
+      <c r="O18" s="48"/>
+      <c r="Q18" s="27"/>
+    </row>
+    <row r="19" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B19" s="27"/>
+      <c r="D19" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="F13" s="110"/>
-[...17 lines deleted...]
-      <c r="A15" s="228" t="s">
+      <c r="E19" s="42"/>
+      <c r="F19" s="42"/>
+      <c r="J19" s="42" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="229"/>
-[...9 lines deleted...]
-      <c r="A16" s="218" t="s">
+      <c r="K19" s="42"/>
+      <c r="L19" s="42"/>
+      <c r="Q19" s="27"/>
+    </row>
+    <row r="20" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B20" s="27"/>
+      <c r="D20" s="49"/>
+      <c r="E20" s="49"/>
+      <c r="F20" s="49"/>
+      <c r="G20" s="49"/>
+      <c r="H20" s="49"/>
+      <c r="J20" s="48"/>
+      <c r="K20" s="48"/>
+      <c r="L20" s="48"/>
+      <c r="M20" s="48"/>
+      <c r="N20" s="48"/>
+      <c r="O20" s="48"/>
+      <c r="Q20" s="27"/>
+    </row>
+    <row r="21" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B21" s="27"/>
+      <c r="D21" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="218"/>
-[...57 lines deleted...]
-      <c r="F20" s="230" t="s">
+      <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
+      <c r="Q21" s="27"/>
+    </row>
+    <row r="22" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="27"/>
+      <c r="D22" s="48"/>
+      <c r="E22" s="48"/>
+      <c r="F22" s="48"/>
+      <c r="G22" s="48"/>
+      <c r="H22" s="48"/>
+      <c r="Q22" s="27"/>
+    </row>
+    <row r="23" spans="2:17" ht="124.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="27"/>
+      <c r="Q23" s="27"/>
+    </row>
+    <row r="24" spans="2:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="27"/>
+      <c r="C24" s="27"/>
+      <c r="D24" s="27"/>
+      <c r="E24" s="27"/>
+      <c r="F24" s="27"/>
+      <c r="G24" s="27"/>
+      <c r="H24" s="27"/>
+      <c r="I24" s="27"/>
+      <c r="J24" s="27"/>
+      <c r="K24" s="27"/>
+      <c r="L24" s="27"/>
+      <c r="M24" s="27"/>
+      <c r="N24" s="27"/>
+      <c r="O24" s="27"/>
+      <c r="P24" s="27"/>
+      <c r="Q24" s="27"/>
+    </row>
+    <row r="25" spans="2:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="27"/>
+      <c r="C25" s="27"/>
+      <c r="D25" s="27"/>
+      <c r="E25" s="27"/>
+      <c r="F25" s="27"/>
+      <c r="G25" s="27"/>
+      <c r="H25" s="27"/>
+      <c r="I25" s="27"/>
+      <c r="J25" s="27"/>
+      <c r="K25" s="27"/>
+      <c r="L25" s="27"/>
+      <c r="M25" s="27"/>
+      <c r="N25" s="27"/>
+      <c r="O25" s="27"/>
+      <c r="P25" s="27"/>
+      <c r="Q25" s="27"/>
+    </row>
+    <row r="26" spans="2:17" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B26" s="27"/>
+      <c r="D26" s="53" t="s">
         <v>10</v>
       </c>
-      <c r="G20" s="231"/>
-[...5 lines deleted...]
-      <c r="A21" s="26" t="s">
+      <c r="E26" s="53"/>
+      <c r="F26" s="53"/>
+      <c r="G26" s="53"/>
+      <c r="H26" s="53"/>
+      <c r="I26" s="53"/>
+      <c r="J26" s="53"/>
+      <c r="K26" s="53"/>
+      <c r="L26" s="53"/>
+      <c r="M26" s="53"/>
+      <c r="N26" s="53"/>
+      <c r="O26" s="53"/>
+      <c r="Q26" s="27"/>
+    </row>
+    <row r="27" spans="2:17" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="27"/>
+      <c r="D27" s="40" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="6" t="s">
+      <c r="E27" s="40"/>
+      <c r="F27" s="40"/>
+      <c r="G27" s="40"/>
+      <c r="H27" s="40"/>
+      <c r="I27" s="40"/>
+      <c r="J27" s="40"/>
+      <c r="K27" s="40"/>
+      <c r="L27" s="40"/>
+      <c r="M27" s="40"/>
+      <c r="N27" s="40"/>
+      <c r="O27" s="40"/>
+      <c r="Q27" s="27"/>
+    </row>
+    <row r="28" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B28" s="27"/>
+      <c r="D28" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="C21" s="7" t="s">
+      <c r="E28" s="43"/>
+      <c r="F28" s="43"/>
+      <c r="G28" s="43"/>
+      <c r="H28" s="43"/>
+      <c r="Q28" s="27"/>
+    </row>
+    <row r="29" spans="2:17" ht="155.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="27"/>
+      <c r="D29" s="80"/>
+      <c r="E29" s="80"/>
+      <c r="F29" s="80"/>
+      <c r="G29" s="80"/>
+      <c r="H29" s="80"/>
+      <c r="I29" s="80"/>
+      <c r="J29" s="80"/>
+      <c r="K29" s="80"/>
+      <c r="L29" s="80"/>
+      <c r="M29" s="80"/>
+      <c r="N29" s="80"/>
+      <c r="O29" s="80"/>
+      <c r="Q29" s="27"/>
+    </row>
+    <row r="30" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B30" s="27"/>
+      <c r="D30" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="D21" s="8" t="s">
+      <c r="E30" s="44"/>
+      <c r="F30" s="44"/>
+      <c r="G30" s="44"/>
+      <c r="H30" s="44"/>
+      <c r="Q30" s="27"/>
+    </row>
+    <row r="31" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B31" s="27"/>
+      <c r="D31" s="45"/>
+      <c r="E31" s="46"/>
+      <c r="F31" s="46"/>
+      <c r="G31" s="46"/>
+      <c r="H31" s="47"/>
+      <c r="Q31" s="27"/>
+    </row>
+    <row r="32" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B32" s="27"/>
+      <c r="D32" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="E21" s="8" t="s">
+      <c r="E32" s="42"/>
+      <c r="F32" s="42"/>
+      <c r="G32" s="42"/>
+      <c r="H32" s="42"/>
+      <c r="J32" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="F21" s="111" t="s">
+      <c r="Q32" s="27"/>
+    </row>
+    <row r="33" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B33" s="27"/>
+      <c r="D33" s="54"/>
+      <c r="E33" s="54"/>
+      <c r="F33" s="54"/>
+      <c r="G33" s="54"/>
+      <c r="H33" s="54"/>
+      <c r="J33" s="54"/>
+      <c r="K33" s="54"/>
+      <c r="L33" s="54"/>
+      <c r="M33" s="54"/>
+      <c r="N33" s="54"/>
+      <c r="O33" s="54"/>
+      <c r="Q33" s="27"/>
+    </row>
+    <row r="34" spans="2:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="27"/>
+      <c r="D34" s="35"/>
+      <c r="E34" s="35"/>
+      <c r="F34" s="35"/>
+      <c r="G34" s="35"/>
+      <c r="H34" s="35"/>
+      <c r="I34" s="35"/>
+      <c r="J34" s="35"/>
+      <c r="K34" s="35"/>
+      <c r="L34" s="35"/>
+      <c r="M34" s="35"/>
+      <c r="N34" s="35"/>
+      <c r="O34" s="35"/>
+      <c r="Q34" s="27"/>
+    </row>
+    <row r="35" spans="2:17" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B35" s="27"/>
+      <c r="D35" s="53" t="s">
+        <v>16</v>
+      </c>
+      <c r="E35" s="53"/>
+      <c r="F35" s="53"/>
+      <c r="G35" s="53"/>
+      <c r="H35" s="53"/>
+      <c r="I35" s="53"/>
+      <c r="J35" s="53"/>
+      <c r="K35" s="53"/>
+      <c r="L35" s="53"/>
+      <c r="M35" s="53"/>
+      <c r="N35" s="53"/>
+      <c r="O35" s="53"/>
+      <c r="Q35" s="27"/>
+    </row>
+    <row r="36" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B36" s="27"/>
+      <c r="Q36" s="27"/>
+    </row>
+    <row r="37" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B37" s="27"/>
+      <c r="D37" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="E37" s="43"/>
+      <c r="F37" s="43"/>
+      <c r="G37" s="43"/>
+      <c r="H37" s="43"/>
+      <c r="I37" s="43"/>
+      <c r="J37" s="43"/>
+      <c r="K37" s="43"/>
+      <c r="L37" s="43"/>
+      <c r="M37" s="43"/>
+      <c r="N37" s="43"/>
+      <c r="O37" s="43"/>
+      <c r="Q37" s="27"/>
+    </row>
+    <row r="38" spans="2:17" ht="284.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="27"/>
+      <c r="D38" s="76"/>
+      <c r="E38" s="77"/>
+      <c r="F38" s="77"/>
+      <c r="G38" s="77"/>
+      <c r="H38" s="77"/>
+      <c r="I38" s="77"/>
+      <c r="J38" s="77"/>
+      <c r="K38" s="77"/>
+      <c r="L38" s="77"/>
+      <c r="M38" s="77"/>
+      <c r="N38" s="77"/>
+      <c r="O38" s="78"/>
+      <c r="Q38" s="27"/>
+    </row>
+    <row r="39" spans="2:17" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="27"/>
+      <c r="D39" s="28"/>
+      <c r="E39" s="28"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="28"/>
+      <c r="H39" s="28"/>
+      <c r="I39" s="28"/>
+      <c r="J39" s="28"/>
+      <c r="K39" s="28"/>
+      <c r="L39" s="28"/>
+      <c r="M39" s="28"/>
+      <c r="N39" s="28"/>
+      <c r="O39" s="28"/>
+      <c r="Q39" s="27"/>
+    </row>
+    <row r="40" spans="2:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B40" s="27"/>
+      <c r="C40" s="27"/>
+      <c r="D40" s="29"/>
+      <c r="E40" s="29"/>
+      <c r="F40" s="29"/>
+      <c r="G40" s="29"/>
+      <c r="H40" s="29"/>
+      <c r="I40" s="29"/>
+      <c r="J40" s="29"/>
+      <c r="K40" s="29"/>
+      <c r="L40" s="29"/>
+      <c r="M40" s="29"/>
+      <c r="N40" s="29"/>
+      <c r="O40" s="29"/>
+      <c r="P40" s="27"/>
+      <c r="Q40" s="27"/>
+    </row>
+    <row r="41" spans="2:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="27"/>
+      <c r="C41" s="27"/>
+      <c r="D41" s="27"/>
+      <c r="E41" s="27"/>
+      <c r="F41" s="27"/>
+      <c r="G41" s="27"/>
+      <c r="H41" s="27"/>
+      <c r="I41" s="27"/>
+      <c r="J41" s="27"/>
+      <c r="K41" s="27"/>
+      <c r="L41" s="27"/>
+      <c r="M41" s="27"/>
+      <c r="N41" s="27"/>
+      <c r="O41" s="27"/>
+      <c r="P41" s="27"/>
+      <c r="Q41" s="27"/>
+    </row>
+    <row r="42" spans="2:17" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B42" s="27"/>
+      <c r="D42" s="53" t="s">
+        <v>18</v>
+      </c>
+      <c r="E42" s="53"/>
+      <c r="F42" s="53"/>
+      <c r="G42" s="53"/>
+      <c r="H42" s="53"/>
+      <c r="I42" s="53"/>
+      <c r="J42" s="53"/>
+      <c r="K42" s="53"/>
+      <c r="L42" s="53"/>
+      <c r="M42" s="53"/>
+      <c r="N42" s="53"/>
+      <c r="O42" s="53"/>
+      <c r="Q42" s="27"/>
+    </row>
+    <row r="43" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B43" s="27"/>
+      <c r="Q43" s="27"/>
+    </row>
+    <row r="44" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B44" s="27"/>
+      <c r="D44" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="E44" s="42"/>
+      <c r="F44" s="42"/>
+      <c r="J44" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="K44" s="42"/>
+      <c r="Q44" s="27"/>
+    </row>
+    <row r="45" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B45" s="27"/>
+      <c r="D45" s="48"/>
+      <c r="E45" s="48"/>
+      <c r="F45" s="48"/>
+      <c r="G45" s="48"/>
+      <c r="H45" s="48"/>
+      <c r="J45" s="48"/>
+      <c r="K45" s="48"/>
+      <c r="L45" s="48"/>
+      <c r="M45" s="48"/>
+      <c r="N45" s="48"/>
+      <c r="O45" s="48"/>
+      <c r="Q45" s="27"/>
+    </row>
+    <row r="46" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B46" s="27"/>
+      <c r="Q46" s="27"/>
+    </row>
+    <row r="47" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B47" s="27"/>
+      <c r="D47" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="E47" s="35"/>
+      <c r="F47" s="35"/>
+      <c r="G47" s="35"/>
+      <c r="H47" s="35" t="s">
+        <v>22</v>
+      </c>
+      <c r="I47" s="35"/>
+      <c r="J47" s="35"/>
+      <c r="K47" s="35"/>
+      <c r="L47" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="M47" s="35"/>
+      <c r="N47" s="35"/>
+      <c r="O47" s="35"/>
+      <c r="Q47" s="27"/>
+    </row>
+    <row r="48" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B48" s="27"/>
+      <c r="D48" s="51" cm="1">
+        <f t="array" ref="D48">_xlfn.XLOOKUP(1,
+   ('Bill Rates'!$A:$A = '22 Vendor Form'!$D$45) *
+   ('Bill Rates'!$B:$B = '22 Vendor Form'!$J$45),
+   'Bill Rates'!$C:$C,
+   ""
+)</f>
+        <v>0</v>
+      </c>
+      <c r="E48" s="51"/>
+      <c r="F48" s="51"/>
+      <c r="G48" s="51"/>
+      <c r="H48" s="51" cm="1">
+        <f t="array" ref="H48">_xlfn.XLOOKUP(1,
+   ('Bill Rates'!$A:$A = $D$45) *
+   ('Bill Rates'!$B:$B = $J$45),
+   'Bill Rates'!$D:$D,
+   ""
+)</f>
+        <v>0</v>
+      </c>
+      <c r="I48" s="51"/>
+      <c r="J48" s="51"/>
+      <c r="K48" s="51"/>
+      <c r="L48" s="52" cm="1">
+        <f t="array" ref="L48">_xlfn.XLOOKUP(1,
+   ('Bill Rates'!$A:$A = $D$45) *
+   ('Bill Rates'!$B:$B = $J$45),
+   'Bill Rates'!$E:$E,
+   ""
+)</f>
+        <v>0</v>
+      </c>
+      <c r="M48" s="52"/>
+      <c r="N48" s="52"/>
+      <c r="O48" s="52"/>
+      <c r="Q48" s="27"/>
+    </row>
+    <row r="49" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B49" s="27"/>
+      <c r="D49" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="E49" s="50"/>
+      <c r="F49" s="50"/>
+      <c r="G49" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="H49" s="50"/>
+      <c r="I49" s="50"/>
+      <c r="J49" s="50" t="s">
+        <v>26</v>
+      </c>
+      <c r="K49" s="50"/>
+      <c r="L49" s="50"/>
+      <c r="M49" s="50" t="s">
+        <v>27</v>
+      </c>
+      <c r="N49" s="50"/>
+      <c r="O49" s="50"/>
+      <c r="Q49" s="27"/>
+    </row>
+    <row r="50" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B50" s="27"/>
+      <c r="D50" s="56" cm="1">
+        <f t="array" ref="D50">_xlfn.XLOOKUP(1,
+   ('Bill Rates'!$A:$A = $D$45) *
+   ('Bill Rates'!$B:$B = $J$45),
+   'Bill Rates'!$F:$F,
+   ""
+)</f>
+        <v>0</v>
+      </c>
+      <c r="E50" s="56"/>
+      <c r="F50" s="56"/>
+      <c r="G50" s="56" cm="1">
+        <f t="array" ref="G50">_xlfn.XLOOKUP(1,
+   ('Bill Rates'!$A:$A = $D$45) *
+   ('Bill Rates'!$B:$B = $J$45),
+   'Bill Rates'!$G:$G,
+   ""
+)</f>
+        <v>0</v>
+      </c>
+      <c r="H50" s="56"/>
+      <c r="I50" s="56"/>
+      <c r="J50" s="56" cm="1">
+        <f t="array" ref="J50">_xlfn.XLOOKUP(1,
+   ('Bill Rates'!$A:$A = $D$45) *
+   ('Bill Rates'!$B:$B = $J$45),
+   'Bill Rates'!$H:$H,
+   ""
+)</f>
+        <v>0</v>
+      </c>
+      <c r="K50" s="56"/>
+      <c r="L50" s="56"/>
+      <c r="M50" s="56" cm="1">
+        <f t="array" ref="M50">_xlfn.XLOOKUP(1,
+   ('Bill Rates'!$A:$A = $D$45) *
+   ('Bill Rates'!$B:$B = $J$45),
+   'Bill Rates'!$I:$I,
+   ""
+)</f>
+        <v>0</v>
+      </c>
+      <c r="N50" s="56"/>
+      <c r="O50" s="56"/>
+      <c r="Q50" s="27"/>
+    </row>
+    <row r="51" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B51" s="27"/>
+      <c r="Q51" s="27"/>
+    </row>
+    <row r="52" spans="2:17" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="B52" s="27"/>
+      <c r="D52" s="57" t="s">
+        <v>28</v>
+      </c>
+      <c r="E52" s="57"/>
+      <c r="F52" s="57"/>
+      <c r="G52" s="57"/>
+      <c r="H52" s="57"/>
+      <c r="I52" s="57"/>
+      <c r="J52" s="57"/>
+      <c r="K52" s="57"/>
+      <c r="L52" s="57"/>
+      <c r="M52" s="57"/>
+      <c r="N52" s="57"/>
+      <c r="O52" s="57"/>
+      <c r="Q52" s="27"/>
+    </row>
+    <row r="53" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B53" s="27"/>
+      <c r="G53" s="55" t="s">
+        <v>29</v>
+      </c>
+      <c r="H53" s="55"/>
+      <c r="I53" s="55"/>
+      <c r="J53" s="54"/>
+      <c r="K53" s="54"/>
+      <c r="Q53" s="27"/>
+    </row>
+    <row r="54" spans="2:17" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B54" s="27"/>
+      <c r="G54" s="30"/>
+      <c r="H54" s="30"/>
+      <c r="I54" s="30"/>
+      <c r="Q54" s="27"/>
+    </row>
+    <row r="55" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B55" s="27"/>
+      <c r="G55" s="55" t="s">
+        <v>30</v>
+      </c>
+      <c r="H55" s="55"/>
+      <c r="I55" s="55"/>
+      <c r="J55" s="54"/>
+      <c r="K55" s="54"/>
+      <c r="Q55" s="27"/>
+    </row>
+    <row r="56" spans="2:17" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B56" s="27"/>
+      <c r="G56" s="30"/>
+      <c r="H56" s="30"/>
+      <c r="I56" s="30"/>
+      <c r="Q56" s="27"/>
+    </row>
+    <row r="57" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B57" s="27"/>
+      <c r="G57" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="H57" s="55"/>
+      <c r="I57" s="55"/>
+      <c r="J57" s="65" cm="1">
+        <f t="array" ref="J57">_xlfn.XLOOKUP(1,
+   ('Bill Rates'!$A:$A = $D$45) *
+   ('Bill Rates'!$B:$B = $J$45),
+   'Bill Rates'!$F:$F,
+   ""
+)</f>
+        <v>0</v>
+      </c>
+      <c r="K57" s="65"/>
+      <c r="Q57" s="27"/>
+    </row>
+    <row r="58" spans="2:17" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B58" s="27"/>
+      <c r="G58" s="30"/>
+      <c r="H58" s="30"/>
+      <c r="I58" s="30"/>
+      <c r="Q58" s="27"/>
+    </row>
+    <row r="59" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B59" s="27"/>
+      <c r="F59" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="G59" s="55"/>
+      <c r="H59" s="55"/>
+      <c r="I59" s="58"/>
+      <c r="J59" s="75"/>
+      <c r="K59" s="75"/>
+      <c r="Q59" s="27"/>
+    </row>
+    <row r="60" spans="2:17" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B60" s="27"/>
+      <c r="F60" s="30"/>
+      <c r="G60" s="31"/>
+      <c r="H60" s="31"/>
+      <c r="I60" s="31"/>
+      <c r="J60" s="32"/>
+      <c r="K60" s="32"/>
+      <c r="L60" s="32"/>
+      <c r="Q60" s="27"/>
+    </row>
+    <row r="61" spans="2:17" ht="4.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="B61" s="27"/>
+      <c r="G61" s="30"/>
+      <c r="H61" s="30"/>
+      <c r="I61" s="30"/>
+      <c r="Q61" s="27"/>
+    </row>
+    <row r="62" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B62" s="27"/>
+      <c r="G62" s="55" t="s">
+        <v>33</v>
+      </c>
+      <c r="H62" s="55"/>
+      <c r="I62" s="55"/>
+      <c r="J62" s="65">
+        <f>J53*J55*J57+J59</f>
+        <v>0</v>
+      </c>
+      <c r="K62" s="66"/>
+      <c r="Q62" s="27"/>
+    </row>
+    <row r="63" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B63" s="27"/>
+      <c r="Q63" s="27"/>
+    </row>
+    <row r="64" spans="2:17" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B64" s="27"/>
+      <c r="D64" s="53" t="s">
+        <v>34</v>
+      </c>
+      <c r="E64" s="53"/>
+      <c r="F64" s="53"/>
+      <c r="G64" s="53"/>
+      <c r="H64" s="53"/>
+      <c r="I64" s="53"/>
+      <c r="J64" s="53"/>
+      <c r="K64" s="53"/>
+      <c r="L64" s="53"/>
+      <c r="M64" s="53"/>
+      <c r="N64" s="53"/>
+      <c r="O64" s="53"/>
+      <c r="Q64" s="27"/>
+    </row>
+    <row r="65" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B65" s="27"/>
+      <c r="Q65" s="27"/>
+    </row>
+    <row r="66" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B66" s="27"/>
+      <c r="D66" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="E66" s="42"/>
+      <c r="F66" s="42"/>
+      <c r="G66" s="42"/>
+      <c r="J66" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="K66" s="42"/>
+      <c r="L66" s="42"/>
+      <c r="M66" s="42"/>
+      <c r="N66" s="42"/>
+      <c r="O66" s="42"/>
+      <c r="Q66" s="27"/>
+    </row>
+    <row r="67" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B67" s="27"/>
+      <c r="D67" s="48"/>
+      <c r="E67" s="48"/>
+      <c r="F67" s="48"/>
+      <c r="G67" s="48"/>
+      <c r="J67" s="41"/>
+      <c r="K67" s="41"/>
+      <c r="L67" s="41"/>
+      <c r="M67" s="41"/>
+      <c r="N67" s="41"/>
+      <c r="O67" s="41"/>
+      <c r="Q67" s="27"/>
+    </row>
+    <row r="68" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B68" s="27"/>
+      <c r="D68" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q68" s="27"/>
+    </row>
+    <row r="69" spans="2:17" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B69" s="27"/>
+      <c r="D69" s="76"/>
+      <c r="E69" s="77"/>
+      <c r="F69" s="77"/>
+      <c r="G69" s="77"/>
+      <c r="H69" s="77"/>
+      <c r="I69" s="77"/>
+      <c r="J69" s="77"/>
+      <c r="K69" s="77"/>
+      <c r="L69" s="77"/>
+      <c r="M69" s="77"/>
+      <c r="N69" s="77"/>
+      <c r="O69" s="78"/>
+      <c r="Q69" s="27"/>
+    </row>
+    <row r="70" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B70" s="27"/>
+      <c r="D70" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q70" s="27"/>
+    </row>
+    <row r="71" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B71" s="27"/>
+      <c r="D71" s="48"/>
+      <c r="E71" s="48"/>
+      <c r="F71" s="48"/>
+      <c r="G71" s="48"/>
+      <c r="Q71" s="27"/>
+    </row>
+    <row r="72" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B72" s="27"/>
+      <c r="D72" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q72" s="27"/>
+    </row>
+    <row r="73" spans="2:17" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B73" s="27"/>
+      <c r="D73" s="76"/>
+      <c r="E73" s="77"/>
+      <c r="F73" s="77"/>
+      <c r="G73" s="77"/>
+      <c r="H73" s="77"/>
+      <c r="I73" s="77"/>
+      <c r="J73" s="77"/>
+      <c r="K73" s="77"/>
+      <c r="L73" s="77"/>
+      <c r="M73" s="77"/>
+      <c r="N73" s="77"/>
+      <c r="O73" s="78"/>
+      <c r="Q73" s="27"/>
+    </row>
+    <row r="74" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B74" s="27"/>
+      <c r="D74" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="J74" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q74" s="27"/>
+    </row>
+    <row r="75" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B75" s="27"/>
+      <c r="D75" s="41"/>
+      <c r="E75" s="41"/>
+      <c r="F75" s="41"/>
+      <c r="G75" s="41"/>
+      <c r="H75" s="41"/>
+      <c r="J75" s="41"/>
+      <c r="K75" s="41"/>
+      <c r="L75" s="41"/>
+      <c r="M75" s="41"/>
+      <c r="N75" s="41"/>
+      <c r="O75" s="41"/>
+      <c r="Q75" s="27"/>
+    </row>
+    <row r="76" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B76" s="27"/>
+      <c r="D76" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q76" s="27"/>
+    </row>
+    <row r="77" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B77" s="27"/>
+      <c r="D77" s="54"/>
+      <c r="E77" s="54"/>
+      <c r="F77" s="54"/>
+      <c r="G77" s="54"/>
+      <c r="Q77" s="27"/>
+    </row>
+    <row r="78" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B78" s="27"/>
+      <c r="D78" s="43" t="s">
+        <v>43</v>
+      </c>
+      <c r="E78" s="43"/>
+      <c r="F78" s="43"/>
+      <c r="G78" s="43"/>
+      <c r="H78" s="43"/>
+      <c r="I78" s="43"/>
+      <c r="J78" s="43"/>
+      <c r="K78" s="43"/>
+      <c r="Q78" s="27"/>
+    </row>
+    <row r="79" spans="2:17" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B79" s="27"/>
+      <c r="D79" s="76"/>
+      <c r="E79" s="77"/>
+      <c r="F79" s="77"/>
+      <c r="G79" s="77"/>
+      <c r="H79" s="77"/>
+      <c r="I79" s="77"/>
+      <c r="J79" s="77"/>
+      <c r="K79" s="77"/>
+      <c r="L79" s="77"/>
+      <c r="M79" s="77"/>
+      <c r="N79" s="77"/>
+      <c r="O79" s="78"/>
+      <c r="Q79" s="27"/>
+    </row>
+    <row r="80" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B80" s="27"/>
+      <c r="D80" s="28"/>
+      <c r="E80" s="28"/>
+      <c r="F80" s="28"/>
+      <c r="G80" s="28"/>
+      <c r="H80" s="28"/>
+      <c r="I80" s="28"/>
+      <c r="J80" s="28"/>
+      <c r="K80" s="28"/>
+      <c r="L80" s="28"/>
+      <c r="M80" s="28"/>
+      <c r="N80" s="28"/>
+      <c r="O80" s="28"/>
+      <c r="Q80" s="27"/>
+    </row>
+    <row r="81" spans="2:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B81" s="27"/>
+      <c r="C81" s="27"/>
+      <c r="D81" s="29"/>
+      <c r="E81" s="29"/>
+      <c r="F81" s="29"/>
+      <c r="G81" s="29"/>
+      <c r="H81" s="29"/>
+      <c r="I81" s="29"/>
+      <c r="J81" s="29"/>
+      <c r="K81" s="29"/>
+      <c r="L81" s="29"/>
+      <c r="M81" s="29"/>
+      <c r="N81" s="29"/>
+      <c r="O81" s="29"/>
+      <c r="P81" s="27"/>
+      <c r="Q81" s="27"/>
+    </row>
+    <row r="82" spans="2:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B82" s="27"/>
+      <c r="C82" s="27"/>
+      <c r="D82" s="27"/>
+      <c r="E82" s="27"/>
+      <c r="F82" s="27"/>
+      <c r="G82" s="27"/>
+      <c r="H82" s="27"/>
+      <c r="I82" s="27"/>
+      <c r="J82" s="27"/>
+      <c r="K82" s="27"/>
+      <c r="L82" s="27"/>
+      <c r="M82" s="27"/>
+      <c r="N82" s="27"/>
+      <c r="O82" s="27"/>
+      <c r="P82" s="27"/>
+      <c r="Q82" s="27"/>
+    </row>
+    <row r="83" spans="2:17" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B83" s="27"/>
+      <c r="D83" s="53" t="s">
+        <v>44</v>
+      </c>
+      <c r="E83" s="53"/>
+      <c r="F83" s="53"/>
+      <c r="G83" s="53"/>
+      <c r="H83" s="53"/>
+      <c r="I83" s="53"/>
+      <c r="J83" s="53"/>
+      <c r="K83" s="53"/>
+      <c r="L83" s="53"/>
+      <c r="M83" s="53"/>
+      <c r="N83" s="53"/>
+      <c r="O83" s="53"/>
+      <c r="P83" s="33"/>
+      <c r="Q83" s="27"/>
+    </row>
+    <row r="84" spans="2:17" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B84" s="27"/>
+      <c r="D84" s="63" t="s">
+        <v>45</v>
+      </c>
+      <c r="E84" s="63"/>
+      <c r="F84" s="63"/>
+      <c r="G84" s="63"/>
+      <c r="H84" s="63"/>
+      <c r="I84" s="63"/>
+      <c r="J84" s="63"/>
+      <c r="K84" s="63"/>
+      <c r="L84" s="63"/>
+      <c r="M84" s="63"/>
+      <c r="N84" s="63"/>
+      <c r="O84" s="63"/>
+      <c r="P84" s="25"/>
+      <c r="Q84" s="27"/>
+    </row>
+    <row r="85" spans="2:17" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B85" s="27"/>
+      <c r="Q85" s="27"/>
+    </row>
+    <row r="86" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B86" s="27"/>
+      <c r="D86" s="42" t="s">
+        <v>46</v>
+      </c>
+      <c r="E86" s="42"/>
+      <c r="F86" s="42"/>
+      <c r="G86" s="42"/>
+      <c r="L86" s="42" t="s">
+        <v>47</v>
+      </c>
+      <c r="M86" s="42"/>
+      <c r="N86" s="42"/>
+      <c r="O86" s="42"/>
+      <c r="Q86" s="27"/>
+    </row>
+    <row r="87" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B87" s="27"/>
+      <c r="D87" s="41"/>
+      <c r="E87" s="41"/>
+      <c r="F87" s="41"/>
+      <c r="G87" s="41"/>
+      <c r="H87" s="41"/>
+      <c r="I87" s="41"/>
+      <c r="J87" s="41"/>
+      <c r="L87" s="79"/>
+      <c r="M87" s="79"/>
+      <c r="N87" s="79"/>
+      <c r="O87" s="79"/>
+      <c r="Q87" s="27"/>
+    </row>
+    <row r="88" spans="2:17" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B88" s="27"/>
+      <c r="D88" s="64" t="s">
         <v>48</v>
       </c>
-      <c r="G21" s="7" t="s">
-[...8 lines deleted...]
-      <c r="J21" s="60" t="s">
+      <c r="E88" s="64"/>
+      <c r="F88" s="64"/>
+      <c r="G88" s="64"/>
+      <c r="H88" s="64"/>
+      <c r="I88" s="64"/>
+      <c r="J88" s="64"/>
+      <c r="K88" s="64"/>
+      <c r="L88" s="64"/>
+      <c r="M88" s="64"/>
+      <c r="N88" s="64"/>
+      <c r="O88" s="64"/>
+      <c r="Q88" s="27"/>
+    </row>
+    <row r="89" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B89" s="27"/>
+      <c r="Q89" s="27"/>
+    </row>
+    <row r="90" spans="2:17" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B90" s="27"/>
+      <c r="D90" s="53" t="s">
         <v>49</v>
       </c>
-    </row>
-[...745 lines deleted...]
-      <c r="A77" s="19" t="s">
+      <c r="E90" s="53"/>
+      <c r="F90" s="53"/>
+      <c r="G90" s="53"/>
+      <c r="H90" s="53"/>
+      <c r="I90" s="53"/>
+      <c r="J90" s="53"/>
+      <c r="K90" s="53"/>
+      <c r="L90" s="53"/>
+      <c r="M90" s="53"/>
+      <c r="N90" s="53"/>
+      <c r="O90" s="53"/>
+      <c r="P90" s="33"/>
+      <c r="Q90" s="27"/>
+    </row>
+    <row r="91" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B91" s="27"/>
+      <c r="Q91" s="27"/>
+    </row>
+    <row r="92" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B92" s="27"/>
+      <c r="D92" s="42" t="s">
+        <v>50</v>
+      </c>
+      <c r="E92" s="42"/>
+      <c r="F92" s="42"/>
+      <c r="G92" s="42"/>
+      <c r="Q92" s="27"/>
+    </row>
+    <row r="93" spans="2:17" ht="122.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B93" s="27"/>
+      <c r="D93" s="76"/>
+      <c r="E93" s="77"/>
+      <c r="F93" s="77"/>
+      <c r="G93" s="77"/>
+      <c r="H93" s="77"/>
+      <c r="I93" s="77"/>
+      <c r="J93" s="77"/>
+      <c r="K93" s="77"/>
+      <c r="L93" s="77"/>
+      <c r="M93" s="77"/>
+      <c r="N93" s="77"/>
+      <c r="O93" s="78"/>
+      <c r="Q93" s="27"/>
+    </row>
+    <row r="94" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B94" s="27"/>
+      <c r="D94" s="42" t="s">
+        <v>51</v>
+      </c>
+      <c r="E94" s="42"/>
+      <c r="F94" s="42"/>
+      <c r="G94" s="42"/>
+      <c r="Q94" s="27"/>
+    </row>
+    <row r="95" spans="2:17" ht="122.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B95" s="27"/>
+      <c r="D95" s="76"/>
+      <c r="E95" s="77"/>
+      <c r="F95" s="77"/>
+      <c r="G95" s="77"/>
+      <c r="H95" s="77"/>
+      <c r="I95" s="77"/>
+      <c r="J95" s="77"/>
+      <c r="K95" s="77"/>
+      <c r="L95" s="77"/>
+      <c r="M95" s="77"/>
+      <c r="N95" s="77"/>
+      <c r="O95" s="78"/>
+      <c r="Q95" s="27"/>
+    </row>
+    <row r="96" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B96" s="27"/>
+      <c r="D96" s="42" t="s">
+        <v>52</v>
+      </c>
+      <c r="E96" s="42"/>
+      <c r="F96" s="42"/>
+      <c r="G96" s="42"/>
+      <c r="H96" s="42"/>
+      <c r="L96" s="42" t="s">
         <v>47</v>
       </c>
-      <c r="B77" s="180"/>
-[...23 lines deleted...]
-    <row r="81" x14ac:dyDescent="0.25"/>
+      <c r="M96" s="42"/>
+      <c r="Q96" s="27"/>
+    </row>
+    <row r="97" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B97" s="27"/>
+      <c r="D97" s="67"/>
+      <c r="E97" s="68"/>
+      <c r="F97" s="68"/>
+      <c r="G97" s="68"/>
+      <c r="H97" s="68"/>
+      <c r="I97" s="68"/>
+      <c r="J97" s="69"/>
+      <c r="L97" s="71"/>
+      <c r="M97" s="71"/>
+      <c r="N97" s="71"/>
+      <c r="O97" s="71"/>
+      <c r="Q97" s="27"/>
+    </row>
+    <row r="98" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B98" s="27"/>
+      <c r="D98" s="62" t="s">
+        <v>53</v>
+      </c>
+      <c r="E98" s="62"/>
+      <c r="F98" s="62"/>
+      <c r="G98" s="62"/>
+      <c r="H98" s="62"/>
+      <c r="I98" s="62"/>
+      <c r="J98" s="62"/>
+      <c r="K98" s="62"/>
+      <c r="L98" s="62"/>
+      <c r="M98" s="62"/>
+      <c r="N98" s="62"/>
+      <c r="O98" s="62"/>
+      <c r="Q98" s="27"/>
+    </row>
+    <row r="99" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B99" s="27"/>
+      <c r="Q99" s="27"/>
+    </row>
+    <row r="100" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B100" s="27"/>
+      <c r="D100" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="E100" s="42"/>
+      <c r="F100" s="42"/>
+      <c r="G100" s="42"/>
+      <c r="L100" s="42" t="s">
+        <v>47</v>
+      </c>
+      <c r="M100" s="42"/>
+      <c r="Q100" s="27"/>
+    </row>
+    <row r="101" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B101" s="27"/>
+      <c r="D101" s="59"/>
+      <c r="E101" s="60"/>
+      <c r="F101" s="60"/>
+      <c r="G101" s="60"/>
+      <c r="H101" s="60"/>
+      <c r="I101" s="60"/>
+      <c r="J101" s="61"/>
+      <c r="L101" s="70"/>
+      <c r="M101" s="70"/>
+      <c r="N101" s="70"/>
+      <c r="O101" s="70"/>
+      <c r="Q101" s="27"/>
+    </row>
+    <row r="102" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B102" s="27"/>
+      <c r="D102" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="E102" s="42"/>
+      <c r="F102" s="42"/>
+      <c r="G102" s="42"/>
+      <c r="L102" s="42" t="s">
+        <v>47</v>
+      </c>
+      <c r="M102" s="42"/>
+      <c r="Q102" s="27"/>
+    </row>
+    <row r="103" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B103" s="27"/>
+      <c r="D103" s="41"/>
+      <c r="E103" s="41"/>
+      <c r="F103" s="41"/>
+      <c r="G103" s="41"/>
+      <c r="H103" s="41"/>
+      <c r="I103" s="41"/>
+      <c r="J103" s="41"/>
+      <c r="L103" s="71"/>
+      <c r="M103" s="71"/>
+      <c r="N103" s="71"/>
+      <c r="O103" s="71"/>
+      <c r="Q103" s="27"/>
+    </row>
+    <row r="104" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B104" s="27"/>
+      <c r="D104" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="E104" s="42"/>
+      <c r="F104" s="42"/>
+      <c r="G104" s="42"/>
+      <c r="L104" s="42" t="s">
+        <v>47</v>
+      </c>
+      <c r="M104" s="42"/>
+      <c r="Q104" s="27"/>
+    </row>
+    <row r="105" spans="2:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B105" s="27"/>
+      <c r="D105" s="67"/>
+      <c r="E105" s="68"/>
+      <c r="F105" s="68"/>
+      <c r="G105" s="68"/>
+      <c r="H105" s="68"/>
+      <c r="I105" s="68"/>
+      <c r="J105" s="69"/>
+      <c r="L105" s="72"/>
+      <c r="M105" s="73"/>
+      <c r="N105" s="73"/>
+      <c r="O105" s="74"/>
+      <c r="Q105" s="27"/>
+    </row>
+    <row r="106" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B106" s="27"/>
+      <c r="H106" s="25"/>
+      <c r="I106" s="25"/>
+      <c r="J106" s="25"/>
+      <c r="K106" s="25"/>
+      <c r="Q106" s="27"/>
+    </row>
+    <row r="107" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B107" s="27"/>
+      <c r="N107" s="34" t="s">
+        <v>995</v>
+      </c>
+      <c r="O107" s="34"/>
+      <c r="P107" s="34"/>
+      <c r="Q107" s="27"/>
+    </row>
+    <row r="108" spans="2:17" x14ac:dyDescent="0.25">
+      <c r="B108" s="27"/>
+      <c r="C108" s="27"/>
+      <c r="D108" s="27"/>
+      <c r="E108" s="27"/>
+      <c r="F108" s="27"/>
+      <c r="G108" s="27"/>
+      <c r="H108" s="27"/>
+      <c r="I108" s="27"/>
+      <c r="J108" s="27"/>
+      <c r="K108" s="27"/>
+      <c r="L108" s="27"/>
+      <c r="M108" s="27"/>
+      <c r="N108" s="27"/>
+      <c r="O108" s="27"/>
+      <c r="P108" s="27"/>
+      <c r="Q108" s="27"/>
+    </row>
+    <row r="109" spans="2:17" x14ac:dyDescent="0.25"/>
+    <row r="110" spans="2:17" x14ac:dyDescent="0.25"/>
+    <row r="111" spans="2:17" x14ac:dyDescent="0.25"/>
+    <row r="112" spans="2:17" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="77">
-[...76 lines deleted...]
-    <mergeCell ref="F31:H31"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="fbOK7asiYKNvSGK8MqdZYzliemPzGGiT6+82qz2nK8zPa4gAnzZ4Sx/tOKpLPLUu8YKSubQPoeYbYcQRENUM3A==" saltValue="iOw6dmgU9wVCXulvj3bQ+Q==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <protectedRanges>
+    <protectedRange sqref="D16:O16" name="Range1"/>
+    <protectedRange sqref="D18:H18" name="Range2"/>
+    <protectedRange sqref="J18:O18" name="Range3"/>
+    <protectedRange sqref="D20:H20" name="Range4"/>
+    <protectedRange sqref="J20:O20" name="Range5"/>
+    <protectedRange sqref="D22:H22" name="Range6"/>
+    <protectedRange sqref="D29" name="Range7"/>
+    <protectedRange sqref="D31" name="Range8"/>
+    <protectedRange sqref="D33" name="Range9"/>
+    <protectedRange sqref="J33" name="Range10"/>
+    <protectedRange sqref="D38" name="Range11"/>
+    <protectedRange sqref="D45" name="Range12"/>
+    <protectedRange sqref="J53" name="Range13"/>
+    <protectedRange sqref="J55" name="Range14"/>
+    <protectedRange sqref="J59" name="Range15"/>
+    <protectedRange sqref="D67" name="Range16"/>
+    <protectedRange sqref="J67" name="Range17"/>
+    <protectedRange sqref="D69" name="Range18"/>
+    <protectedRange sqref="D71" name="Range19"/>
+    <protectedRange sqref="D73" name="Range20"/>
+    <protectedRange sqref="D75" name="Range21"/>
+    <protectedRange sqref="J75" name="Range22"/>
+    <protectedRange sqref="D77" name="Range23"/>
+    <protectedRange sqref="D79" name="Range24"/>
+    <protectedRange sqref="D87" name="Range25"/>
+    <protectedRange sqref="L87" name="Range26"/>
+    <protectedRange sqref="D93" name="Range27"/>
+    <protectedRange sqref="D95" name="Range28"/>
+    <protectedRange sqref="D97" name="Range29"/>
+    <protectedRange sqref="L97" name="Range30"/>
+    <protectedRange sqref="D101" name="Range31"/>
+    <protectedRange sqref="L101" name="Range32"/>
+    <protectedRange sqref="D103" name="Range33"/>
+    <protectedRange sqref="L103" name="Range34"/>
+    <protectedRange sqref="D105" name="Range35"/>
+    <protectedRange sqref="L105" name="Range36"/>
+  </protectedRanges>
+  <customSheetViews>
+    <customSheetView guid="{9C9F2F6F-FCC1-4153-8B21-87EB2B6CE33B}" showPageBreaks="1" showGridLines="0" printArea="1" view="pageLayout">
+      <rowBreaks count="3" manualBreakCount="3">
+        <brk id="23" max="16383" man="1"/>
+        <brk id="40" max="16383" man="1"/>
+        <brk id="79" max="16383" man="1"/>
+      </rowBreaks>
+      <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+      <pageSetup scale="38" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+    </customSheetView>
+  </customSheetViews>
+  <mergeCells count="103">
+    <mergeCell ref="D105:J105"/>
+    <mergeCell ref="L101:O101"/>
+    <mergeCell ref="L103:O103"/>
+    <mergeCell ref="L105:O105"/>
+    <mergeCell ref="G62:I62"/>
+    <mergeCell ref="D64:O64"/>
+    <mergeCell ref="D66:G66"/>
+    <mergeCell ref="J55:K55"/>
+    <mergeCell ref="J57:K57"/>
+    <mergeCell ref="J59:K59"/>
+    <mergeCell ref="D95:O95"/>
+    <mergeCell ref="L104:M104"/>
+    <mergeCell ref="D96:H96"/>
+    <mergeCell ref="D100:G100"/>
+    <mergeCell ref="D102:G102"/>
+    <mergeCell ref="D104:G104"/>
+    <mergeCell ref="L96:M96"/>
+    <mergeCell ref="L87:O87"/>
+    <mergeCell ref="D92:G92"/>
+    <mergeCell ref="D94:G94"/>
+    <mergeCell ref="D87:J87"/>
+    <mergeCell ref="D93:O93"/>
+    <mergeCell ref="D97:J97"/>
+    <mergeCell ref="L97:O97"/>
+    <mergeCell ref="D101:J101"/>
+    <mergeCell ref="D103:J103"/>
+    <mergeCell ref="D13:O13"/>
+    <mergeCell ref="D26:O26"/>
+    <mergeCell ref="D98:O98"/>
+    <mergeCell ref="D90:O90"/>
+    <mergeCell ref="D83:O83"/>
+    <mergeCell ref="D84:O84"/>
+    <mergeCell ref="D88:O88"/>
+    <mergeCell ref="L100:M100"/>
+    <mergeCell ref="L102:M102"/>
+    <mergeCell ref="D77:G77"/>
+    <mergeCell ref="D79:O79"/>
+    <mergeCell ref="J62:K62"/>
+    <mergeCell ref="D67:G67"/>
+    <mergeCell ref="D75:H75"/>
+    <mergeCell ref="J66:O66"/>
+    <mergeCell ref="J67:O67"/>
+    <mergeCell ref="D29:O29"/>
+    <mergeCell ref="D86:G86"/>
+    <mergeCell ref="L86:O86"/>
+    <mergeCell ref="D69:O69"/>
+    <mergeCell ref="D71:G71"/>
+    <mergeCell ref="D73:O73"/>
+    <mergeCell ref="J75:O75"/>
+    <mergeCell ref="M49:O49"/>
+    <mergeCell ref="G55:I55"/>
+    <mergeCell ref="G57:I57"/>
+    <mergeCell ref="D50:F50"/>
+    <mergeCell ref="G50:I50"/>
+    <mergeCell ref="J50:L50"/>
+    <mergeCell ref="D78:K78"/>
+    <mergeCell ref="M50:O50"/>
+    <mergeCell ref="D52:O52"/>
+    <mergeCell ref="G53:I53"/>
+    <mergeCell ref="J53:K53"/>
+    <mergeCell ref="F59:I59"/>
+    <mergeCell ref="D18:H18"/>
+    <mergeCell ref="J45:O45"/>
+    <mergeCell ref="D48:G48"/>
+    <mergeCell ref="H48:K48"/>
+    <mergeCell ref="L48:O48"/>
+    <mergeCell ref="D45:H45"/>
+    <mergeCell ref="D44:F44"/>
+    <mergeCell ref="J44:K44"/>
+    <mergeCell ref="H47:K47"/>
+    <mergeCell ref="D47:G47"/>
+    <mergeCell ref="L47:O47"/>
+    <mergeCell ref="D34:O34"/>
+    <mergeCell ref="D35:O35"/>
+    <mergeCell ref="D42:O42"/>
+    <mergeCell ref="D33:H33"/>
+    <mergeCell ref="J33:O33"/>
+    <mergeCell ref="D37:O37"/>
+    <mergeCell ref="D38:O38"/>
+    <mergeCell ref="N107:P107"/>
+    <mergeCell ref="D3:O3"/>
+    <mergeCell ref="D4:O6"/>
+    <mergeCell ref="D8:O10"/>
+    <mergeCell ref="D11:O11"/>
+    <mergeCell ref="D16:O16"/>
+    <mergeCell ref="D15:F15"/>
+    <mergeCell ref="D28:H28"/>
+    <mergeCell ref="D30:H30"/>
+    <mergeCell ref="D32:H32"/>
+    <mergeCell ref="D31:H31"/>
+    <mergeCell ref="D22:H22"/>
+    <mergeCell ref="D21:F21"/>
+    <mergeCell ref="J20:O20"/>
+    <mergeCell ref="D27:O27"/>
+    <mergeCell ref="D20:H20"/>
+    <mergeCell ref="D17:F17"/>
+    <mergeCell ref="D49:F49"/>
+    <mergeCell ref="G49:I49"/>
+    <mergeCell ref="J49:L49"/>
+    <mergeCell ref="J17:M17"/>
+    <mergeCell ref="D19:F19"/>
+    <mergeCell ref="J19:L19"/>
+    <mergeCell ref="J18:O18"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Too many hours" error="You have entered too many hours. The maximum is 3,120." prompt="Enter hours here." sqref="E31 E23" xr:uid="{4D968462-085A-4810-AE98-E5C6C9965F6B}">
-      <formula1>3120</formula1>
+    <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L87:O87" xr:uid="{F4A68D10-1390-4B32-A6C9-02C13E0BD607}">
+      <formula1>46204</formula1>
+      <formula2>72686</formula2>
     </dataValidation>
   </dataValidations>
-  <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
-[...162 lines deleted...]
-  </mc:AlternateContent>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId2"/>
+  <rowBreaks count="3" manualBreakCount="3">
+    <brk id="24" max="16383" man="1"/>
+    <brk id="40" max="16383" man="1"/>
+    <brk id="81" max="16383" man="1"/>
+  </rowBreaks>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="5">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Click for drop down" xr:uid="{D2590EDB-9FC8-4576-8188-B08F95FA5A1A}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="6">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Click here to select County" prompt="Click here to select County" xr:uid="{CDDD5CA4-914E-4C8E-AD58-3073CE674FCF}">
           <x14:formula1>
-            <xm:f>Sheet3!$B$3:$B$102</xm:f>
+            <xm:f>'Drop Downs'!$B:$B</xm:f>
           </x14:formula1>
-          <xm:sqref>H6:I6</xm:sqref>
+          <xm:sqref>F23:G24 E23</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Position Category Must Be Entered FIRST!_x000a_&lt;----------" xr:uid="{2ECB4106-EDDA-4C7E-9121-66FAD63DE4DC}">
+        <x14:dataValidation type="list" showInputMessage="1" showErrorMessage="1" xr:uid="{9208B34B-6AE2-4A02-A7AE-219274EEBCBE}">
           <x14:formula1>
-            <xm:f>OFFSET(IA!$A$2,Sheet3!$M$89,1,Sheet3!$M$90)</xm:f>
+            <xm:f>Categories!$A$2:$A$16</xm:f>
           </x14:formula1>
-          <xm:sqref>H28:J28</xm:sqref>
+          <xm:sqref>D45:H45</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Position Category Must Be Entered FIRST!_x000a_&lt;----------" xr:uid="{147713B7-3E99-4DC8-B0B2-7D773C503C8E}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{5CCC85BB-DE29-428B-BD0A-44C892449935}">
           <x14:formula1>
-            <xm:f>OFFSET(IA!$A$2,Sheet3!$M$78,1,Sheet3!$M$79)</xm:f>
+            <xm:f>'Drop Downs'!$D:$D</xm:f>
           </x14:formula1>
-          <xm:sqref>H20:J20</xm:sqref>
+          <xm:sqref>J45:O45</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Click for Categories!_x000a_" xr:uid="{F7642B65-53C8-4AE5-82CA-8296B39F4A70}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Click here to select County" xr:uid="{5829C0F8-E0F5-4D5F-87D2-371981F59F8F}">
           <x14:formula1>
-            <xm:f>Sheet3!$E$89:$E$104</xm:f>
+            <xm:f>'Drop Downs'!$B:$B</xm:f>
           </x14:formula1>
-          <xm:sqref>C20:E20</xm:sqref>
+          <xm:sqref>D22:H22</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Click for Categories!" xr:uid="{76A5EC38-416B-442B-A055-BDAAE37BF687}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{E2B1785F-C9CD-433E-9782-E73940F2A938}">
           <x14:formula1>
-            <xm:f>Sheet3!$E$89:$E$104</xm:f>
+            <xm:f>'Drop Downs'!$E$2:$E$4</xm:f>
           </x14:formula1>
-          <xm:sqref>C28:E28</xm:sqref>
+          <xm:sqref>D67:G67 D71:G71</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{2A5095A9-C359-4394-BFC7-0E51569F226C}">
+          <x14:formula1>
+            <xm:f>'Drop Downs'!$A$2:$A$83</xm:f>
+          </x14:formula1>
+          <xm:sqref>D18:H18</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4DCED012-6A51-4BE6-B184-3163B4CC63B0}">
-  <dimension ref="B2:O104"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8084ED9C-93DD-46D6-8FD3-0ACFF1AC0F2C}">
+  <sheetPr codeName="Sheet2"/>
+  <dimension ref="A1:I746"/>
   <sheetViews>
-    <sheetView topLeftCell="C61" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="M78" sqref="M78"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E9" sqref="E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="19.85546875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="10" max="10" width="27.42578125" customWidth="1"/>
+    <col min="1" max="1" width="45.5703125" customWidth="1"/>
+    <col min="2" max="2" width="42.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B2" s="38" t="s">
+    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A2" s="18"/>
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="18"/>
+      <c r="I2" s="18"/>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C3" s="5">
+        <v>25</v>
+      </c>
+      <c r="D3" s="5">
+        <v>30</v>
+      </c>
+      <c r="E3" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F3" s="7">
+        <f>C3+(C3*E3)</f>
+        <v>33</v>
+      </c>
+      <c r="G3" s="7">
+        <f>D3+(D3*E3)</f>
+        <v>39.6</v>
+      </c>
+      <c r="H3" s="7">
+        <f>F3*1.5</f>
+        <v>49.5</v>
+      </c>
+      <c r="I3" s="7">
+        <f>G3*1.5</f>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C4" s="5">
+        <v>25</v>
+      </c>
+      <c r="D4" s="5">
+        <v>30</v>
+      </c>
+      <c r="E4" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F4" s="7">
+        <f t="shared" ref="F4:F67" si="0">C4+(C4*E4)</f>
+        <v>33</v>
+      </c>
+      <c r="G4" s="7">
+        <f t="shared" ref="G4:G67" si="1">D4+(D4*E4)</f>
+        <v>39.6</v>
+      </c>
+      <c r="H4" s="7">
+        <f t="shared" ref="H4:I67" si="2">F4*1.5</f>
+        <v>49.5</v>
+      </c>
+      <c r="I4" s="7">
+        <f t="shared" si="2"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="C5" s="5">
+        <v>30</v>
+      </c>
+      <c r="D5" s="5">
+        <v>35</v>
+      </c>
+      <c r="E5" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F5" s="7">
+        <f t="shared" si="0"/>
+        <v>39.6</v>
+      </c>
+      <c r="G5" s="7">
+        <f t="shared" si="1"/>
+        <v>46.2</v>
+      </c>
+      <c r="H5" s="7">
+        <f t="shared" si="2"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I5" s="7">
+        <f t="shared" si="2"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C6" s="5">
+        <v>35</v>
+      </c>
+      <c r="D6" s="5">
+        <v>40</v>
+      </c>
+      <c r="E6" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F6" s="7">
+        <f t="shared" si="0"/>
+        <v>46.2</v>
+      </c>
+      <c r="G6" s="7">
+        <f t="shared" si="1"/>
+        <v>52.8</v>
+      </c>
+      <c r="H6" s="7">
+        <f t="shared" si="2"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I6" s="7">
+        <f t="shared" si="2"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C7" s="5">
+        <v>40</v>
+      </c>
+      <c r="D7" s="5">
+        <v>45</v>
+      </c>
+      <c r="E7" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F7" s="7">
+        <f t="shared" si="0"/>
+        <v>52.8</v>
+      </c>
+      <c r="G7" s="7">
+        <f t="shared" si="1"/>
+        <v>59.4</v>
+      </c>
+      <c r="H7" s="7">
+        <f t="shared" si="2"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I7" s="7">
+        <f t="shared" si="2"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="C8" s="5">
+        <v>30</v>
+      </c>
+      <c r="D8" s="5">
+        <v>35</v>
+      </c>
+      <c r="E8" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F8" s="7">
+        <f t="shared" si="0"/>
+        <v>39.6</v>
+      </c>
+      <c r="G8" s="7">
+        <f t="shared" si="1"/>
+        <v>46.2</v>
+      </c>
+      <c r="H8" s="7">
+        <f t="shared" si="2"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I8" s="7">
+        <f t="shared" si="2"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="C9" s="5">
+        <v>30</v>
+      </c>
+      <c r="D9" s="5">
+        <v>35</v>
+      </c>
+      <c r="E9" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F9" s="7">
+        <f t="shared" si="0"/>
+        <v>39.6</v>
+      </c>
+      <c r="G9" s="7">
+        <f t="shared" si="1"/>
+        <v>46.2</v>
+      </c>
+      <c r="H9" s="7">
+        <f t="shared" si="2"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I9" s="7">
+        <f t="shared" si="2"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C10" s="5">
+        <v>16</v>
+      </c>
+      <c r="D10" s="5">
+        <v>18</v>
+      </c>
+      <c r="E10" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F10" s="7">
+        <f t="shared" si="0"/>
+        <v>21.12</v>
+      </c>
+      <c r="G10" s="7">
+        <f t="shared" si="1"/>
+        <v>23.759999999999998</v>
+      </c>
+      <c r="H10" s="7">
+        <f t="shared" si="2"/>
+        <v>31.68</v>
+      </c>
+      <c r="I10" s="7">
+        <f t="shared" si="2"/>
+        <v>35.64</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="C11" s="5">
+        <v>18</v>
+      </c>
+      <c r="D11" s="5">
+        <v>20</v>
+      </c>
+      <c r="E11" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F11" s="7">
+        <f t="shared" si="0"/>
+        <v>23.759999999999998</v>
+      </c>
+      <c r="G11" s="7">
+        <f t="shared" si="1"/>
+        <v>26.4</v>
+      </c>
+      <c r="H11" s="7">
+        <f t="shared" si="2"/>
+        <v>35.64</v>
+      </c>
+      <c r="I11" s="7">
+        <f t="shared" si="2"/>
+        <v>39.599999999999994</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C12" s="5">
+        <v>20</v>
+      </c>
+      <c r="D12" s="5">
+        <v>25</v>
+      </c>
+      <c r="E12" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F12" s="7">
+        <f t="shared" si="0"/>
+        <v>26.4</v>
+      </c>
+      <c r="G12" s="7">
+        <f t="shared" si="1"/>
+        <v>33</v>
+      </c>
+      <c r="H12" s="7">
+        <f t="shared" si="2"/>
+        <v>39.599999999999994</v>
+      </c>
+      <c r="I12" s="7">
+        <f t="shared" si="2"/>
+        <v>49.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A13" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="C13" s="5">
+        <v>20</v>
+      </c>
+      <c r="D13" s="5">
+        <v>25</v>
+      </c>
+      <c r="E13" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F13" s="7">
+        <f t="shared" si="0"/>
+        <v>26.4</v>
+      </c>
+      <c r="G13" s="7">
+        <f t="shared" si="1"/>
+        <v>33</v>
+      </c>
+      <c r="H13" s="7">
+        <f t="shared" si="2"/>
+        <v>39.599999999999994</v>
+      </c>
+      <c r="I13" s="7">
+        <f t="shared" si="2"/>
+        <v>49.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A14" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C14" s="5">
+        <v>20</v>
+      </c>
+      <c r="D14" s="5">
+        <v>25</v>
+      </c>
+      <c r="E14" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F14" s="7">
+        <f t="shared" si="0"/>
+        <v>26.4</v>
+      </c>
+      <c r="G14" s="7">
+        <f t="shared" si="1"/>
+        <v>33</v>
+      </c>
+      <c r="H14" s="7">
+        <f t="shared" si="2"/>
+        <v>39.599999999999994</v>
+      </c>
+      <c r="I14" s="7">
+        <f t="shared" si="2"/>
+        <v>49.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A15" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C15" s="5">
+        <v>20</v>
+      </c>
+      <c r="D15" s="5">
+        <v>25</v>
+      </c>
+      <c r="E15" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F15" s="7">
+        <f t="shared" si="0"/>
+        <v>26.4</v>
+      </c>
+      <c r="G15" s="7">
+        <f t="shared" si="1"/>
+        <v>33</v>
+      </c>
+      <c r="H15" s="7">
+        <f t="shared" si="2"/>
+        <v>39.599999999999994</v>
+      </c>
+      <c r="I15" s="7">
+        <f t="shared" si="2"/>
+        <v>49.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A16" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="C16" s="5">
+        <v>25</v>
+      </c>
+      <c r="D16" s="5">
+        <v>30</v>
+      </c>
+      <c r="E16" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F16" s="7">
+        <f t="shared" si="0"/>
+        <v>33.75</v>
+      </c>
+      <c r="G16" s="7">
+        <f t="shared" si="1"/>
+        <v>40.5</v>
+      </c>
+      <c r="H16" s="7">
+        <f t="shared" si="2"/>
+        <v>50.625</v>
+      </c>
+      <c r="I16" s="7">
+        <f t="shared" si="2"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A17" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="C17" s="5">
+        <v>25</v>
+      </c>
+      <c r="D17" s="5">
+        <v>30</v>
+      </c>
+      <c r="E17" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F17" s="7">
+        <f t="shared" si="0"/>
+        <v>33.75</v>
+      </c>
+      <c r="G17" s="7">
+        <f t="shared" si="1"/>
+        <v>40.5</v>
+      </c>
+      <c r="H17" s="7">
+        <f t="shared" si="2"/>
+        <v>50.625</v>
+      </c>
+      <c r="I17" s="7">
+        <f t="shared" si="2"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A18" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="C18" s="5">
+        <v>30</v>
+      </c>
+      <c r="D18" s="5">
+        <v>35</v>
+      </c>
+      <c r="E18" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F18" s="7">
+        <f t="shared" si="0"/>
+        <v>40.5</v>
+      </c>
+      <c r="G18" s="7">
+        <f t="shared" si="1"/>
+        <v>47.25</v>
+      </c>
+      <c r="H18" s="7">
+        <f t="shared" si="2"/>
+        <v>60.75</v>
+      </c>
+      <c r="I18" s="7">
+        <f t="shared" si="2"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A19" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="C19" s="5">
+        <v>25</v>
+      </c>
+      <c r="D19" s="5">
+        <v>30</v>
+      </c>
+      <c r="E19" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F19" s="7">
+        <f t="shared" si="0"/>
+        <v>33.75</v>
+      </c>
+      <c r="G19" s="7">
+        <f t="shared" si="1"/>
+        <v>40.5</v>
+      </c>
+      <c r="H19" s="7">
+        <f t="shared" si="2"/>
+        <v>50.625</v>
+      </c>
+      <c r="I19" s="7">
+        <f t="shared" si="2"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A20" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="C20" s="5">
+        <v>25</v>
+      </c>
+      <c r="D20" s="5">
+        <v>30</v>
+      </c>
+      <c r="E20" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F20" s="7">
+        <f t="shared" si="0"/>
+        <v>33.75</v>
+      </c>
+      <c r="G20" s="7">
+        <f t="shared" si="1"/>
+        <v>40.5</v>
+      </c>
+      <c r="H20" s="7">
+        <f t="shared" si="2"/>
+        <v>50.625</v>
+      </c>
+      <c r="I20" s="7">
+        <f t="shared" si="2"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A21" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="C21" s="5">
+        <v>25</v>
+      </c>
+      <c r="D21" s="5">
+        <v>30</v>
+      </c>
+      <c r="E21" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F21" s="7">
+        <f t="shared" si="0"/>
+        <v>33.75</v>
+      </c>
+      <c r="G21" s="7">
+        <f t="shared" si="1"/>
+        <v>40.5</v>
+      </c>
+      <c r="H21" s="7">
+        <f t="shared" si="2"/>
+        <v>50.625</v>
+      </c>
+      <c r="I21" s="7">
+        <f t="shared" si="2"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A22" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="C22" s="5">
+        <v>25</v>
+      </c>
+      <c r="D22" s="5">
+        <v>30</v>
+      </c>
+      <c r="E22" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F22" s="7">
+        <f t="shared" si="0"/>
+        <v>33</v>
+      </c>
+      <c r="G22" s="7">
+        <f t="shared" si="1"/>
+        <v>39.6</v>
+      </c>
+      <c r="H22" s="7">
+        <f t="shared" si="2"/>
+        <v>49.5</v>
+      </c>
+      <c r="I22" s="7">
+        <f t="shared" si="2"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A23" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="C23" s="5">
+        <v>25</v>
+      </c>
+      <c r="D23" s="5">
+        <v>30</v>
+      </c>
+      <c r="E23" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F23" s="7">
+        <f t="shared" si="0"/>
+        <v>33</v>
+      </c>
+      <c r="G23" s="7">
+        <f t="shared" si="1"/>
+        <v>39.6</v>
+      </c>
+      <c r="H23" s="7">
+        <f t="shared" si="2"/>
+        <v>49.5</v>
+      </c>
+      <c r="I23" s="7">
+        <f t="shared" si="2"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A24" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="C24" s="5">
+        <v>30</v>
+      </c>
+      <c r="D24" s="5">
+        <v>35</v>
+      </c>
+      <c r="E24" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F24" s="7">
+        <f t="shared" si="0"/>
+        <v>39.6</v>
+      </c>
+      <c r="G24" s="7">
+        <f t="shared" si="1"/>
+        <v>46.2</v>
+      </c>
+      <c r="H24" s="7">
+        <f t="shared" si="2"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I24" s="7">
+        <f t="shared" si="2"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A25" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="C25" s="5">
+        <v>18</v>
+      </c>
+      <c r="D25" s="5">
+        <v>20</v>
+      </c>
+      <c r="E25" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F25" s="7">
+        <f t="shared" si="0"/>
+        <v>23.759999999999998</v>
+      </c>
+      <c r="G25" s="7">
+        <f t="shared" si="1"/>
+        <v>26.4</v>
+      </c>
+      <c r="H25" s="7">
+        <f t="shared" si="2"/>
+        <v>35.64</v>
+      </c>
+      <c r="I25" s="7">
+        <f t="shared" si="2"/>
+        <v>39.599999999999994</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A26" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="C26" s="5">
+        <v>20</v>
+      </c>
+      <c r="D26" s="5">
+        <v>25</v>
+      </c>
+      <c r="E26" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F26" s="7">
+        <f t="shared" si="0"/>
+        <v>26.4</v>
+      </c>
+      <c r="G26" s="7">
+        <f t="shared" si="1"/>
+        <v>33</v>
+      </c>
+      <c r="H26" s="7">
+        <f t="shared" si="2"/>
+        <v>39.599999999999994</v>
+      </c>
+      <c r="I26" s="7">
+        <f t="shared" si="2"/>
+        <v>49.5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A27" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="C27" s="5">
+        <v>20</v>
+      </c>
+      <c r="D27" s="5">
+        <v>25</v>
+      </c>
+      <c r="E27" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F27" s="7">
+        <f t="shared" si="0"/>
+        <v>26.4</v>
+      </c>
+      <c r="G27" s="7">
+        <f t="shared" si="1"/>
+        <v>33</v>
+      </c>
+      <c r="H27" s="7">
+        <f t="shared" si="2"/>
+        <v>39.599999999999994</v>
+      </c>
+      <c r="I27" s="7">
+        <f t="shared" si="2"/>
+        <v>49.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A28" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" s="5">
+        <v>40</v>
+      </c>
+      <c r="D28" s="5">
+        <v>45</v>
+      </c>
+      <c r="E28" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F28" s="7">
+        <f t="shared" si="0"/>
+        <v>52.8</v>
+      </c>
+      <c r="G28" s="7">
+        <f t="shared" si="1"/>
+        <v>59.4</v>
+      </c>
+      <c r="H28" s="7">
+        <f t="shared" si="2"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I28" s="7">
+        <f t="shared" si="2"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A29" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="C29" s="5">
+        <v>40</v>
+      </c>
+      <c r="D29" s="5">
+        <v>45</v>
+      </c>
+      <c r="E29" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F29" s="7">
+        <f t="shared" si="0"/>
+        <v>52.8</v>
+      </c>
+      <c r="G29" s="7">
+        <f t="shared" si="1"/>
+        <v>59.4</v>
+      </c>
+      <c r="H29" s="7">
+        <f t="shared" si="2"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I29" s="7">
+        <f t="shared" si="2"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A30" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="C30" s="5">
+        <v>45</v>
+      </c>
+      <c r="D30" s="5">
+        <v>50</v>
+      </c>
+      <c r="E30" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F30" s="7">
+        <f t="shared" si="0"/>
+        <v>59.4</v>
+      </c>
+      <c r="G30" s="7">
+        <f t="shared" si="1"/>
+        <v>66</v>
+      </c>
+      <c r="H30" s="7">
+        <f t="shared" si="2"/>
+        <v>89.1</v>
+      </c>
+      <c r="I30" s="7">
+        <f t="shared" si="2"/>
+        <v>99</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A31" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="C31" s="5">
+        <v>15</v>
+      </c>
+      <c r="D31" s="5">
+        <v>20</v>
+      </c>
+      <c r="E31" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F31" s="7">
+        <f t="shared" si="0"/>
+        <v>19.8</v>
+      </c>
+      <c r="G31" s="7">
+        <f t="shared" si="1"/>
+        <v>26.4</v>
+      </c>
+      <c r="H31" s="7">
+        <f t="shared" si="2"/>
+        <v>29.700000000000003</v>
+      </c>
+      <c r="I31" s="7">
+        <f t="shared" si="2"/>
+        <v>39.599999999999994</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A32" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="C32" s="5">
+        <v>20</v>
+      </c>
+      <c r="D32" s="5">
+        <v>25</v>
+      </c>
+      <c r="E32" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F32" s="7">
+        <f t="shared" si="0"/>
+        <v>26.4</v>
+      </c>
+      <c r="G32" s="7">
+        <f t="shared" si="1"/>
+        <v>33</v>
+      </c>
+      <c r="H32" s="7">
+        <f t="shared" si="2"/>
+        <v>39.599999999999994</v>
+      </c>
+      <c r="I32" s="7">
+        <f t="shared" si="2"/>
+        <v>49.5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A33" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="C33" s="5">
+        <v>25</v>
+      </c>
+      <c r="D33" s="5">
+        <v>30</v>
+      </c>
+      <c r="E33" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F33" s="7">
+        <f t="shared" si="0"/>
+        <v>33</v>
+      </c>
+      <c r="G33" s="7">
+        <f t="shared" si="1"/>
+        <v>39.6</v>
+      </c>
+      <c r="H33" s="7">
+        <f t="shared" si="2"/>
+        <v>49.5</v>
+      </c>
+      <c r="I33" s="7">
+        <f t="shared" si="2"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A34" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="C34" s="5">
+        <v>25</v>
+      </c>
+      <c r="D34" s="5">
+        <v>30</v>
+      </c>
+      <c r="E34" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F34" s="7">
+        <f t="shared" si="0"/>
+        <v>33</v>
+      </c>
+      <c r="G34" s="7">
+        <f t="shared" si="1"/>
+        <v>39.6</v>
+      </c>
+      <c r="H34" s="7">
+        <f t="shared" si="2"/>
+        <v>49.5</v>
+      </c>
+      <c r="I34" s="7">
+        <f t="shared" si="2"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A35" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="C35" s="5">
+        <v>25</v>
+      </c>
+      <c r="D35" s="5">
+        <v>30</v>
+      </c>
+      <c r="E35" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F35" s="7">
+        <f t="shared" si="0"/>
+        <v>33</v>
+      </c>
+      <c r="G35" s="7">
+        <f t="shared" si="1"/>
+        <v>39.6</v>
+      </c>
+      <c r="H35" s="7">
+        <f t="shared" si="2"/>
+        <v>49.5</v>
+      </c>
+      <c r="I35" s="7">
+        <f t="shared" si="2"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A36" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="C36" s="5">
+        <v>16</v>
+      </c>
+      <c r="D36" s="5">
+        <v>20</v>
+      </c>
+      <c r="E36" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F36" s="7">
+        <f t="shared" si="0"/>
+        <v>21.12</v>
+      </c>
+      <c r="G36" s="7">
+        <f t="shared" si="1"/>
+        <v>26.4</v>
+      </c>
+      <c r="H36" s="7">
+        <f t="shared" si="2"/>
+        <v>31.68</v>
+      </c>
+      <c r="I36" s="7">
+        <f t="shared" si="2"/>
+        <v>39.599999999999994</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A37" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="C37" s="5">
+        <v>18</v>
+      </c>
+      <c r="D37" s="5">
+        <v>20</v>
+      </c>
+      <c r="E37" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F37" s="7">
+        <f t="shared" si="0"/>
+        <v>23.759999999999998</v>
+      </c>
+      <c r="G37" s="7">
+        <f t="shared" si="1"/>
+        <v>26.4</v>
+      </c>
+      <c r="H37" s="7">
+        <f t="shared" si="2"/>
+        <v>35.64</v>
+      </c>
+      <c r="I37" s="7">
+        <f t="shared" si="2"/>
+        <v>39.599999999999994</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A38" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="C38" s="5">
+        <v>20</v>
+      </c>
+      <c r="D38" s="5">
+        <v>25</v>
+      </c>
+      <c r="E38" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F38" s="7">
+        <f t="shared" si="0"/>
+        <v>26.4</v>
+      </c>
+      <c r="G38" s="7">
+        <f t="shared" si="1"/>
+        <v>33</v>
+      </c>
+      <c r="H38" s="7">
+        <f t="shared" si="2"/>
+        <v>39.599999999999994</v>
+      </c>
+      <c r="I38" s="7">
+        <f t="shared" si="2"/>
+        <v>49.5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A39" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="C39" s="5">
+        <v>20</v>
+      </c>
+      <c r="D39" s="5">
+        <v>25</v>
+      </c>
+      <c r="E39" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F39" s="7">
+        <f t="shared" si="0"/>
+        <v>26.4</v>
+      </c>
+      <c r="G39" s="7">
+        <f t="shared" si="1"/>
+        <v>33</v>
+      </c>
+      <c r="H39" s="7">
+        <f t="shared" si="2"/>
+        <v>39.599999999999994</v>
+      </c>
+      <c r="I39" s="7">
+        <f t="shared" si="2"/>
+        <v>49.5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A40" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="C40" s="5">
+        <v>20</v>
+      </c>
+      <c r="D40" s="5">
+        <v>25</v>
+      </c>
+      <c r="E40" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F40" s="7">
+        <f t="shared" si="0"/>
+        <v>26.4</v>
+      </c>
+      <c r="G40" s="7">
+        <f t="shared" si="1"/>
+        <v>33</v>
+      </c>
+      <c r="H40" s="7">
+        <f t="shared" si="2"/>
+        <v>39.599999999999994</v>
+      </c>
+      <c r="I40" s="7">
+        <f t="shared" si="2"/>
+        <v>49.5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A41" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C41" s="5">
+        <v>30</v>
+      </c>
+      <c r="D41" s="5">
+        <v>35</v>
+      </c>
+      <c r="E41" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F41" s="7">
+        <f t="shared" si="0"/>
+        <v>40.5</v>
+      </c>
+      <c r="G41" s="7">
+        <f t="shared" si="1"/>
+        <v>47.25</v>
+      </c>
+      <c r="H41" s="7">
+        <f t="shared" si="2"/>
+        <v>60.75</v>
+      </c>
+      <c r="I41" s="7">
+        <f t="shared" si="2"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A42" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="C42" s="5">
+        <v>40</v>
+      </c>
+      <c r="D42" s="5">
+        <v>45</v>
+      </c>
+      <c r="E42" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F42" s="7">
+        <f t="shared" si="0"/>
+        <v>54</v>
+      </c>
+      <c r="G42" s="7">
+        <f t="shared" si="1"/>
+        <v>60.75</v>
+      </c>
+      <c r="H42" s="7">
+        <f t="shared" si="2"/>
+        <v>81</v>
+      </c>
+      <c r="I42" s="7">
+        <f t="shared" si="2"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A43" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="C43" s="5">
+        <v>40</v>
+      </c>
+      <c r="D43" s="5">
+        <v>45</v>
+      </c>
+      <c r="E43" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F43" s="7">
+        <f t="shared" si="0"/>
+        <v>54</v>
+      </c>
+      <c r="G43" s="7">
+        <f t="shared" si="1"/>
+        <v>60.75</v>
+      </c>
+      <c r="H43" s="7">
+        <f t="shared" si="2"/>
+        <v>81</v>
+      </c>
+      <c r="I43" s="7">
+        <f t="shared" si="2"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A44" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="C44" s="5">
+        <v>40</v>
+      </c>
+      <c r="D44" s="5">
+        <v>45</v>
+      </c>
+      <c r="E44" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F44" s="7">
+        <f t="shared" si="0"/>
+        <v>52.8</v>
+      </c>
+      <c r="G44" s="7">
+        <f t="shared" si="1"/>
+        <v>59.4</v>
+      </c>
+      <c r="H44" s="7">
+        <f t="shared" si="2"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I44" s="7">
+        <f t="shared" si="2"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A45" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="C45" s="5">
+        <v>40</v>
+      </c>
+      <c r="D45" s="5">
+        <v>45</v>
+      </c>
+      <c r="E45" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F45" s="7">
+        <f t="shared" si="0"/>
+        <v>52.8</v>
+      </c>
+      <c r="G45" s="7">
+        <f t="shared" si="1"/>
+        <v>59.4</v>
+      </c>
+      <c r="H45" s="7">
+        <f t="shared" si="2"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I45" s="7">
+        <f t="shared" si="2"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A46" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="C46" s="5">
+        <v>40</v>
+      </c>
+      <c r="D46" s="5">
+        <v>45</v>
+      </c>
+      <c r="E46" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F46" s="7">
+        <f t="shared" si="0"/>
+        <v>54</v>
+      </c>
+      <c r="G46" s="7">
+        <f t="shared" si="1"/>
+        <v>60.75</v>
+      </c>
+      <c r="H46" s="7">
+        <f t="shared" si="2"/>
+        <v>81</v>
+      </c>
+      <c r="I46" s="7">
+        <f t="shared" si="2"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A47" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="C47" s="5">
+        <v>40</v>
+      </c>
+      <c r="D47" s="5">
+        <v>45</v>
+      </c>
+      <c r="E47" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F47" s="7">
+        <f t="shared" si="0"/>
+        <v>54</v>
+      </c>
+      <c r="G47" s="7">
+        <f t="shared" si="1"/>
+        <v>60.75</v>
+      </c>
+      <c r="H47" s="7">
+        <f t="shared" si="2"/>
+        <v>81</v>
+      </c>
+      <c r="I47" s="7">
+        <f t="shared" si="2"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A48" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B48" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="C48" s="5">
+        <v>30</v>
+      </c>
+      <c r="D48" s="5">
+        <v>35</v>
+      </c>
+      <c r="E48" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F48" s="7">
+        <f t="shared" si="0"/>
+        <v>40.5</v>
+      </c>
+      <c r="G48" s="7">
+        <f t="shared" si="1"/>
+        <v>47.25</v>
+      </c>
+      <c r="H48" s="7">
+        <f t="shared" si="2"/>
+        <v>60.75</v>
+      </c>
+      <c r="I48" s="7">
+        <f t="shared" si="2"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A49" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B49" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="C49" s="8">
+        <v>25</v>
+      </c>
+      <c r="D49" s="8">
+        <v>30</v>
+      </c>
+      <c r="E49" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F49" s="7">
+        <f t="shared" si="0"/>
+        <v>33.75</v>
+      </c>
+      <c r="G49" s="7">
+        <f t="shared" si="1"/>
+        <v>40.5</v>
+      </c>
+      <c r="H49" s="7">
+        <f t="shared" si="2"/>
+        <v>50.625</v>
+      </c>
+      <c r="I49" s="7">
+        <f t="shared" si="2"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A50" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="C50" s="5">
+        <v>45</v>
+      </c>
+      <c r="D50" s="5">
+        <v>50</v>
+      </c>
+      <c r="E50" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F50" s="7">
+        <f t="shared" si="0"/>
+        <v>60.75</v>
+      </c>
+      <c r="G50" s="7">
+        <f t="shared" si="1"/>
+        <v>67.5</v>
+      </c>
+      <c r="H50" s="7">
+        <f t="shared" si="2"/>
+        <v>91.125</v>
+      </c>
+      <c r="I50" s="7">
+        <f t="shared" si="2"/>
+        <v>101.25</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A51" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="C51" s="5">
+        <v>15</v>
+      </c>
+      <c r="D51" s="5">
+        <v>20</v>
+      </c>
+      <c r="E51" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F51" s="7">
+        <f t="shared" si="0"/>
+        <v>20.25</v>
+      </c>
+      <c r="G51" s="7">
+        <f t="shared" si="1"/>
+        <v>27</v>
+      </c>
+      <c r="H51" s="7">
+        <f t="shared" si="2"/>
+        <v>30.375</v>
+      </c>
+      <c r="I51" s="7">
+        <f t="shared" si="2"/>
+        <v>40.5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A52" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="C52" s="5">
+        <v>20</v>
+      </c>
+      <c r="D52" s="5">
+        <v>25</v>
+      </c>
+      <c r="E52" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F52" s="7">
+        <f t="shared" si="0"/>
+        <v>27</v>
+      </c>
+      <c r="G52" s="7">
+        <f t="shared" si="1"/>
+        <v>33.75</v>
+      </c>
+      <c r="H52" s="7">
+        <f t="shared" si="2"/>
+        <v>40.5</v>
+      </c>
+      <c r="I52" s="7">
+        <f t="shared" si="2"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A53" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="C53" s="5">
+        <v>20</v>
+      </c>
+      <c r="D53" s="5">
+        <v>25</v>
+      </c>
+      <c r="E53" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F53" s="7">
+        <f t="shared" si="0"/>
+        <v>27</v>
+      </c>
+      <c r="G53" s="7">
+        <f t="shared" si="1"/>
+        <v>33.75</v>
+      </c>
+      <c r="H53" s="7">
+        <f t="shared" si="2"/>
+        <v>40.5</v>
+      </c>
+      <c r="I53" s="7">
+        <f t="shared" si="2"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A54" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="C54" s="5">
+        <v>20</v>
+      </c>
+      <c r="D54" s="5">
+        <v>25</v>
+      </c>
+      <c r="E54" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F54" s="7">
+        <f t="shared" si="0"/>
+        <v>27</v>
+      </c>
+      <c r="G54" s="7">
+        <f t="shared" si="1"/>
+        <v>33.75</v>
+      </c>
+      <c r="H54" s="7">
+        <f t="shared" si="2"/>
+        <v>40.5</v>
+      </c>
+      <c r="I54" s="7">
+        <f t="shared" si="2"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A55" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="C55" s="5">
+        <v>20</v>
+      </c>
+      <c r="D55" s="5">
+        <v>25</v>
+      </c>
+      <c r="E55" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F55" s="7">
+        <f t="shared" si="0"/>
+        <v>27</v>
+      </c>
+      <c r="G55" s="7">
+        <f t="shared" si="1"/>
+        <v>33.75</v>
+      </c>
+      <c r="H55" s="7">
+        <f t="shared" si="2"/>
+        <v>40.5</v>
+      </c>
+      <c r="I55" s="7">
+        <f t="shared" si="2"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A56" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="C56" s="5">
+        <v>25</v>
+      </c>
+      <c r="D56" s="5">
+        <v>30</v>
+      </c>
+      <c r="E56" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F56" s="7">
+        <f t="shared" si="0"/>
+        <v>33.75</v>
+      </c>
+      <c r="G56" s="7">
+        <f t="shared" si="1"/>
+        <v>40.5</v>
+      </c>
+      <c r="H56" s="7">
+        <f t="shared" si="2"/>
+        <v>50.625</v>
+      </c>
+      <c r="I56" s="7">
+        <f t="shared" si="2"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A57" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="C57" s="5">
+        <v>30</v>
+      </c>
+      <c r="D57" s="5">
+        <v>35</v>
+      </c>
+      <c r="E57" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F57" s="7">
+        <f t="shared" si="0"/>
+        <v>39.6</v>
+      </c>
+      <c r="G57" s="7">
+        <f t="shared" si="1"/>
+        <v>46.2</v>
+      </c>
+      <c r="H57" s="7">
+        <f t="shared" si="2"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I57" s="7">
+        <f t="shared" si="2"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A58" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="C58" s="5">
+        <v>20</v>
+      </c>
+      <c r="D58" s="5">
+        <v>25</v>
+      </c>
+      <c r="E58" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F58" s="7">
+        <f t="shared" si="0"/>
+        <v>26.4</v>
+      </c>
+      <c r="G58" s="7">
+        <f t="shared" si="1"/>
+        <v>33</v>
+      </c>
+      <c r="H58" s="7">
+        <f t="shared" si="2"/>
+        <v>39.599999999999994</v>
+      </c>
+      <c r="I58" s="7">
+        <f t="shared" si="2"/>
+        <v>49.5</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A59" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="C59" s="5">
+        <v>30</v>
+      </c>
+      <c r="D59" s="5">
+        <v>35</v>
+      </c>
+      <c r="E59" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F59" s="7">
+        <f t="shared" si="0"/>
+        <v>39.6</v>
+      </c>
+      <c r="G59" s="7">
+        <f t="shared" si="1"/>
+        <v>46.2</v>
+      </c>
+      <c r="H59" s="7">
+        <f t="shared" si="2"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I59" s="7">
+        <f t="shared" si="2"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A60" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C60" s="5">
+        <v>20</v>
+      </c>
+      <c r="D60" s="5">
+        <v>25</v>
+      </c>
+      <c r="E60" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F60" s="7">
+        <f t="shared" si="0"/>
+        <v>26.4</v>
+      </c>
+      <c r="G60" s="7">
+        <f t="shared" si="1"/>
+        <v>33</v>
+      </c>
+      <c r="H60" s="7">
+        <f t="shared" si="2"/>
+        <v>39.599999999999994</v>
+      </c>
+      <c r="I60" s="7">
+        <f t="shared" si="2"/>
+        <v>49.5</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A61" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B61" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="C61" s="5">
+        <v>25</v>
+      </c>
+      <c r="D61" s="5">
+        <v>30</v>
+      </c>
+      <c r="E61" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F61" s="7">
+        <f t="shared" si="0"/>
+        <v>33</v>
+      </c>
+      <c r="G61" s="7">
+        <f t="shared" si="1"/>
+        <v>39.6</v>
+      </c>
+      <c r="H61" s="7">
+        <f t="shared" si="2"/>
+        <v>49.5</v>
+      </c>
+      <c r="I61" s="7">
+        <f t="shared" si="2"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A62" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="C62" s="5">
+        <v>30</v>
+      </c>
+      <c r="D62" s="5">
+        <v>35</v>
+      </c>
+      <c r="E62" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F62" s="7">
+        <f t="shared" si="0"/>
+        <v>39.6</v>
+      </c>
+      <c r="G62" s="7">
+        <f t="shared" si="1"/>
+        <v>46.2</v>
+      </c>
+      <c r="H62" s="7">
+        <f t="shared" si="2"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I62" s="7">
+        <f t="shared" si="2"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A63" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B63" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="C63" s="5">
+        <v>55</v>
+      </c>
+      <c r="D63" s="5">
+        <v>65</v>
+      </c>
+      <c r="E63" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F63" s="7">
+        <f t="shared" si="0"/>
+        <v>72.599999999999994</v>
+      </c>
+      <c r="G63" s="7">
+        <f t="shared" si="1"/>
+        <v>85.8</v>
+      </c>
+      <c r="H63" s="7">
+        <f t="shared" si="2"/>
+        <v>108.89999999999999</v>
+      </c>
+      <c r="I63" s="7">
+        <f t="shared" si="2"/>
+        <v>128.69999999999999</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A64" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="C64" s="5">
+        <v>30</v>
+      </c>
+      <c r="D64" s="5">
+        <v>35</v>
+      </c>
+      <c r="E64" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F64" s="7">
+        <f t="shared" si="0"/>
+        <v>40.5</v>
+      </c>
+      <c r="G64" s="7">
+        <f t="shared" si="1"/>
+        <v>47.25</v>
+      </c>
+      <c r="H64" s="7">
+        <f t="shared" si="2"/>
+        <v>60.75</v>
+      </c>
+      <c r="I64" s="7">
+        <f t="shared" si="2"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A65" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B65" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="C65" s="5">
+        <v>35</v>
+      </c>
+      <c r="D65" s="5">
+        <v>40</v>
+      </c>
+      <c r="E65" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F65" s="7">
+        <f t="shared" si="0"/>
+        <v>47.25</v>
+      </c>
+      <c r="G65" s="7">
+        <f t="shared" si="1"/>
+        <v>54</v>
+      </c>
+      <c r="H65" s="7">
+        <f t="shared" si="2"/>
+        <v>70.875</v>
+      </c>
+      <c r="I65" s="7">
+        <f t="shared" si="2"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A66" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B66" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="C66" s="5">
+        <v>25</v>
+      </c>
+      <c r="D66" s="5">
+        <v>30</v>
+      </c>
+      <c r="E66" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F66" s="7">
+        <f t="shared" si="0"/>
+        <v>33</v>
+      </c>
+      <c r="G66" s="7">
+        <f t="shared" si="1"/>
+        <v>39.6</v>
+      </c>
+      <c r="H66" s="7">
+        <f t="shared" si="2"/>
+        <v>49.5</v>
+      </c>
+      <c r="I66" s="7">
+        <f t="shared" si="2"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A67" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B67" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="C67" s="5">
+        <v>40</v>
+      </c>
+      <c r="D67" s="5">
+        <v>45</v>
+      </c>
+      <c r="E67" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F67" s="7">
+        <f t="shared" si="0"/>
+        <v>52.8</v>
+      </c>
+      <c r="G67" s="7">
+        <f t="shared" si="1"/>
+        <v>59.4</v>
+      </c>
+      <c r="H67" s="7">
+        <f t="shared" si="2"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I67" s="7">
+        <f t="shared" si="2"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A68" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="C68" s="5">
+        <v>45</v>
+      </c>
+      <c r="D68" s="5">
+        <v>50</v>
+      </c>
+      <c r="E68" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F68" s="7">
+        <f t="shared" ref="F68:F131" si="3">C68+(C68*E68)</f>
+        <v>59.4</v>
+      </c>
+      <c r="G68" s="7">
+        <f t="shared" ref="G68:G131" si="4">D68+(D68*E68)</f>
+        <v>66</v>
+      </c>
+      <c r="H68" s="7">
+        <f t="shared" ref="H68:I131" si="5">F68*1.5</f>
+        <v>89.1</v>
+      </c>
+      <c r="I68" s="7">
+        <f t="shared" si="5"/>
+        <v>99</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A69" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="C69" s="5">
+        <v>45</v>
+      </c>
+      <c r="D69" s="5">
+        <v>50</v>
+      </c>
+      <c r="E69" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F69" s="7">
+        <f t="shared" si="3"/>
+        <v>59.4</v>
+      </c>
+      <c r="G69" s="7">
+        <f t="shared" si="4"/>
+        <v>66</v>
+      </c>
+      <c r="H69" s="7">
+        <f t="shared" si="5"/>
+        <v>89.1</v>
+      </c>
+      <c r="I69" s="7">
+        <f t="shared" si="5"/>
+        <v>99</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A70" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B70" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="C70" s="5">
+        <v>45</v>
+      </c>
+      <c r="D70" s="5">
+        <v>50</v>
+      </c>
+      <c r="E70" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F70" s="7">
+        <f t="shared" si="3"/>
+        <v>59.4</v>
+      </c>
+      <c r="G70" s="7">
+        <f t="shared" si="4"/>
+        <v>66</v>
+      </c>
+      <c r="H70" s="7">
+        <f t="shared" si="5"/>
+        <v>89.1</v>
+      </c>
+      <c r="I70" s="7">
+        <f t="shared" si="5"/>
+        <v>99</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A71" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="C71" s="5">
+        <v>40</v>
+      </c>
+      <c r="D71" s="5">
+        <v>45</v>
+      </c>
+      <c r="E71" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F71" s="7">
+        <f t="shared" si="3"/>
+        <v>54</v>
+      </c>
+      <c r="G71" s="7">
+        <f t="shared" si="4"/>
+        <v>60.75</v>
+      </c>
+      <c r="H71" s="7">
+        <f t="shared" si="5"/>
+        <v>81</v>
+      </c>
+      <c r="I71" s="7">
+        <f t="shared" si="5"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A72" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B72" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="C72" s="5">
+        <v>35</v>
+      </c>
+      <c r="D72" s="5">
+        <v>40</v>
+      </c>
+      <c r="E72" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F72" s="7">
+        <f t="shared" si="3"/>
+        <v>46.2</v>
+      </c>
+      <c r="G72" s="7">
+        <f t="shared" si="4"/>
+        <v>52.8</v>
+      </c>
+      <c r="H72" s="7">
+        <f t="shared" si="5"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I72" s="7">
+        <f t="shared" si="5"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A73" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B73" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="C73" s="5">
+        <v>40</v>
+      </c>
+      <c r="D73" s="5">
+        <v>45</v>
+      </c>
+      <c r="E73" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F73" s="7">
+        <f t="shared" si="3"/>
+        <v>52.8</v>
+      </c>
+      <c r="G73" s="7">
+        <f t="shared" si="4"/>
+        <v>59.4</v>
+      </c>
+      <c r="H73" s="7">
+        <f t="shared" si="5"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I73" s="7">
+        <f t="shared" si="5"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A74" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="C74" s="5">
+        <v>40</v>
+      </c>
+      <c r="D74" s="5">
+        <v>45</v>
+      </c>
+      <c r="E74" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F74" s="7">
+        <f t="shared" si="3"/>
+        <v>52.8</v>
+      </c>
+      <c r="G74" s="7">
+        <f t="shared" si="4"/>
+        <v>59.4</v>
+      </c>
+      <c r="H74" s="7">
+        <f t="shared" si="5"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I74" s="7">
+        <f t="shared" si="5"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A75" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="C75" s="5">
+        <v>20</v>
+      </c>
+      <c r="D75" s="5">
+        <v>25</v>
+      </c>
+      <c r="E75" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F75" s="7">
+        <f t="shared" si="3"/>
+        <v>27</v>
+      </c>
+      <c r="G75" s="7">
+        <f t="shared" si="4"/>
+        <v>33.75</v>
+      </c>
+      <c r="H75" s="7">
+        <f t="shared" si="5"/>
+        <v>40.5</v>
+      </c>
+      <c r="I75" s="7">
+        <f t="shared" si="5"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A76" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="C76" s="5">
+        <v>15</v>
+      </c>
+      <c r="D76" s="5">
+        <v>20</v>
+      </c>
+      <c r="E76" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F76" s="7">
+        <f t="shared" si="3"/>
+        <v>20.25</v>
+      </c>
+      <c r="G76" s="7">
+        <f t="shared" si="4"/>
+        <v>27</v>
+      </c>
+      <c r="H76" s="7">
+        <f t="shared" si="5"/>
+        <v>30.375</v>
+      </c>
+      <c r="I76" s="7">
+        <f t="shared" si="5"/>
+        <v>40.5</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A77" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="C77" s="5">
+        <v>30</v>
+      </c>
+      <c r="D77" s="5">
+        <v>35</v>
+      </c>
+      <c r="E77" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F77" s="7">
+        <f t="shared" si="3"/>
+        <v>40.5</v>
+      </c>
+      <c r="G77" s="7">
+        <f t="shared" si="4"/>
+        <v>47.25</v>
+      </c>
+      <c r="H77" s="7">
+        <f t="shared" si="5"/>
+        <v>60.75</v>
+      </c>
+      <c r="I77" s="7">
+        <f t="shared" si="5"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A78" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="C78" s="5">
+        <v>25</v>
+      </c>
+      <c r="D78" s="5">
+        <v>30</v>
+      </c>
+      <c r="E78" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F78" s="7">
+        <f t="shared" si="3"/>
+        <v>33.75</v>
+      </c>
+      <c r="G78" s="7">
+        <f t="shared" si="4"/>
+        <v>40.5</v>
+      </c>
+      <c r="H78" s="7">
+        <f t="shared" si="5"/>
+        <v>50.625</v>
+      </c>
+      <c r="I78" s="7">
+        <f t="shared" si="5"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A79" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B79" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="C79" s="5">
+        <v>20</v>
+      </c>
+      <c r="D79" s="5">
+        <v>25</v>
+      </c>
+      <c r="E79" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F79" s="7">
+        <f t="shared" si="3"/>
+        <v>27</v>
+      </c>
+      <c r="G79" s="7">
+        <f t="shared" si="4"/>
+        <v>33.75</v>
+      </c>
+      <c r="H79" s="7">
+        <f t="shared" si="5"/>
+        <v>40.5</v>
+      </c>
+      <c r="I79" s="7">
+        <f t="shared" si="5"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A80" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="C80" s="5">
+        <v>25</v>
+      </c>
+      <c r="D80" s="5">
+        <v>30</v>
+      </c>
+      <c r="E80" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F80" s="7">
+        <f t="shared" si="3"/>
+        <v>33.75</v>
+      </c>
+      <c r="G80" s="7">
+        <f t="shared" si="4"/>
+        <v>40.5</v>
+      </c>
+      <c r="H80" s="7">
+        <f t="shared" si="5"/>
+        <v>50.625</v>
+      </c>
+      <c r="I80" s="7">
+        <f t="shared" si="5"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A81" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B81" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="C81" s="5">
+        <v>30</v>
+      </c>
+      <c r="D81" s="5">
+        <v>35</v>
+      </c>
+      <c r="E81" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F81" s="7">
+        <f t="shared" si="3"/>
+        <v>40.5</v>
+      </c>
+      <c r="G81" s="7">
+        <f t="shared" si="4"/>
+        <v>47.25</v>
+      </c>
+      <c r="H81" s="7">
+        <f t="shared" si="5"/>
+        <v>60.75</v>
+      </c>
+      <c r="I81" s="7">
+        <f t="shared" si="5"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A82" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B82" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="C82" s="5">
+        <v>30</v>
+      </c>
+      <c r="D82" s="5">
+        <v>35</v>
+      </c>
+      <c r="E82" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F82" s="7">
+        <f t="shared" si="3"/>
+        <v>40.5</v>
+      </c>
+      <c r="G82" s="7">
+        <f t="shared" si="4"/>
+        <v>47.25</v>
+      </c>
+      <c r="H82" s="7">
+        <f t="shared" si="5"/>
+        <v>60.75</v>
+      </c>
+      <c r="I82" s="7">
+        <f t="shared" si="5"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A83" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B83" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="C83" s="5">
+        <v>15</v>
+      </c>
+      <c r="D83" s="5">
+        <v>20</v>
+      </c>
+      <c r="E83" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F83" s="7">
+        <f t="shared" si="3"/>
+        <v>20.25</v>
+      </c>
+      <c r="G83" s="7">
+        <f t="shared" si="4"/>
+        <v>27</v>
+      </c>
+      <c r="H83" s="7">
+        <f t="shared" si="5"/>
+        <v>30.375</v>
+      </c>
+      <c r="I83" s="7">
+        <f t="shared" si="5"/>
+        <v>40.5</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A84" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B84" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="C84" s="5">
+        <v>25</v>
+      </c>
+      <c r="D84" s="5">
+        <v>30</v>
+      </c>
+      <c r="E84" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F84" s="7">
+        <f t="shared" si="3"/>
+        <v>33.75</v>
+      </c>
+      <c r="G84" s="7">
+        <f t="shared" si="4"/>
+        <v>40.5</v>
+      </c>
+      <c r="H84" s="7">
+        <f t="shared" si="5"/>
+        <v>50.625</v>
+      </c>
+      <c r="I84" s="7">
+        <f t="shared" si="5"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A85" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B85" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="C85" s="5">
+        <v>30</v>
+      </c>
+      <c r="D85" s="5">
+        <v>35</v>
+      </c>
+      <c r="E85" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F85" s="7">
+        <f t="shared" si="3"/>
+        <v>39.6</v>
+      </c>
+      <c r="G85" s="7">
+        <f t="shared" si="4"/>
+        <v>46.2</v>
+      </c>
+      <c r="H85" s="7">
+        <f t="shared" si="5"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I85" s="7">
+        <f t="shared" si="5"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A86" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B86" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="C86" s="5">
+        <v>25</v>
+      </c>
+      <c r="D86" s="5">
+        <v>30</v>
+      </c>
+      <c r="E86" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F86" s="7">
+        <f t="shared" si="3"/>
+        <v>33.75</v>
+      </c>
+      <c r="G86" s="7">
+        <f t="shared" si="4"/>
+        <v>40.5</v>
+      </c>
+      <c r="H86" s="7">
+        <f t="shared" si="5"/>
+        <v>50.625</v>
+      </c>
+      <c r="I86" s="7">
+        <f t="shared" si="5"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A87" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B87" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="C87" s="5">
+        <v>25</v>
+      </c>
+      <c r="D87" s="5">
+        <v>30</v>
+      </c>
+      <c r="E87" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F87" s="7">
+        <f t="shared" si="3"/>
+        <v>33.75</v>
+      </c>
+      <c r="G87" s="7">
+        <f t="shared" si="4"/>
+        <v>40.5</v>
+      </c>
+      <c r="H87" s="7">
+        <f t="shared" si="5"/>
+        <v>50.625</v>
+      </c>
+      <c r="I87" s="7">
+        <f t="shared" si="5"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A88" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B88" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="C88" s="5">
+        <v>30</v>
+      </c>
+      <c r="D88" s="5">
+        <v>35</v>
+      </c>
+      <c r="E88" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F88" s="7">
+        <f t="shared" si="3"/>
+        <v>39.6</v>
+      </c>
+      <c r="G88" s="7">
+        <f t="shared" si="4"/>
+        <v>46.2</v>
+      </c>
+      <c r="H88" s="7">
+        <f t="shared" si="5"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I88" s="7">
+        <f t="shared" si="5"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A89" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B89" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="C89" s="5">
+        <v>30</v>
+      </c>
+      <c r="D89" s="5">
+        <v>35</v>
+      </c>
+      <c r="E89" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F89" s="7">
+        <f t="shared" si="3"/>
+        <v>39.6</v>
+      </c>
+      <c r="G89" s="7">
+        <f t="shared" si="4"/>
+        <v>46.2</v>
+      </c>
+      <c r="H89" s="7">
+        <f t="shared" si="5"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I89" s="7">
+        <f t="shared" si="5"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A90" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B90" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="C90" s="5">
+        <v>35</v>
+      </c>
+      <c r="D90" s="5">
+        <v>40</v>
+      </c>
+      <c r="E90" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F90" s="7">
+        <f t="shared" si="3"/>
+        <v>46.2</v>
+      </c>
+      <c r="G90" s="7">
+        <f t="shared" si="4"/>
+        <v>52.8</v>
+      </c>
+      <c r="H90" s="7">
+        <f t="shared" si="5"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I90" s="7">
+        <f t="shared" si="5"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A91" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B91" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C91" s="5">
+        <v>40</v>
+      </c>
+      <c r="D91" s="5">
+        <v>45</v>
+      </c>
+      <c r="E91" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F91" s="7">
+        <f t="shared" si="3"/>
+        <v>52.8</v>
+      </c>
+      <c r="G91" s="7">
+        <f t="shared" si="4"/>
+        <v>59.4</v>
+      </c>
+      <c r="H91" s="7">
+        <f t="shared" si="5"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I91" s="7">
+        <f t="shared" si="5"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A92" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B92" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="C92" s="5">
+        <v>40</v>
+      </c>
+      <c r="D92" s="5">
+        <v>45</v>
+      </c>
+      <c r="E92" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F92" s="7">
+        <f t="shared" si="3"/>
+        <v>52.8</v>
+      </c>
+      <c r="G92" s="7">
+        <f t="shared" si="4"/>
+        <v>59.4</v>
+      </c>
+      <c r="H92" s="7">
+        <f t="shared" si="5"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I92" s="7">
+        <f t="shared" si="5"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A93" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B93" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="C93" s="5">
+        <v>45</v>
+      </c>
+      <c r="D93" s="5">
+        <v>50</v>
+      </c>
+      <c r="E93" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F93" s="7">
+        <f t="shared" si="3"/>
+        <v>59.4</v>
+      </c>
+      <c r="G93" s="7">
+        <f t="shared" si="4"/>
+        <v>66</v>
+      </c>
+      <c r="H93" s="7">
+        <f t="shared" si="5"/>
+        <v>89.1</v>
+      </c>
+      <c r="I93" s="7">
+        <f t="shared" si="5"/>
+        <v>99</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A94" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B94" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="C94" s="5">
+        <v>25</v>
+      </c>
+      <c r="D94" s="5">
+        <v>30</v>
+      </c>
+      <c r="E94" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F94" s="7">
+        <f t="shared" si="3"/>
+        <v>33.75</v>
+      </c>
+      <c r="G94" s="7">
+        <f t="shared" si="4"/>
+        <v>40.5</v>
+      </c>
+      <c r="H94" s="7">
+        <f t="shared" si="5"/>
+        <v>50.625</v>
+      </c>
+      <c r="I94" s="7">
+        <f t="shared" si="5"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A95" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B95" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="C95" s="5">
+        <v>30</v>
+      </c>
+      <c r="D95" s="5">
+        <v>35</v>
+      </c>
+      <c r="E95" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F95" s="7">
+        <f t="shared" si="3"/>
+        <v>40.5</v>
+      </c>
+      <c r="G95" s="7">
+        <f t="shared" si="4"/>
+        <v>47.25</v>
+      </c>
+      <c r="H95" s="7">
+        <f t="shared" si="5"/>
+        <v>60.75</v>
+      </c>
+      <c r="I95" s="7">
+        <f t="shared" si="5"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A96" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B96" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="C96" s="5">
+        <v>16</v>
+      </c>
+      <c r="D96" s="5">
+        <v>20</v>
+      </c>
+      <c r="E96" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F96" s="7">
+        <f t="shared" si="3"/>
+        <v>21.6</v>
+      </c>
+      <c r="G96" s="7">
+        <f t="shared" si="4"/>
+        <v>27</v>
+      </c>
+      <c r="H96" s="7">
+        <f t="shared" si="5"/>
+        <v>32.400000000000006</v>
+      </c>
+      <c r="I96" s="7">
+        <f t="shared" si="5"/>
+        <v>40.5</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A97" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B97" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="C97" s="5">
+        <v>15</v>
+      </c>
+      <c r="D97" s="5">
+        <v>20</v>
+      </c>
+      <c r="E97" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F97" s="7">
+        <f t="shared" si="3"/>
+        <v>20.25</v>
+      </c>
+      <c r="G97" s="7">
+        <f t="shared" si="4"/>
+        <v>27</v>
+      </c>
+      <c r="H97" s="7">
+        <f t="shared" si="5"/>
+        <v>30.375</v>
+      </c>
+      <c r="I97" s="7">
+        <f t="shared" si="5"/>
+        <v>40.5</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A98" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B98" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="C98" s="5">
+        <v>20</v>
+      </c>
+      <c r="D98" s="5">
+        <v>25</v>
+      </c>
+      <c r="E98" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F98" s="7">
+        <f t="shared" si="3"/>
+        <v>27</v>
+      </c>
+      <c r="G98" s="7">
+        <f t="shared" si="4"/>
+        <v>33.75</v>
+      </c>
+      <c r="H98" s="7">
+        <f t="shared" si="5"/>
+        <v>40.5</v>
+      </c>
+      <c r="I98" s="7">
+        <f t="shared" si="5"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A99" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B99" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="C99" s="5">
+        <v>20</v>
+      </c>
+      <c r="D99" s="5">
+        <v>25</v>
+      </c>
+      <c r="E99" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F99" s="7">
+        <f t="shared" si="3"/>
+        <v>27</v>
+      </c>
+      <c r="G99" s="7">
+        <f t="shared" si="4"/>
+        <v>33.75</v>
+      </c>
+      <c r="H99" s="7">
+        <f t="shared" si="5"/>
+        <v>40.5</v>
+      </c>
+      <c r="I99" s="7">
+        <f t="shared" si="5"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A100" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B100" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="C100" s="5">
+        <v>25</v>
+      </c>
+      <c r="D100" s="5">
+        <v>30</v>
+      </c>
+      <c r="E100" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F100" s="7">
+        <f t="shared" si="3"/>
+        <v>33.75</v>
+      </c>
+      <c r="G100" s="7">
+        <f t="shared" si="4"/>
+        <v>40.5</v>
+      </c>
+      <c r="H100" s="7">
+        <f t="shared" si="5"/>
+        <v>50.625</v>
+      </c>
+      <c r="I100" s="7">
+        <f t="shared" si="5"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A101" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B101" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="C101" s="5">
+        <v>25</v>
+      </c>
+      <c r="D101" s="5">
+        <v>30</v>
+      </c>
+      <c r="E101" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F101" s="7">
+        <f t="shared" si="3"/>
+        <v>33</v>
+      </c>
+      <c r="G101" s="7">
+        <f t="shared" si="4"/>
+        <v>39.6</v>
+      </c>
+      <c r="H101" s="7">
+        <f t="shared" si="5"/>
+        <v>49.5</v>
+      </c>
+      <c r="I101" s="7">
+        <f t="shared" si="5"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A102" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B102" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="C102" s="5">
+        <v>25</v>
+      </c>
+      <c r="D102" s="5">
+        <v>30</v>
+      </c>
+      <c r="E102" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F102" s="7">
+        <f t="shared" si="3"/>
+        <v>33.75</v>
+      </c>
+      <c r="G102" s="7">
+        <f t="shared" si="4"/>
+        <v>40.5</v>
+      </c>
+      <c r="H102" s="7">
+        <f t="shared" si="5"/>
+        <v>50.625</v>
+      </c>
+      <c r="I102" s="7">
+        <f t="shared" si="5"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A103" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B103" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="C103" s="5">
+        <v>28</v>
+      </c>
+      <c r="D103" s="5">
+        <v>32</v>
+      </c>
+      <c r="E103" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F103" s="7">
+        <f t="shared" si="3"/>
+        <v>37.799999999999997</v>
+      </c>
+      <c r="G103" s="7">
+        <f t="shared" si="4"/>
+        <v>43.2</v>
+      </c>
+      <c r="H103" s="7">
+        <f t="shared" si="5"/>
+        <v>56.699999999999996</v>
+      </c>
+      <c r="I103" s="7">
+        <f t="shared" si="5"/>
+        <v>64.800000000000011</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A104" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B104" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="C104" s="5">
+        <v>32</v>
+      </c>
+      <c r="D104" s="5">
+        <v>35</v>
+      </c>
+      <c r="E104" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F104" s="7">
+        <f t="shared" si="3"/>
+        <v>43.2</v>
+      </c>
+      <c r="G104" s="7">
+        <f t="shared" si="4"/>
+        <v>47.25</v>
+      </c>
+      <c r="H104" s="7">
+        <f t="shared" si="5"/>
+        <v>64.800000000000011</v>
+      </c>
+      <c r="I104" s="7">
+        <f t="shared" si="5"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A105" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B105" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="C105" s="5">
+        <v>35</v>
+      </c>
+      <c r="D105" s="5">
+        <v>40</v>
+      </c>
+      <c r="E105" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F105" s="7">
+        <f t="shared" si="3"/>
+        <v>46.2</v>
+      </c>
+      <c r="G105" s="7">
+        <f t="shared" si="4"/>
+        <v>52.8</v>
+      </c>
+      <c r="H105" s="7">
+        <f t="shared" si="5"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I105" s="7">
+        <f t="shared" si="5"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A106" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B106" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="C106" s="5">
+        <v>40</v>
+      </c>
+      <c r="D106" s="5">
+        <v>45</v>
+      </c>
+      <c r="E106" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F106" s="7">
+        <f t="shared" si="3"/>
+        <v>52.8</v>
+      </c>
+      <c r="G106" s="7">
+        <f t="shared" si="4"/>
+        <v>59.4</v>
+      </c>
+      <c r="H106" s="7">
+        <f t="shared" si="5"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I106" s="7">
+        <f t="shared" si="5"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A107" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B107" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="C107" s="5">
+        <v>40</v>
+      </c>
+      <c r="D107" s="5">
+        <v>45</v>
+      </c>
+      <c r="E107" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F107" s="7">
+        <f t="shared" si="3"/>
+        <v>54</v>
+      </c>
+      <c r="G107" s="7">
+        <f t="shared" si="4"/>
+        <v>60.75</v>
+      </c>
+      <c r="H107" s="7">
+        <f t="shared" si="5"/>
+        <v>81</v>
+      </c>
+      <c r="I107" s="7">
+        <f t="shared" si="5"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A108" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B108" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="C108" s="5">
+        <v>40</v>
+      </c>
+      <c r="D108" s="5">
+        <v>45</v>
+      </c>
+      <c r="E108" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F108" s="7">
+        <f t="shared" si="3"/>
+        <v>52.8</v>
+      </c>
+      <c r="G108" s="7">
+        <f t="shared" si="4"/>
+        <v>59.4</v>
+      </c>
+      <c r="H108" s="7">
+        <f t="shared" si="5"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I108" s="7">
+        <f t="shared" si="5"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A109" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B109" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="C109" s="5">
+        <v>50</v>
+      </c>
+      <c r="D109" s="5">
+        <v>55</v>
+      </c>
+      <c r="E109" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F109" s="7">
+        <f t="shared" si="3"/>
+        <v>66</v>
+      </c>
+      <c r="G109" s="7">
+        <f t="shared" si="4"/>
+        <v>72.599999999999994</v>
+      </c>
+      <c r="H109" s="7">
+        <f t="shared" si="5"/>
+        <v>99</v>
+      </c>
+      <c r="I109" s="7">
+        <f t="shared" si="5"/>
+        <v>108.89999999999999</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A110" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B110" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="C110" s="5">
+        <v>45</v>
+      </c>
+      <c r="D110" s="5">
+        <v>50</v>
+      </c>
+      <c r="E110" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F110" s="7">
+        <f t="shared" si="3"/>
+        <v>59.4</v>
+      </c>
+      <c r="G110" s="7">
+        <f t="shared" si="4"/>
+        <v>66</v>
+      </c>
+      <c r="H110" s="7">
+        <f t="shared" si="5"/>
+        <v>89.1</v>
+      </c>
+      <c r="I110" s="7">
+        <f t="shared" si="5"/>
+        <v>99</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A111" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B111" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="C111" s="5">
+        <v>30</v>
+      </c>
+      <c r="D111" s="5">
+        <v>35</v>
+      </c>
+      <c r="E111" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F111" s="7">
+        <f t="shared" si="3"/>
+        <v>39.6</v>
+      </c>
+      <c r="G111" s="7">
+        <f t="shared" si="4"/>
+        <v>46.2</v>
+      </c>
+      <c r="H111" s="7">
+        <f t="shared" si="5"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I111" s="7">
+        <f t="shared" si="5"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A112" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B112" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="C112" s="5">
+        <v>35</v>
+      </c>
+      <c r="D112" s="5">
+        <v>40</v>
+      </c>
+      <c r="E112" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F112" s="7">
+        <f t="shared" si="3"/>
+        <v>46.2</v>
+      </c>
+      <c r="G112" s="7">
+        <f t="shared" si="4"/>
+        <v>52.8</v>
+      </c>
+      <c r="H112" s="7">
+        <f t="shared" si="5"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I112" s="7">
+        <f t="shared" si="5"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A113" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B113" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="C113" s="5">
+        <v>25</v>
+      </c>
+      <c r="D113" s="5">
+        <v>30</v>
+      </c>
+      <c r="E113" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F113" s="7">
+        <f t="shared" si="3"/>
+        <v>33</v>
+      </c>
+      <c r="G113" s="7">
+        <f t="shared" si="4"/>
+        <v>39.6</v>
+      </c>
+      <c r="H113" s="7">
+        <f t="shared" si="5"/>
+        <v>49.5</v>
+      </c>
+      <c r="I113" s="7">
+        <f t="shared" si="5"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A114" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B114" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="C114" s="5">
+        <v>40</v>
+      </c>
+      <c r="D114" s="5">
+        <v>45</v>
+      </c>
+      <c r="E114" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F114" s="7">
+        <f t="shared" si="3"/>
+        <v>54</v>
+      </c>
+      <c r="G114" s="7">
+        <f t="shared" si="4"/>
+        <v>60.75</v>
+      </c>
+      <c r="H114" s="7">
+        <f t="shared" si="5"/>
+        <v>81</v>
+      </c>
+      <c r="I114" s="7">
+        <f t="shared" si="5"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A115" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B115" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="C115" s="5">
+        <v>25</v>
+      </c>
+      <c r="D115" s="5">
+        <v>30</v>
+      </c>
+      <c r="E115" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F115" s="7">
+        <f t="shared" si="3"/>
+        <v>33.75</v>
+      </c>
+      <c r="G115" s="7">
+        <f t="shared" si="4"/>
+        <v>40.5</v>
+      </c>
+      <c r="H115" s="7">
+        <f t="shared" si="5"/>
+        <v>50.625</v>
+      </c>
+      <c r="I115" s="7">
+        <f t="shared" si="5"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A116" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B116" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="C116" s="5">
+        <v>30</v>
+      </c>
+      <c r="D116" s="5">
+        <v>35</v>
+      </c>
+      <c r="E116" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F116" s="7">
+        <f t="shared" si="3"/>
+        <v>40.5</v>
+      </c>
+      <c r="G116" s="7">
+        <f t="shared" si="4"/>
+        <v>47.25</v>
+      </c>
+      <c r="H116" s="7">
+        <f t="shared" si="5"/>
+        <v>60.75</v>
+      </c>
+      <c r="I116" s="7">
+        <f t="shared" si="5"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A117" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B117" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="C117" s="5">
+        <v>35</v>
+      </c>
+      <c r="D117" s="5">
+        <v>40</v>
+      </c>
+      <c r="E117" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F117" s="7">
+        <f t="shared" si="3"/>
+        <v>46.2</v>
+      </c>
+      <c r="G117" s="7">
+        <f t="shared" si="4"/>
+        <v>52.8</v>
+      </c>
+      <c r="H117" s="7">
+        <f t="shared" si="5"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I117" s="7">
+        <f t="shared" si="5"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A118" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B118" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C118" s="5">
+        <v>25</v>
+      </c>
+      <c r="D118" s="5">
+        <v>30</v>
+      </c>
+      <c r="E118" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F118" s="7">
+        <f t="shared" si="3"/>
+        <v>33</v>
+      </c>
+      <c r="G118" s="7">
+        <f t="shared" si="4"/>
+        <v>39.6</v>
+      </c>
+      <c r="H118" s="7">
+        <f t="shared" si="5"/>
+        <v>49.5</v>
+      </c>
+      <c r="I118" s="7">
+        <f t="shared" si="5"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A119" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B119" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="C119" s="5">
+        <v>30</v>
+      </c>
+      <c r="D119" s="5">
+        <v>35</v>
+      </c>
+      <c r="E119" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F119" s="7">
+        <f t="shared" si="3"/>
+        <v>39.6</v>
+      </c>
+      <c r="G119" s="7">
+        <f t="shared" si="4"/>
+        <v>46.2</v>
+      </c>
+      <c r="H119" s="7">
+        <f t="shared" si="5"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I119" s="7">
+        <f t="shared" si="5"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A120" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B120" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="C120" s="5">
+        <v>30</v>
+      </c>
+      <c r="D120" s="5">
+        <v>35</v>
+      </c>
+      <c r="E120" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F120" s="7">
+        <f t="shared" si="3"/>
+        <v>39.6</v>
+      </c>
+      <c r="G120" s="7">
+        <f t="shared" si="4"/>
+        <v>46.2</v>
+      </c>
+      <c r="H120" s="7">
+        <f t="shared" si="5"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I120" s="7">
+        <f t="shared" si="5"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A121" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B121" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="C121" s="5">
+        <v>20</v>
+      </c>
+      <c r="D121" s="5">
+        <v>25</v>
+      </c>
+      <c r="E121" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F121" s="7">
+        <f t="shared" si="3"/>
+        <v>27</v>
+      </c>
+      <c r="G121" s="7">
+        <f t="shared" si="4"/>
+        <v>33.75</v>
+      </c>
+      <c r="H121" s="7">
+        <f t="shared" si="5"/>
+        <v>40.5</v>
+      </c>
+      <c r="I121" s="7">
+        <f t="shared" si="5"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A122" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B122" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="C122" s="5">
+        <v>30</v>
+      </c>
+      <c r="D122" s="5">
+        <v>35</v>
+      </c>
+      <c r="E122" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F122" s="7">
+        <f t="shared" si="3"/>
+        <v>40.5</v>
+      </c>
+      <c r="G122" s="7">
+        <f t="shared" si="4"/>
+        <v>47.25</v>
+      </c>
+      <c r="H122" s="7">
+        <f t="shared" si="5"/>
+        <v>60.75</v>
+      </c>
+      <c r="I122" s="7">
+        <f t="shared" si="5"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A123" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B123" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="C123" s="5">
+        <v>30</v>
+      </c>
+      <c r="D123" s="5">
+        <v>35</v>
+      </c>
+      <c r="E123" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F123" s="7">
+        <f t="shared" si="3"/>
+        <v>40.5</v>
+      </c>
+      <c r="G123" s="7">
+        <f t="shared" si="4"/>
+        <v>47.25</v>
+      </c>
+      <c r="H123" s="7">
+        <f t="shared" si="5"/>
+        <v>60.75</v>
+      </c>
+      <c r="I123" s="7">
+        <f t="shared" si="5"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A124" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B124" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="C124" s="5">
+        <v>35</v>
+      </c>
+      <c r="D124" s="5">
+        <v>40</v>
+      </c>
+      <c r="E124" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F124" s="7">
+        <f t="shared" si="3"/>
+        <v>47.25</v>
+      </c>
+      <c r="G124" s="7">
+        <f t="shared" si="4"/>
+        <v>54</v>
+      </c>
+      <c r="H124" s="7">
+        <f t="shared" si="5"/>
+        <v>70.875</v>
+      </c>
+      <c r="I124" s="7">
+        <f t="shared" si="5"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A125" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B125" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="C125" s="5">
+        <v>30</v>
+      </c>
+      <c r="D125" s="5">
+        <v>35</v>
+      </c>
+      <c r="E125" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F125" s="7">
+        <f t="shared" si="3"/>
+        <v>40.5</v>
+      </c>
+      <c r="G125" s="7">
+        <f t="shared" si="4"/>
+        <v>47.25</v>
+      </c>
+      <c r="H125" s="7">
+        <f t="shared" si="5"/>
+        <v>60.75</v>
+      </c>
+      <c r="I125" s="7">
+        <f t="shared" si="5"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A126" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B126" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="C126" s="5">
+        <v>40</v>
+      </c>
+      <c r="D126" s="5">
+        <v>45</v>
+      </c>
+      <c r="E126" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F126" s="7">
+        <f t="shared" si="3"/>
+        <v>52.8</v>
+      </c>
+      <c r="G126" s="7">
+        <f t="shared" si="4"/>
+        <v>59.4</v>
+      </c>
+      <c r="H126" s="7">
+        <f t="shared" si="5"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I126" s="7">
+        <f t="shared" si="5"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A127" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B127" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="C127" s="5">
+        <v>40</v>
+      </c>
+      <c r="D127" s="5">
+        <v>45</v>
+      </c>
+      <c r="E127" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F127" s="7">
+        <f t="shared" si="3"/>
+        <v>52.8</v>
+      </c>
+      <c r="G127" s="7">
+        <f t="shared" si="4"/>
+        <v>59.4</v>
+      </c>
+      <c r="H127" s="7">
+        <f t="shared" si="5"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I127" s="7">
+        <f t="shared" si="5"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A128" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B128" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="C128" s="5">
+        <v>45</v>
+      </c>
+      <c r="D128" s="5">
+        <v>50</v>
+      </c>
+      <c r="E128" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F128" s="7">
+        <f t="shared" si="3"/>
+        <v>59.4</v>
+      </c>
+      <c r="G128" s="7">
+        <f t="shared" si="4"/>
+        <v>66</v>
+      </c>
+      <c r="H128" s="7">
+        <f t="shared" si="5"/>
+        <v>89.1</v>
+      </c>
+      <c r="I128" s="7">
+        <f t="shared" si="5"/>
+        <v>99</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A129" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B129" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="C129" s="5">
+        <v>35</v>
+      </c>
+      <c r="D129" s="5">
+        <v>40</v>
+      </c>
+      <c r="E129" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F129" s="7">
+        <f t="shared" si="3"/>
+        <v>47.25</v>
+      </c>
+      <c r="G129" s="7">
+        <f t="shared" si="4"/>
+        <v>54</v>
+      </c>
+      <c r="H129" s="7">
+        <f t="shared" si="5"/>
+        <v>70.875</v>
+      </c>
+      <c r="I129" s="7">
+        <f t="shared" si="5"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A130" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B130" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="C130" s="5">
+        <v>25</v>
+      </c>
+      <c r="D130" s="5">
+        <v>30</v>
+      </c>
+      <c r="E130" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F130" s="7">
+        <f t="shared" si="3"/>
+        <v>33.75</v>
+      </c>
+      <c r="G130" s="7">
+        <f t="shared" si="4"/>
+        <v>40.5</v>
+      </c>
+      <c r="H130" s="7">
+        <f t="shared" si="5"/>
+        <v>50.625</v>
+      </c>
+      <c r="I130" s="7">
+        <f t="shared" si="5"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A131" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B131" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="C131" s="5">
+        <v>25</v>
+      </c>
+      <c r="D131" s="5">
+        <v>30</v>
+      </c>
+      <c r="E131" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F131" s="7">
+        <f t="shared" si="3"/>
+        <v>33.75</v>
+      </c>
+      <c r="G131" s="7">
+        <f t="shared" si="4"/>
+        <v>40.5</v>
+      </c>
+      <c r="H131" s="7">
+        <f t="shared" si="5"/>
+        <v>50.625</v>
+      </c>
+      <c r="I131" s="7">
+        <f t="shared" si="5"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A132" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B132" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="C132" s="5">
+        <v>30</v>
+      </c>
+      <c r="D132" s="5">
+        <v>35</v>
+      </c>
+      <c r="E132" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F132" s="7">
+        <f t="shared" ref="F132:F195" si="6">C132+(C132*E132)</f>
+        <v>40.5</v>
+      </c>
+      <c r="G132" s="7">
+        <f t="shared" ref="G132:G195" si="7">D132+(D132*E132)</f>
+        <v>47.25</v>
+      </c>
+      <c r="H132" s="7">
+        <f t="shared" ref="H132:I195" si="8">F132*1.5</f>
+        <v>60.75</v>
+      </c>
+      <c r="I132" s="7">
+        <f t="shared" si="8"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A133" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B133" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="C133" s="5">
+        <v>30</v>
+      </c>
+      <c r="D133" s="5">
+        <v>35</v>
+      </c>
+      <c r="E133" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F133" s="7">
+        <f t="shared" si="6"/>
+        <v>40.5</v>
+      </c>
+      <c r="G133" s="7">
+        <f t="shared" si="7"/>
+        <v>47.25</v>
+      </c>
+      <c r="H133" s="7">
+        <f t="shared" si="8"/>
+        <v>60.75</v>
+      </c>
+      <c r="I133" s="7">
+        <f t="shared" si="8"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A134" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B134" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="C134" s="5">
+        <v>45</v>
+      </c>
+      <c r="D134" s="5">
+        <v>50</v>
+      </c>
+      <c r="E134" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F134" s="7">
+        <f t="shared" si="6"/>
+        <v>60.75</v>
+      </c>
+      <c r="G134" s="7">
+        <f t="shared" si="7"/>
+        <v>67.5</v>
+      </c>
+      <c r="H134" s="7">
+        <f t="shared" si="8"/>
+        <v>91.125</v>
+      </c>
+      <c r="I134" s="7">
+        <f t="shared" si="8"/>
+        <v>101.25</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A135" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B135" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="C135" s="5">
+        <v>40</v>
+      </c>
+      <c r="D135" s="5">
+        <v>45</v>
+      </c>
+      <c r="E135" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F135" s="7">
+        <f t="shared" si="6"/>
+        <v>54</v>
+      </c>
+      <c r="G135" s="7">
+        <f t="shared" si="7"/>
+        <v>60.75</v>
+      </c>
+      <c r="H135" s="7">
+        <f t="shared" si="8"/>
+        <v>81</v>
+      </c>
+      <c r="I135" s="7">
+        <f t="shared" si="8"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A136" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B136" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="C136" s="5">
+        <v>40</v>
+      </c>
+      <c r="D136" s="5">
+        <v>45</v>
+      </c>
+      <c r="E136" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F136" s="7">
+        <f t="shared" si="6"/>
+        <v>54</v>
+      </c>
+      <c r="G136" s="7">
+        <f t="shared" si="7"/>
+        <v>60.75</v>
+      </c>
+      <c r="H136" s="7">
+        <f t="shared" si="8"/>
+        <v>81</v>
+      </c>
+      <c r="I136" s="7">
+        <f t="shared" si="8"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A137" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B137" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="C137" s="5">
+        <v>25</v>
+      </c>
+      <c r="D137" s="5">
+        <v>30</v>
+      </c>
+      <c r="E137" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F137" s="7">
+        <f t="shared" si="6"/>
+        <v>33.75</v>
+      </c>
+      <c r="G137" s="7">
+        <f t="shared" si="7"/>
+        <v>40.5</v>
+      </c>
+      <c r="H137" s="7">
+        <f t="shared" si="8"/>
+        <v>50.625</v>
+      </c>
+      <c r="I137" s="7">
+        <f t="shared" si="8"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A138" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B138" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="C138" s="5">
+        <v>16</v>
+      </c>
+      <c r="D138" s="5">
+        <v>18</v>
+      </c>
+      <c r="E138" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F138" s="7">
+        <f t="shared" si="6"/>
+        <v>21.6</v>
+      </c>
+      <c r="G138" s="7">
+        <f t="shared" si="7"/>
+        <v>24.3</v>
+      </c>
+      <c r="H138" s="7">
+        <f t="shared" si="8"/>
+        <v>32.400000000000006</v>
+      </c>
+      <c r="I138" s="7">
+        <f t="shared" si="8"/>
+        <v>36.450000000000003</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A139" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="B139" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="C139" s="5">
+        <v>18</v>
+      </c>
+      <c r="D139" s="5">
+        <v>22</v>
+      </c>
+      <c r="E139" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F139" s="7">
+        <f t="shared" si="6"/>
+        <v>24.3</v>
+      </c>
+      <c r="G139" s="7">
+        <f t="shared" si="7"/>
+        <v>29.7</v>
+      </c>
+      <c r="H139" s="7">
+        <f t="shared" si="8"/>
+        <v>36.450000000000003</v>
+      </c>
+      <c r="I139" s="7">
+        <f t="shared" si="8"/>
+        <v>44.55</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A140" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="B140" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="C140" s="5">
+        <v>25</v>
+      </c>
+      <c r="D140" s="5">
+        <v>30</v>
+      </c>
+      <c r="E140" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F140" s="7">
+        <f t="shared" si="6"/>
+        <v>33.75</v>
+      </c>
+      <c r="G140" s="7">
+        <f t="shared" si="7"/>
+        <v>40.5</v>
+      </c>
+      <c r="H140" s="7">
+        <f t="shared" si="8"/>
+        <v>50.625</v>
+      </c>
+      <c r="I140" s="7">
+        <f t="shared" si="8"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A141" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="B141" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="C141" s="5">
+        <v>30</v>
+      </c>
+      <c r="D141" s="5">
+        <v>35</v>
+      </c>
+      <c r="E141" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F141" s="7">
+        <f t="shared" si="6"/>
+        <v>40.5</v>
+      </c>
+      <c r="G141" s="7">
+        <f t="shared" si="7"/>
+        <v>47.25</v>
+      </c>
+      <c r="H141" s="7">
+        <f t="shared" si="8"/>
+        <v>60.75</v>
+      </c>
+      <c r="I141" s="7">
+        <f t="shared" si="8"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A142" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="B142" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="C142" s="5">
+        <v>30</v>
+      </c>
+      <c r="D142" s="5">
+        <v>35</v>
+      </c>
+      <c r="E142" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F142" s="7">
+        <f t="shared" si="6"/>
+        <v>40.5</v>
+      </c>
+      <c r="G142" s="7">
+        <f t="shared" si="7"/>
+        <v>47.25</v>
+      </c>
+      <c r="H142" s="7">
+        <f t="shared" si="8"/>
+        <v>60.75</v>
+      </c>
+      <c r="I142" s="7">
+        <f t="shared" si="8"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A143" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="B143" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="C143" s="5">
+        <v>25</v>
+      </c>
+      <c r="D143" s="5">
+        <v>30</v>
+      </c>
+      <c r="E143" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F143" s="7">
+        <f t="shared" si="6"/>
+        <v>33.75</v>
+      </c>
+      <c r="G143" s="7">
+        <f t="shared" si="7"/>
+        <v>40.5</v>
+      </c>
+      <c r="H143" s="7">
+        <f t="shared" si="8"/>
+        <v>50.625</v>
+      </c>
+      <c r="I143" s="7">
+        <f t="shared" si="8"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A144" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="B144" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="C144" s="5">
+        <v>30</v>
+      </c>
+      <c r="D144" s="5">
+        <v>35</v>
+      </c>
+      <c r="E144" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F144" s="7">
+        <f t="shared" si="6"/>
+        <v>40.5</v>
+      </c>
+      <c r="G144" s="7">
+        <f t="shared" si="7"/>
+        <v>47.25</v>
+      </c>
+      <c r="H144" s="7">
+        <f t="shared" si="8"/>
+        <v>60.75</v>
+      </c>
+      <c r="I144" s="7">
+        <f t="shared" si="8"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A145" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="B145" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="C145" s="5">
+        <v>45</v>
+      </c>
+      <c r="D145" s="5">
+        <v>50</v>
+      </c>
+      <c r="E145" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F145" s="7">
+        <f t="shared" si="6"/>
+        <v>60.75</v>
+      </c>
+      <c r="G145" s="7">
+        <f t="shared" si="7"/>
+        <v>67.5</v>
+      </c>
+      <c r="H145" s="7">
+        <f t="shared" si="8"/>
+        <v>91.125</v>
+      </c>
+      <c r="I145" s="7">
+        <f t="shared" si="8"/>
+        <v>101.25</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A146" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="B146" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="C146" s="5">
+        <v>35</v>
+      </c>
+      <c r="D146" s="5">
+        <v>40</v>
+      </c>
+      <c r="E146" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F146" s="7">
+        <f t="shared" si="6"/>
+        <v>47.25</v>
+      </c>
+      <c r="G146" s="7">
+        <f t="shared" si="7"/>
+        <v>54</v>
+      </c>
+      <c r="H146" s="7">
+        <f t="shared" si="8"/>
+        <v>70.875</v>
+      </c>
+      <c r="I146" s="7">
+        <f t="shared" si="8"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A147" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="B147" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="C147" s="5">
+        <v>35</v>
+      </c>
+      <c r="D147" s="5">
+        <v>40</v>
+      </c>
+      <c r="E147" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F147" s="7">
+        <f t="shared" si="6"/>
+        <v>47.25</v>
+      </c>
+      <c r="G147" s="7">
+        <f t="shared" si="7"/>
+        <v>54</v>
+      </c>
+      <c r="H147" s="7">
+        <f t="shared" si="8"/>
+        <v>70.875</v>
+      </c>
+      <c r="I147" s="7">
+        <f t="shared" si="8"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A148" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="B148" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="C148" s="5">
+        <v>25</v>
+      </c>
+      <c r="D148" s="5">
+        <v>30</v>
+      </c>
+      <c r="E148" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F148" s="7">
+        <f t="shared" si="6"/>
+        <v>33.75</v>
+      </c>
+      <c r="G148" s="7">
+        <f t="shared" si="7"/>
+        <v>40.5</v>
+      </c>
+      <c r="H148" s="7">
+        <f t="shared" si="8"/>
+        <v>50.625</v>
+      </c>
+      <c r="I148" s="7">
+        <f t="shared" si="8"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A149" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="B149" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="C149" s="5">
+        <v>45</v>
+      </c>
+      <c r="D149" s="5">
+        <v>50</v>
+      </c>
+      <c r="E149" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F149" s="7">
+        <f t="shared" si="6"/>
+        <v>60.75</v>
+      </c>
+      <c r="G149" s="7">
+        <f t="shared" si="7"/>
+        <v>67.5</v>
+      </c>
+      <c r="H149" s="7">
+        <f t="shared" si="8"/>
+        <v>91.125</v>
+      </c>
+      <c r="I149" s="7">
+        <f t="shared" si="8"/>
+        <v>101.25</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A150" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="B150" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="C150" s="5">
+        <v>20</v>
+      </c>
+      <c r="D150" s="5">
+        <v>25</v>
+      </c>
+      <c r="E150" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F150" s="7">
+        <f t="shared" si="6"/>
+        <v>27</v>
+      </c>
+      <c r="G150" s="7">
+        <f t="shared" si="7"/>
+        <v>33.75</v>
+      </c>
+      <c r="H150" s="7">
+        <f t="shared" si="8"/>
+        <v>40.5</v>
+      </c>
+      <c r="I150" s="7">
+        <f t="shared" si="8"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A151" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="B151" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="C151" s="5">
+        <v>30</v>
+      </c>
+      <c r="D151" s="5">
+        <v>35</v>
+      </c>
+      <c r="E151" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F151" s="7">
+        <f t="shared" si="6"/>
+        <v>40.5</v>
+      </c>
+      <c r="G151" s="7">
+        <f t="shared" si="7"/>
+        <v>47.25</v>
+      </c>
+      <c r="H151" s="7">
+        <f t="shared" si="8"/>
+        <v>60.75</v>
+      </c>
+      <c r="I151" s="7">
+        <f t="shared" si="8"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A152" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="B152" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="C152" s="5">
+        <v>35</v>
+      </c>
+      <c r="D152" s="5">
+        <v>40</v>
+      </c>
+      <c r="E152" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F152" s="7">
+        <f t="shared" si="6"/>
+        <v>47.25</v>
+      </c>
+      <c r="G152" s="7">
+        <f t="shared" si="7"/>
+        <v>54</v>
+      </c>
+      <c r="H152" s="7">
+        <f t="shared" si="8"/>
+        <v>70.875</v>
+      </c>
+      <c r="I152" s="7">
+        <f t="shared" si="8"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A153" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="B153" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="C153" s="5">
+        <v>40</v>
+      </c>
+      <c r="D153" s="5">
+        <v>45</v>
+      </c>
+      <c r="E153" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F153" s="7">
+        <f t="shared" si="6"/>
+        <v>54</v>
+      </c>
+      <c r="G153" s="7">
+        <f t="shared" si="7"/>
+        <v>60.75</v>
+      </c>
+      <c r="H153" s="7">
+        <f t="shared" si="8"/>
+        <v>81</v>
+      </c>
+      <c r="I153" s="7">
+        <f t="shared" si="8"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A154" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B154" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="C154" s="5">
+        <v>40</v>
+      </c>
+      <c r="D154" s="5">
+        <v>45</v>
+      </c>
+      <c r="E154" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F154" s="7">
+        <f t="shared" si="6"/>
+        <v>54</v>
+      </c>
+      <c r="G154" s="7">
+        <f t="shared" si="7"/>
+        <v>60.75</v>
+      </c>
+      <c r="H154" s="7">
+        <f t="shared" si="8"/>
+        <v>81</v>
+      </c>
+      <c r="I154" s="7">
+        <f t="shared" si="8"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A155" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B155" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="C155" s="5">
+        <v>40</v>
+      </c>
+      <c r="D155" s="5">
+        <v>45</v>
+      </c>
+      <c r="E155" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F155" s="7">
+        <f t="shared" si="6"/>
+        <v>54</v>
+      </c>
+      <c r="G155" s="7">
+        <f t="shared" si="7"/>
+        <v>60.75</v>
+      </c>
+      <c r="H155" s="7">
+        <f t="shared" si="8"/>
+        <v>81</v>
+      </c>
+      <c r="I155" s="7">
+        <f t="shared" si="8"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A156" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B156" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="C156" s="5">
+        <v>30</v>
+      </c>
+      <c r="D156" s="5">
+        <v>35</v>
+      </c>
+      <c r="E156" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F156" s="7">
+        <f t="shared" si="6"/>
+        <v>40.5</v>
+      </c>
+      <c r="G156" s="7">
+        <f t="shared" si="7"/>
+        <v>47.25</v>
+      </c>
+      <c r="H156" s="7">
+        <f t="shared" si="8"/>
+        <v>60.75</v>
+      </c>
+      <c r="I156" s="7">
+        <f t="shared" si="8"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A157" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B157" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="C157" s="5">
+        <v>35</v>
+      </c>
+      <c r="D157" s="5">
+        <v>40</v>
+      </c>
+      <c r="E157" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F157" s="7">
+        <f t="shared" si="6"/>
+        <v>47.25</v>
+      </c>
+      <c r="G157" s="7">
+        <f t="shared" si="7"/>
+        <v>54</v>
+      </c>
+      <c r="H157" s="7">
+        <f t="shared" si="8"/>
+        <v>70.875</v>
+      </c>
+      <c r="I157" s="7">
+        <f t="shared" si="8"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A158" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B158" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="C158" s="5">
+        <v>16</v>
+      </c>
+      <c r="D158" s="5">
+        <v>19</v>
+      </c>
+      <c r="E158" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F158" s="7">
+        <f t="shared" si="6"/>
+        <v>21.6</v>
+      </c>
+      <c r="G158" s="7">
+        <f t="shared" si="7"/>
+        <v>25.65</v>
+      </c>
+      <c r="H158" s="7">
+        <f t="shared" si="8"/>
+        <v>32.400000000000006</v>
+      </c>
+      <c r="I158" s="7">
+        <f t="shared" si="8"/>
+        <v>38.474999999999994</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A159" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B159" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="C159" s="5">
+        <v>16</v>
+      </c>
+      <c r="D159" s="5">
+        <v>19</v>
+      </c>
+      <c r="E159" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F159" s="7">
+        <f t="shared" si="6"/>
+        <v>21.6</v>
+      </c>
+      <c r="G159" s="7">
+        <f t="shared" si="7"/>
+        <v>25.65</v>
+      </c>
+      <c r="H159" s="7">
+        <f t="shared" si="8"/>
+        <v>32.400000000000006</v>
+      </c>
+      <c r="I159" s="7">
+        <f t="shared" si="8"/>
+        <v>38.474999999999994</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A160" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B160" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="C160" s="5">
+        <v>16</v>
+      </c>
+      <c r="D160" s="5">
+        <v>19</v>
+      </c>
+      <c r="E160" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F160" s="7">
+        <f t="shared" si="6"/>
+        <v>21.6</v>
+      </c>
+      <c r="G160" s="7">
+        <f t="shared" si="7"/>
+        <v>25.65</v>
+      </c>
+      <c r="H160" s="7">
+        <f t="shared" si="8"/>
+        <v>32.400000000000006</v>
+      </c>
+      <c r="I160" s="7">
+        <f t="shared" si="8"/>
+        <v>38.474999999999994</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A161" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B161" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="C161" s="5">
+        <v>15</v>
+      </c>
+      <c r="D161" s="5">
+        <v>20</v>
+      </c>
+      <c r="E161" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F161" s="7">
+        <f t="shared" si="6"/>
+        <v>20.25</v>
+      </c>
+      <c r="G161" s="7">
+        <f t="shared" si="7"/>
+        <v>27</v>
+      </c>
+      <c r="H161" s="7">
+        <f t="shared" si="8"/>
+        <v>30.375</v>
+      </c>
+      <c r="I161" s="7">
+        <f t="shared" si="8"/>
+        <v>40.5</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A162" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B162" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="C162" s="5">
+        <v>30</v>
+      </c>
+      <c r="D162" s="5">
+        <v>35</v>
+      </c>
+      <c r="E162" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F162" s="7">
+        <f t="shared" si="6"/>
+        <v>40.5</v>
+      </c>
+      <c r="G162" s="7">
+        <f t="shared" si="7"/>
+        <v>47.25</v>
+      </c>
+      <c r="H162" s="7">
+        <f t="shared" si="8"/>
+        <v>60.75</v>
+      </c>
+      <c r="I162" s="7">
+        <f t="shared" si="8"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A163" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B163" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="C163" s="5">
+        <v>30</v>
+      </c>
+      <c r="D163" s="5">
+        <v>35</v>
+      </c>
+      <c r="E163" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F163" s="7">
+        <f t="shared" si="6"/>
+        <v>39.6</v>
+      </c>
+      <c r="G163" s="7">
+        <f t="shared" si="7"/>
+        <v>46.2</v>
+      </c>
+      <c r="H163" s="7">
+        <f t="shared" si="8"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I163" s="7">
+        <f t="shared" si="8"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A164" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B164" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="C164" s="5">
+        <v>35</v>
+      </c>
+      <c r="D164" s="5">
+        <v>40</v>
+      </c>
+      <c r="E164" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F164" s="7">
+        <f t="shared" si="6"/>
+        <v>46.2</v>
+      </c>
+      <c r="G164" s="7">
+        <f t="shared" si="7"/>
+        <v>52.8</v>
+      </c>
+      <c r="H164" s="7">
+        <f t="shared" si="8"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I164" s="7">
+        <f t="shared" si="8"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A165" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B165" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="C165" s="5">
+        <v>45</v>
+      </c>
+      <c r="D165" s="5">
+        <v>50</v>
+      </c>
+      <c r="E165" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F165" s="7">
+        <f t="shared" si="6"/>
+        <v>59.4</v>
+      </c>
+      <c r="G165" s="7">
+        <f t="shared" si="7"/>
+        <v>66</v>
+      </c>
+      <c r="H165" s="7">
+        <f t="shared" si="8"/>
+        <v>89.1</v>
+      </c>
+      <c r="I165" s="7">
+        <f t="shared" si="8"/>
+        <v>99</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A166" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B166" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="C166" s="5">
+        <v>50</v>
+      </c>
+      <c r="D166" s="5">
+        <v>55</v>
+      </c>
+      <c r="E166" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F166" s="7">
+        <f t="shared" si="6"/>
+        <v>66</v>
+      </c>
+      <c r="G166" s="7">
+        <f t="shared" si="7"/>
+        <v>72.599999999999994</v>
+      </c>
+      <c r="H166" s="7">
+        <f t="shared" si="8"/>
+        <v>99</v>
+      </c>
+      <c r="I166" s="7">
+        <f t="shared" si="8"/>
+        <v>108.89999999999999</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A167" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B167" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="C167" s="5">
+        <v>45</v>
+      </c>
+      <c r="D167" s="5">
+        <v>50</v>
+      </c>
+      <c r="E167" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F167" s="7">
+        <f t="shared" si="6"/>
+        <v>59.4</v>
+      </c>
+      <c r="G167" s="7">
+        <f t="shared" si="7"/>
+        <v>66</v>
+      </c>
+      <c r="H167" s="7">
+        <f t="shared" si="8"/>
+        <v>89.1</v>
+      </c>
+      <c r="I167" s="7">
+        <f t="shared" si="8"/>
+        <v>99</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A168" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B168" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="C168" s="5">
+        <v>45</v>
+      </c>
+      <c r="D168" s="5">
+        <v>55</v>
+      </c>
+      <c r="E168" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F168" s="7">
+        <f t="shared" si="6"/>
+        <v>60.75</v>
+      </c>
+      <c r="G168" s="7">
+        <f t="shared" si="7"/>
+        <v>74.25</v>
+      </c>
+      <c r="H168" s="7">
+        <f t="shared" si="8"/>
+        <v>91.125</v>
+      </c>
+      <c r="I168" s="7">
+        <f t="shared" si="8"/>
+        <v>111.375</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A169" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B169" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="C169" s="5">
+        <v>55</v>
+      </c>
+      <c r="D169" s="5">
+        <v>65</v>
+      </c>
+      <c r="E169" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F169" s="7">
+        <f t="shared" si="6"/>
+        <v>74.25</v>
+      </c>
+      <c r="G169" s="7">
+        <f t="shared" si="7"/>
+        <v>87.75</v>
+      </c>
+      <c r="H169" s="7">
+        <f t="shared" si="8"/>
+        <v>111.375</v>
+      </c>
+      <c r="I169" s="7">
+        <f t="shared" si="8"/>
+        <v>131.625</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A170" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B170" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="C170" s="5">
+        <v>90</v>
+      </c>
+      <c r="D170" s="5">
+        <v>110</v>
+      </c>
+      <c r="E170" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F170" s="7">
+        <f t="shared" si="6"/>
+        <v>121.5</v>
+      </c>
+      <c r="G170" s="7">
+        <f t="shared" si="7"/>
+        <v>148.5</v>
+      </c>
+      <c r="H170" s="7">
+        <f t="shared" si="8"/>
+        <v>182.25</v>
+      </c>
+      <c r="I170" s="7">
+        <f t="shared" si="8"/>
+        <v>222.75</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A171" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B171" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="C171" s="5">
+        <v>45</v>
+      </c>
+      <c r="D171" s="5">
+        <v>50</v>
+      </c>
+      <c r="E171" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F171" s="7">
+        <f t="shared" si="6"/>
+        <v>59.4</v>
+      </c>
+      <c r="G171" s="7">
+        <f t="shared" si="7"/>
+        <v>66</v>
+      </c>
+      <c r="H171" s="7">
+        <f t="shared" si="8"/>
+        <v>89.1</v>
+      </c>
+      <c r="I171" s="7">
+        <f t="shared" si="8"/>
+        <v>99</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A172" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B172" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="C172" s="5">
+        <v>45</v>
+      </c>
+      <c r="D172" s="5">
+        <v>50</v>
+      </c>
+      <c r="E172" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F172" s="7">
+        <f t="shared" si="6"/>
+        <v>60.75</v>
+      </c>
+      <c r="G172" s="7">
+        <f t="shared" si="7"/>
+        <v>67.5</v>
+      </c>
+      <c r="H172" s="7">
+        <f t="shared" si="8"/>
+        <v>91.125</v>
+      </c>
+      <c r="I172" s="7">
+        <f t="shared" si="8"/>
+        <v>101.25</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A173" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B173" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="C173" s="5">
+        <v>45</v>
+      </c>
+      <c r="D173" s="5">
+        <v>50</v>
+      </c>
+      <c r="E173" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F173" s="7">
+        <f t="shared" si="6"/>
+        <v>59.4</v>
+      </c>
+      <c r="G173" s="7">
+        <f t="shared" si="7"/>
+        <v>66</v>
+      </c>
+      <c r="H173" s="7">
+        <f t="shared" si="8"/>
+        <v>89.1</v>
+      </c>
+      <c r="I173" s="7">
+        <f t="shared" si="8"/>
+        <v>99</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A174" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B174" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="C174" s="5">
+        <v>45</v>
+      </c>
+      <c r="D174" s="5">
+        <v>50</v>
+      </c>
+      <c r="E174" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F174" s="7">
+        <f t="shared" si="6"/>
+        <v>59.4</v>
+      </c>
+      <c r="G174" s="7">
+        <f t="shared" si="7"/>
+        <v>66</v>
+      </c>
+      <c r="H174" s="7">
+        <f t="shared" si="8"/>
+        <v>89.1</v>
+      </c>
+      <c r="I174" s="7">
+        <f t="shared" si="8"/>
+        <v>99</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A175" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B175" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="C175" s="5">
+        <v>45</v>
+      </c>
+      <c r="D175" s="5">
+        <v>50</v>
+      </c>
+      <c r="E175" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F175" s="7">
+        <f t="shared" si="6"/>
+        <v>60.75</v>
+      </c>
+      <c r="G175" s="7">
+        <f t="shared" si="7"/>
+        <v>67.5</v>
+      </c>
+      <c r="H175" s="7">
+        <f t="shared" si="8"/>
+        <v>91.125</v>
+      </c>
+      <c r="I175" s="7">
+        <f t="shared" si="8"/>
+        <v>101.25</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A176" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B176" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="C176" s="5">
+        <v>45</v>
+      </c>
+      <c r="D176" s="5">
+        <v>50</v>
+      </c>
+      <c r="E176" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F176" s="7">
+        <f t="shared" si="6"/>
+        <v>60.75</v>
+      </c>
+      <c r="G176" s="7">
+        <f t="shared" si="7"/>
+        <v>67.5</v>
+      </c>
+      <c r="H176" s="7">
+        <f t="shared" si="8"/>
+        <v>91.125</v>
+      </c>
+      <c r="I176" s="7">
+        <f t="shared" si="8"/>
+        <v>101.25</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A177" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B177" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="C177" s="5">
+        <v>45</v>
+      </c>
+      <c r="D177" s="5">
+        <v>50</v>
+      </c>
+      <c r="E177" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F177" s="7">
+        <f t="shared" si="6"/>
+        <v>60.75</v>
+      </c>
+      <c r="G177" s="7">
+        <f t="shared" si="7"/>
+        <v>67.5</v>
+      </c>
+      <c r="H177" s="7">
+        <f t="shared" si="8"/>
+        <v>91.125</v>
+      </c>
+      <c r="I177" s="7">
+        <f t="shared" si="8"/>
+        <v>101.25</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A178" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B178" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="C178" s="5">
+        <v>25</v>
+      </c>
+      <c r="D178" s="5">
+        <v>30</v>
+      </c>
+      <c r="E178" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F178" s="7">
+        <f t="shared" si="6"/>
+        <v>33.75</v>
+      </c>
+      <c r="G178" s="7">
+        <f t="shared" si="7"/>
+        <v>40.5</v>
+      </c>
+      <c r="H178" s="7">
+        <f t="shared" si="8"/>
+        <v>50.625</v>
+      </c>
+      <c r="I178" s="7">
+        <f t="shared" si="8"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A179" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B179" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="C179" s="5">
+        <v>25</v>
+      </c>
+      <c r="D179" s="5">
+        <v>30</v>
+      </c>
+      <c r="E179" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F179" s="7">
+        <f t="shared" si="6"/>
+        <v>33.75</v>
+      </c>
+      <c r="G179" s="7">
+        <f t="shared" si="7"/>
+        <v>40.5</v>
+      </c>
+      <c r="H179" s="7">
+        <f t="shared" si="8"/>
+        <v>50.625</v>
+      </c>
+      <c r="I179" s="7">
+        <f t="shared" si="8"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A180" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B180" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="C180" s="5">
+        <v>25</v>
+      </c>
+      <c r="D180" s="5">
+        <v>30</v>
+      </c>
+      <c r="E180" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F180" s="7">
+        <f t="shared" si="6"/>
+        <v>33.75</v>
+      </c>
+      <c r="G180" s="7">
+        <f t="shared" si="7"/>
+        <v>40.5</v>
+      </c>
+      <c r="H180" s="7">
+        <f t="shared" si="8"/>
+        <v>50.625</v>
+      </c>
+      <c r="I180" s="7">
+        <f t="shared" si="8"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A181" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B181" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="C181" s="5">
+        <v>55</v>
+      </c>
+      <c r="D181" s="5">
+        <v>65</v>
+      </c>
+      <c r="E181" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F181" s="7">
+        <f t="shared" si="6"/>
+        <v>74.25</v>
+      </c>
+      <c r="G181" s="7">
+        <f t="shared" si="7"/>
+        <v>87.75</v>
+      </c>
+      <c r="H181" s="7">
+        <f t="shared" si="8"/>
+        <v>111.375</v>
+      </c>
+      <c r="I181" s="7">
+        <f t="shared" si="8"/>
+        <v>131.625</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A182" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B182" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="C182" s="5">
+        <v>25</v>
+      </c>
+      <c r="D182" s="5">
+        <v>30</v>
+      </c>
+      <c r="E182" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F182" s="7">
+        <f t="shared" si="6"/>
+        <v>33</v>
+      </c>
+      <c r="G182" s="7">
+        <f t="shared" si="7"/>
+        <v>39.6</v>
+      </c>
+      <c r="H182" s="7">
+        <f t="shared" si="8"/>
+        <v>49.5</v>
+      </c>
+      <c r="I182" s="7">
+        <f t="shared" si="8"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A183" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B183" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="C183" s="5">
+        <v>30</v>
+      </c>
+      <c r="D183" s="5">
+        <v>35</v>
+      </c>
+      <c r="E183" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F183" s="7">
+        <f t="shared" si="6"/>
+        <v>39.6</v>
+      </c>
+      <c r="G183" s="7">
+        <f t="shared" si="7"/>
+        <v>46.2</v>
+      </c>
+      <c r="H183" s="7">
+        <f t="shared" si="8"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I183" s="7">
+        <f t="shared" si="8"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A184" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B184" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="C184" s="5">
+        <v>30</v>
+      </c>
+      <c r="D184" s="5">
+        <v>35</v>
+      </c>
+      <c r="E184" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F184" s="7">
+        <f t="shared" si="6"/>
+        <v>39.6</v>
+      </c>
+      <c r="G184" s="7">
+        <f t="shared" si="7"/>
+        <v>46.2</v>
+      </c>
+      <c r="H184" s="7">
+        <f t="shared" si="8"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I184" s="7">
+        <f t="shared" si="8"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A185" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B185" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="C185" s="5">
+        <v>30</v>
+      </c>
+      <c r="D185" s="5">
+        <v>35</v>
+      </c>
+      <c r="E185" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F185" s="7">
+        <f t="shared" si="6"/>
+        <v>39.6</v>
+      </c>
+      <c r="G185" s="7">
+        <f t="shared" si="7"/>
+        <v>46.2</v>
+      </c>
+      <c r="H185" s="7">
+        <f t="shared" si="8"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I185" s="7">
+        <f t="shared" si="8"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A186" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B186" s="4" t="s">
+        <v>242</v>
+      </c>
+      <c r="C186" s="5">
+        <v>35</v>
+      </c>
+      <c r="D186" s="5">
+        <v>50</v>
+      </c>
+      <c r="E186" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F186" s="7">
+        <f t="shared" si="6"/>
+        <v>47.25</v>
+      </c>
+      <c r="G186" s="7">
+        <f t="shared" si="7"/>
+        <v>67.5</v>
+      </c>
+      <c r="H186" s="7">
+        <f t="shared" si="8"/>
+        <v>70.875</v>
+      </c>
+      <c r="I186" s="7">
+        <f t="shared" si="8"/>
+        <v>101.25</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A187" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B187" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="C187" s="5">
+        <v>25</v>
+      </c>
+      <c r="D187" s="5">
+        <v>30</v>
+      </c>
+      <c r="E187" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F187" s="7">
+        <f t="shared" si="6"/>
+        <v>33.75</v>
+      </c>
+      <c r="G187" s="7">
+        <f t="shared" si="7"/>
+        <v>40.5</v>
+      </c>
+      <c r="H187" s="7">
+        <f t="shared" si="8"/>
+        <v>50.625</v>
+      </c>
+      <c r="I187" s="7">
+        <f t="shared" si="8"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A188" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B188" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="C188" s="5">
+        <v>25</v>
+      </c>
+      <c r="D188" s="5">
+        <v>30</v>
+      </c>
+      <c r="E188" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F188" s="7">
+        <f t="shared" si="6"/>
+        <v>33.75</v>
+      </c>
+      <c r="G188" s="7">
+        <f t="shared" si="7"/>
+        <v>40.5</v>
+      </c>
+      <c r="H188" s="7">
+        <f t="shared" si="8"/>
+        <v>50.625</v>
+      </c>
+      <c r="I188" s="7">
+        <f t="shared" si="8"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A189" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B189" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="C189" s="5">
+        <v>15</v>
+      </c>
+      <c r="D189" s="5">
+        <v>20</v>
+      </c>
+      <c r="E189" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F189" s="7">
+        <f t="shared" si="6"/>
+        <v>20.25</v>
+      </c>
+      <c r="G189" s="7">
+        <f t="shared" si="7"/>
+        <v>27</v>
+      </c>
+      <c r="H189" s="7">
+        <f t="shared" si="8"/>
+        <v>30.375</v>
+      </c>
+      <c r="I189" s="7">
+        <f t="shared" si="8"/>
+        <v>40.5</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A190" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B190" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="C190" s="5">
+        <v>20</v>
+      </c>
+      <c r="D190" s="5">
+        <v>25</v>
+      </c>
+      <c r="E190" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F190" s="7">
+        <f t="shared" si="6"/>
+        <v>27</v>
+      </c>
+      <c r="G190" s="7">
+        <f t="shared" si="7"/>
+        <v>33.75</v>
+      </c>
+      <c r="H190" s="7">
+        <f t="shared" si="8"/>
+        <v>40.5</v>
+      </c>
+      <c r="I190" s="7">
+        <f t="shared" si="8"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A191" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B191" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="C191" s="5">
+        <v>20</v>
+      </c>
+      <c r="D191" s="5">
+        <v>25</v>
+      </c>
+      <c r="E191" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F191" s="7">
+        <f t="shared" si="6"/>
+        <v>27</v>
+      </c>
+      <c r="G191" s="7">
+        <f t="shared" si="7"/>
+        <v>33.75</v>
+      </c>
+      <c r="H191" s="7">
+        <f t="shared" si="8"/>
+        <v>40.5</v>
+      </c>
+      <c r="I191" s="7">
+        <f t="shared" si="8"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A192" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B192" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="C192" s="5">
+        <v>20</v>
+      </c>
+      <c r="D192" s="5">
+        <v>25</v>
+      </c>
+      <c r="E192" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F192" s="7">
+        <f t="shared" si="6"/>
+        <v>27</v>
+      </c>
+      <c r="G192" s="7">
+        <f t="shared" si="7"/>
+        <v>33.75</v>
+      </c>
+      <c r="H192" s="7">
+        <f t="shared" si="8"/>
+        <v>40.5</v>
+      </c>
+      <c r="I192" s="7">
+        <f t="shared" si="8"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A193" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B193" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="C193" s="5">
+        <v>40</v>
+      </c>
+      <c r="D193" s="5">
+        <v>45</v>
+      </c>
+      <c r="E193" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F193" s="7">
+        <f t="shared" si="6"/>
+        <v>54</v>
+      </c>
+      <c r="G193" s="7">
+        <f t="shared" si="7"/>
+        <v>60.75</v>
+      </c>
+      <c r="H193" s="7">
+        <f t="shared" si="8"/>
+        <v>81</v>
+      </c>
+      <c r="I193" s="7">
+        <f t="shared" si="8"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A194" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B194" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="C194" s="5">
+        <v>30</v>
+      </c>
+      <c r="D194" s="5">
+        <v>35</v>
+      </c>
+      <c r="E194" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F194" s="7">
+        <f t="shared" si="6"/>
+        <v>39.6</v>
+      </c>
+      <c r="G194" s="7">
+        <f t="shared" si="7"/>
+        <v>46.2</v>
+      </c>
+      <c r="H194" s="7">
+        <f t="shared" si="8"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I194" s="7">
+        <f t="shared" si="8"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A195" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B195" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="C195" s="5">
+        <v>35</v>
+      </c>
+      <c r="D195" s="5">
+        <v>40</v>
+      </c>
+      <c r="E195" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F195" s="7">
+        <f t="shared" si="6"/>
+        <v>46.2</v>
+      </c>
+      <c r="G195" s="7">
+        <f t="shared" si="7"/>
+        <v>52.8</v>
+      </c>
+      <c r="H195" s="7">
+        <f t="shared" si="8"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I195" s="7">
+        <f t="shared" si="8"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A196" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B196" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="C196" s="5">
+        <v>35</v>
+      </c>
+      <c r="D196" s="5">
+        <v>40</v>
+      </c>
+      <c r="E196" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F196" s="7">
+        <f t="shared" ref="F196:F259" si="9">C196+(C196*E196)</f>
+        <v>46.2</v>
+      </c>
+      <c r="G196" s="7">
+        <f t="shared" ref="G196:G259" si="10">D196+(D196*E196)</f>
+        <v>52.8</v>
+      </c>
+      <c r="H196" s="7">
+        <f t="shared" ref="H196:I259" si="11">F196*1.5</f>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I196" s="7">
+        <f t="shared" si="11"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A197" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B197" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="C197" s="5">
+        <v>40</v>
+      </c>
+      <c r="D197" s="5">
+        <v>45</v>
+      </c>
+      <c r="E197" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F197" s="7">
+        <f t="shared" si="9"/>
+        <v>52.8</v>
+      </c>
+      <c r="G197" s="7">
+        <f t="shared" si="10"/>
+        <v>59.4</v>
+      </c>
+      <c r="H197" s="7">
+        <f t="shared" si="11"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I197" s="7">
+        <f t="shared" si="11"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A198" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B198" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="C198" s="5">
+        <v>30</v>
+      </c>
+      <c r="D198" s="5">
+        <v>35</v>
+      </c>
+      <c r="E198" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F198" s="7">
+        <f t="shared" si="9"/>
+        <v>39.6</v>
+      </c>
+      <c r="G198" s="7">
+        <f t="shared" si="10"/>
+        <v>46.2</v>
+      </c>
+      <c r="H198" s="7">
+        <f t="shared" si="11"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I198" s="7">
+        <f t="shared" si="11"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A199" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B199" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="C199" s="5">
+        <v>20</v>
+      </c>
+      <c r="D199" s="5">
+        <v>25</v>
+      </c>
+      <c r="E199" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F199" s="7">
+        <f t="shared" si="9"/>
+        <v>26.4</v>
+      </c>
+      <c r="G199" s="7">
+        <f t="shared" si="10"/>
+        <v>33</v>
+      </c>
+      <c r="H199" s="7">
+        <f t="shared" si="11"/>
+        <v>39.599999999999994</v>
+      </c>
+      <c r="I199" s="7">
+        <f t="shared" si="11"/>
+        <v>49.5</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A200" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B200" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="C200" s="5">
+        <v>35</v>
+      </c>
+      <c r="D200" s="5">
+        <v>40</v>
+      </c>
+      <c r="E200" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F200" s="7">
+        <f t="shared" si="9"/>
+        <v>46.2</v>
+      </c>
+      <c r="G200" s="7">
+        <f t="shared" si="10"/>
+        <v>52.8</v>
+      </c>
+      <c r="H200" s="7">
+        <f t="shared" si="11"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I200" s="7">
+        <f t="shared" si="11"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A201" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B201" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="C201" s="5">
+        <v>30</v>
+      </c>
+      <c r="D201" s="5">
+        <v>35</v>
+      </c>
+      <c r="E201" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F201" s="7">
+        <f t="shared" si="9"/>
+        <v>39.6</v>
+      </c>
+      <c r="G201" s="7">
+        <f t="shared" si="10"/>
+        <v>46.2</v>
+      </c>
+      <c r="H201" s="7">
+        <f t="shared" si="11"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I201" s="7">
+        <f t="shared" si="11"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A202" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B202" s="4" t="s">
+        <v>258</v>
+      </c>
+      <c r="C202" s="5">
+        <v>30</v>
+      </c>
+      <c r="D202" s="5">
+        <v>35</v>
+      </c>
+      <c r="E202" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F202" s="7">
+        <f t="shared" si="9"/>
+        <v>40.5</v>
+      </c>
+      <c r="G202" s="7">
+        <f t="shared" si="10"/>
+        <v>47.25</v>
+      </c>
+      <c r="H202" s="7">
+        <f t="shared" si="11"/>
+        <v>60.75</v>
+      </c>
+      <c r="I202" s="7">
+        <f t="shared" si="11"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A203" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B203" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="C203" s="5">
+        <v>35</v>
+      </c>
+      <c r="D203" s="5">
+        <v>40</v>
+      </c>
+      <c r="E203" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F203" s="7">
+        <f t="shared" si="9"/>
+        <v>47.25</v>
+      </c>
+      <c r="G203" s="7">
+        <f t="shared" si="10"/>
+        <v>54</v>
+      </c>
+      <c r="H203" s="7">
+        <f t="shared" si="11"/>
+        <v>70.875</v>
+      </c>
+      <c r="I203" s="7">
+        <f t="shared" si="11"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A204" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B204" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="C204" s="5">
+        <v>25</v>
+      </c>
+      <c r="D204" s="5">
+        <v>30</v>
+      </c>
+      <c r="E204" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F204" s="7">
+        <f t="shared" si="9"/>
+        <v>33.75</v>
+      </c>
+      <c r="G204" s="7">
+        <f t="shared" si="10"/>
+        <v>40.5</v>
+      </c>
+      <c r="H204" s="7">
+        <f t="shared" si="11"/>
+        <v>50.625</v>
+      </c>
+      <c r="I204" s="7">
+        <f t="shared" si="11"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A205" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="B205" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="C205" s="5">
+        <v>30</v>
+      </c>
+      <c r="D205" s="5">
+        <v>35</v>
+      </c>
+      <c r="E205" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F205" s="7">
+        <f t="shared" si="9"/>
+        <v>40.5</v>
+      </c>
+      <c r="G205" s="7">
+        <f t="shared" si="10"/>
+        <v>47.25</v>
+      </c>
+      <c r="H205" s="7">
+        <f t="shared" si="11"/>
+        <v>60.75</v>
+      </c>
+      <c r="I205" s="7">
+        <f t="shared" si="11"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A206" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B206" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="C206" s="5">
+        <v>30</v>
+      </c>
+      <c r="D206" s="5">
+        <v>35</v>
+      </c>
+      <c r="E206" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F206" s="7">
+        <f t="shared" si="9"/>
+        <v>39.6</v>
+      </c>
+      <c r="G206" s="7">
+        <f t="shared" si="10"/>
+        <v>46.2</v>
+      </c>
+      <c r="H206" s="7">
+        <f t="shared" si="11"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I206" s="7">
+        <f t="shared" si="11"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A207" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B207" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="C207" s="5">
+        <v>30</v>
+      </c>
+      <c r="D207" s="5">
+        <v>35</v>
+      </c>
+      <c r="E207" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F207" s="7">
+        <f t="shared" si="9"/>
+        <v>40.5</v>
+      </c>
+      <c r="G207" s="7">
+        <f t="shared" si="10"/>
+        <v>47.25</v>
+      </c>
+      <c r="H207" s="7">
+        <f t="shared" si="11"/>
+        <v>60.75</v>
+      </c>
+      <c r="I207" s="7">
+        <f t="shared" si="11"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A208" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B208" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="C208" s="5">
+        <v>40</v>
+      </c>
+      <c r="D208" s="5">
+        <v>45</v>
+      </c>
+      <c r="E208" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F208" s="7">
+        <f t="shared" si="9"/>
+        <v>54</v>
+      </c>
+      <c r="G208" s="7">
+        <f t="shared" si="10"/>
+        <v>60.75</v>
+      </c>
+      <c r="H208" s="7">
+        <f t="shared" si="11"/>
+        <v>81</v>
+      </c>
+      <c r="I208" s="7">
+        <f t="shared" si="11"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="209" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A209" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B209" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="C209" s="5">
+        <v>30</v>
+      </c>
+      <c r="D209" s="5">
+        <v>35</v>
+      </c>
+      <c r="E209" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F209" s="7">
+        <f t="shared" si="9"/>
+        <v>39.6</v>
+      </c>
+      <c r="G209" s="7">
+        <f t="shared" si="10"/>
+        <v>46.2</v>
+      </c>
+      <c r="H209" s="7">
+        <f t="shared" si="11"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I209" s="7">
+        <f t="shared" si="11"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="210" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A210" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B210" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="C210" s="5">
+        <v>35</v>
+      </c>
+      <c r="D210" s="5">
+        <v>40</v>
+      </c>
+      <c r="E210" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F210" s="7">
+        <f t="shared" si="9"/>
+        <v>46.2</v>
+      </c>
+      <c r="G210" s="7">
+        <f t="shared" si="10"/>
+        <v>52.8</v>
+      </c>
+      <c r="H210" s="7">
+        <f t="shared" si="11"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I210" s="7">
+        <f t="shared" si="11"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A211" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B211" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="C211" s="5">
+        <v>30</v>
+      </c>
+      <c r="D211" s="5">
+        <v>35</v>
+      </c>
+      <c r="E211" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F211" s="7">
+        <f t="shared" si="9"/>
+        <v>40.5</v>
+      </c>
+      <c r="G211" s="7">
+        <f t="shared" si="10"/>
+        <v>47.25</v>
+      </c>
+      <c r="H211" s="7">
+        <f t="shared" si="11"/>
+        <v>60.75</v>
+      </c>
+      <c r="I211" s="7">
+        <f t="shared" si="11"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="212" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A212" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B212" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="C212" s="5">
+        <v>30</v>
+      </c>
+      <c r="D212" s="5">
+        <v>35</v>
+      </c>
+      <c r="E212" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F212" s="7">
+        <f t="shared" si="9"/>
+        <v>40.5</v>
+      </c>
+      <c r="G212" s="7">
+        <f t="shared" si="10"/>
+        <v>47.25</v>
+      </c>
+      <c r="H212" s="7">
+        <f t="shared" si="11"/>
+        <v>60.75</v>
+      </c>
+      <c r="I212" s="7">
+        <f t="shared" si="11"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="213" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A213" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B213" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="C213" s="5">
+        <v>50</v>
+      </c>
+      <c r="D213" s="5">
+        <v>65</v>
+      </c>
+      <c r="E213" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F213" s="7">
+        <f t="shared" si="9"/>
+        <v>67.5</v>
+      </c>
+      <c r="G213" s="7">
+        <f t="shared" si="10"/>
+        <v>87.75</v>
+      </c>
+      <c r="H213" s="7">
+        <f t="shared" si="11"/>
+        <v>101.25</v>
+      </c>
+      <c r="I213" s="7">
+        <f t="shared" si="11"/>
+        <v>131.625</v>
+      </c>
+    </row>
+    <row r="214" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A214" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B214" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="C214" s="5">
+        <v>30</v>
+      </c>
+      <c r="D214" s="5">
+        <v>35</v>
+      </c>
+      <c r="E214" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F214" s="7">
+        <f t="shared" si="9"/>
+        <v>40.5</v>
+      </c>
+      <c r="G214" s="7">
+        <f t="shared" si="10"/>
+        <v>47.25</v>
+      </c>
+      <c r="H214" s="7">
+        <f t="shared" si="11"/>
+        <v>60.75</v>
+      </c>
+      <c r="I214" s="7">
+        <f t="shared" si="11"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="215" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A215" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B215" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="C215" s="5">
+        <v>30</v>
+      </c>
+      <c r="D215" s="5">
+        <v>35</v>
+      </c>
+      <c r="E215" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F215" s="7">
+        <f t="shared" si="9"/>
+        <v>40.5</v>
+      </c>
+      <c r="G215" s="7">
+        <f t="shared" si="10"/>
+        <v>47.25</v>
+      </c>
+      <c r="H215" s="7">
+        <f t="shared" si="11"/>
+        <v>60.75</v>
+      </c>
+      <c r="I215" s="7">
+        <f t="shared" si="11"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="216" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A216" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B216" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="C216" s="5">
+        <v>30</v>
+      </c>
+      <c r="D216" s="5">
+        <v>35</v>
+      </c>
+      <c r="E216" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F216" s="7">
+        <f t="shared" si="9"/>
+        <v>40.5</v>
+      </c>
+      <c r="G216" s="7">
+        <f t="shared" si="10"/>
+        <v>47.25</v>
+      </c>
+      <c r="H216" s="7">
+        <f t="shared" si="11"/>
+        <v>60.75</v>
+      </c>
+      <c r="I216" s="7">
+        <f t="shared" si="11"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="217" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A217" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B217" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="C217" s="5">
+        <v>35</v>
+      </c>
+      <c r="D217" s="5">
+        <v>40</v>
+      </c>
+      <c r="E217" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F217" s="7">
+        <f t="shared" si="9"/>
+        <v>47.25</v>
+      </c>
+      <c r="G217" s="7">
+        <f t="shared" si="10"/>
+        <v>54</v>
+      </c>
+      <c r="H217" s="7">
+        <f t="shared" si="11"/>
+        <v>70.875</v>
+      </c>
+      <c r="I217" s="7">
+        <f t="shared" si="11"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="218" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A218" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B218" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="C218" s="5">
+        <v>35</v>
+      </c>
+      <c r="D218" s="5">
+        <v>40</v>
+      </c>
+      <c r="E218" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F218" s="7">
+        <f t="shared" si="9"/>
+        <v>46.2</v>
+      </c>
+      <c r="G218" s="7">
+        <f t="shared" si="10"/>
+        <v>52.8</v>
+      </c>
+      <c r="H218" s="7">
+        <f t="shared" si="11"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I218" s="7">
+        <f t="shared" si="11"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="219" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A219" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B219" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="C219" s="5">
+        <v>40</v>
+      </c>
+      <c r="D219" s="5">
+        <v>45</v>
+      </c>
+      <c r="E219" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F219" s="7">
+        <f t="shared" si="9"/>
+        <v>52.8</v>
+      </c>
+      <c r="G219" s="7">
+        <f t="shared" si="10"/>
+        <v>59.4</v>
+      </c>
+      <c r="H219" s="7">
+        <f t="shared" si="11"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I219" s="7">
+        <f t="shared" si="11"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="220" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A220" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B220" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="C220" s="5">
+        <v>30</v>
+      </c>
+      <c r="D220" s="5">
+        <v>35</v>
+      </c>
+      <c r="E220" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F220" s="7">
+        <f t="shared" si="9"/>
+        <v>40.5</v>
+      </c>
+      <c r="G220" s="7">
+        <f t="shared" si="10"/>
+        <v>47.25</v>
+      </c>
+      <c r="H220" s="7">
+        <f t="shared" si="11"/>
+        <v>60.75</v>
+      </c>
+      <c r="I220" s="7">
+        <f t="shared" si="11"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="221" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A221" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B221" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="C221" s="5">
+        <v>35</v>
+      </c>
+      <c r="D221" s="5">
+        <v>40</v>
+      </c>
+      <c r="E221" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F221" s="7">
+        <f t="shared" si="9"/>
+        <v>47.25</v>
+      </c>
+      <c r="G221" s="7">
+        <f t="shared" si="10"/>
+        <v>54</v>
+      </c>
+      <c r="H221" s="7">
+        <f t="shared" si="11"/>
+        <v>70.875</v>
+      </c>
+      <c r="I221" s="7">
+        <f t="shared" si="11"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="222" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A222" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B222" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="C222" s="5">
+        <v>40</v>
+      </c>
+      <c r="D222" s="5">
+        <v>45</v>
+      </c>
+      <c r="E222" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F222" s="7">
+        <f t="shared" si="9"/>
+        <v>54</v>
+      </c>
+      <c r="G222" s="7">
+        <f t="shared" si="10"/>
+        <v>60.75</v>
+      </c>
+      <c r="H222" s="7">
+        <f t="shared" si="11"/>
+        <v>81</v>
+      </c>
+      <c r="I222" s="7">
+        <f t="shared" si="11"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="223" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A223" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B223" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="C223" s="5">
+        <v>40</v>
+      </c>
+      <c r="D223" s="5">
+        <v>45</v>
+      </c>
+      <c r="E223" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F223" s="7">
+        <f t="shared" si="9"/>
+        <v>54</v>
+      </c>
+      <c r="G223" s="7">
+        <f t="shared" si="10"/>
+        <v>60.75</v>
+      </c>
+      <c r="H223" s="7">
+        <f t="shared" si="11"/>
+        <v>81</v>
+      </c>
+      <c r="I223" s="7">
+        <f t="shared" si="11"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="224" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A224" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B224" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="C224" s="5">
+        <v>30</v>
+      </c>
+      <c r="D224" s="5">
+        <v>35</v>
+      </c>
+      <c r="E224" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F224" s="7">
+        <f t="shared" si="9"/>
+        <v>40.5</v>
+      </c>
+      <c r="G224" s="7">
+        <f t="shared" si="10"/>
+        <v>47.25</v>
+      </c>
+      <c r="H224" s="7">
+        <f t="shared" si="11"/>
+        <v>60.75</v>
+      </c>
+      <c r="I224" s="7">
+        <f t="shared" si="11"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="225" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A225" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B225" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="C225" s="5">
+        <v>35</v>
+      </c>
+      <c r="D225" s="5">
+        <v>40</v>
+      </c>
+      <c r="E225" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F225" s="7">
+        <f t="shared" si="9"/>
+        <v>47.25</v>
+      </c>
+      <c r="G225" s="7">
+        <f t="shared" si="10"/>
+        <v>54</v>
+      </c>
+      <c r="H225" s="7">
+        <f t="shared" si="11"/>
+        <v>70.875</v>
+      </c>
+      <c r="I225" s="7">
+        <f t="shared" si="11"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="226" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A226" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B226" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="C226" s="5">
+        <v>35</v>
+      </c>
+      <c r="D226" s="5">
+        <v>50</v>
+      </c>
+      <c r="E226" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F226" s="7">
+        <f t="shared" si="9"/>
+        <v>47.25</v>
+      </c>
+      <c r="G226" s="7">
+        <f t="shared" si="10"/>
+        <v>67.5</v>
+      </c>
+      <c r="H226" s="7">
+        <f t="shared" si="11"/>
+        <v>70.875</v>
+      </c>
+      <c r="I226" s="7">
+        <f t="shared" si="11"/>
+        <v>101.25</v>
+      </c>
+    </row>
+    <row r="227" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A227" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B227" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="C227" s="5">
+        <v>40</v>
+      </c>
+      <c r="D227" s="5">
+        <v>60</v>
+      </c>
+      <c r="E227" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F227" s="7">
+        <f t="shared" si="9"/>
+        <v>54</v>
+      </c>
+      <c r="G227" s="7">
+        <f t="shared" si="10"/>
+        <v>81</v>
+      </c>
+      <c r="H227" s="7">
+        <f t="shared" si="11"/>
+        <v>81</v>
+      </c>
+      <c r="I227" s="7">
+        <f t="shared" si="11"/>
+        <v>121.5</v>
+      </c>
+    </row>
+    <row r="228" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A228" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B228" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="C228" s="5">
+        <v>30</v>
+      </c>
+      <c r="D228" s="5">
+        <v>35</v>
+      </c>
+      <c r="E228" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F228" s="7">
+        <f t="shared" si="9"/>
+        <v>40.5</v>
+      </c>
+      <c r="G228" s="7">
+        <f t="shared" si="10"/>
+        <v>47.25</v>
+      </c>
+      <c r="H228" s="7">
+        <f t="shared" si="11"/>
+        <v>60.75</v>
+      </c>
+      <c r="I228" s="7">
+        <f t="shared" si="11"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="229" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A229" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B229" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="C229" s="5">
+        <v>35</v>
+      </c>
+      <c r="D229" s="5">
+        <v>40</v>
+      </c>
+      <c r="E229" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F229" s="7">
+        <f t="shared" si="9"/>
+        <v>47.25</v>
+      </c>
+      <c r="G229" s="7">
+        <f t="shared" si="10"/>
+        <v>54</v>
+      </c>
+      <c r="H229" s="7">
+        <f t="shared" si="11"/>
+        <v>70.875</v>
+      </c>
+      <c r="I229" s="7">
+        <f t="shared" si="11"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="230" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A230" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B230" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="C230" s="5">
+        <v>25</v>
+      </c>
+      <c r="D230" s="5">
+        <v>30</v>
+      </c>
+      <c r="E230" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F230" s="7">
+        <f t="shared" si="9"/>
+        <v>33.75</v>
+      </c>
+      <c r="G230" s="7">
+        <f t="shared" si="10"/>
+        <v>40.5</v>
+      </c>
+      <c r="H230" s="7">
+        <f t="shared" si="11"/>
+        <v>50.625</v>
+      </c>
+      <c r="I230" s="7">
+        <f t="shared" si="11"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="231" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A231" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B231" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="C231" s="5">
+        <v>30</v>
+      </c>
+      <c r="D231" s="5">
+        <v>35</v>
+      </c>
+      <c r="E231" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F231" s="7">
+        <f t="shared" si="9"/>
+        <v>39.6</v>
+      </c>
+      <c r="G231" s="7">
+        <f t="shared" si="10"/>
+        <v>46.2</v>
+      </c>
+      <c r="H231" s="7">
+        <f t="shared" si="11"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I231" s="7">
+        <f t="shared" si="11"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="232" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A232" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B232" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="C232" s="5">
+        <v>30</v>
+      </c>
+      <c r="D232" s="5">
+        <v>35</v>
+      </c>
+      <c r="E232" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F232" s="7">
+        <f t="shared" si="9"/>
+        <v>39.6</v>
+      </c>
+      <c r="G232" s="7">
+        <f t="shared" si="10"/>
+        <v>46.2</v>
+      </c>
+      <c r="H232" s="7">
+        <f t="shared" si="11"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I232" s="7">
+        <f t="shared" si="11"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="233" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A233" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B233" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="C233" s="5">
+        <v>30</v>
+      </c>
+      <c r="D233" s="5">
+        <v>35</v>
+      </c>
+      <c r="E233" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F233" s="7">
+        <f t="shared" si="9"/>
+        <v>39.6</v>
+      </c>
+      <c r="G233" s="7">
+        <f t="shared" si="10"/>
+        <v>46.2</v>
+      </c>
+      <c r="H233" s="7">
+        <f t="shared" si="11"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I233" s="7">
+        <f t="shared" si="11"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="234" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A234" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B234" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="C234" s="5">
+        <v>35</v>
+      </c>
+      <c r="D234" s="5">
+        <v>40</v>
+      </c>
+      <c r="E234" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F234" s="7">
+        <f t="shared" si="9"/>
+        <v>46.2</v>
+      </c>
+      <c r="G234" s="7">
+        <f t="shared" si="10"/>
+        <v>52.8</v>
+      </c>
+      <c r="H234" s="7">
+        <f t="shared" si="11"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I234" s="7">
+        <f t="shared" si="11"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="235" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A235" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B235" s="4" t="s">
+        <v>292</v>
+      </c>
+      <c r="C235" s="5">
+        <v>35</v>
+      </c>
+      <c r="D235" s="5">
+        <v>40</v>
+      </c>
+      <c r="E235" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F235" s="7">
+        <f t="shared" si="9"/>
+        <v>46.2</v>
+      </c>
+      <c r="G235" s="7">
+        <f t="shared" si="10"/>
+        <v>52.8</v>
+      </c>
+      <c r="H235" s="7">
+        <f t="shared" si="11"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I235" s="7">
+        <f t="shared" si="11"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="236" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A236" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B236" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="C236" s="5">
+        <v>30</v>
+      </c>
+      <c r="D236" s="5">
+        <v>35</v>
+      </c>
+      <c r="E236" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F236" s="7">
+        <f t="shared" si="9"/>
+        <v>40.5</v>
+      </c>
+      <c r="G236" s="7">
+        <f t="shared" si="10"/>
+        <v>47.25</v>
+      </c>
+      <c r="H236" s="7">
+        <f t="shared" si="11"/>
+        <v>60.75</v>
+      </c>
+      <c r="I236" s="7">
+        <f t="shared" si="11"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="237" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A237" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B237" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="C237" s="5">
+        <v>40</v>
+      </c>
+      <c r="D237" s="5">
+        <v>45</v>
+      </c>
+      <c r="E237" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F237" s="7">
+        <f t="shared" si="9"/>
+        <v>54</v>
+      </c>
+      <c r="G237" s="7">
+        <f t="shared" si="10"/>
+        <v>60.75</v>
+      </c>
+      <c r="H237" s="7">
+        <f t="shared" si="11"/>
+        <v>81</v>
+      </c>
+      <c r="I237" s="7">
+        <f t="shared" si="11"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="238" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A238" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B238" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="C238" s="5">
+        <v>35</v>
+      </c>
+      <c r="D238" s="5">
+        <v>40</v>
+      </c>
+      <c r="E238" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F238" s="7">
+        <f t="shared" si="9"/>
+        <v>47.25</v>
+      </c>
+      <c r="G238" s="7">
+        <f t="shared" si="10"/>
+        <v>54</v>
+      </c>
+      <c r="H238" s="7">
+        <f t="shared" si="11"/>
+        <v>70.875</v>
+      </c>
+      <c r="I238" s="7">
+        <f t="shared" si="11"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="239" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A239" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B239" s="4" t="s">
+        <v>296</v>
+      </c>
+      <c r="C239" s="5">
+        <v>30</v>
+      </c>
+      <c r="D239" s="5">
+        <v>35</v>
+      </c>
+      <c r="E239" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F239" s="7">
+        <f t="shared" si="9"/>
+        <v>40.5</v>
+      </c>
+      <c r="G239" s="7">
+        <f t="shared" si="10"/>
+        <v>47.25</v>
+      </c>
+      <c r="H239" s="7">
+        <f t="shared" si="11"/>
+        <v>60.75</v>
+      </c>
+      <c r="I239" s="7">
+        <f t="shared" si="11"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="240" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A240" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B240" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="C240" s="5">
+        <v>20</v>
+      </c>
+      <c r="D240" s="5">
+        <v>25</v>
+      </c>
+      <c r="E240" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F240" s="7">
+        <f t="shared" si="9"/>
+        <v>27</v>
+      </c>
+      <c r="G240" s="7">
+        <f t="shared" si="10"/>
+        <v>33.75</v>
+      </c>
+      <c r="H240" s="7">
+        <f t="shared" si="11"/>
+        <v>40.5</v>
+      </c>
+      <c r="I240" s="7">
+        <f t="shared" si="11"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="241" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A241" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B241" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="C241" s="5">
+        <v>30</v>
+      </c>
+      <c r="D241" s="5">
+        <v>35</v>
+      </c>
+      <c r="E241" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F241" s="7">
+        <f t="shared" si="9"/>
+        <v>39.6</v>
+      </c>
+      <c r="G241" s="7">
+        <f t="shared" si="10"/>
+        <v>46.2</v>
+      </c>
+      <c r="H241" s="7">
+        <f t="shared" si="11"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I241" s="7">
+        <f t="shared" si="11"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="242" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A242" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B242" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="C242" s="5">
+        <v>30</v>
+      </c>
+      <c r="D242" s="5">
+        <v>35</v>
+      </c>
+      <c r="E242" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F242" s="7">
+        <f t="shared" si="9"/>
+        <v>39.6</v>
+      </c>
+      <c r="G242" s="7">
+        <f t="shared" si="10"/>
+        <v>46.2</v>
+      </c>
+      <c r="H242" s="7">
+        <f t="shared" si="11"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I242" s="7">
+        <f t="shared" si="11"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="243" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A243" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B243" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="C243" s="5">
+        <v>35</v>
+      </c>
+      <c r="D243" s="5">
+        <v>40</v>
+      </c>
+      <c r="E243" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F243" s="7">
+        <f t="shared" si="9"/>
+        <v>46.2</v>
+      </c>
+      <c r="G243" s="7">
+        <f t="shared" si="10"/>
+        <v>52.8</v>
+      </c>
+      <c r="H243" s="7">
+        <f t="shared" si="11"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I243" s="7">
+        <f t="shared" si="11"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="244" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A244" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B244" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="C244" s="5">
+        <v>40</v>
+      </c>
+      <c r="D244" s="5">
+        <v>45</v>
+      </c>
+      <c r="E244" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F244" s="7">
+        <f t="shared" si="9"/>
+        <v>52.8</v>
+      </c>
+      <c r="G244" s="7">
+        <f t="shared" si="10"/>
+        <v>59.4</v>
+      </c>
+      <c r="H244" s="7">
+        <f t="shared" si="11"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I244" s="7">
+        <f t="shared" si="11"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="245" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A245" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B245" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="C245" s="5">
+        <v>30</v>
+      </c>
+      <c r="D245" s="5">
+        <v>35</v>
+      </c>
+      <c r="E245" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F245" s="7">
+        <f t="shared" si="9"/>
+        <v>39.6</v>
+      </c>
+      <c r="G245" s="7">
+        <f t="shared" si="10"/>
+        <v>46.2</v>
+      </c>
+      <c r="H245" s="7">
+        <f t="shared" si="11"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I245" s="7">
+        <f t="shared" si="11"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="246" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A246" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B246" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="C246" s="5">
+        <v>35</v>
+      </c>
+      <c r="D246" s="5">
+        <v>40</v>
+      </c>
+      <c r="E246" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F246" s="7">
+        <f t="shared" si="9"/>
+        <v>46.2</v>
+      </c>
+      <c r="G246" s="7">
+        <f t="shared" si="10"/>
+        <v>52.8</v>
+      </c>
+      <c r="H246" s="7">
+        <f t="shared" si="11"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I246" s="7">
+        <f t="shared" si="11"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="247" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A247" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B247" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="C247" s="5">
+        <v>35</v>
+      </c>
+      <c r="D247" s="5">
+        <v>40</v>
+      </c>
+      <c r="E247" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F247" s="7">
+        <f t="shared" si="9"/>
+        <v>46.2</v>
+      </c>
+      <c r="G247" s="7">
+        <f t="shared" si="10"/>
+        <v>52.8</v>
+      </c>
+      <c r="H247" s="7">
+        <f t="shared" si="11"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I247" s="7">
+        <f t="shared" si="11"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="248" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A248" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B248" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="C248" s="5">
+        <v>20</v>
+      </c>
+      <c r="D248" s="5">
+        <v>25</v>
+      </c>
+      <c r="E248" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F248" s="7">
+        <f t="shared" si="9"/>
+        <v>27</v>
+      </c>
+      <c r="G248" s="7">
+        <f t="shared" si="10"/>
+        <v>33.75</v>
+      </c>
+      <c r="H248" s="7">
+        <f t="shared" si="11"/>
+        <v>40.5</v>
+      </c>
+      <c r="I248" s="7">
+        <f t="shared" si="11"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="249" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A249" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B249" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="C249" s="5">
+        <v>30</v>
+      </c>
+      <c r="D249" s="5">
+        <v>35</v>
+      </c>
+      <c r="E249" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F249" s="7">
+        <f t="shared" si="9"/>
+        <v>40.5</v>
+      </c>
+      <c r="G249" s="7">
+        <f t="shared" si="10"/>
+        <v>47.25</v>
+      </c>
+      <c r="H249" s="7">
+        <f t="shared" si="11"/>
+        <v>60.75</v>
+      </c>
+      <c r="I249" s="7">
+        <f t="shared" si="11"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="250" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A250" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B250" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="C250" s="5">
+        <v>25</v>
+      </c>
+      <c r="D250" s="5">
+        <v>30</v>
+      </c>
+      <c r="E250" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F250" s="7">
+        <f t="shared" si="9"/>
+        <v>33.75</v>
+      </c>
+      <c r="G250" s="7">
+        <f t="shared" si="10"/>
+        <v>40.5</v>
+      </c>
+      <c r="H250" s="7">
+        <f t="shared" si="11"/>
+        <v>50.625</v>
+      </c>
+      <c r="I250" s="7">
+        <f t="shared" si="11"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="251" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A251" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B251" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="C251" s="5">
+        <v>25</v>
+      </c>
+      <c r="D251" s="5">
+        <v>30</v>
+      </c>
+      <c r="E251" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F251" s="7">
+        <f t="shared" si="9"/>
+        <v>33.75</v>
+      </c>
+      <c r="G251" s="7">
+        <f t="shared" si="10"/>
+        <v>40.5</v>
+      </c>
+      <c r="H251" s="7">
+        <f t="shared" si="11"/>
+        <v>50.625</v>
+      </c>
+      <c r="I251" s="7">
+        <f t="shared" si="11"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="252" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A252" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B252" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="C252" s="5">
+        <v>35</v>
+      </c>
+      <c r="D252" s="5">
+        <v>40</v>
+      </c>
+      <c r="E252" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F252" s="7">
+        <f t="shared" si="9"/>
+        <v>46.2</v>
+      </c>
+      <c r="G252" s="7">
+        <f t="shared" si="10"/>
+        <v>52.8</v>
+      </c>
+      <c r="H252" s="7">
+        <f t="shared" si="11"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I252" s="7">
+        <f t="shared" si="11"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="253" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A253" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B253" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="C253" s="5">
+        <v>40</v>
+      </c>
+      <c r="D253" s="5">
+        <v>45</v>
+      </c>
+      <c r="E253" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F253" s="7">
+        <f t="shared" si="9"/>
+        <v>52.8</v>
+      </c>
+      <c r="G253" s="7">
+        <f t="shared" si="10"/>
+        <v>59.4</v>
+      </c>
+      <c r="H253" s="7">
+        <f t="shared" si="11"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I253" s="7">
+        <f t="shared" si="11"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="254" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A254" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B254" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="C254" s="5">
+        <v>40</v>
+      </c>
+      <c r="D254" s="5">
+        <v>45</v>
+      </c>
+      <c r="E254" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F254" s="7">
+        <f t="shared" si="9"/>
+        <v>52.8</v>
+      </c>
+      <c r="G254" s="7">
+        <f t="shared" si="10"/>
+        <v>59.4</v>
+      </c>
+      <c r="H254" s="7">
+        <f t="shared" si="11"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I254" s="7">
+        <f t="shared" si="11"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="255" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A255" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B255" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="C255" s="5">
+        <v>25</v>
+      </c>
+      <c r="D255" s="5">
+        <v>30</v>
+      </c>
+      <c r="E255" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F255" s="7">
+        <f t="shared" si="9"/>
+        <v>33.75</v>
+      </c>
+      <c r="G255" s="7">
+        <f t="shared" si="10"/>
+        <v>40.5</v>
+      </c>
+      <c r="H255" s="7">
+        <f t="shared" si="11"/>
+        <v>50.625</v>
+      </c>
+      <c r="I255" s="7">
+        <f t="shared" si="11"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="256" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A256" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B256" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="C256" s="5">
+        <v>15</v>
+      </c>
+      <c r="D256" s="5">
+        <v>20</v>
+      </c>
+      <c r="E256" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F256" s="7">
+        <f t="shared" si="9"/>
+        <v>20.25</v>
+      </c>
+      <c r="G256" s="7">
+        <f t="shared" si="10"/>
+        <v>27</v>
+      </c>
+      <c r="H256" s="7">
+        <f t="shared" si="11"/>
+        <v>30.375</v>
+      </c>
+      <c r="I256" s="7">
+        <f t="shared" si="11"/>
+        <v>40.5</v>
+      </c>
+    </row>
+    <row r="257" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A257" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B257" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="C257" s="5">
+        <v>30</v>
+      </c>
+      <c r="D257" s="5">
+        <v>35</v>
+      </c>
+      <c r="E257" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F257" s="7">
+        <f t="shared" si="9"/>
+        <v>40.5</v>
+      </c>
+      <c r="G257" s="7">
+        <f t="shared" si="10"/>
+        <v>47.25</v>
+      </c>
+      <c r="H257" s="7">
+        <f t="shared" si="11"/>
+        <v>60.75</v>
+      </c>
+      <c r="I257" s="7">
+        <f t="shared" si="11"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="258" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A258" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B258" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="C258" s="5">
+        <v>30</v>
+      </c>
+      <c r="D258" s="5">
+        <v>35</v>
+      </c>
+      <c r="E258" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F258" s="7">
+        <f t="shared" si="9"/>
+        <v>40.5</v>
+      </c>
+      <c r="G258" s="7">
+        <f t="shared" si="10"/>
+        <v>47.25</v>
+      </c>
+      <c r="H258" s="7">
+        <f t="shared" si="11"/>
+        <v>60.75</v>
+      </c>
+      <c r="I258" s="7">
+        <f t="shared" si="11"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="259" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A259" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B259" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="C259" s="5">
+        <v>30</v>
+      </c>
+      <c r="D259" s="5">
+        <v>35</v>
+      </c>
+      <c r="E259" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F259" s="7">
+        <f t="shared" si="9"/>
+        <v>40.5</v>
+      </c>
+      <c r="G259" s="7">
+        <f t="shared" si="10"/>
+        <v>47.25</v>
+      </c>
+      <c r="H259" s="7">
+        <f t="shared" si="11"/>
+        <v>60.75</v>
+      </c>
+      <c r="I259" s="7">
+        <f t="shared" si="11"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="260" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A260" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B260" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="C260" s="5">
+        <v>30</v>
+      </c>
+      <c r="D260" s="5">
+        <v>35</v>
+      </c>
+      <c r="E260" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F260" s="7">
+        <f t="shared" ref="F260:F323" si="12">C260+(C260*E260)</f>
+        <v>40.5</v>
+      </c>
+      <c r="G260" s="7">
+        <f t="shared" ref="G260:G323" si="13">D260+(D260*E260)</f>
+        <v>47.25</v>
+      </c>
+      <c r="H260" s="7">
+        <f t="shared" ref="H260:I323" si="14">F260*1.5</f>
+        <v>60.75</v>
+      </c>
+      <c r="I260" s="7">
+        <f t="shared" si="14"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="261" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A261" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B261" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="C261" s="5">
+        <v>30</v>
+      </c>
+      <c r="D261" s="5">
+        <v>35</v>
+      </c>
+      <c r="E261" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F261" s="7">
+        <f t="shared" si="12"/>
+        <v>40.5</v>
+      </c>
+      <c r="G261" s="7">
+        <f t="shared" si="13"/>
+        <v>47.25</v>
+      </c>
+      <c r="H261" s="7">
+        <f t="shared" si="14"/>
+        <v>60.75</v>
+      </c>
+      <c r="I261" s="7">
+        <f t="shared" si="14"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="262" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A262" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B262" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="C262" s="5">
+        <v>25</v>
+      </c>
+      <c r="D262" s="5">
+        <v>30</v>
+      </c>
+      <c r="E262" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F262" s="7">
+        <f t="shared" si="12"/>
+        <v>33.75</v>
+      </c>
+      <c r="G262" s="7">
+        <f t="shared" si="13"/>
+        <v>40.5</v>
+      </c>
+      <c r="H262" s="7">
+        <f t="shared" si="14"/>
+        <v>50.625</v>
+      </c>
+      <c r="I262" s="7">
+        <f t="shared" si="14"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="263" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A263" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B263" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="C263" s="5">
+        <v>30</v>
+      </c>
+      <c r="D263" s="5">
+        <v>35</v>
+      </c>
+      <c r="E263" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F263" s="7">
+        <f t="shared" si="12"/>
+        <v>40.5</v>
+      </c>
+      <c r="G263" s="7">
+        <f t="shared" si="13"/>
+        <v>47.25</v>
+      </c>
+      <c r="H263" s="7">
+        <f t="shared" si="14"/>
+        <v>60.75</v>
+      </c>
+      <c r="I263" s="7">
+        <f t="shared" si="14"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="264" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A264" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B264" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="C264" s="5">
+        <v>20</v>
+      </c>
+      <c r="D264" s="5">
+        <v>25</v>
+      </c>
+      <c r="E264" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F264" s="7">
+        <f t="shared" si="12"/>
+        <v>27</v>
+      </c>
+      <c r="G264" s="7">
+        <f t="shared" si="13"/>
+        <v>33.75</v>
+      </c>
+      <c r="H264" s="7">
+        <f t="shared" si="14"/>
+        <v>40.5</v>
+      </c>
+      <c r="I264" s="7">
+        <f t="shared" si="14"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="265" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A265" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B265" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="C265" s="5">
+        <v>25</v>
+      </c>
+      <c r="D265" s="5">
+        <v>30</v>
+      </c>
+      <c r="E265" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F265" s="7">
+        <f t="shared" si="12"/>
+        <v>33.75</v>
+      </c>
+      <c r="G265" s="7">
+        <f t="shared" si="13"/>
+        <v>40.5</v>
+      </c>
+      <c r="H265" s="7">
+        <f t="shared" si="14"/>
+        <v>50.625</v>
+      </c>
+      <c r="I265" s="7">
+        <f t="shared" si="14"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="266" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A266" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B266" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="C266" s="5">
+        <v>20</v>
+      </c>
+      <c r="D266" s="5">
+        <v>25</v>
+      </c>
+      <c r="E266" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F266" s="7">
+        <f t="shared" si="12"/>
+        <v>27</v>
+      </c>
+      <c r="G266" s="7">
+        <f t="shared" si="13"/>
+        <v>33.75</v>
+      </c>
+      <c r="H266" s="7">
+        <f t="shared" si="14"/>
+        <v>40.5</v>
+      </c>
+      <c r="I266" s="7">
+        <f t="shared" si="14"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="267" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A267" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B267" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="C267" s="5">
+        <v>30</v>
+      </c>
+      <c r="D267" s="5">
+        <v>35</v>
+      </c>
+      <c r="E267" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F267" s="7">
+        <f t="shared" si="12"/>
+        <v>39.6</v>
+      </c>
+      <c r="G267" s="7">
+        <f t="shared" si="13"/>
+        <v>46.2</v>
+      </c>
+      <c r="H267" s="7">
+        <f t="shared" si="14"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I267" s="7">
+        <f t="shared" si="14"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="268" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A268" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B268" s="4" t="s">
+        <v>326</v>
+      </c>
+      <c r="C268" s="5">
+        <v>35</v>
+      </c>
+      <c r="D268" s="5">
+        <v>40</v>
+      </c>
+      <c r="E268" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F268" s="7">
+        <f t="shared" si="12"/>
+        <v>46.2</v>
+      </c>
+      <c r="G268" s="7">
+        <f t="shared" si="13"/>
+        <v>52.8</v>
+      </c>
+      <c r="H268" s="7">
+        <f t="shared" si="14"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I268" s="7">
+        <f t="shared" si="14"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="269" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A269" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B269" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="C269" s="5">
+        <v>25</v>
+      </c>
+      <c r="D269" s="5">
+        <v>30</v>
+      </c>
+      <c r="E269" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F269" s="7">
+        <f t="shared" si="12"/>
+        <v>33.75</v>
+      </c>
+      <c r="G269" s="7">
+        <f t="shared" si="13"/>
+        <v>40.5</v>
+      </c>
+      <c r="H269" s="7">
+        <f t="shared" si="14"/>
+        <v>50.625</v>
+      </c>
+      <c r="I269" s="7">
+        <f t="shared" si="14"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="270" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A270" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B270" s="4" t="s">
+        <v>328</v>
+      </c>
+      <c r="C270" s="5">
+        <v>45</v>
+      </c>
+      <c r="D270" s="5">
+        <v>50</v>
+      </c>
+      <c r="E270" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F270" s="7">
+        <f t="shared" si="12"/>
+        <v>59.4</v>
+      </c>
+      <c r="G270" s="7">
+        <f t="shared" si="13"/>
+        <v>66</v>
+      </c>
+      <c r="H270" s="7">
+        <f t="shared" si="14"/>
+        <v>89.1</v>
+      </c>
+      <c r="I270" s="7">
+        <f t="shared" si="14"/>
+        <v>99</v>
+      </c>
+    </row>
+    <row r="271" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A271" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B271" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="C271" s="5">
+        <v>50</v>
+      </c>
+      <c r="D271" s="5">
+        <v>55</v>
+      </c>
+      <c r="E271" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F271" s="7">
+        <f t="shared" si="12"/>
+        <v>66</v>
+      </c>
+      <c r="G271" s="7">
+        <f t="shared" si="13"/>
+        <v>72.599999999999994</v>
+      </c>
+      <c r="H271" s="7">
+        <f t="shared" si="14"/>
+        <v>99</v>
+      </c>
+      <c r="I271" s="7">
+        <f t="shared" si="14"/>
+        <v>108.89999999999999</v>
+      </c>
+    </row>
+    <row r="272" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A272" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B272" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="C272" s="5">
+        <v>30</v>
+      </c>
+      <c r="D272" s="5">
+        <v>35</v>
+      </c>
+      <c r="E272" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F272" s="7">
+        <f t="shared" si="12"/>
+        <v>40.5</v>
+      </c>
+      <c r="G272" s="7">
+        <f t="shared" si="13"/>
+        <v>47.25</v>
+      </c>
+      <c r="H272" s="7">
+        <f t="shared" si="14"/>
+        <v>60.75</v>
+      </c>
+      <c r="I272" s="7">
+        <f t="shared" si="14"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="273" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A273" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B273" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="C273" s="5">
+        <v>30</v>
+      </c>
+      <c r="D273" s="5">
+        <v>35</v>
+      </c>
+      <c r="E273" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F273" s="7">
+        <f t="shared" si="12"/>
+        <v>40.5</v>
+      </c>
+      <c r="G273" s="7">
+        <f t="shared" si="13"/>
+        <v>47.25</v>
+      </c>
+      <c r="H273" s="7">
+        <f t="shared" si="14"/>
+        <v>60.75</v>
+      </c>
+      <c r="I273" s="7">
+        <f t="shared" si="14"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="274" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A274" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B274" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="C274" s="5">
+        <v>30</v>
+      </c>
+      <c r="D274" s="5">
+        <v>35</v>
+      </c>
+      <c r="E274" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F274" s="7">
+        <f t="shared" si="12"/>
+        <v>40.5</v>
+      </c>
+      <c r="G274" s="7">
+        <f t="shared" si="13"/>
+        <v>47.25</v>
+      </c>
+      <c r="H274" s="7">
+        <f t="shared" si="14"/>
+        <v>60.75</v>
+      </c>
+      <c r="I274" s="7">
+        <f t="shared" si="14"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="275" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A275" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B275" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="C275" s="5">
+        <v>25</v>
+      </c>
+      <c r="D275" s="5">
+        <v>30</v>
+      </c>
+      <c r="E275" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F275" s="7">
+        <f t="shared" si="12"/>
+        <v>33.75</v>
+      </c>
+      <c r="G275" s="7">
+        <f t="shared" si="13"/>
+        <v>40.5</v>
+      </c>
+      <c r="H275" s="7">
+        <f t="shared" si="14"/>
+        <v>50.625</v>
+      </c>
+      <c r="I275" s="7">
+        <f t="shared" si="14"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="276" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A276" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B276" s="4" t="s">
+        <v>334</v>
+      </c>
+      <c r="C276" s="5">
+        <v>40</v>
+      </c>
+      <c r="D276" s="5">
+        <v>45</v>
+      </c>
+      <c r="E276" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F276" s="7">
+        <f t="shared" si="12"/>
+        <v>52.8</v>
+      </c>
+      <c r="G276" s="7">
+        <f t="shared" si="13"/>
+        <v>59.4</v>
+      </c>
+      <c r="H276" s="7">
+        <f t="shared" si="14"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I276" s="7">
+        <f t="shared" si="14"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="277" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A277" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B277" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="C277" s="5">
+        <v>45</v>
+      </c>
+      <c r="D277" s="5">
+        <v>50</v>
+      </c>
+      <c r="E277" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F277" s="7">
+        <f t="shared" si="12"/>
+        <v>59.4</v>
+      </c>
+      <c r="G277" s="7">
+        <f t="shared" si="13"/>
+        <v>66</v>
+      </c>
+      <c r="H277" s="7">
+        <f t="shared" si="14"/>
+        <v>89.1</v>
+      </c>
+      <c r="I277" s="7">
+        <f t="shared" si="14"/>
+        <v>99</v>
+      </c>
+    </row>
+    <row r="278" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A278" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B278" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="C278" s="5">
+        <v>50</v>
+      </c>
+      <c r="D278" s="5">
+        <v>55</v>
+      </c>
+      <c r="E278" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F278" s="7">
+        <f t="shared" si="12"/>
+        <v>67.5</v>
+      </c>
+      <c r="G278" s="7">
+        <f t="shared" si="13"/>
+        <v>74.25</v>
+      </c>
+      <c r="H278" s="7">
+        <f t="shared" si="14"/>
+        <v>101.25</v>
+      </c>
+      <c r="I278" s="7">
+        <f t="shared" si="14"/>
+        <v>111.375</v>
+      </c>
+    </row>
+    <row r="279" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A279" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B279" s="4" t="s">
+        <v>337</v>
+      </c>
+      <c r="C279" s="5">
+        <v>30</v>
+      </c>
+      <c r="D279" s="5">
+        <v>35</v>
+      </c>
+      <c r="E279" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F279" s="7">
+        <f t="shared" si="12"/>
+        <v>40.5</v>
+      </c>
+      <c r="G279" s="7">
+        <f t="shared" si="13"/>
+        <v>47.25</v>
+      </c>
+      <c r="H279" s="7">
+        <f t="shared" si="14"/>
+        <v>60.75</v>
+      </c>
+      <c r="I279" s="7">
+        <f t="shared" si="14"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="280" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A280" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B280" s="4" t="s">
+        <v>338</v>
+      </c>
+      <c r="C280" s="5">
+        <v>35</v>
+      </c>
+      <c r="D280" s="5">
+        <v>40</v>
+      </c>
+      <c r="E280" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F280" s="7">
+        <f t="shared" si="12"/>
+        <v>47.25</v>
+      </c>
+      <c r="G280" s="7">
+        <f t="shared" si="13"/>
+        <v>54</v>
+      </c>
+      <c r="H280" s="7">
+        <f t="shared" si="14"/>
+        <v>70.875</v>
+      </c>
+      <c r="I280" s="7">
+        <f t="shared" si="14"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="281" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A281" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B281" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="C281" s="5">
+        <v>35</v>
+      </c>
+      <c r="D281" s="5">
+        <v>40</v>
+      </c>
+      <c r="E281" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F281" s="7">
+        <f t="shared" si="12"/>
+        <v>47.25</v>
+      </c>
+      <c r="G281" s="7">
+        <f t="shared" si="13"/>
+        <v>54</v>
+      </c>
+      <c r="H281" s="7">
+        <f t="shared" si="14"/>
+        <v>70.875</v>
+      </c>
+      <c r="I281" s="7">
+        <f t="shared" si="14"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="282" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A282" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B282" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="C282" s="5">
+        <v>45</v>
+      </c>
+      <c r="D282" s="5">
+        <v>55</v>
+      </c>
+      <c r="E282" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F282" s="7">
+        <f t="shared" si="12"/>
+        <v>60.75</v>
+      </c>
+      <c r="G282" s="7">
+        <f t="shared" si="13"/>
+        <v>74.25</v>
+      </c>
+      <c r="H282" s="7">
+        <f t="shared" si="14"/>
+        <v>91.125</v>
+      </c>
+      <c r="I282" s="7">
+        <f t="shared" si="14"/>
+        <v>111.375</v>
+      </c>
+    </row>
+    <row r="283" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A283" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B283" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="C283" s="5">
+        <v>55</v>
+      </c>
+      <c r="D283" s="5">
+        <v>65</v>
+      </c>
+      <c r="E283" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F283" s="7">
+        <f t="shared" si="12"/>
+        <v>74.25</v>
+      </c>
+      <c r="G283" s="7">
+        <f t="shared" si="13"/>
+        <v>87.75</v>
+      </c>
+      <c r="H283" s="7">
+        <f t="shared" si="14"/>
+        <v>111.375</v>
+      </c>
+      <c r="I283" s="7">
+        <f t="shared" si="14"/>
+        <v>131.625</v>
+      </c>
+    </row>
+    <row r="284" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A284" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B284" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="C284" s="5">
+        <v>65</v>
+      </c>
+      <c r="D284" s="5">
+        <v>85</v>
+      </c>
+      <c r="E284" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F284" s="7">
+        <f t="shared" si="12"/>
+        <v>87.75</v>
+      </c>
+      <c r="G284" s="7">
+        <f t="shared" si="13"/>
+        <v>114.75</v>
+      </c>
+      <c r="H284" s="7">
+        <f t="shared" si="14"/>
+        <v>131.625</v>
+      </c>
+      <c r="I284" s="7">
+        <f t="shared" si="14"/>
+        <v>172.125</v>
+      </c>
+    </row>
+    <row r="285" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A285" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B285" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="C285" s="5">
+        <v>35</v>
+      </c>
+      <c r="D285" s="5">
+        <v>40</v>
+      </c>
+      <c r="E285" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F285" s="7">
+        <f t="shared" si="12"/>
+        <v>47.25</v>
+      </c>
+      <c r="G285" s="7">
+        <f t="shared" si="13"/>
+        <v>54</v>
+      </c>
+      <c r="H285" s="7">
+        <f t="shared" si="14"/>
+        <v>70.875</v>
+      </c>
+      <c r="I285" s="7">
+        <f t="shared" si="14"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="286" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A286" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B286" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="C286" s="5">
+        <v>35</v>
+      </c>
+      <c r="D286" s="5">
+        <v>40</v>
+      </c>
+      <c r="E286" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F286" s="7">
+        <f t="shared" si="12"/>
+        <v>47.25</v>
+      </c>
+      <c r="G286" s="7">
+        <f t="shared" si="13"/>
+        <v>54</v>
+      </c>
+      <c r="H286" s="7">
+        <f t="shared" si="14"/>
+        <v>70.875</v>
+      </c>
+      <c r="I286" s="7">
+        <f t="shared" si="14"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="287" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A287" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B287" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="C287" s="5">
+        <v>25</v>
+      </c>
+      <c r="D287" s="5">
+        <v>30</v>
+      </c>
+      <c r="E287" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F287" s="7">
+        <f t="shared" si="12"/>
+        <v>33.75</v>
+      </c>
+      <c r="G287" s="7">
+        <f t="shared" si="13"/>
+        <v>40.5</v>
+      </c>
+      <c r="H287" s="7">
+        <f t="shared" si="14"/>
+        <v>50.625</v>
+      </c>
+      <c r="I287" s="7">
+        <f t="shared" si="14"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="288" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A288" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B288" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="C288" s="5">
+        <v>40</v>
+      </c>
+      <c r="D288" s="5">
+        <v>45</v>
+      </c>
+      <c r="E288" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F288" s="7">
+        <f t="shared" si="12"/>
+        <v>54</v>
+      </c>
+      <c r="G288" s="7">
+        <f t="shared" si="13"/>
+        <v>60.75</v>
+      </c>
+      <c r="H288" s="7">
+        <f t="shared" si="14"/>
+        <v>81</v>
+      </c>
+      <c r="I288" s="7">
+        <f t="shared" si="14"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="289" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A289" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B289" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="C289" s="5">
+        <v>30</v>
+      </c>
+      <c r="D289" s="5">
+        <v>35</v>
+      </c>
+      <c r="E289" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F289" s="7">
+        <f t="shared" si="12"/>
+        <v>40.5</v>
+      </c>
+      <c r="G289" s="7">
+        <f t="shared" si="13"/>
+        <v>47.25</v>
+      </c>
+      <c r="H289" s="7">
+        <f t="shared" si="14"/>
+        <v>60.75</v>
+      </c>
+      <c r="I289" s="7">
+        <f t="shared" si="14"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="290" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A290" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B290" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="C290" s="5">
+        <v>25</v>
+      </c>
+      <c r="D290" s="5">
+        <v>30</v>
+      </c>
+      <c r="E290" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F290" s="7">
+        <f t="shared" si="12"/>
+        <v>33.75</v>
+      </c>
+      <c r="G290" s="7">
+        <f t="shared" si="13"/>
+        <v>40.5</v>
+      </c>
+      <c r="H290" s="7">
+        <f t="shared" si="14"/>
+        <v>50.625</v>
+      </c>
+      <c r="I290" s="7">
+        <f t="shared" si="14"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="291" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A291" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B291" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="C291" s="5">
+        <v>30</v>
+      </c>
+      <c r="D291" s="5">
+        <v>35</v>
+      </c>
+      <c r="E291" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F291" s="7">
+        <f t="shared" si="12"/>
+        <v>40.5</v>
+      </c>
+      <c r="G291" s="7">
+        <f t="shared" si="13"/>
+        <v>47.25</v>
+      </c>
+      <c r="H291" s="7">
+        <f t="shared" si="14"/>
+        <v>60.75</v>
+      </c>
+      <c r="I291" s="7">
+        <f t="shared" si="14"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="292" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A292" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B292" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="C292" s="5">
+        <v>30</v>
+      </c>
+      <c r="D292" s="5">
+        <v>35</v>
+      </c>
+      <c r="E292" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F292" s="7">
+        <f t="shared" si="12"/>
+        <v>40.5</v>
+      </c>
+      <c r="G292" s="7">
+        <f t="shared" si="13"/>
+        <v>47.25</v>
+      </c>
+      <c r="H292" s="7">
+        <f t="shared" si="14"/>
+        <v>60.75</v>
+      </c>
+      <c r="I292" s="7">
+        <f t="shared" si="14"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="293" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A293" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B293" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="C293" s="5">
+        <v>30</v>
+      </c>
+      <c r="D293" s="5">
+        <v>35</v>
+      </c>
+      <c r="E293" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F293" s="7">
+        <f t="shared" si="12"/>
+        <v>39.6</v>
+      </c>
+      <c r="G293" s="7">
+        <f t="shared" si="13"/>
+        <v>46.2</v>
+      </c>
+      <c r="H293" s="7">
+        <f t="shared" si="14"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I293" s="7">
+        <f t="shared" si="14"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="294" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A294" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B294" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="C294" s="5">
+        <v>25</v>
+      </c>
+      <c r="D294" s="5">
+        <v>30</v>
+      </c>
+      <c r="E294" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F294" s="7">
+        <f t="shared" si="12"/>
+        <v>33</v>
+      </c>
+      <c r="G294" s="7">
+        <f t="shared" si="13"/>
+        <v>39.6</v>
+      </c>
+      <c r="H294" s="7">
+        <f t="shared" si="14"/>
+        <v>49.5</v>
+      </c>
+      <c r="I294" s="7">
+        <f t="shared" si="14"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="295" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A295" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B295" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="C295" s="5">
+        <v>25</v>
+      </c>
+      <c r="D295" s="5">
+        <v>30</v>
+      </c>
+      <c r="E295" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F295" s="7">
+        <f t="shared" si="12"/>
+        <v>33</v>
+      </c>
+      <c r="G295" s="7">
+        <f t="shared" si="13"/>
+        <v>39.6</v>
+      </c>
+      <c r="H295" s="7">
+        <f t="shared" si="14"/>
+        <v>49.5</v>
+      </c>
+      <c r="I295" s="7">
+        <f t="shared" si="14"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="296" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A296" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B296" s="4" t="s">
+        <v>354</v>
+      </c>
+      <c r="C296" s="5">
+        <v>30</v>
+      </c>
+      <c r="D296" s="5">
+        <v>35</v>
+      </c>
+      <c r="E296" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F296" s="7">
+        <f t="shared" si="12"/>
+        <v>39.6</v>
+      </c>
+      <c r="G296" s="7">
+        <f t="shared" si="13"/>
+        <v>46.2</v>
+      </c>
+      <c r="H296" s="7">
+        <f t="shared" si="14"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I296" s="7">
+        <f t="shared" si="14"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="297" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A297" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B297" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="C297" s="5">
+        <v>30</v>
+      </c>
+      <c r="D297" s="5">
+        <v>35</v>
+      </c>
+      <c r="E297" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F297" s="7">
+        <f t="shared" si="12"/>
+        <v>39.6</v>
+      </c>
+      <c r="G297" s="7">
+        <f t="shared" si="13"/>
+        <v>46.2</v>
+      </c>
+      <c r="H297" s="7">
+        <f t="shared" si="14"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I297" s="7">
+        <f t="shared" si="14"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="298" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A298" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B298" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="C298" s="5">
+        <v>30</v>
+      </c>
+      <c r="D298" s="5">
+        <v>35</v>
+      </c>
+      <c r="E298" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F298" s="7">
+        <f t="shared" si="12"/>
+        <v>39.6</v>
+      </c>
+      <c r="G298" s="7">
+        <f t="shared" si="13"/>
+        <v>46.2</v>
+      </c>
+      <c r="H298" s="7">
+        <f t="shared" si="14"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I298" s="7">
+        <f t="shared" si="14"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="299" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A299" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B299" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="C299" s="5">
+        <v>30</v>
+      </c>
+      <c r="D299" s="5">
+        <v>35</v>
+      </c>
+      <c r="E299" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F299" s="7">
+        <f t="shared" si="12"/>
+        <v>39.6</v>
+      </c>
+      <c r="G299" s="7">
+        <f t="shared" si="13"/>
+        <v>46.2</v>
+      </c>
+      <c r="H299" s="7">
+        <f t="shared" si="14"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I299" s="7">
+        <f t="shared" si="14"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="300" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A300" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="B300" s="4" t="s">
+        <v>358</v>
+      </c>
+      <c r="C300" s="5">
+        <v>30</v>
+      </c>
+      <c r="D300" s="5">
+        <v>35</v>
+      </c>
+      <c r="E300" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F300" s="7">
+        <f t="shared" si="12"/>
+        <v>39.6</v>
+      </c>
+      <c r="G300" s="7">
+        <f t="shared" si="13"/>
+        <v>46.2</v>
+      </c>
+      <c r="H300" s="7">
+        <f t="shared" si="14"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I300" s="7">
+        <f t="shared" si="14"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="301" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A301" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B301" s="4" t="s">
+        <v>360</v>
+      </c>
+      <c r="C301" s="5">
+        <v>30</v>
+      </c>
+      <c r="D301" s="5">
+        <v>35</v>
+      </c>
+      <c r="E301" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F301" s="7">
+        <f t="shared" si="12"/>
+        <v>40.5</v>
+      </c>
+      <c r="G301" s="7">
+        <f t="shared" si="13"/>
+        <v>47.25</v>
+      </c>
+      <c r="H301" s="7">
+        <f t="shared" si="14"/>
+        <v>60.75</v>
+      </c>
+      <c r="I301" s="7">
+        <f t="shared" si="14"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="302" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A302" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B302" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="C302" s="5">
+        <v>30</v>
+      </c>
+      <c r="D302" s="5">
+        <v>35</v>
+      </c>
+      <c r="E302" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F302" s="7">
+        <f t="shared" si="12"/>
+        <v>40.5</v>
+      </c>
+      <c r="G302" s="7">
+        <f t="shared" si="13"/>
+        <v>47.25</v>
+      </c>
+      <c r="H302" s="7">
+        <f t="shared" si="14"/>
+        <v>60.75</v>
+      </c>
+      <c r="I302" s="7">
+        <f t="shared" si="14"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="303" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A303" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B303" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="C303" s="5">
+        <v>25</v>
+      </c>
+      <c r="D303" s="5">
+        <v>30</v>
+      </c>
+      <c r="E303" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F303" s="7">
+        <f t="shared" si="12"/>
+        <v>33</v>
+      </c>
+      <c r="G303" s="7">
+        <f t="shared" si="13"/>
+        <v>39.6</v>
+      </c>
+      <c r="H303" s="7">
+        <f t="shared" si="14"/>
+        <v>49.5</v>
+      </c>
+      <c r="I303" s="7">
+        <f t="shared" si="14"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="304" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A304" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B304" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="C304" s="5">
+        <v>40</v>
+      </c>
+      <c r="D304" s="5">
+        <v>45</v>
+      </c>
+      <c r="E304" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F304" s="7">
+        <f t="shared" si="12"/>
+        <v>52.8</v>
+      </c>
+      <c r="G304" s="7">
+        <f t="shared" si="13"/>
+        <v>59.4</v>
+      </c>
+      <c r="H304" s="7">
+        <f t="shared" si="14"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I304" s="7">
+        <f t="shared" si="14"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="305" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A305" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B305" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="C305" s="5">
+        <v>25</v>
+      </c>
+      <c r="D305" s="5">
+        <v>30</v>
+      </c>
+      <c r="E305" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F305" s="7">
+        <f t="shared" si="12"/>
+        <v>33</v>
+      </c>
+      <c r="G305" s="7">
+        <f t="shared" si="13"/>
+        <v>39.6</v>
+      </c>
+      <c r="H305" s="7">
+        <f t="shared" si="14"/>
+        <v>49.5</v>
+      </c>
+      <c r="I305" s="7">
+        <f t="shared" si="14"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="306" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A306" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B306" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="C306" s="5">
+        <v>30</v>
+      </c>
+      <c r="D306" s="5">
+        <v>35</v>
+      </c>
+      <c r="E306" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F306" s="7">
+        <f t="shared" si="12"/>
+        <v>39.6</v>
+      </c>
+      <c r="G306" s="7">
+        <f t="shared" si="13"/>
+        <v>46.2</v>
+      </c>
+      <c r="H306" s="7">
+        <f t="shared" si="14"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I306" s="7">
+        <f t="shared" si="14"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="307" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A307" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B307" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="C307" s="5">
+        <v>30</v>
+      </c>
+      <c r="D307" s="5">
+        <v>35</v>
+      </c>
+      <c r="E307" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F307" s="7">
+        <f t="shared" si="12"/>
+        <v>39.6</v>
+      </c>
+      <c r="G307" s="7">
+        <f t="shared" si="13"/>
+        <v>46.2</v>
+      </c>
+      <c r="H307" s="7">
+        <f t="shared" si="14"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I307" s="7">
+        <f t="shared" si="14"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="308" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A308" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B308" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="C308" s="5">
+        <v>30</v>
+      </c>
+      <c r="D308" s="5">
+        <v>35</v>
+      </c>
+      <c r="E308" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F308" s="7">
+        <f t="shared" si="12"/>
+        <v>39.6</v>
+      </c>
+      <c r="G308" s="7">
+        <f t="shared" si="13"/>
+        <v>46.2</v>
+      </c>
+      <c r="H308" s="7">
+        <f t="shared" si="14"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I308" s="7">
+        <f t="shared" si="14"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="309" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A309" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B309" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="C309" s="5">
+        <v>30</v>
+      </c>
+      <c r="D309" s="5">
+        <v>35</v>
+      </c>
+      <c r="E309" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F309" s="7">
+        <f t="shared" si="12"/>
+        <v>39.6</v>
+      </c>
+      <c r="G309" s="7">
+        <f t="shared" si="13"/>
+        <v>46.2</v>
+      </c>
+      <c r="H309" s="7">
+        <f t="shared" si="14"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I309" s="7">
+        <f t="shared" si="14"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="310" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A310" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B310" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="C310" s="5">
+        <v>30</v>
+      </c>
+      <c r="D310" s="5">
+        <v>35</v>
+      </c>
+      <c r="E310" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F310" s="7">
+        <f t="shared" si="12"/>
+        <v>39.6</v>
+      </c>
+      <c r="G310" s="7">
+        <f t="shared" si="13"/>
+        <v>46.2</v>
+      </c>
+      <c r="H310" s="7">
+        <f t="shared" si="14"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I310" s="7">
+        <f t="shared" si="14"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="311" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A311" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B311" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="C311" s="5">
+        <v>30</v>
+      </c>
+      <c r="D311" s="5">
+        <v>35</v>
+      </c>
+      <c r="E311" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F311" s="7">
+        <f t="shared" si="12"/>
+        <v>39.6</v>
+      </c>
+      <c r="G311" s="7">
+        <f t="shared" si="13"/>
+        <v>46.2</v>
+      </c>
+      <c r="H311" s="7">
+        <f t="shared" si="14"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I311" s="7">
+        <f t="shared" si="14"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="312" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A312" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B312" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="C312" s="5">
+        <v>30</v>
+      </c>
+      <c r="D312" s="5">
+        <v>35</v>
+      </c>
+      <c r="E312" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F312" s="7">
+        <f t="shared" si="12"/>
+        <v>39.6</v>
+      </c>
+      <c r="G312" s="7">
+        <f t="shared" si="13"/>
+        <v>46.2</v>
+      </c>
+      <c r="H312" s="7">
+        <f t="shared" si="14"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I312" s="7">
+        <f t="shared" si="14"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="313" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A313" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B313" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="C313" s="5">
+        <v>35</v>
+      </c>
+      <c r="D313" s="5">
+        <v>40</v>
+      </c>
+      <c r="E313" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F313" s="7">
+        <f t="shared" si="12"/>
+        <v>46.2</v>
+      </c>
+      <c r="G313" s="7">
+        <f t="shared" si="13"/>
+        <v>52.8</v>
+      </c>
+      <c r="H313" s="7">
+        <f t="shared" si="14"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I313" s="7">
+        <f t="shared" si="14"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="314" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A314" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B314" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="C314" s="5">
+        <v>40</v>
+      </c>
+      <c r="D314" s="5">
+        <v>60</v>
+      </c>
+      <c r="E314" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F314" s="7">
+        <f t="shared" si="12"/>
+        <v>52.8</v>
+      </c>
+      <c r="G314" s="7">
+        <f t="shared" si="13"/>
+        <v>79.2</v>
+      </c>
+      <c r="H314" s="7">
+        <f t="shared" si="14"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I314" s="7">
+        <f t="shared" si="14"/>
+        <v>118.80000000000001</v>
+      </c>
+    </row>
+    <row r="315" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A315" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B315" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="C315" s="5">
+        <v>30</v>
+      </c>
+      <c r="D315" s="5">
+        <v>35</v>
+      </c>
+      <c r="E315" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F315" s="7">
+        <f t="shared" si="12"/>
+        <v>39.6</v>
+      </c>
+      <c r="G315" s="7">
+        <f t="shared" si="13"/>
+        <v>46.2</v>
+      </c>
+      <c r="H315" s="7">
+        <f t="shared" si="14"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I315" s="7">
+        <f t="shared" si="14"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="316" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A316" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B316" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="C316" s="5">
+        <v>35</v>
+      </c>
+      <c r="D316" s="5">
+        <v>40</v>
+      </c>
+      <c r="E316" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F316" s="7">
+        <f t="shared" si="12"/>
+        <v>46.2</v>
+      </c>
+      <c r="G316" s="7">
+        <f t="shared" si="13"/>
+        <v>52.8</v>
+      </c>
+      <c r="H316" s="7">
+        <f t="shared" si="14"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I316" s="7">
+        <f t="shared" si="14"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="317" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A317" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B317" s="4" t="s">
+        <v>376</v>
+      </c>
+      <c r="C317" s="5">
+        <v>40</v>
+      </c>
+      <c r="D317" s="5">
+        <v>45</v>
+      </c>
+      <c r="E317" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F317" s="7">
+        <f t="shared" si="12"/>
+        <v>52.8</v>
+      </c>
+      <c r="G317" s="7">
+        <f t="shared" si="13"/>
+        <v>59.4</v>
+      </c>
+      <c r="H317" s="7">
+        <f t="shared" si="14"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I317" s="7">
+        <f t="shared" si="14"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="318" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A318" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B318" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="C318" s="5">
+        <v>45</v>
+      </c>
+      <c r="D318" s="5">
+        <v>60</v>
+      </c>
+      <c r="E318" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F318" s="7">
+        <f t="shared" si="12"/>
+        <v>59.4</v>
+      </c>
+      <c r="G318" s="7">
+        <f t="shared" si="13"/>
+        <v>79.2</v>
+      </c>
+      <c r="H318" s="7">
+        <f t="shared" si="14"/>
+        <v>89.1</v>
+      </c>
+      <c r="I318" s="7">
+        <f t="shared" si="14"/>
+        <v>118.80000000000001</v>
+      </c>
+    </row>
+    <row r="319" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A319" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B319" s="4" t="s">
+        <v>378</v>
+      </c>
+      <c r="C319" s="5">
+        <v>60</v>
+      </c>
+      <c r="D319" s="5">
+        <v>80</v>
+      </c>
+      <c r="E319" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F319" s="7">
+        <f t="shared" si="12"/>
+        <v>79.2</v>
+      </c>
+      <c r="G319" s="7">
+        <f t="shared" si="13"/>
+        <v>105.6</v>
+      </c>
+      <c r="H319" s="7">
+        <f t="shared" si="14"/>
+        <v>118.80000000000001</v>
+      </c>
+      <c r="I319" s="7">
+        <f t="shared" si="14"/>
+        <v>158.39999999999998</v>
+      </c>
+    </row>
+    <row r="320" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A320" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B320" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="C320" s="5">
+        <v>25</v>
+      </c>
+      <c r="D320" s="5">
+        <v>30</v>
+      </c>
+      <c r="E320" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F320" s="7">
+        <f t="shared" si="12"/>
+        <v>33</v>
+      </c>
+      <c r="G320" s="7">
+        <f t="shared" si="13"/>
+        <v>39.6</v>
+      </c>
+      <c r="H320" s="7">
+        <f t="shared" si="14"/>
+        <v>49.5</v>
+      </c>
+      <c r="I320" s="7">
+        <f t="shared" si="14"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="321" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A321" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B321" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="C321" s="5">
+        <v>30</v>
+      </c>
+      <c r="D321" s="5">
+        <v>35</v>
+      </c>
+      <c r="E321" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F321" s="7">
+        <f t="shared" si="12"/>
+        <v>39.6</v>
+      </c>
+      <c r="G321" s="7">
+        <f t="shared" si="13"/>
+        <v>46.2</v>
+      </c>
+      <c r="H321" s="7">
+        <f t="shared" si="14"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I321" s="7">
+        <f t="shared" si="14"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="322" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A322" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B322" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="C322" s="5">
+        <v>30</v>
+      </c>
+      <c r="D322" s="5">
+        <v>35</v>
+      </c>
+      <c r="E322" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F322" s="7">
+        <f t="shared" si="12"/>
+        <v>39.6</v>
+      </c>
+      <c r="G322" s="7">
+        <f t="shared" si="13"/>
+        <v>46.2</v>
+      </c>
+      <c r="H322" s="7">
+        <f t="shared" si="14"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I322" s="7">
+        <f t="shared" si="14"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="323" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A323" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B323" s="4" t="s">
+        <v>382</v>
+      </c>
+      <c r="C323" s="5">
+        <v>30</v>
+      </c>
+      <c r="D323" s="5">
+        <v>35</v>
+      </c>
+      <c r="E323" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F323" s="7">
+        <f t="shared" si="12"/>
+        <v>39.6</v>
+      </c>
+      <c r="G323" s="7">
+        <f t="shared" si="13"/>
+        <v>46.2</v>
+      </c>
+      <c r="H323" s="7">
+        <f t="shared" si="14"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I323" s="7">
+        <f t="shared" si="14"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="324" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A324" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B324" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="C324" s="5">
+        <v>30</v>
+      </c>
+      <c r="D324" s="5">
+        <v>35</v>
+      </c>
+      <c r="E324" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F324" s="7">
+        <f t="shared" ref="F324:F387" si="15">C324+(C324*E324)</f>
+        <v>39.6</v>
+      </c>
+      <c r="G324" s="7">
+        <f t="shared" ref="G324:G387" si="16">D324+(D324*E324)</f>
+        <v>46.2</v>
+      </c>
+      <c r="H324" s="7">
+        <f t="shared" ref="H324:I387" si="17">F324*1.5</f>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I324" s="7">
+        <f t="shared" si="17"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="325" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A325" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B325" s="4" t="s">
+        <v>384</v>
+      </c>
+      <c r="C325" s="5">
+        <v>25</v>
+      </c>
+      <c r="D325" s="5">
+        <v>30</v>
+      </c>
+      <c r="E325" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F325" s="7">
+        <f t="shared" si="15"/>
+        <v>33</v>
+      </c>
+      <c r="G325" s="7">
+        <f t="shared" si="16"/>
+        <v>39.6</v>
+      </c>
+      <c r="H325" s="7">
+        <f t="shared" si="17"/>
+        <v>49.5</v>
+      </c>
+      <c r="I325" s="7">
+        <f t="shared" si="17"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="326" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A326" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B326" s="4" t="s">
+        <v>385</v>
+      </c>
+      <c r="C326" s="5">
+        <v>25</v>
+      </c>
+      <c r="D326" s="5">
+        <v>30</v>
+      </c>
+      <c r="E326" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F326" s="7">
+        <f t="shared" si="15"/>
+        <v>33</v>
+      </c>
+      <c r="G326" s="7">
+        <f t="shared" si="16"/>
+        <v>39.6</v>
+      </c>
+      <c r="H326" s="7">
+        <f t="shared" si="17"/>
+        <v>49.5</v>
+      </c>
+      <c r="I326" s="7">
+        <f t="shared" si="17"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="327" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A327" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B327" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="C327" s="5">
+        <v>20</v>
+      </c>
+      <c r="D327" s="5">
+        <v>25</v>
+      </c>
+      <c r="E327" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F327" s="7">
+        <f t="shared" si="15"/>
+        <v>27</v>
+      </c>
+      <c r="G327" s="7">
+        <f t="shared" si="16"/>
+        <v>33.75</v>
+      </c>
+      <c r="H327" s="7">
+        <f t="shared" si="17"/>
+        <v>40.5</v>
+      </c>
+      <c r="I327" s="7">
+        <f t="shared" si="17"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="328" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A328" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B328" s="4" t="s">
+        <v>387</v>
+      </c>
+      <c r="C328" s="5">
+        <v>20</v>
+      </c>
+      <c r="D328" s="5">
+        <v>25</v>
+      </c>
+      <c r="E328" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F328" s="7">
+        <f t="shared" si="15"/>
+        <v>27</v>
+      </c>
+      <c r="G328" s="7">
+        <f t="shared" si="16"/>
+        <v>33.75</v>
+      </c>
+      <c r="H328" s="7">
+        <f t="shared" si="17"/>
+        <v>40.5</v>
+      </c>
+      <c r="I328" s="7">
+        <f t="shared" si="17"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="329" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A329" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B329" s="4" t="s">
+        <v>388</v>
+      </c>
+      <c r="C329" s="5">
+        <v>25</v>
+      </c>
+      <c r="D329" s="5">
+        <v>30</v>
+      </c>
+      <c r="E329" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F329" s="7">
+        <f t="shared" si="15"/>
+        <v>33.75</v>
+      </c>
+      <c r="G329" s="7">
+        <f t="shared" si="16"/>
+        <v>40.5</v>
+      </c>
+      <c r="H329" s="7">
+        <f t="shared" si="17"/>
+        <v>50.625</v>
+      </c>
+      <c r="I329" s="7">
+        <f t="shared" si="17"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="330" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A330" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B330" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="C330" s="5">
+        <v>35</v>
+      </c>
+      <c r="D330" s="5">
+        <v>40</v>
+      </c>
+      <c r="E330" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F330" s="7">
+        <f t="shared" si="15"/>
+        <v>47.25</v>
+      </c>
+      <c r="G330" s="7">
+        <f t="shared" si="16"/>
+        <v>54</v>
+      </c>
+      <c r="H330" s="7">
+        <f t="shared" si="17"/>
+        <v>70.875</v>
+      </c>
+      <c r="I330" s="7">
+        <f t="shared" si="17"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="331" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A331" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B331" s="4" t="s">
+        <v>390</v>
+      </c>
+      <c r="C331" s="5">
+        <v>35</v>
+      </c>
+      <c r="D331" s="5">
+        <v>40</v>
+      </c>
+      <c r="E331" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F331" s="7">
+        <f t="shared" si="15"/>
+        <v>47.25</v>
+      </c>
+      <c r="G331" s="7">
+        <f t="shared" si="16"/>
+        <v>54</v>
+      </c>
+      <c r="H331" s="7">
+        <f t="shared" si="17"/>
+        <v>70.875</v>
+      </c>
+      <c r="I331" s="7">
+        <f t="shared" si="17"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="332" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A332" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B332" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="C332" s="5">
+        <v>35</v>
+      </c>
+      <c r="D332" s="5">
+        <v>40</v>
+      </c>
+      <c r="E332" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F332" s="7">
+        <f t="shared" si="15"/>
+        <v>46.2</v>
+      </c>
+      <c r="G332" s="7">
+        <f t="shared" si="16"/>
+        <v>52.8</v>
+      </c>
+      <c r="H332" s="7">
+        <f t="shared" si="17"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I332" s="7">
+        <f t="shared" si="17"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="333" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A333" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B333" s="4" t="s">
+        <v>392</v>
+      </c>
+      <c r="C333" s="5">
+        <v>30</v>
+      </c>
+      <c r="D333" s="5">
+        <v>35</v>
+      </c>
+      <c r="E333" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F333" s="7">
+        <f t="shared" si="15"/>
+        <v>39.6</v>
+      </c>
+      <c r="G333" s="7">
+        <f t="shared" si="16"/>
+        <v>46.2</v>
+      </c>
+      <c r="H333" s="7">
+        <f t="shared" si="17"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I333" s="7">
+        <f t="shared" si="17"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="334" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A334" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B334" s="4" t="s">
+        <v>393</v>
+      </c>
+      <c r="C334" s="5">
+        <v>35</v>
+      </c>
+      <c r="D334" s="5">
+        <v>40</v>
+      </c>
+      <c r="E334" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F334" s="7">
+        <f t="shared" si="15"/>
+        <v>46.2</v>
+      </c>
+      <c r="G334" s="7">
+        <f t="shared" si="16"/>
+        <v>52.8</v>
+      </c>
+      <c r="H334" s="7">
+        <f t="shared" si="17"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I334" s="7">
+        <f t="shared" si="17"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="335" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A335" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B335" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="C335" s="5">
+        <v>30</v>
+      </c>
+      <c r="D335" s="5">
+        <v>35</v>
+      </c>
+      <c r="E335" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F335" s="7">
+        <f t="shared" si="15"/>
+        <v>39.6</v>
+      </c>
+      <c r="G335" s="7">
+        <f t="shared" si="16"/>
+        <v>46.2</v>
+      </c>
+      <c r="H335" s="7">
+        <f t="shared" si="17"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I335" s="7">
+        <f t="shared" si="17"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="336" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A336" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B336" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="C336" s="5">
+        <v>30</v>
+      </c>
+      <c r="D336" s="5">
+        <v>35</v>
+      </c>
+      <c r="E336" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F336" s="7">
+        <f t="shared" si="15"/>
+        <v>39.6</v>
+      </c>
+      <c r="G336" s="7">
+        <f t="shared" si="16"/>
+        <v>46.2</v>
+      </c>
+      <c r="H336" s="7">
+        <f t="shared" si="17"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I336" s="7">
+        <f t="shared" si="17"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="337" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A337" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B337" s="4" t="s">
+        <v>396</v>
+      </c>
+      <c r="C337" s="5">
+        <v>30</v>
+      </c>
+      <c r="D337" s="5">
+        <v>35</v>
+      </c>
+      <c r="E337" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F337" s="7">
+        <f t="shared" si="15"/>
+        <v>39.6</v>
+      </c>
+      <c r="G337" s="7">
+        <f t="shared" si="16"/>
+        <v>46.2</v>
+      </c>
+      <c r="H337" s="7">
+        <f t="shared" si="17"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I337" s="7">
+        <f t="shared" si="17"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="338" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A338" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B338" s="4" t="s">
+        <v>397</v>
+      </c>
+      <c r="C338" s="5">
+        <v>30</v>
+      </c>
+      <c r="D338" s="5">
+        <v>35</v>
+      </c>
+      <c r="E338" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F338" s="7">
+        <f t="shared" si="15"/>
+        <v>39.6</v>
+      </c>
+      <c r="G338" s="7">
+        <f t="shared" si="16"/>
+        <v>46.2</v>
+      </c>
+      <c r="H338" s="7">
+        <f t="shared" si="17"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I338" s="7">
+        <f t="shared" si="17"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="339" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A339" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B339" s="4" t="s">
+        <v>398</v>
+      </c>
+      <c r="C339" s="5">
+        <v>30</v>
+      </c>
+      <c r="D339" s="5">
+        <v>35</v>
+      </c>
+      <c r="E339" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F339" s="7">
+        <f t="shared" si="15"/>
+        <v>39.6</v>
+      </c>
+      <c r="G339" s="7">
+        <f t="shared" si="16"/>
+        <v>46.2</v>
+      </c>
+      <c r="H339" s="7">
+        <f t="shared" si="17"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I339" s="7">
+        <f t="shared" si="17"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="340" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A340" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B340" s="4" t="s">
+        <v>399</v>
+      </c>
+      <c r="C340" s="5">
+        <v>30</v>
+      </c>
+      <c r="D340" s="5">
+        <v>35</v>
+      </c>
+      <c r="E340" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F340" s="7">
+        <f t="shared" si="15"/>
+        <v>39.6</v>
+      </c>
+      <c r="G340" s="7">
+        <f t="shared" si="16"/>
+        <v>46.2</v>
+      </c>
+      <c r="H340" s="7">
+        <f t="shared" si="17"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I340" s="7">
+        <f t="shared" si="17"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="341" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A341" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B341" s="4" t="s">
+        <v>400</v>
+      </c>
+      <c r="C341" s="5">
+        <v>30</v>
+      </c>
+      <c r="D341" s="5">
+        <v>35</v>
+      </c>
+      <c r="E341" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F341" s="7">
+        <f t="shared" si="15"/>
+        <v>39.6</v>
+      </c>
+      <c r="G341" s="7">
+        <f t="shared" si="16"/>
+        <v>46.2</v>
+      </c>
+      <c r="H341" s="7">
+        <f t="shared" si="17"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I341" s="7">
+        <f t="shared" si="17"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="342" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A342" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B342" s="4" t="s">
+        <v>401</v>
+      </c>
+      <c r="C342" s="5">
+        <v>30</v>
+      </c>
+      <c r="D342" s="5">
+        <v>35</v>
+      </c>
+      <c r="E342" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F342" s="7">
+        <f t="shared" si="15"/>
+        <v>39.6</v>
+      </c>
+      <c r="G342" s="7">
+        <f t="shared" si="16"/>
+        <v>46.2</v>
+      </c>
+      <c r="H342" s="7">
+        <f t="shared" si="17"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I342" s="7">
+        <f t="shared" si="17"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="343" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A343" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B343" s="4" t="s">
+        <v>402</v>
+      </c>
+      <c r="C343" s="5">
+        <v>30</v>
+      </c>
+      <c r="D343" s="5">
+        <v>35</v>
+      </c>
+      <c r="E343" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F343" s="7">
+        <f t="shared" si="15"/>
+        <v>39.6</v>
+      </c>
+      <c r="G343" s="7">
+        <f t="shared" si="16"/>
+        <v>46.2</v>
+      </c>
+      <c r="H343" s="7">
+        <f t="shared" si="17"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I343" s="7">
+        <f t="shared" si="17"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="344" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A344" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B344" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="C344" s="5">
+        <v>30</v>
+      </c>
+      <c r="D344" s="5">
+        <v>35</v>
+      </c>
+      <c r="E344" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F344" s="7">
+        <f t="shared" si="15"/>
+        <v>39.6</v>
+      </c>
+      <c r="G344" s="7">
+        <f t="shared" si="16"/>
+        <v>46.2</v>
+      </c>
+      <c r="H344" s="7">
+        <f t="shared" si="17"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I344" s="7">
+        <f t="shared" si="17"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="345" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A345" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B345" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="C345" s="5">
+        <v>30</v>
+      </c>
+      <c r="D345" s="5">
+        <v>35</v>
+      </c>
+      <c r="E345" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F345" s="7">
+        <f t="shared" si="15"/>
+        <v>39.6</v>
+      </c>
+      <c r="G345" s="7">
+        <f t="shared" si="16"/>
+        <v>46.2</v>
+      </c>
+      <c r="H345" s="7">
+        <f t="shared" si="17"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I345" s="7">
+        <f t="shared" si="17"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="346" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A346" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B346" s="4" t="s">
+        <v>405</v>
+      </c>
+      <c r="C346" s="5">
+        <v>30</v>
+      </c>
+      <c r="D346" s="5">
+        <v>35</v>
+      </c>
+      <c r="E346" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F346" s="7">
+        <f t="shared" si="15"/>
+        <v>39.6</v>
+      </c>
+      <c r="G346" s="7">
+        <f t="shared" si="16"/>
+        <v>46.2</v>
+      </c>
+      <c r="H346" s="7">
+        <f t="shared" si="17"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I346" s="7">
+        <f t="shared" si="17"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="347" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A347" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B347" s="4" t="s">
+        <v>406</v>
+      </c>
+      <c r="C347" s="5">
+        <v>30</v>
+      </c>
+      <c r="D347" s="5">
+        <v>35</v>
+      </c>
+      <c r="E347" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F347" s="7">
+        <f t="shared" si="15"/>
+        <v>39.6</v>
+      </c>
+      <c r="G347" s="7">
+        <f t="shared" si="16"/>
+        <v>46.2</v>
+      </c>
+      <c r="H347" s="7">
+        <f t="shared" si="17"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I347" s="7">
+        <f t="shared" si="17"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="348" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A348" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B348" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="C348" s="5">
+        <v>30</v>
+      </c>
+      <c r="D348" s="5">
+        <v>35</v>
+      </c>
+      <c r="E348" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F348" s="7">
+        <f t="shared" si="15"/>
+        <v>40.5</v>
+      </c>
+      <c r="G348" s="7">
+        <f t="shared" si="16"/>
+        <v>47.25</v>
+      </c>
+      <c r="H348" s="7">
+        <f t="shared" si="17"/>
+        <v>60.75</v>
+      </c>
+      <c r="I348" s="7">
+        <f t="shared" si="17"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="349" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A349" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B349" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="C349" s="5">
+        <v>30</v>
+      </c>
+      <c r="D349" s="5">
+        <v>35</v>
+      </c>
+      <c r="E349" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F349" s="7">
+        <f t="shared" si="15"/>
+        <v>40.5</v>
+      </c>
+      <c r="G349" s="7">
+        <f t="shared" si="16"/>
+        <v>47.25</v>
+      </c>
+      <c r="H349" s="7">
+        <f t="shared" si="17"/>
+        <v>60.75</v>
+      </c>
+      <c r="I349" s="7">
+        <f t="shared" si="17"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="350" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A350" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B350" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="C350" s="5">
+        <v>35</v>
+      </c>
+      <c r="D350" s="5">
+        <v>40</v>
+      </c>
+      <c r="E350" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F350" s="7">
+        <f t="shared" si="15"/>
+        <v>47.25</v>
+      </c>
+      <c r="G350" s="7">
+        <f t="shared" si="16"/>
+        <v>54</v>
+      </c>
+      <c r="H350" s="7">
+        <f t="shared" si="17"/>
+        <v>70.875</v>
+      </c>
+      <c r="I350" s="7">
+        <f t="shared" si="17"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="351" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A351" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B351" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="C351" s="5">
+        <v>35</v>
+      </c>
+      <c r="D351" s="5">
+        <v>40</v>
+      </c>
+      <c r="E351" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F351" s="7">
+        <f t="shared" si="15"/>
+        <v>47.25</v>
+      </c>
+      <c r="G351" s="7">
+        <f t="shared" si="16"/>
+        <v>54</v>
+      </c>
+      <c r="H351" s="7">
+        <f t="shared" si="17"/>
+        <v>70.875</v>
+      </c>
+      <c r="I351" s="7">
+        <f t="shared" si="17"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="352" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A352" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B352" s="4" t="s">
+        <v>411</v>
+      </c>
+      <c r="C352" s="5">
+        <v>40</v>
+      </c>
+      <c r="D352" s="5">
+        <v>45</v>
+      </c>
+      <c r="E352" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F352" s="7">
+        <f t="shared" si="15"/>
+        <v>54</v>
+      </c>
+      <c r="G352" s="7">
+        <f t="shared" si="16"/>
+        <v>60.75</v>
+      </c>
+      <c r="H352" s="7">
+        <f t="shared" si="17"/>
+        <v>81</v>
+      </c>
+      <c r="I352" s="7">
+        <f t="shared" si="17"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="353" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A353" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B353" s="4" t="s">
+        <v>412</v>
+      </c>
+      <c r="C353" s="5">
+        <v>40</v>
+      </c>
+      <c r="D353" s="5">
+        <v>45</v>
+      </c>
+      <c r="E353" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F353" s="7">
+        <f t="shared" si="15"/>
+        <v>54</v>
+      </c>
+      <c r="G353" s="7">
+        <f t="shared" si="16"/>
+        <v>60.75</v>
+      </c>
+      <c r="H353" s="7">
+        <f t="shared" si="17"/>
+        <v>81</v>
+      </c>
+      <c r="I353" s="7">
+        <f t="shared" si="17"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="354" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A354" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B354" s="4" t="s">
+        <v>413</v>
+      </c>
+      <c r="C354" s="5">
+        <v>40</v>
+      </c>
+      <c r="D354" s="5">
+        <v>45</v>
+      </c>
+      <c r="E354" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F354" s="7">
+        <f t="shared" si="15"/>
+        <v>54</v>
+      </c>
+      <c r="G354" s="7">
+        <f t="shared" si="16"/>
+        <v>60.75</v>
+      </c>
+      <c r="H354" s="7">
+        <f t="shared" si="17"/>
+        <v>81</v>
+      </c>
+      <c r="I354" s="7">
+        <f t="shared" si="17"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="355" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A355" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B355" s="4" t="s">
+        <v>414</v>
+      </c>
+      <c r="C355" s="5">
+        <v>30</v>
+      </c>
+      <c r="D355" s="5">
+        <v>35</v>
+      </c>
+      <c r="E355" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F355" s="7">
+        <f t="shared" si="15"/>
+        <v>39.6</v>
+      </c>
+      <c r="G355" s="7">
+        <f t="shared" si="16"/>
+        <v>46.2</v>
+      </c>
+      <c r="H355" s="7">
+        <f t="shared" si="17"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I355" s="7">
+        <f t="shared" si="17"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="356" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A356" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B356" s="4" t="s">
+        <v>415</v>
+      </c>
+      <c r="C356" s="5">
+        <v>45</v>
+      </c>
+      <c r="D356" s="5">
+        <v>50</v>
+      </c>
+      <c r="E356" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F356" s="7">
+        <f t="shared" si="15"/>
+        <v>59.4</v>
+      </c>
+      <c r="G356" s="7">
+        <f t="shared" si="16"/>
+        <v>66</v>
+      </c>
+      <c r="H356" s="7">
+        <f t="shared" si="17"/>
+        <v>89.1</v>
+      </c>
+      <c r="I356" s="7">
+        <f t="shared" si="17"/>
+        <v>99</v>
+      </c>
+    </row>
+    <row r="357" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A357" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B357" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="C357" s="5">
+        <v>30</v>
+      </c>
+      <c r="D357" s="5">
+        <v>35</v>
+      </c>
+      <c r="E357" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F357" s="7">
+        <f t="shared" si="15"/>
+        <v>39.6</v>
+      </c>
+      <c r="G357" s="7">
+        <f t="shared" si="16"/>
+        <v>46.2</v>
+      </c>
+      <c r="H357" s="7">
+        <f t="shared" si="17"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I357" s="7">
+        <f t="shared" si="17"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="358" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A358" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B358" s="4" t="s">
+        <v>417</v>
+      </c>
+      <c r="C358" s="5">
+        <v>25</v>
+      </c>
+      <c r="D358" s="5">
+        <v>30</v>
+      </c>
+      <c r="E358" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F358" s="7">
+        <f t="shared" si="15"/>
+        <v>33.75</v>
+      </c>
+      <c r="G358" s="7">
+        <f t="shared" si="16"/>
+        <v>40.5</v>
+      </c>
+      <c r="H358" s="7">
+        <f t="shared" si="17"/>
+        <v>50.625</v>
+      </c>
+      <c r="I358" s="7">
+        <f t="shared" si="17"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="359" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A359" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B359" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="C359" s="5">
+        <v>30</v>
+      </c>
+      <c r="D359" s="5">
+        <v>35</v>
+      </c>
+      <c r="E359" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F359" s="7">
+        <f t="shared" si="15"/>
+        <v>39.6</v>
+      </c>
+      <c r="G359" s="7">
+        <f t="shared" si="16"/>
+        <v>46.2</v>
+      </c>
+      <c r="H359" s="7">
+        <f t="shared" si="17"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I359" s="7">
+        <f t="shared" si="17"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="360" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A360" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B360" s="4" t="s">
+        <v>419</v>
+      </c>
+      <c r="C360" s="5">
+        <v>30</v>
+      </c>
+      <c r="D360" s="5">
+        <v>35</v>
+      </c>
+      <c r="E360" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F360" s="7">
+        <f t="shared" si="15"/>
+        <v>39.6</v>
+      </c>
+      <c r="G360" s="7">
+        <f t="shared" si="16"/>
+        <v>46.2</v>
+      </c>
+      <c r="H360" s="7">
+        <f t="shared" si="17"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I360" s="7">
+        <f t="shared" si="17"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="361" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A361" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B361" s="4" t="s">
+        <v>420</v>
+      </c>
+      <c r="C361" s="5">
+        <v>25</v>
+      </c>
+      <c r="D361" s="5">
+        <v>30</v>
+      </c>
+      <c r="E361" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F361" s="7">
+        <f t="shared" si="15"/>
+        <v>33.75</v>
+      </c>
+      <c r="G361" s="7">
+        <f t="shared" si="16"/>
+        <v>40.5</v>
+      </c>
+      <c r="H361" s="7">
+        <f t="shared" si="17"/>
+        <v>50.625</v>
+      </c>
+      <c r="I361" s="7">
+        <f t="shared" si="17"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="362" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A362" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B362" s="4" t="s">
+        <v>421</v>
+      </c>
+      <c r="C362" s="5">
+        <v>25</v>
+      </c>
+      <c r="D362" s="5">
+        <v>30</v>
+      </c>
+      <c r="E362" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F362" s="7">
+        <f t="shared" si="15"/>
+        <v>33.75</v>
+      </c>
+      <c r="G362" s="7">
+        <f t="shared" si="16"/>
+        <v>40.5</v>
+      </c>
+      <c r="H362" s="7">
+        <f t="shared" si="17"/>
+        <v>50.625</v>
+      </c>
+      <c r="I362" s="7">
+        <f t="shared" si="17"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="363" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A363" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B363" s="4" t="s">
+        <v>422</v>
+      </c>
+      <c r="C363" s="5">
+        <v>30</v>
+      </c>
+      <c r="D363" s="5">
+        <v>35</v>
+      </c>
+      <c r="E363" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F363" s="7">
+        <f t="shared" si="15"/>
+        <v>40.5</v>
+      </c>
+      <c r="G363" s="7">
+        <f t="shared" si="16"/>
+        <v>47.25</v>
+      </c>
+      <c r="H363" s="7">
+        <f t="shared" si="17"/>
+        <v>60.75</v>
+      </c>
+      <c r="I363" s="7">
+        <f t="shared" si="17"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="364" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A364" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B364" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="C364" s="5">
+        <v>35</v>
+      </c>
+      <c r="D364" s="5">
+        <v>40</v>
+      </c>
+      <c r="E364" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F364" s="7">
+        <f t="shared" si="15"/>
+        <v>47.25</v>
+      </c>
+      <c r="G364" s="7">
+        <f t="shared" si="16"/>
+        <v>54</v>
+      </c>
+      <c r="H364" s="7">
+        <f t="shared" si="17"/>
+        <v>70.875</v>
+      </c>
+      <c r="I364" s="7">
+        <f t="shared" si="17"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="365" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A365" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B365" s="4" t="s">
+        <v>424</v>
+      </c>
+      <c r="C365" s="5">
+        <v>35</v>
+      </c>
+      <c r="D365" s="5">
+        <v>40</v>
+      </c>
+      <c r="E365" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F365" s="7">
+        <f t="shared" si="15"/>
+        <v>47.25</v>
+      </c>
+      <c r="G365" s="7">
+        <f t="shared" si="16"/>
+        <v>54</v>
+      </c>
+      <c r="H365" s="7">
+        <f t="shared" si="17"/>
+        <v>70.875</v>
+      </c>
+      <c r="I365" s="7">
+        <f t="shared" si="17"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="366" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A366" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B366" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="C366" s="5">
+        <v>15</v>
+      </c>
+      <c r="D366" s="5">
+        <v>20</v>
+      </c>
+      <c r="E366" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F366" s="7">
+        <f t="shared" si="15"/>
+        <v>20.25</v>
+      </c>
+      <c r="G366" s="7">
+        <f t="shared" si="16"/>
+        <v>27</v>
+      </c>
+      <c r="H366" s="7">
+        <f t="shared" si="17"/>
+        <v>30.375</v>
+      </c>
+      <c r="I366" s="7">
+        <f t="shared" si="17"/>
+        <v>40.5</v>
+      </c>
+    </row>
+    <row r="367" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A367" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B367" s="4" t="s">
+        <v>426</v>
+      </c>
+      <c r="C367" s="5">
+        <v>15</v>
+      </c>
+      <c r="D367" s="5">
+        <v>20</v>
+      </c>
+      <c r="E367" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F367" s="7">
+        <f t="shared" si="15"/>
+        <v>20.25</v>
+      </c>
+      <c r="G367" s="7">
+        <f t="shared" si="16"/>
+        <v>27</v>
+      </c>
+      <c r="H367" s="7">
+        <f t="shared" si="17"/>
+        <v>30.375</v>
+      </c>
+      <c r="I367" s="7">
+        <f t="shared" si="17"/>
+        <v>40.5</v>
+      </c>
+    </row>
+    <row r="368" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A368" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B368" s="4" t="s">
+        <v>427</v>
+      </c>
+      <c r="C368" s="5">
+        <v>20</v>
+      </c>
+      <c r="D368" s="5">
+        <v>25</v>
+      </c>
+      <c r="E368" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F368" s="7">
+        <f t="shared" si="15"/>
+        <v>26.4</v>
+      </c>
+      <c r="G368" s="7">
+        <f t="shared" si="16"/>
+        <v>33</v>
+      </c>
+      <c r="H368" s="7">
+        <f t="shared" si="17"/>
+        <v>39.599999999999994</v>
+      </c>
+      <c r="I368" s="7">
+        <f t="shared" si="17"/>
+        <v>49.5</v>
+      </c>
+    </row>
+    <row r="369" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A369" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B369" s="4" t="s">
+        <v>428</v>
+      </c>
+      <c r="C369" s="5">
+        <v>20</v>
+      </c>
+      <c r="D369" s="5">
+        <v>25</v>
+      </c>
+      <c r="E369" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F369" s="7">
+        <f t="shared" si="15"/>
+        <v>26.4</v>
+      </c>
+      <c r="G369" s="7">
+        <f t="shared" si="16"/>
+        <v>33</v>
+      </c>
+      <c r="H369" s="7">
+        <f t="shared" si="17"/>
+        <v>39.599999999999994</v>
+      </c>
+      <c r="I369" s="7">
+        <f t="shared" si="17"/>
+        <v>49.5</v>
+      </c>
+    </row>
+    <row r="370" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A370" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B370" s="4" t="s">
+        <v>429</v>
+      </c>
+      <c r="C370" s="5">
+        <v>30</v>
+      </c>
+      <c r="D370" s="5">
+        <v>35</v>
+      </c>
+      <c r="E370" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F370" s="7">
+        <f t="shared" si="15"/>
+        <v>40.5</v>
+      </c>
+      <c r="G370" s="7">
+        <f t="shared" si="16"/>
+        <v>47.25</v>
+      </c>
+      <c r="H370" s="7">
+        <f t="shared" si="17"/>
+        <v>60.75</v>
+      </c>
+      <c r="I370" s="7">
+        <f t="shared" si="17"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="371" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A371" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B371" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="C371" s="5">
+        <v>30</v>
+      </c>
+      <c r="D371" s="5">
+        <v>35</v>
+      </c>
+      <c r="E371" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F371" s="7">
+        <f t="shared" si="15"/>
+        <v>40.5</v>
+      </c>
+      <c r="G371" s="7">
+        <f t="shared" si="16"/>
+        <v>47.25</v>
+      </c>
+      <c r="H371" s="7">
+        <f t="shared" si="17"/>
+        <v>60.75</v>
+      </c>
+      <c r="I371" s="7">
+        <f t="shared" si="17"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="372" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A372" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B372" s="4" t="s">
+        <v>431</v>
+      </c>
+      <c r="C372" s="5">
+        <v>30</v>
+      </c>
+      <c r="D372" s="5">
+        <v>35</v>
+      </c>
+      <c r="E372" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F372" s="7">
+        <f t="shared" si="15"/>
+        <v>40.5</v>
+      </c>
+      <c r="G372" s="7">
+        <f t="shared" si="16"/>
+        <v>47.25</v>
+      </c>
+      <c r="H372" s="7">
+        <f t="shared" si="17"/>
+        <v>60.75</v>
+      </c>
+      <c r="I372" s="7">
+        <f t="shared" si="17"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="373" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A373" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B373" s="4" t="s">
+        <v>432</v>
+      </c>
+      <c r="C373" s="5">
+        <v>25</v>
+      </c>
+      <c r="D373" s="5">
+        <v>30</v>
+      </c>
+      <c r="E373" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F373" s="7">
+        <f t="shared" si="15"/>
+        <v>33</v>
+      </c>
+      <c r="G373" s="7">
+        <f t="shared" si="16"/>
+        <v>39.6</v>
+      </c>
+      <c r="H373" s="7">
+        <f t="shared" si="17"/>
+        <v>49.5</v>
+      </c>
+      <c r="I373" s="7">
+        <f t="shared" si="17"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="374" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A374" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B374" s="4" t="s">
+        <v>433</v>
+      </c>
+      <c r="C374" s="5">
+        <v>25</v>
+      </c>
+      <c r="D374" s="5">
+        <v>30</v>
+      </c>
+      <c r="E374" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F374" s="7">
+        <f t="shared" si="15"/>
+        <v>33</v>
+      </c>
+      <c r="G374" s="7">
+        <f t="shared" si="16"/>
+        <v>39.6</v>
+      </c>
+      <c r="H374" s="7">
+        <f t="shared" si="17"/>
+        <v>49.5</v>
+      </c>
+      <c r="I374" s="7">
+        <f t="shared" si="17"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="375" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A375" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B375" s="4" t="s">
+        <v>434</v>
+      </c>
+      <c r="C375" s="5">
+        <v>30</v>
+      </c>
+      <c r="D375" s="5">
+        <v>35</v>
+      </c>
+      <c r="E375" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F375" s="7">
+        <f t="shared" si="15"/>
+        <v>39.6</v>
+      </c>
+      <c r="G375" s="7">
+        <f t="shared" si="16"/>
+        <v>46.2</v>
+      </c>
+      <c r="H375" s="7">
+        <f t="shared" si="17"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I375" s="7">
+        <f t="shared" si="17"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="376" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A376" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B376" s="4" t="s">
+        <v>435</v>
+      </c>
+      <c r="C376" s="5">
+        <v>30</v>
+      </c>
+      <c r="D376" s="5">
+        <v>35</v>
+      </c>
+      <c r="E376" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F376" s="7">
+        <f t="shared" si="15"/>
+        <v>39.6</v>
+      </c>
+      <c r="G376" s="7">
+        <f t="shared" si="16"/>
+        <v>46.2</v>
+      </c>
+      <c r="H376" s="7">
+        <f t="shared" si="17"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I376" s="7">
+        <f t="shared" si="17"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="377" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A377" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B377" s="4" t="s">
+        <v>436</v>
+      </c>
+      <c r="C377" s="5">
+        <v>30</v>
+      </c>
+      <c r="D377" s="5">
+        <v>35</v>
+      </c>
+      <c r="E377" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F377" s="7">
+        <f t="shared" si="15"/>
+        <v>39.6</v>
+      </c>
+      <c r="G377" s="7">
+        <f t="shared" si="16"/>
+        <v>46.2</v>
+      </c>
+      <c r="H377" s="7">
+        <f t="shared" si="17"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I377" s="7">
+        <f t="shared" si="17"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="378" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A378" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B378" s="4" t="s">
+        <v>437</v>
+      </c>
+      <c r="C378" s="5">
+        <v>30</v>
+      </c>
+      <c r="D378" s="5">
+        <v>35</v>
+      </c>
+      <c r="E378" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F378" s="7">
+        <f t="shared" si="15"/>
+        <v>39.6</v>
+      </c>
+      <c r="G378" s="7">
+        <f t="shared" si="16"/>
+        <v>46.2</v>
+      </c>
+      <c r="H378" s="7">
+        <f t="shared" si="17"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I378" s="7">
+        <f t="shared" si="17"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="379" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A379" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B379" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="C379" s="5">
+        <v>30</v>
+      </c>
+      <c r="D379" s="5">
+        <v>35</v>
+      </c>
+      <c r="E379" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F379" s="7">
+        <f t="shared" si="15"/>
+        <v>39.6</v>
+      </c>
+      <c r="G379" s="7">
+        <f t="shared" si="16"/>
+        <v>46.2</v>
+      </c>
+      <c r="H379" s="7">
+        <f t="shared" si="17"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I379" s="7">
+        <f t="shared" si="17"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="380" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A380" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B380" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="C380" s="5">
+        <v>30</v>
+      </c>
+      <c r="D380" s="5">
+        <v>35</v>
+      </c>
+      <c r="E380" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F380" s="7">
+        <f t="shared" si="15"/>
+        <v>39.6</v>
+      </c>
+      <c r="G380" s="7">
+        <f t="shared" si="16"/>
+        <v>46.2</v>
+      </c>
+      <c r="H380" s="7">
+        <f t="shared" si="17"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I380" s="7">
+        <f t="shared" si="17"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="381" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A381" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B381" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="C381" s="5">
+        <v>35</v>
+      </c>
+      <c r="D381" s="5">
+        <v>40</v>
+      </c>
+      <c r="E381" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F381" s="7">
+        <f t="shared" si="15"/>
+        <v>46.2</v>
+      </c>
+      <c r="G381" s="7">
+        <f t="shared" si="16"/>
+        <v>52.8</v>
+      </c>
+      <c r="H381" s="7">
+        <f t="shared" si="17"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I381" s="7">
+        <f t="shared" si="17"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="382" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A382" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B382" s="4" t="s">
+        <v>441</v>
+      </c>
+      <c r="C382" s="5">
+        <v>30</v>
+      </c>
+      <c r="D382" s="5">
+        <v>35</v>
+      </c>
+      <c r="E382" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F382" s="7">
+        <f t="shared" si="15"/>
+        <v>39.6</v>
+      </c>
+      <c r="G382" s="7">
+        <f t="shared" si="16"/>
+        <v>46.2</v>
+      </c>
+      <c r="H382" s="7">
+        <f t="shared" si="17"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I382" s="7">
+        <f t="shared" si="17"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="383" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A383" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B383" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="C383" s="5">
+        <v>50</v>
+      </c>
+      <c r="D383" s="5">
+        <v>55</v>
+      </c>
+      <c r="E383" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F383" s="7">
+        <f t="shared" si="15"/>
+        <v>67.5</v>
+      </c>
+      <c r="G383" s="7">
+        <f t="shared" si="16"/>
+        <v>74.25</v>
+      </c>
+      <c r="H383" s="7">
+        <f t="shared" si="17"/>
+        <v>101.25</v>
+      </c>
+      <c r="I383" s="7">
+        <f t="shared" si="17"/>
+        <v>111.375</v>
+      </c>
+    </row>
+    <row r="384" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A384" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B384" s="4" t="s">
+        <v>443</v>
+      </c>
+      <c r="C384" s="5">
+        <v>30</v>
+      </c>
+      <c r="D384" s="5">
+        <v>35</v>
+      </c>
+      <c r="E384" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F384" s="7">
+        <f t="shared" si="15"/>
+        <v>40.5</v>
+      </c>
+      <c r="G384" s="7">
+        <f t="shared" si="16"/>
+        <v>47.25</v>
+      </c>
+      <c r="H384" s="7">
+        <f t="shared" si="17"/>
+        <v>60.75</v>
+      </c>
+      <c r="I384" s="7">
+        <f t="shared" si="17"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="385" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A385" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B385" s="4" t="s">
+        <v>444</v>
+      </c>
+      <c r="C385" s="5">
+        <v>30</v>
+      </c>
+      <c r="D385" s="5">
+        <v>35</v>
+      </c>
+      <c r="E385" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F385" s="7">
+        <f t="shared" si="15"/>
+        <v>40.5</v>
+      </c>
+      <c r="G385" s="7">
+        <f t="shared" si="16"/>
+        <v>47.25</v>
+      </c>
+      <c r="H385" s="7">
+        <f t="shared" si="17"/>
+        <v>60.75</v>
+      </c>
+      <c r="I385" s="7">
+        <f t="shared" si="17"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="386" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A386" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B386" s="4" t="s">
+        <v>445</v>
+      </c>
+      <c r="C386" s="5">
+        <v>15</v>
+      </c>
+      <c r="D386" s="5">
+        <v>20</v>
+      </c>
+      <c r="E386" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F386" s="7">
+        <f t="shared" si="15"/>
+        <v>20.25</v>
+      </c>
+      <c r="G386" s="7">
+        <f t="shared" si="16"/>
+        <v>27</v>
+      </c>
+      <c r="H386" s="7">
+        <f t="shared" si="17"/>
+        <v>30.375</v>
+      </c>
+      <c r="I386" s="7">
+        <f t="shared" si="17"/>
+        <v>40.5</v>
+      </c>
+    </row>
+    <row r="387" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A387" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B387" s="4" t="s">
+        <v>446</v>
+      </c>
+      <c r="C387" s="5">
+        <v>30</v>
+      </c>
+      <c r="D387" s="5">
+        <v>35</v>
+      </c>
+      <c r="E387" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F387" s="7">
+        <f t="shared" si="15"/>
+        <v>40.5</v>
+      </c>
+      <c r="G387" s="7">
+        <f t="shared" si="16"/>
+        <v>47.25</v>
+      </c>
+      <c r="H387" s="7">
+        <f t="shared" si="17"/>
+        <v>60.75</v>
+      </c>
+      <c r="I387" s="7">
+        <f t="shared" si="17"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="388" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A388" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B388" s="4" t="s">
+        <v>447</v>
+      </c>
+      <c r="C388" s="5">
+        <v>25</v>
+      </c>
+      <c r="D388" s="5">
+        <v>30</v>
+      </c>
+      <c r="E388" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F388" s="7">
+        <f t="shared" ref="F388:F451" si="18">C388+(C388*E388)</f>
+        <v>33</v>
+      </c>
+      <c r="G388" s="7">
+        <f t="shared" ref="G388:G451" si="19">D388+(D388*E388)</f>
+        <v>39.6</v>
+      </c>
+      <c r="H388" s="7">
+        <f t="shared" ref="H388:I451" si="20">F388*1.5</f>
+        <v>49.5</v>
+      </c>
+      <c r="I388" s="7">
+        <f t="shared" si="20"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="389" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A389" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B389" s="4" t="s">
+        <v>448</v>
+      </c>
+      <c r="C389" s="5">
+        <v>25</v>
+      </c>
+      <c r="D389" s="5">
+        <v>30</v>
+      </c>
+      <c r="E389" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F389" s="7">
+        <f t="shared" si="18"/>
+        <v>33</v>
+      </c>
+      <c r="G389" s="7">
+        <f t="shared" si="19"/>
+        <v>39.6</v>
+      </c>
+      <c r="H389" s="7">
+        <f t="shared" si="20"/>
+        <v>49.5</v>
+      </c>
+      <c r="I389" s="7">
+        <f t="shared" si="20"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="390" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A390" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B390" s="4" t="s">
+        <v>449</v>
+      </c>
+      <c r="C390" s="5">
+        <v>30</v>
+      </c>
+      <c r="D390" s="5">
+        <v>35</v>
+      </c>
+      <c r="E390" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F390" s="7">
+        <f t="shared" si="18"/>
+        <v>39.6</v>
+      </c>
+      <c r="G390" s="7">
+        <f t="shared" si="19"/>
+        <v>46.2</v>
+      </c>
+      <c r="H390" s="7">
+        <f t="shared" si="20"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I390" s="7">
+        <f t="shared" si="20"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="391" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A391" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B391" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="C391" s="5">
+        <v>25</v>
+      </c>
+      <c r="D391" s="5">
+        <v>30</v>
+      </c>
+      <c r="E391" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F391" s="7">
+        <f t="shared" si="18"/>
+        <v>33.75</v>
+      </c>
+      <c r="G391" s="7">
+        <f t="shared" si="19"/>
+        <v>40.5</v>
+      </c>
+      <c r="H391" s="7">
+        <f t="shared" si="20"/>
+        <v>50.625</v>
+      </c>
+      <c r="I391" s="7">
+        <f t="shared" si="20"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="392" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A392" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B392" s="4" t="s">
+        <v>451</v>
+      </c>
+      <c r="C392" s="5">
+        <v>20</v>
+      </c>
+      <c r="D392" s="5">
+        <v>25</v>
+      </c>
+      <c r="E392" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F392" s="7">
+        <f t="shared" si="18"/>
+        <v>26.4</v>
+      </c>
+      <c r="G392" s="7">
+        <f t="shared" si="19"/>
+        <v>33</v>
+      </c>
+      <c r="H392" s="7">
+        <f t="shared" si="20"/>
+        <v>39.599999999999994</v>
+      </c>
+      <c r="I392" s="7">
+        <f t="shared" si="20"/>
+        <v>49.5</v>
+      </c>
+    </row>
+    <row r="393" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A393" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B393" s="4" t="s">
+        <v>452</v>
+      </c>
+      <c r="C393" s="5">
+        <v>20</v>
+      </c>
+      <c r="D393" s="5">
+        <v>25</v>
+      </c>
+      <c r="E393" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F393" s="7">
+        <f t="shared" si="18"/>
+        <v>26.4</v>
+      </c>
+      <c r="G393" s="7">
+        <f t="shared" si="19"/>
+        <v>33</v>
+      </c>
+      <c r="H393" s="7">
+        <f t="shared" si="20"/>
+        <v>39.599999999999994</v>
+      </c>
+      <c r="I393" s="7">
+        <f t="shared" si="20"/>
+        <v>49.5</v>
+      </c>
+    </row>
+    <row r="394" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A394" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B394" s="4" t="s">
+        <v>453</v>
+      </c>
+      <c r="C394" s="5">
+        <v>25</v>
+      </c>
+      <c r="D394" s="5">
+        <v>30</v>
+      </c>
+      <c r="E394" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F394" s="7">
+        <f t="shared" si="18"/>
+        <v>33.75</v>
+      </c>
+      <c r="G394" s="7">
+        <f t="shared" si="19"/>
+        <v>40.5</v>
+      </c>
+      <c r="H394" s="7">
+        <f t="shared" si="20"/>
+        <v>50.625</v>
+      </c>
+      <c r="I394" s="7">
+        <f t="shared" si="20"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="395" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A395" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B395" s="4" t="s">
+        <v>454</v>
+      </c>
+      <c r="C395" s="5">
+        <v>20</v>
+      </c>
+      <c r="D395" s="5">
+        <v>25</v>
+      </c>
+      <c r="E395" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F395" s="7">
+        <f t="shared" si="18"/>
+        <v>27</v>
+      </c>
+      <c r="G395" s="7">
+        <f t="shared" si="19"/>
+        <v>33.75</v>
+      </c>
+      <c r="H395" s="7">
+        <f t="shared" si="20"/>
+        <v>40.5</v>
+      </c>
+      <c r="I395" s="7">
+        <f t="shared" si="20"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="396" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A396" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B396" s="4" t="s">
+        <v>455</v>
+      </c>
+      <c r="C396" s="5">
+        <v>25</v>
+      </c>
+      <c r="D396" s="5">
+        <v>30</v>
+      </c>
+      <c r="E396" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F396" s="7">
+        <f t="shared" si="18"/>
+        <v>33.75</v>
+      </c>
+      <c r="G396" s="7">
+        <f t="shared" si="19"/>
+        <v>40.5</v>
+      </c>
+      <c r="H396" s="7">
+        <f t="shared" si="20"/>
+        <v>50.625</v>
+      </c>
+      <c r="I396" s="7">
+        <f t="shared" si="20"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="397" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A397" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B397" s="4" t="s">
+        <v>456</v>
+      </c>
+      <c r="C397" s="5">
+        <v>20</v>
+      </c>
+      <c r="D397" s="5">
+        <v>25</v>
+      </c>
+      <c r="E397" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F397" s="7">
+        <f t="shared" si="18"/>
+        <v>27</v>
+      </c>
+      <c r="G397" s="7">
+        <f t="shared" si="19"/>
+        <v>33.75</v>
+      </c>
+      <c r="H397" s="7">
+        <f t="shared" si="20"/>
+        <v>40.5</v>
+      </c>
+      <c r="I397" s="7">
+        <f t="shared" si="20"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="398" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A398" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B398" s="4" t="s">
+        <v>457</v>
+      </c>
+      <c r="C398" s="5">
+        <v>20</v>
+      </c>
+      <c r="D398" s="5">
+        <v>25</v>
+      </c>
+      <c r="E398" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F398" s="7">
+        <f t="shared" si="18"/>
+        <v>27</v>
+      </c>
+      <c r="G398" s="7">
+        <f t="shared" si="19"/>
+        <v>33.75</v>
+      </c>
+      <c r="H398" s="7">
+        <f t="shared" si="20"/>
+        <v>40.5</v>
+      </c>
+      <c r="I398" s="7">
+        <f t="shared" si="20"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="399" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A399" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B399" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="C399" s="5">
+        <v>30</v>
+      </c>
+      <c r="D399" s="5">
+        <v>35</v>
+      </c>
+      <c r="E399" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F399" s="7">
+        <f t="shared" si="18"/>
+        <v>40.5</v>
+      </c>
+      <c r="G399" s="7">
+        <f t="shared" si="19"/>
+        <v>47.25</v>
+      </c>
+      <c r="H399" s="7">
+        <f t="shared" si="20"/>
+        <v>60.75</v>
+      </c>
+      <c r="I399" s="7">
+        <f t="shared" si="20"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="400" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A400" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B400" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="C400" s="5">
+        <v>30</v>
+      </c>
+      <c r="D400" s="5">
+        <v>35</v>
+      </c>
+      <c r="E400" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F400" s="7">
+        <f t="shared" si="18"/>
+        <v>39.6</v>
+      </c>
+      <c r="G400" s="7">
+        <f t="shared" si="19"/>
+        <v>46.2</v>
+      </c>
+      <c r="H400" s="7">
+        <f t="shared" si="20"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I400" s="7">
+        <f t="shared" si="20"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="401" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A401" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B401" s="4" t="s">
+        <v>460</v>
+      </c>
+      <c r="C401" s="5">
+        <v>30</v>
+      </c>
+      <c r="D401" s="5">
+        <v>35</v>
+      </c>
+      <c r="E401" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F401" s="7">
+        <f t="shared" si="18"/>
+        <v>39.6</v>
+      </c>
+      <c r="G401" s="7">
+        <f t="shared" si="19"/>
+        <v>46.2</v>
+      </c>
+      <c r="H401" s="7">
+        <f t="shared" si="20"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I401" s="7">
+        <f t="shared" si="20"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="402" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A402" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B402" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="C402" s="5">
+        <v>35</v>
+      </c>
+      <c r="D402" s="5">
+        <v>40</v>
+      </c>
+      <c r="E402" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F402" s="7">
+        <f t="shared" si="18"/>
+        <v>46.2</v>
+      </c>
+      <c r="G402" s="7">
+        <f t="shared" si="19"/>
+        <v>52.8</v>
+      </c>
+      <c r="H402" s="7">
+        <f t="shared" si="20"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I402" s="7">
+        <f t="shared" si="20"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="403" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A403" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B403" s="4" t="s">
+        <v>462</v>
+      </c>
+      <c r="C403" s="5">
+        <v>35</v>
+      </c>
+      <c r="D403" s="5">
+        <v>40</v>
+      </c>
+      <c r="E403" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F403" s="7">
+        <f t="shared" si="18"/>
+        <v>46.2</v>
+      </c>
+      <c r="G403" s="7">
+        <f t="shared" si="19"/>
+        <v>52.8</v>
+      </c>
+      <c r="H403" s="7">
+        <f t="shared" si="20"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I403" s="7">
+        <f t="shared" si="20"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="404" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A404" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B404" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="C404" s="5">
+        <v>20</v>
+      </c>
+      <c r="D404" s="5">
+        <v>25</v>
+      </c>
+      <c r="E404" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F404" s="7">
+        <f t="shared" si="18"/>
+        <v>27</v>
+      </c>
+      <c r="G404" s="7">
+        <f t="shared" si="19"/>
+        <v>33.75</v>
+      </c>
+      <c r="H404" s="7">
+        <f t="shared" si="20"/>
+        <v>40.5</v>
+      </c>
+      <c r="I404" s="7">
+        <f t="shared" si="20"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="405" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A405" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B405" s="4" t="s">
+        <v>464</v>
+      </c>
+      <c r="C405" s="5">
+        <v>30</v>
+      </c>
+      <c r="D405" s="5">
+        <v>35</v>
+      </c>
+      <c r="E405" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F405" s="7">
+        <f t="shared" si="18"/>
+        <v>39.6</v>
+      </c>
+      <c r="G405" s="7">
+        <f t="shared" si="19"/>
+        <v>46.2</v>
+      </c>
+      <c r="H405" s="7">
+        <f t="shared" si="20"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I405" s="7">
+        <f t="shared" si="20"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="406" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A406" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B406" s="4" t="s">
+        <v>465</v>
+      </c>
+      <c r="C406" s="5">
+        <v>35</v>
+      </c>
+      <c r="D406" s="5">
+        <v>40</v>
+      </c>
+      <c r="E406" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F406" s="7">
+        <f t="shared" si="18"/>
+        <v>46.2</v>
+      </c>
+      <c r="G406" s="7">
+        <f t="shared" si="19"/>
+        <v>52.8</v>
+      </c>
+      <c r="H406" s="7">
+        <f t="shared" si="20"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I406" s="7">
+        <f t="shared" si="20"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="407" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A407" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="B407" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="C407" s="5">
+        <v>30</v>
+      </c>
+      <c r="D407" s="5">
+        <v>35</v>
+      </c>
+      <c r="E407" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F407" s="7">
+        <f t="shared" si="18"/>
+        <v>40.5</v>
+      </c>
+      <c r="G407" s="7">
+        <f t="shared" si="19"/>
+        <v>47.25</v>
+      </c>
+      <c r="H407" s="7">
+        <f t="shared" si="20"/>
+        <v>60.75</v>
+      </c>
+      <c r="I407" s="7">
+        <f t="shared" si="20"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="408" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A408" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B408" s="4" t="s">
+        <v>468</v>
+      </c>
+      <c r="C408" s="5">
+        <v>35</v>
+      </c>
+      <c r="D408" s="5">
+        <v>40</v>
+      </c>
+      <c r="E408" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F408" s="7">
+        <f t="shared" si="18"/>
+        <v>47.25</v>
+      </c>
+      <c r="G408" s="7">
+        <f t="shared" si="19"/>
+        <v>54</v>
+      </c>
+      <c r="H408" s="7">
+        <f t="shared" si="20"/>
+        <v>70.875</v>
+      </c>
+      <c r="I408" s="7">
+        <f t="shared" si="20"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="409" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A409" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B409" s="4" t="s">
+        <v>469</v>
+      </c>
+      <c r="C409" s="5">
+        <v>25</v>
+      </c>
+      <c r="D409" s="5">
+        <v>30</v>
+      </c>
+      <c r="E409" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F409" s="7">
+        <f t="shared" si="18"/>
+        <v>33.75</v>
+      </c>
+      <c r="G409" s="7">
+        <f t="shared" si="19"/>
+        <v>40.5</v>
+      </c>
+      <c r="H409" s="7">
+        <f t="shared" si="20"/>
+        <v>50.625</v>
+      </c>
+      <c r="I409" s="7">
+        <f t="shared" si="20"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="410" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A410" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B410" s="4" t="s">
+        <v>470</v>
+      </c>
+      <c r="C410" s="5">
+        <v>30</v>
+      </c>
+      <c r="D410" s="5">
+        <v>35</v>
+      </c>
+      <c r="E410" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F410" s="7">
+        <f t="shared" si="18"/>
+        <v>40.5</v>
+      </c>
+      <c r="G410" s="7">
+        <f t="shared" si="19"/>
+        <v>47.25</v>
+      </c>
+      <c r="H410" s="7">
+        <f t="shared" si="20"/>
+        <v>60.75</v>
+      </c>
+      <c r="I410" s="7">
+        <f t="shared" si="20"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="411" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A411" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B411" s="4" t="s">
+        <v>471</v>
+      </c>
+      <c r="C411" s="5">
+        <v>30</v>
+      </c>
+      <c r="D411" s="5">
+        <v>35</v>
+      </c>
+      <c r="E411" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F411" s="7">
+        <f t="shared" si="18"/>
+        <v>40.5</v>
+      </c>
+      <c r="G411" s="7">
+        <f t="shared" si="19"/>
+        <v>47.25</v>
+      </c>
+      <c r="H411" s="7">
+        <f t="shared" si="20"/>
+        <v>60.75</v>
+      </c>
+      <c r="I411" s="7">
+        <f t="shared" si="20"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="412" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A412" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B412" s="4" t="s">
+        <v>472</v>
+      </c>
+      <c r="C412" s="5">
+        <v>25</v>
+      </c>
+      <c r="D412" s="5">
+        <v>30</v>
+      </c>
+      <c r="E412" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F412" s="7">
+        <f t="shared" si="18"/>
+        <v>33.75</v>
+      </c>
+      <c r="G412" s="7">
+        <f t="shared" si="19"/>
+        <v>40.5</v>
+      </c>
+      <c r="H412" s="7">
+        <f t="shared" si="20"/>
+        <v>50.625</v>
+      </c>
+      <c r="I412" s="7">
+        <f t="shared" si="20"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="413" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A413" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B413" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="C413" s="5">
+        <v>20</v>
+      </c>
+      <c r="D413" s="5">
+        <v>25</v>
+      </c>
+      <c r="E413" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F413" s="7">
+        <f t="shared" si="18"/>
+        <v>27</v>
+      </c>
+      <c r="G413" s="7">
+        <f t="shared" si="19"/>
+        <v>33.75</v>
+      </c>
+      <c r="H413" s="7">
+        <f t="shared" si="20"/>
+        <v>40.5</v>
+      </c>
+      <c r="I413" s="7">
+        <f t="shared" si="20"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="414" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A414" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B414" s="4" t="s">
+        <v>474</v>
+      </c>
+      <c r="C414" s="5">
+        <v>20</v>
+      </c>
+      <c r="D414" s="5">
+        <v>25</v>
+      </c>
+      <c r="E414" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F414" s="7">
+        <f t="shared" si="18"/>
+        <v>27</v>
+      </c>
+      <c r="G414" s="7">
+        <f t="shared" si="19"/>
+        <v>33.75</v>
+      </c>
+      <c r="H414" s="7">
+        <f t="shared" si="20"/>
+        <v>40.5</v>
+      </c>
+      <c r="I414" s="7">
+        <f t="shared" si="20"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="415" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A415" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B415" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="C415" s="5">
+        <v>25</v>
+      </c>
+      <c r="D415" s="5">
+        <v>30</v>
+      </c>
+      <c r="E415" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F415" s="7">
+        <f t="shared" si="18"/>
+        <v>33.75</v>
+      </c>
+      <c r="G415" s="7">
+        <f t="shared" si="19"/>
+        <v>40.5</v>
+      </c>
+      <c r="H415" s="7">
+        <f t="shared" si="20"/>
+        <v>50.625</v>
+      </c>
+      <c r="I415" s="7">
+        <f t="shared" si="20"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="416" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A416" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B416" s="4" t="s">
+        <v>476</v>
+      </c>
+      <c r="C416" s="5">
+        <v>35</v>
+      </c>
+      <c r="D416" s="5">
+        <v>40</v>
+      </c>
+      <c r="E416" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F416" s="7">
+        <f t="shared" si="18"/>
+        <v>46.2</v>
+      </c>
+      <c r="G416" s="7">
+        <f t="shared" si="19"/>
+        <v>52.8</v>
+      </c>
+      <c r="H416" s="7">
+        <f t="shared" si="20"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I416" s="7">
+        <f t="shared" si="20"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="417" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A417" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B417" s="4" t="s">
+        <v>477</v>
+      </c>
+      <c r="C417" s="5">
+        <v>25</v>
+      </c>
+      <c r="D417" s="5">
+        <v>30</v>
+      </c>
+      <c r="E417" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F417" s="7">
+        <f t="shared" si="18"/>
+        <v>33.75</v>
+      </c>
+      <c r="G417" s="7">
+        <f t="shared" si="19"/>
+        <v>40.5</v>
+      </c>
+      <c r="H417" s="7">
+        <f t="shared" si="20"/>
+        <v>50.625</v>
+      </c>
+      <c r="I417" s="7">
+        <f t="shared" si="20"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="418" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A418" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B418" s="4" t="s">
+        <v>478</v>
+      </c>
+      <c r="C418" s="5">
+        <v>35</v>
+      </c>
+      <c r="D418" s="5">
+        <v>45</v>
+      </c>
+      <c r="E418" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F418" s="7">
+        <f t="shared" si="18"/>
+        <v>47.25</v>
+      </c>
+      <c r="G418" s="7">
+        <f t="shared" si="19"/>
+        <v>60.75</v>
+      </c>
+      <c r="H418" s="7">
+        <f t="shared" si="20"/>
+        <v>70.875</v>
+      </c>
+      <c r="I418" s="7">
+        <f t="shared" si="20"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="419" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A419" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B419" s="4" t="s">
+        <v>479</v>
+      </c>
+      <c r="C419" s="5">
+        <v>35</v>
+      </c>
+      <c r="D419" s="5">
+        <v>45</v>
+      </c>
+      <c r="E419" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F419" s="7">
+        <f t="shared" si="18"/>
+        <v>47.25</v>
+      </c>
+      <c r="G419" s="7">
+        <f t="shared" si="19"/>
+        <v>60.75</v>
+      </c>
+      <c r="H419" s="7">
+        <f t="shared" si="20"/>
+        <v>70.875</v>
+      </c>
+      <c r="I419" s="7">
+        <f t="shared" si="20"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="420" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A420" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B420" s="4" t="s">
+        <v>480</v>
+      </c>
+      <c r="C420" s="5">
+        <v>30</v>
+      </c>
+      <c r="D420" s="5">
+        <v>35</v>
+      </c>
+      <c r="E420" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F420" s="7">
+        <f t="shared" si="18"/>
+        <v>40.5</v>
+      </c>
+      <c r="G420" s="7">
+        <f t="shared" si="19"/>
+        <v>47.25</v>
+      </c>
+      <c r="H420" s="7">
+        <f t="shared" si="20"/>
+        <v>60.75</v>
+      </c>
+      <c r="I420" s="7">
+        <f t="shared" si="20"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="421" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A421" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B421" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="C421" s="5">
+        <v>35</v>
+      </c>
+      <c r="D421" s="5">
+        <v>40</v>
+      </c>
+      <c r="E421" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F421" s="7">
+        <f t="shared" si="18"/>
+        <v>47.25</v>
+      </c>
+      <c r="G421" s="7">
+        <f t="shared" si="19"/>
+        <v>54</v>
+      </c>
+      <c r="H421" s="7">
+        <f t="shared" si="20"/>
+        <v>70.875</v>
+      </c>
+      <c r="I421" s="7">
+        <f t="shared" si="20"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="422" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A422" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B422" s="4" t="s">
+        <v>482</v>
+      </c>
+      <c r="C422" s="5">
+        <v>35</v>
+      </c>
+      <c r="D422" s="5">
+        <v>40</v>
+      </c>
+      <c r="E422" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F422" s="7">
+        <f t="shared" si="18"/>
+        <v>47.25</v>
+      </c>
+      <c r="G422" s="7">
+        <f t="shared" si="19"/>
+        <v>54</v>
+      </c>
+      <c r="H422" s="7">
+        <f t="shared" si="20"/>
+        <v>70.875</v>
+      </c>
+      <c r="I422" s="7">
+        <f t="shared" si="20"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="423" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A423" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B423" s="4" t="s">
+        <v>483</v>
+      </c>
+      <c r="C423" s="5">
+        <v>30</v>
+      </c>
+      <c r="D423" s="5">
+        <v>35</v>
+      </c>
+      <c r="E423" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F423" s="7">
+        <f t="shared" si="18"/>
+        <v>40.5</v>
+      </c>
+      <c r="G423" s="7">
+        <f t="shared" si="19"/>
+        <v>47.25</v>
+      </c>
+      <c r="H423" s="7">
+        <f t="shared" si="20"/>
+        <v>60.75</v>
+      </c>
+      <c r="I423" s="7">
+        <f t="shared" si="20"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="424" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A424" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B424" s="4" t="s">
+        <v>484</v>
+      </c>
+      <c r="C424" s="5">
+        <v>35</v>
+      </c>
+      <c r="D424" s="5">
+        <v>40</v>
+      </c>
+      <c r="E424" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F424" s="7">
+        <f t="shared" si="18"/>
+        <v>47.25</v>
+      </c>
+      <c r="G424" s="7">
+        <f t="shared" si="19"/>
+        <v>54</v>
+      </c>
+      <c r="H424" s="7">
+        <f t="shared" si="20"/>
+        <v>70.875</v>
+      </c>
+      <c r="I424" s="7">
+        <f t="shared" si="20"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="425" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A425" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B425" s="4" t="s">
+        <v>485</v>
+      </c>
+      <c r="C425" s="5">
+        <v>35</v>
+      </c>
+      <c r="D425" s="5">
+        <v>40</v>
+      </c>
+      <c r="E425" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F425" s="7">
+        <f t="shared" si="18"/>
+        <v>47.25</v>
+      </c>
+      <c r="G425" s="7">
+        <f t="shared" si="19"/>
+        <v>54</v>
+      </c>
+      <c r="H425" s="7">
+        <f t="shared" si="20"/>
+        <v>70.875</v>
+      </c>
+      <c r="I425" s="7">
+        <f t="shared" si="20"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="426" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A426" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B426" s="4" t="s">
+        <v>486</v>
+      </c>
+      <c r="C426" s="5">
+        <v>30</v>
+      </c>
+      <c r="D426" s="5">
+        <v>35</v>
+      </c>
+      <c r="E426" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F426" s="7">
+        <f t="shared" si="18"/>
+        <v>40.5</v>
+      </c>
+      <c r="G426" s="7">
+        <f t="shared" si="19"/>
+        <v>47.25</v>
+      </c>
+      <c r="H426" s="7">
+        <f t="shared" si="20"/>
+        <v>60.75</v>
+      </c>
+      <c r="I426" s="7">
+        <f t="shared" si="20"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="427" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A427" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B427" s="4" t="s">
+        <v>487</v>
+      </c>
+      <c r="C427" s="5">
+        <v>30</v>
+      </c>
+      <c r="D427" s="5">
+        <v>35</v>
+      </c>
+      <c r="E427" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F427" s="7">
+        <f t="shared" si="18"/>
+        <v>40.5</v>
+      </c>
+      <c r="G427" s="7">
+        <f t="shared" si="19"/>
+        <v>47.25</v>
+      </c>
+      <c r="H427" s="7">
+        <f t="shared" si="20"/>
+        <v>60.75</v>
+      </c>
+      <c r="I427" s="7">
+        <f t="shared" si="20"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="428" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A428" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B428" s="4" t="s">
+        <v>488</v>
+      </c>
+      <c r="C428" s="5">
+        <v>30</v>
+      </c>
+      <c r="D428" s="5">
+        <v>35</v>
+      </c>
+      <c r="E428" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F428" s="7">
+        <f t="shared" si="18"/>
+        <v>40.5</v>
+      </c>
+      <c r="G428" s="7">
+        <f t="shared" si="19"/>
+        <v>47.25</v>
+      </c>
+      <c r="H428" s="7">
+        <f t="shared" si="20"/>
+        <v>60.75</v>
+      </c>
+      <c r="I428" s="7">
+        <f t="shared" si="20"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="429" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A429" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B429" s="4" t="s">
+        <v>489</v>
+      </c>
+      <c r="C429" s="5">
+        <v>25</v>
+      </c>
+      <c r="D429" s="5">
+        <v>30</v>
+      </c>
+      <c r="E429" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F429" s="7">
+        <f t="shared" si="18"/>
+        <v>33</v>
+      </c>
+      <c r="G429" s="7">
+        <f t="shared" si="19"/>
+        <v>39.6</v>
+      </c>
+      <c r="H429" s="7">
+        <f t="shared" si="20"/>
+        <v>49.5</v>
+      </c>
+      <c r="I429" s="7">
+        <f t="shared" si="20"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="430" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A430" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B430" s="4" t="s">
+        <v>490</v>
+      </c>
+      <c r="C430" s="5">
+        <v>15</v>
+      </c>
+      <c r="D430" s="5">
+        <v>20</v>
+      </c>
+      <c r="E430" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F430" s="7">
+        <f t="shared" si="18"/>
+        <v>19.8</v>
+      </c>
+      <c r="G430" s="7">
+        <f t="shared" si="19"/>
+        <v>26.4</v>
+      </c>
+      <c r="H430" s="7">
+        <f t="shared" si="20"/>
+        <v>29.700000000000003</v>
+      </c>
+      <c r="I430" s="7">
+        <f t="shared" si="20"/>
+        <v>39.599999999999994</v>
+      </c>
+    </row>
+    <row r="431" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A431" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="B431" s="4" t="s">
+        <v>491</v>
+      </c>
+      <c r="C431" s="5">
+        <v>25</v>
+      </c>
+      <c r="D431" s="5">
+        <v>30</v>
+      </c>
+      <c r="E431" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F431" s="7">
+        <f t="shared" si="18"/>
+        <v>33</v>
+      </c>
+      <c r="G431" s="7">
+        <f t="shared" si="19"/>
+        <v>39.6</v>
+      </c>
+      <c r="H431" s="7">
+        <f t="shared" si="20"/>
+        <v>49.5</v>
+      </c>
+      <c r="I431" s="7">
+        <f t="shared" si="20"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="432" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A432" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B432" s="4" t="s">
+        <v>493</v>
+      </c>
+      <c r="C432" s="5">
+        <v>30</v>
+      </c>
+      <c r="D432" s="5">
+        <v>35</v>
+      </c>
+      <c r="E432" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F432" s="7">
+        <f t="shared" si="18"/>
+        <v>40.5</v>
+      </c>
+      <c r="G432" s="7">
+        <f t="shared" si="19"/>
+        <v>47.25</v>
+      </c>
+      <c r="H432" s="7">
+        <f t="shared" si="20"/>
+        <v>60.75</v>
+      </c>
+      <c r="I432" s="7">
+        <f t="shared" si="20"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="433" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A433" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B433" s="4" t="s">
         <v>494</v>
       </c>
-      <c r="E2" t="s">
+      <c r="C433" s="5">
+        <v>30</v>
+      </c>
+      <c r="D433" s="5">
+        <v>35</v>
+      </c>
+      <c r="E433" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F433" s="7">
+        <f t="shared" si="18"/>
+        <v>40.5</v>
+      </c>
+      <c r="G433" s="7">
+        <f t="shared" si="19"/>
+        <v>47.25</v>
+      </c>
+      <c r="H433" s="7">
+        <f t="shared" si="20"/>
+        <v>60.75</v>
+      </c>
+      <c r="I433" s="7">
+        <f t="shared" si="20"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="434" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A434" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B434" s="4" t="s">
         <v>495</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B4" s="39" t="s">
+      <c r="C434" s="5">
+        <v>30</v>
+      </c>
+      <c r="D434" s="5">
+        <v>35</v>
+      </c>
+      <c r="E434" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F434" s="7">
+        <f t="shared" si="18"/>
+        <v>40.5</v>
+      </c>
+      <c r="G434" s="7">
+        <f t="shared" si="19"/>
+        <v>47.25</v>
+      </c>
+      <c r="H434" s="7">
+        <f t="shared" si="20"/>
+        <v>60.75</v>
+      </c>
+      <c r="I434" s="7">
+        <f t="shared" si="20"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="435" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A435" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B435" s="4" t="s">
         <v>496</v>
       </c>
-      <c r="E4" t="s">
+      <c r="C435" s="5">
+        <v>30</v>
+      </c>
+      <c r="D435" s="5">
+        <v>35</v>
+      </c>
+      <c r="E435" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F435" s="7">
+        <f t="shared" si="18"/>
+        <v>40.5</v>
+      </c>
+      <c r="G435" s="7">
+        <f t="shared" si="19"/>
+        <v>47.25</v>
+      </c>
+      <c r="H435" s="7">
+        <f t="shared" si="20"/>
+        <v>60.75</v>
+      </c>
+      <c r="I435" s="7">
+        <f t="shared" si="20"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="436" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A436" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B436" s="4" t="s">
         <v>497</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B5" s="39" t="s">
+      <c r="C436" s="5">
+        <v>50</v>
+      </c>
+      <c r="D436" s="5">
+        <v>60</v>
+      </c>
+      <c r="E436" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F436" s="7">
+        <f t="shared" si="18"/>
+        <v>67.5</v>
+      </c>
+      <c r="G436" s="7">
+        <f t="shared" si="19"/>
+        <v>81</v>
+      </c>
+      <c r="H436" s="7">
+        <f t="shared" si="20"/>
+        <v>101.25</v>
+      </c>
+      <c r="I436" s="7">
+        <f t="shared" si="20"/>
+        <v>121.5</v>
+      </c>
+    </row>
+    <row r="437" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A437" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B437" s="4" t="s">
         <v>498</v>
       </c>
-      <c r="E5" t="s">
+      <c r="C437" s="5">
+        <v>65</v>
+      </c>
+      <c r="D437" s="5">
+        <v>75</v>
+      </c>
+      <c r="E437" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F437" s="7">
+        <f t="shared" si="18"/>
+        <v>87.75</v>
+      </c>
+      <c r="G437" s="7">
+        <f t="shared" si="19"/>
+        <v>101.25</v>
+      </c>
+      <c r="H437" s="7">
+        <f t="shared" si="20"/>
+        <v>131.625</v>
+      </c>
+      <c r="I437" s="7">
+        <f t="shared" si="20"/>
+        <v>151.875</v>
+      </c>
+    </row>
+    <row r="438" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A438" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B438" s="4" t="s">
         <v>499</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B6" s="39" t="s">
+      <c r="C438" s="5">
+        <v>55</v>
+      </c>
+      <c r="D438" s="5">
+        <v>65</v>
+      </c>
+      <c r="E438" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F438" s="7">
+        <f t="shared" si="18"/>
+        <v>74.25</v>
+      </c>
+      <c r="G438" s="7">
+        <f t="shared" si="19"/>
+        <v>87.75</v>
+      </c>
+      <c r="H438" s="7">
+        <f t="shared" si="20"/>
+        <v>111.375</v>
+      </c>
+      <c r="I438" s="7">
+        <f t="shared" si="20"/>
+        <v>131.625</v>
+      </c>
+    </row>
+    <row r="439" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A439" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B439" s="4" t="s">
         <v>500</v>
       </c>
-      <c r="E6" t="s">
+      <c r="C439" s="5">
+        <v>55</v>
+      </c>
+      <c r="D439" s="5">
+        <v>65</v>
+      </c>
+      <c r="E439" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F439" s="7">
+        <f t="shared" si="18"/>
+        <v>74.25</v>
+      </c>
+      <c r="G439" s="7">
+        <f t="shared" si="19"/>
+        <v>87.75</v>
+      </c>
+      <c r="H439" s="7">
+        <f t="shared" si="20"/>
+        <v>111.375</v>
+      </c>
+      <c r="I439" s="7">
+        <f t="shared" si="20"/>
+        <v>131.625</v>
+      </c>
+    </row>
+    <row r="440" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A440" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B440" s="4" t="s">
         <v>501</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B7" s="39" t="s">
+      <c r="C440" s="5">
+        <v>15</v>
+      </c>
+      <c r="D440" s="5">
+        <v>20</v>
+      </c>
+      <c r="E440" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F440" s="7">
+        <f t="shared" si="18"/>
+        <v>20.25</v>
+      </c>
+      <c r="G440" s="7">
+        <f t="shared" si="19"/>
+        <v>27</v>
+      </c>
+      <c r="H440" s="7">
+        <f t="shared" si="20"/>
+        <v>30.375</v>
+      </c>
+      <c r="I440" s="7">
+        <f t="shared" si="20"/>
+        <v>40.5</v>
+      </c>
+    </row>
+    <row r="441" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A441" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B441" s="4" t="s">
         <v>502</v>
       </c>
-      <c r="E7" t="s">
+      <c r="C441" s="5">
+        <v>20</v>
+      </c>
+      <c r="D441" s="5">
+        <v>25</v>
+      </c>
+      <c r="E441" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F441" s="7">
+        <f t="shared" si="18"/>
+        <v>27</v>
+      </c>
+      <c r="G441" s="7">
+        <f t="shared" si="19"/>
+        <v>33.75</v>
+      </c>
+      <c r="H441" s="7">
+        <f t="shared" si="20"/>
+        <v>40.5</v>
+      </c>
+      <c r="I441" s="7">
+        <f t="shared" si="20"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="442" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A442" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B442" s="4" t="s">
         <v>503</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="39" t="s">
+      <c r="C442" s="5">
+        <v>65</v>
+      </c>
+      <c r="D442" s="5">
+        <v>75</v>
+      </c>
+      <c r="E442" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F442" s="7">
+        <f t="shared" si="18"/>
+        <v>87.75</v>
+      </c>
+      <c r="G442" s="7">
+        <f t="shared" si="19"/>
+        <v>101.25</v>
+      </c>
+      <c r="H442" s="7">
+        <f t="shared" si="20"/>
+        <v>131.625</v>
+      </c>
+      <c r="I442" s="7">
+        <f t="shared" si="20"/>
+        <v>151.875</v>
+      </c>
+    </row>
+    <row r="443" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A443" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B443" s="4" t="s">
         <v>504</v>
       </c>
-      <c r="E8" t="s">
+      <c r="C443" s="5">
+        <v>55</v>
+      </c>
+      <c r="D443" s="5">
+        <v>65</v>
+      </c>
+      <c r="E443" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F443" s="7">
+        <f t="shared" si="18"/>
+        <v>74.25</v>
+      </c>
+      <c r="G443" s="7">
+        <f t="shared" si="19"/>
+        <v>87.75</v>
+      </c>
+      <c r="H443" s="7">
+        <f t="shared" si="20"/>
+        <v>111.375</v>
+      </c>
+      <c r="I443" s="7">
+        <f t="shared" si="20"/>
+        <v>131.625</v>
+      </c>
+    </row>
+    <row r="444" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A444" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B444" s="4" t="s">
         <v>505</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B9" s="39" t="s">
+      <c r="C444" s="5">
+        <v>40</v>
+      </c>
+      <c r="D444" s="5">
+        <v>50</v>
+      </c>
+      <c r="E444" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F444" s="7">
+        <f t="shared" si="18"/>
+        <v>54</v>
+      </c>
+      <c r="G444" s="7">
+        <f t="shared" si="19"/>
+        <v>67.5</v>
+      </c>
+      <c r="H444" s="7">
+        <f t="shared" si="20"/>
+        <v>81</v>
+      </c>
+      <c r="I444" s="7">
+        <f t="shared" si="20"/>
+        <v>101.25</v>
+      </c>
+    </row>
+    <row r="445" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A445" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B445" s="4" t="s">
         <v>506</v>
       </c>
-      <c r="E9" t="s">
+      <c r="C445" s="5">
+        <v>40</v>
+      </c>
+      <c r="D445" s="5">
+        <v>45</v>
+      </c>
+      <c r="E445" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F445" s="7">
+        <f t="shared" si="18"/>
+        <v>54</v>
+      </c>
+      <c r="G445" s="7">
+        <f t="shared" si="19"/>
+        <v>60.75</v>
+      </c>
+      <c r="H445" s="7">
+        <f t="shared" si="20"/>
+        <v>81</v>
+      </c>
+      <c r="I445" s="7">
+        <f t="shared" si="20"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="446" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A446" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B446" s="4" t="s">
         <v>507</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B10" s="39" t="s">
+      <c r="C446" s="5">
+        <v>40</v>
+      </c>
+      <c r="D446" s="5">
+        <v>45</v>
+      </c>
+      <c r="E446" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F446" s="7">
+        <f t="shared" si="18"/>
+        <v>54</v>
+      </c>
+      <c r="G446" s="7">
+        <f t="shared" si="19"/>
+        <v>60.75</v>
+      </c>
+      <c r="H446" s="7">
+        <f t="shared" si="20"/>
+        <v>81</v>
+      </c>
+      <c r="I446" s="7">
+        <f t="shared" si="20"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="447" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A447" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B447" s="4" t="s">
         <v>508</v>
       </c>
-      <c r="E10" t="s">
+      <c r="C447" s="5">
+        <v>35</v>
+      </c>
+      <c r="D447" s="5">
+        <v>45</v>
+      </c>
+      <c r="E447" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F447" s="7">
+        <f t="shared" si="18"/>
+        <v>47.25</v>
+      </c>
+      <c r="G447" s="7">
+        <f t="shared" si="19"/>
+        <v>60.75</v>
+      </c>
+      <c r="H447" s="7">
+        <f t="shared" si="20"/>
+        <v>70.875</v>
+      </c>
+      <c r="I447" s="7">
+        <f t="shared" si="20"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="448" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A448" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B448" s="4" t="s">
         <v>509</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B11" s="39" t="s">
+      <c r="C448" s="5">
+        <v>25</v>
+      </c>
+      <c r="D448" s="5">
+        <v>30</v>
+      </c>
+      <c r="E448" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F448" s="7">
+        <f t="shared" si="18"/>
+        <v>33</v>
+      </c>
+      <c r="G448" s="7">
+        <f t="shared" si="19"/>
+        <v>39.6</v>
+      </c>
+      <c r="H448" s="7">
+        <f t="shared" si="20"/>
+        <v>49.5</v>
+      </c>
+      <c r="I448" s="7">
+        <f t="shared" si="20"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="449" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A449" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B449" s="4" t="s">
         <v>510</v>
       </c>
-      <c r="E11" t="s">
+      <c r="C449" s="5">
+        <v>20</v>
+      </c>
+      <c r="D449" s="5">
+        <v>25</v>
+      </c>
+      <c r="E449" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F449" s="7">
+        <f t="shared" si="18"/>
+        <v>27</v>
+      </c>
+      <c r="G449" s="7">
+        <f t="shared" si="19"/>
+        <v>33.75</v>
+      </c>
+      <c r="H449" s="7">
+        <f t="shared" si="20"/>
+        <v>40.5</v>
+      </c>
+      <c r="I449" s="7">
+        <f t="shared" si="20"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="450" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A450" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B450" s="4" t="s">
         <v>511</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B12" s="39" t="s">
+      <c r="C450" s="5">
+        <v>20</v>
+      </c>
+      <c r="D450" s="5">
+        <v>25</v>
+      </c>
+      <c r="E450" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F450" s="7">
+        <f t="shared" si="18"/>
+        <v>27</v>
+      </c>
+      <c r="G450" s="7">
+        <f t="shared" si="19"/>
+        <v>33.75</v>
+      </c>
+      <c r="H450" s="7">
+        <f t="shared" si="20"/>
+        <v>40.5</v>
+      </c>
+      <c r="I450" s="7">
+        <f t="shared" si="20"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="451" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A451" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B451" s="4" t="s">
         <v>512</v>
       </c>
-      <c r="E12" t="s">
+      <c r="C451" s="5">
+        <v>30</v>
+      </c>
+      <c r="D451" s="5">
+        <v>35</v>
+      </c>
+      <c r="E451" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F451" s="7">
+        <f t="shared" si="18"/>
+        <v>39.6</v>
+      </c>
+      <c r="G451" s="7">
+        <f t="shared" si="19"/>
+        <v>46.2</v>
+      </c>
+      <c r="H451" s="7">
+        <f t="shared" si="20"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I451" s="7">
+        <f t="shared" si="20"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="452" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A452" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B452" s="4" t="s">
         <v>513</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B13" s="39" t="s">
+      <c r="C452" s="5">
+        <v>25</v>
+      </c>
+      <c r="D452" s="5">
+        <v>30</v>
+      </c>
+      <c r="E452" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F452" s="7">
+        <f t="shared" ref="F452:F515" si="21">C452+(C452*E452)</f>
+        <v>33.75</v>
+      </c>
+      <c r="G452" s="7">
+        <f t="shared" ref="G452:G515" si="22">D452+(D452*E452)</f>
+        <v>40.5</v>
+      </c>
+      <c r="H452" s="7">
+        <f t="shared" ref="H452:I515" si="23">F452*1.5</f>
+        <v>50.625</v>
+      </c>
+      <c r="I452" s="7">
+        <f t="shared" si="23"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="453" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A453" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B453" s="4" t="s">
         <v>514</v>
       </c>
-      <c r="E13" t="s">
+      <c r="C453" s="5">
+        <v>25</v>
+      </c>
+      <c r="D453" s="5">
+        <v>30</v>
+      </c>
+      <c r="E453" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F453" s="7">
+        <f t="shared" si="21"/>
+        <v>33.75</v>
+      </c>
+      <c r="G453" s="7">
+        <f t="shared" si="22"/>
+        <v>40.5</v>
+      </c>
+      <c r="H453" s="7">
+        <f t="shared" si="23"/>
+        <v>50.625</v>
+      </c>
+      <c r="I453" s="7">
+        <f t="shared" si="23"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="454" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A454" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B454" s="4" t="s">
         <v>515</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B14" s="39" t="s">
+      <c r="C454" s="5">
+        <v>30</v>
+      </c>
+      <c r="D454" s="5">
+        <v>35</v>
+      </c>
+      <c r="E454" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F454" s="7">
+        <f t="shared" si="21"/>
+        <v>40.5</v>
+      </c>
+      <c r="G454" s="7">
+        <f t="shared" si="22"/>
+        <v>47.25</v>
+      </c>
+      <c r="H454" s="7">
+        <f t="shared" si="23"/>
+        <v>60.75</v>
+      </c>
+      <c r="I454" s="7">
+        <f t="shared" si="23"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="455" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A455" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B455" s="4" t="s">
         <v>516</v>
       </c>
-      <c r="E14" t="s">
+      <c r="C455" s="5">
+        <v>20</v>
+      </c>
+      <c r="D455" s="5">
+        <v>25</v>
+      </c>
+      <c r="E455" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F455" s="7">
+        <f t="shared" si="21"/>
+        <v>27</v>
+      </c>
+      <c r="G455" s="7">
+        <f t="shared" si="22"/>
+        <v>33.75</v>
+      </c>
+      <c r="H455" s="7">
+        <f t="shared" si="23"/>
+        <v>40.5</v>
+      </c>
+      <c r="I455" s="7">
+        <f t="shared" si="23"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="456" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A456" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B456" s="4" t="s">
         <v>517</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B15" s="39" t="s">
+      <c r="C456" s="5">
+        <v>30</v>
+      </c>
+      <c r="D456" s="5">
+        <v>35</v>
+      </c>
+      <c r="E456" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F456" s="7">
+        <f t="shared" si="21"/>
+        <v>40.5</v>
+      </c>
+      <c r="G456" s="7">
+        <f t="shared" si="22"/>
+        <v>47.25</v>
+      </c>
+      <c r="H456" s="7">
+        <f t="shared" si="23"/>
+        <v>60.75</v>
+      </c>
+      <c r="I456" s="7">
+        <f t="shared" si="23"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="457" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A457" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B457" s="4" t="s">
         <v>518</v>
       </c>
-      <c r="E15" t="s">
+      <c r="C457" s="5">
+        <v>30</v>
+      </c>
+      <c r="D457" s="5">
+        <v>35</v>
+      </c>
+      <c r="E457" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F457" s="7">
+        <f t="shared" si="21"/>
+        <v>40.5</v>
+      </c>
+      <c r="G457" s="7">
+        <f t="shared" si="22"/>
+        <v>47.25</v>
+      </c>
+      <c r="H457" s="7">
+        <f t="shared" si="23"/>
+        <v>60.75</v>
+      </c>
+      <c r="I457" s="7">
+        <f t="shared" si="23"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="458" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A458" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B458" s="4" t="s">
         <v>519</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B16" s="39" t="s">
+      <c r="C458" s="5">
+        <v>35</v>
+      </c>
+      <c r="D458" s="5">
+        <v>40</v>
+      </c>
+      <c r="E458" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F458" s="7">
+        <f t="shared" si="21"/>
+        <v>46.2</v>
+      </c>
+      <c r="G458" s="7">
+        <f t="shared" si="22"/>
+        <v>52.8</v>
+      </c>
+      <c r="H458" s="7">
+        <f t="shared" si="23"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I458" s="7">
+        <f t="shared" si="23"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="459" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A459" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B459" s="4" t="s">
         <v>520</v>
       </c>
-      <c r="E16" t="s">
+      <c r="C459" s="5">
+        <v>30</v>
+      </c>
+      <c r="D459" s="5">
+        <v>35</v>
+      </c>
+      <c r="E459" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F459" s="7">
+        <f t="shared" si="21"/>
+        <v>39.6</v>
+      </c>
+      <c r="G459" s="7">
+        <f t="shared" si="22"/>
+        <v>46.2</v>
+      </c>
+      <c r="H459" s="7">
+        <f t="shared" si="23"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I459" s="7">
+        <f t="shared" si="23"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="460" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A460" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B460" s="4" t="s">
         <v>521</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B17" s="39" t="s">
+      <c r="C460" s="5">
+        <v>30</v>
+      </c>
+      <c r="D460" s="5">
+        <v>35</v>
+      </c>
+      <c r="E460" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F460" s="7">
+        <f t="shared" si="21"/>
+        <v>39.6</v>
+      </c>
+      <c r="G460" s="7">
+        <f t="shared" si="22"/>
+        <v>46.2</v>
+      </c>
+      <c r="H460" s="7">
+        <f t="shared" si="23"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I460" s="7">
+        <f t="shared" si="23"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="461" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A461" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B461" s="4" t="s">
         <v>522</v>
       </c>
-      <c r="E17" t="s">
+      <c r="C461" s="5">
+        <v>30</v>
+      </c>
+      <c r="D461" s="5">
+        <v>35</v>
+      </c>
+      <c r="E461" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F461" s="7">
+        <f t="shared" si="21"/>
+        <v>40.5</v>
+      </c>
+      <c r="G461" s="7">
+        <f t="shared" si="22"/>
+        <v>47.25</v>
+      </c>
+      <c r="H461" s="7">
+        <f t="shared" si="23"/>
+        <v>60.75</v>
+      </c>
+      <c r="I461" s="7">
+        <f t="shared" si="23"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="462" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A462" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B462" s="4" t="s">
         <v>523</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B18" s="39" t="s">
+      <c r="C462" s="5">
+        <v>60</v>
+      </c>
+      <c r="D462" s="5">
+        <v>75</v>
+      </c>
+      <c r="E462" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F462" s="7">
+        <f t="shared" si="21"/>
+        <v>81</v>
+      </c>
+      <c r="G462" s="7">
+        <f t="shared" si="22"/>
+        <v>101.25</v>
+      </c>
+      <c r="H462" s="7">
+        <f t="shared" si="23"/>
+        <v>121.5</v>
+      </c>
+      <c r="I462" s="7">
+        <f t="shared" si="23"/>
+        <v>151.875</v>
+      </c>
+    </row>
+    <row r="463" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A463" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B463" s="4" t="s">
         <v>524</v>
       </c>
-      <c r="E18" t="s">
+      <c r="C463" s="5">
+        <v>45</v>
+      </c>
+      <c r="D463" s="5">
+        <v>55</v>
+      </c>
+      <c r="E463" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F463" s="7">
+        <f t="shared" si="21"/>
+        <v>60.75</v>
+      </c>
+      <c r="G463" s="7">
+        <f t="shared" si="22"/>
+        <v>74.25</v>
+      </c>
+      <c r="H463" s="7">
+        <f t="shared" si="23"/>
+        <v>91.125</v>
+      </c>
+      <c r="I463" s="7">
+        <f t="shared" si="23"/>
+        <v>111.375</v>
+      </c>
+    </row>
+    <row r="464" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A464" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B464" s="4" t="s">
         <v>525</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B19" s="39" t="s">
+      <c r="C464" s="5">
+        <v>45</v>
+      </c>
+      <c r="D464" s="5">
+        <v>55</v>
+      </c>
+      <c r="E464" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F464" s="7">
+        <f t="shared" si="21"/>
+        <v>60.75</v>
+      </c>
+      <c r="G464" s="7">
+        <f t="shared" si="22"/>
+        <v>74.25</v>
+      </c>
+      <c r="H464" s="7">
+        <f t="shared" si="23"/>
+        <v>91.125</v>
+      </c>
+      <c r="I464" s="7">
+        <f t="shared" si="23"/>
+        <v>111.375</v>
+      </c>
+    </row>
+    <row r="465" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A465" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B465" s="4" t="s">
         <v>526</v>
       </c>
-      <c r="E19" t="s">
+      <c r="C465" s="5">
+        <v>60</v>
+      </c>
+      <c r="D465" s="5">
+        <v>75</v>
+      </c>
+      <c r="E465" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F465" s="7">
+        <f t="shared" si="21"/>
+        <v>81</v>
+      </c>
+      <c r="G465" s="7">
+        <f t="shared" si="22"/>
+        <v>101.25</v>
+      </c>
+      <c r="H465" s="7">
+        <f t="shared" si="23"/>
+        <v>121.5</v>
+      </c>
+      <c r="I465" s="7">
+        <f t="shared" si="23"/>
+        <v>151.875</v>
+      </c>
+    </row>
+    <row r="466" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A466" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B466" s="4" t="s">
         <v>527</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B20" s="39" t="s">
+      <c r="C466" s="5">
+        <v>45</v>
+      </c>
+      <c r="D466" s="5">
+        <v>55</v>
+      </c>
+      <c r="E466" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F466" s="7">
+        <f t="shared" si="21"/>
+        <v>60.75</v>
+      </c>
+      <c r="G466" s="7">
+        <f t="shared" si="22"/>
+        <v>74.25</v>
+      </c>
+      <c r="H466" s="7">
+        <f t="shared" si="23"/>
+        <v>91.125</v>
+      </c>
+      <c r="I466" s="7">
+        <f t="shared" si="23"/>
+        <v>111.375</v>
+      </c>
+    </row>
+    <row r="467" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A467" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B467" s="4" t="s">
         <v>528</v>
       </c>
-      <c r="E20" t="s">
+      <c r="C467" s="5">
+        <v>25</v>
+      </c>
+      <c r="D467" s="5">
+        <v>30</v>
+      </c>
+      <c r="E467" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F467" s="7">
+        <f t="shared" si="21"/>
+        <v>33.75</v>
+      </c>
+      <c r="G467" s="7">
+        <f t="shared" si="22"/>
+        <v>40.5</v>
+      </c>
+      <c r="H467" s="7">
+        <f t="shared" si="23"/>
+        <v>50.625</v>
+      </c>
+      <c r="I467" s="7">
+        <f t="shared" si="23"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="468" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A468" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B468" s="4" t="s">
         <v>529</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B21" s="39" t="s">
+      <c r="C468" s="5">
+        <v>20</v>
+      </c>
+      <c r="D468" s="5">
+        <v>25</v>
+      </c>
+      <c r="E468" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F468" s="7">
+        <f t="shared" si="21"/>
+        <v>27</v>
+      </c>
+      <c r="G468" s="7">
+        <f t="shared" si="22"/>
+        <v>33.75</v>
+      </c>
+      <c r="H468" s="7">
+        <f t="shared" si="23"/>
+        <v>40.5</v>
+      </c>
+      <c r="I468" s="7">
+        <f t="shared" si="23"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="469" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A469" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B469" s="4" t="s">
         <v>530</v>
       </c>
-      <c r="E21" t="s">
+      <c r="C469" s="5">
+        <v>45</v>
+      </c>
+      <c r="D469" s="5">
+        <v>50</v>
+      </c>
+      <c r="E469" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F469" s="7">
+        <f t="shared" si="21"/>
+        <v>60.75</v>
+      </c>
+      <c r="G469" s="7">
+        <f t="shared" si="22"/>
+        <v>67.5</v>
+      </c>
+      <c r="H469" s="7">
+        <f t="shared" si="23"/>
+        <v>91.125</v>
+      </c>
+      <c r="I469" s="7">
+        <f t="shared" si="23"/>
+        <v>101.25</v>
+      </c>
+    </row>
+    <row r="470" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A470" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B470" s="4" t="s">
         <v>531</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B22" s="39" t="s">
+      <c r="C470" s="5">
+        <v>45</v>
+      </c>
+      <c r="D470" s="5">
+        <v>50</v>
+      </c>
+      <c r="E470" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F470" s="7">
+        <f t="shared" si="21"/>
+        <v>60.75</v>
+      </c>
+      <c r="G470" s="7">
+        <f t="shared" si="22"/>
+        <v>67.5</v>
+      </c>
+      <c r="H470" s="7">
+        <f t="shared" si="23"/>
+        <v>91.125</v>
+      </c>
+      <c r="I470" s="7">
+        <f t="shared" si="23"/>
+        <v>101.25</v>
+      </c>
+    </row>
+    <row r="471" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A471" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B471" s="4" t="s">
         <v>532</v>
       </c>
-      <c r="E22" t="s">
+      <c r="C471" s="5">
+        <v>20</v>
+      </c>
+      <c r="D471" s="5">
+        <v>25</v>
+      </c>
+      <c r="E471" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F471" s="7">
+        <f t="shared" si="21"/>
+        <v>27</v>
+      </c>
+      <c r="G471" s="7">
+        <f t="shared" si="22"/>
+        <v>33.75</v>
+      </c>
+      <c r="H471" s="7">
+        <f t="shared" si="23"/>
+        <v>40.5</v>
+      </c>
+      <c r="I471" s="7">
+        <f t="shared" si="23"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="472" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A472" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B472" s="4" t="s">
         <v>533</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B23" s="39" t="s">
+      <c r="C472" s="5">
+        <v>140</v>
+      </c>
+      <c r="D472" s="5">
+        <v>400</v>
+      </c>
+      <c r="E472" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F472" s="7">
+        <f t="shared" si="21"/>
+        <v>189</v>
+      </c>
+      <c r="G472" s="7">
+        <f t="shared" si="22"/>
+        <v>540</v>
+      </c>
+      <c r="H472" s="7">
+        <f t="shared" si="23"/>
+        <v>283.5</v>
+      </c>
+      <c r="I472" s="7">
+        <f t="shared" si="23"/>
+        <v>810</v>
+      </c>
+    </row>
+    <row r="473" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A473" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B473" s="4" t="s">
         <v>534</v>
       </c>
-      <c r="E23" t="s">
+      <c r="C473" s="5">
+        <v>85</v>
+      </c>
+      <c r="D473" s="5">
+        <v>95</v>
+      </c>
+      <c r="E473" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F473" s="7">
+        <f t="shared" si="21"/>
+        <v>114.75</v>
+      </c>
+      <c r="G473" s="7">
+        <f t="shared" si="22"/>
+        <v>128.25</v>
+      </c>
+      <c r="H473" s="7">
+        <f t="shared" si="23"/>
+        <v>172.125</v>
+      </c>
+      <c r="I473" s="7">
+        <f t="shared" si="23"/>
+        <v>192.375</v>
+      </c>
+    </row>
+    <row r="474" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A474" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B474" s="4" t="s">
         <v>535</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B24" s="39" t="s">
+      <c r="C474" s="5">
+        <v>140</v>
+      </c>
+      <c r="D474" s="5">
+        <v>400</v>
+      </c>
+      <c r="E474" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F474" s="7">
+        <f t="shared" si="21"/>
+        <v>189</v>
+      </c>
+      <c r="G474" s="7">
+        <f t="shared" si="22"/>
+        <v>540</v>
+      </c>
+      <c r="H474" s="7">
+        <f t="shared" si="23"/>
+        <v>283.5</v>
+      </c>
+      <c r="I474" s="7">
+        <f t="shared" si="23"/>
+        <v>810</v>
+      </c>
+    </row>
+    <row r="475" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A475" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B475" s="4" t="s">
         <v>536</v>
       </c>
-      <c r="E24" t="s">
+      <c r="C475" s="5">
+        <v>30</v>
+      </c>
+      <c r="D475" s="5">
+        <v>35</v>
+      </c>
+      <c r="E475" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F475" s="7">
+        <f t="shared" si="21"/>
+        <v>39.6</v>
+      </c>
+      <c r="G475" s="7">
+        <f t="shared" si="22"/>
+        <v>46.2</v>
+      </c>
+      <c r="H475" s="7">
+        <f t="shared" si="23"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I475" s="7">
+        <f t="shared" si="23"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="476" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A476" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B476" s="4" t="s">
         <v>537</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B25" s="39" t="s">
+      <c r="C476" s="5">
+        <v>30</v>
+      </c>
+      <c r="D476" s="5">
+        <v>35</v>
+      </c>
+      <c r="E476" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F476" s="7">
+        <f t="shared" si="21"/>
+        <v>39.6</v>
+      </c>
+      <c r="G476" s="7">
+        <f t="shared" si="22"/>
+        <v>46.2</v>
+      </c>
+      <c r="H476" s="7">
+        <f t="shared" si="23"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I476" s="7">
+        <f t="shared" si="23"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="477" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A477" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B477" s="4" t="s">
         <v>538</v>
       </c>
-      <c r="E25" t="s">
+      <c r="C477" s="5">
+        <v>30</v>
+      </c>
+      <c r="D477" s="5">
+        <v>35</v>
+      </c>
+      <c r="E477" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F477" s="7">
+        <f t="shared" si="21"/>
+        <v>39.6</v>
+      </c>
+      <c r="G477" s="7">
+        <f t="shared" si="22"/>
+        <v>46.2</v>
+      </c>
+      <c r="H477" s="7">
+        <f t="shared" si="23"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I477" s="7">
+        <f t="shared" si="23"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="478" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A478" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B478" s="4" t="s">
         <v>539</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B26" s="39" t="s">
+      <c r="C478" s="5">
+        <v>40</v>
+      </c>
+      <c r="D478" s="5">
+        <v>45</v>
+      </c>
+      <c r="E478" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F478" s="7">
+        <f t="shared" si="21"/>
+        <v>54</v>
+      </c>
+      <c r="G478" s="7">
+        <f t="shared" si="22"/>
+        <v>60.75</v>
+      </c>
+      <c r="H478" s="7">
+        <f t="shared" si="23"/>
+        <v>81</v>
+      </c>
+      <c r="I478" s="7">
+        <f t="shared" si="23"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="479" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A479" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B479" s="4" t="s">
         <v>540</v>
       </c>
-      <c r="E26" t="s">
+      <c r="C479" s="5">
+        <v>40</v>
+      </c>
+      <c r="D479" s="5">
+        <v>45</v>
+      </c>
+      <c r="E479" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F479" s="7">
+        <f t="shared" si="21"/>
+        <v>54</v>
+      </c>
+      <c r="G479" s="7">
+        <f t="shared" si="22"/>
+        <v>60.75</v>
+      </c>
+      <c r="H479" s="7">
+        <f t="shared" si="23"/>
+        <v>81</v>
+      </c>
+      <c r="I479" s="7">
+        <f t="shared" si="23"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="480" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A480" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B480" s="4" t="s">
         <v>541</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B27" s="39" t="s">
+      <c r="C480" s="5">
+        <v>45</v>
+      </c>
+      <c r="D480" s="5">
+        <v>50</v>
+      </c>
+      <c r="E480" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F480" s="7">
+        <f t="shared" si="21"/>
+        <v>60.75</v>
+      </c>
+      <c r="G480" s="7">
+        <f t="shared" si="22"/>
+        <v>67.5</v>
+      </c>
+      <c r="H480" s="7">
+        <f t="shared" si="23"/>
+        <v>91.125</v>
+      </c>
+      <c r="I480" s="7">
+        <f t="shared" si="23"/>
+        <v>101.25</v>
+      </c>
+    </row>
+    <row r="481" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A481" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B481" s="4" t="s">
         <v>542</v>
       </c>
-      <c r="E27" t="s">
+      <c r="C481" s="5">
+        <v>35</v>
+      </c>
+      <c r="D481" s="5">
+        <v>40</v>
+      </c>
+      <c r="E481" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F481" s="7">
+        <f t="shared" si="21"/>
+        <v>47.25</v>
+      </c>
+      <c r="G481" s="7">
+        <f t="shared" si="22"/>
+        <v>54</v>
+      </c>
+      <c r="H481" s="7">
+        <f t="shared" si="23"/>
+        <v>70.875</v>
+      </c>
+      <c r="I481" s="7">
+        <f t="shared" si="23"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="482" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A482" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B482" s="4" t="s">
         <v>543</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B28" s="39" t="s">
+      <c r="C482" s="5">
+        <v>20</v>
+      </c>
+      <c r="D482" s="5">
+        <v>25</v>
+      </c>
+      <c r="E482" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F482" s="7">
+        <f t="shared" si="21"/>
+        <v>27</v>
+      </c>
+      <c r="G482" s="7">
+        <f t="shared" si="22"/>
+        <v>33.75</v>
+      </c>
+      <c r="H482" s="7">
+        <f t="shared" si="23"/>
+        <v>40.5</v>
+      </c>
+      <c r="I482" s="7">
+        <f t="shared" si="23"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="483" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A483" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B483" s="4" t="s">
         <v>544</v>
       </c>
-      <c r="E28" t="s">
+      <c r="C483" s="5">
+        <v>20</v>
+      </c>
+      <c r="D483" s="5">
+        <v>25</v>
+      </c>
+      <c r="E483" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F483" s="7">
+        <f t="shared" si="21"/>
+        <v>27</v>
+      </c>
+      <c r="G483" s="7">
+        <f t="shared" si="22"/>
+        <v>33.75</v>
+      </c>
+      <c r="H483" s="7">
+        <f t="shared" si="23"/>
+        <v>40.5</v>
+      </c>
+      <c r="I483" s="7">
+        <f t="shared" si="23"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="484" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A484" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B484" s="4" t="s">
         <v>545</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B29" s="39" t="s">
+      <c r="C484" s="5">
+        <v>30</v>
+      </c>
+      <c r="D484" s="5">
+        <v>35</v>
+      </c>
+      <c r="E484" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F484" s="7">
+        <f t="shared" si="21"/>
+        <v>40.5</v>
+      </c>
+      <c r="G484" s="7">
+        <f t="shared" si="22"/>
+        <v>47.25</v>
+      </c>
+      <c r="H484" s="7">
+        <f t="shared" si="23"/>
+        <v>60.75</v>
+      </c>
+      <c r="I484" s="7">
+        <f t="shared" si="23"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="485" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A485" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B485" s="4" t="s">
         <v>546</v>
       </c>
-      <c r="E29" t="s">
+      <c r="C485" s="5">
+        <v>35</v>
+      </c>
+      <c r="D485" s="5">
+        <v>40</v>
+      </c>
+      <c r="E485" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F485" s="7">
+        <f t="shared" si="21"/>
+        <v>47.25</v>
+      </c>
+      <c r="G485" s="7">
+        <f t="shared" si="22"/>
+        <v>54</v>
+      </c>
+      <c r="H485" s="7">
+        <f t="shared" si="23"/>
+        <v>70.875</v>
+      </c>
+      <c r="I485" s="7">
+        <f t="shared" si="23"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="486" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A486" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="B486" s="4" t="s">
         <v>547</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B30" s="39" t="s">
+      <c r="C486" s="5">
+        <v>35</v>
+      </c>
+      <c r="D486" s="5">
+        <v>40</v>
+      </c>
+      <c r="E486" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F486" s="7">
+        <f t="shared" si="21"/>
+        <v>47.25</v>
+      </c>
+      <c r="G486" s="7">
+        <f t="shared" si="22"/>
+        <v>54</v>
+      </c>
+      <c r="H486" s="7">
+        <f t="shared" si="23"/>
+        <v>70.875</v>
+      </c>
+      <c r="I486" s="7">
+        <f t="shared" si="23"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="487" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A487" s="3" t="s">
         <v>548</v>
       </c>
-      <c r="E30" t="s">
+      <c r="B487" s="4" t="s">
         <v>549</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B31" s="39" t="s">
+      <c r="C487" s="5">
+        <v>40</v>
+      </c>
+      <c r="D487" s="5">
+        <v>45</v>
+      </c>
+      <c r="E487" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F487" s="7">
+        <f t="shared" si="21"/>
+        <v>54</v>
+      </c>
+      <c r="G487" s="7">
+        <f t="shared" si="22"/>
+        <v>60.75</v>
+      </c>
+      <c r="H487" s="7">
+        <f t="shared" si="23"/>
+        <v>81</v>
+      </c>
+      <c r="I487" s="7">
+        <f t="shared" si="23"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="488" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A488" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B488" s="4" t="s">
         <v>550</v>
       </c>
-      <c r="E31" t="s">
+      <c r="C488" s="5">
+        <v>40</v>
+      </c>
+      <c r="D488" s="5">
+        <v>45</v>
+      </c>
+      <c r="E488" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F488" s="7">
+        <f t="shared" si="21"/>
+        <v>54</v>
+      </c>
+      <c r="G488" s="7">
+        <f t="shared" si="22"/>
+        <v>60.75</v>
+      </c>
+      <c r="H488" s="7">
+        <f t="shared" si="23"/>
+        <v>81</v>
+      </c>
+      <c r="I488" s="7">
+        <f t="shared" si="23"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="489" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A489" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B489" s="4" t="s">
+        <v>550</v>
+      </c>
+      <c r="C489" s="5">
+        <v>30</v>
+      </c>
+      <c r="D489" s="5">
+        <v>35</v>
+      </c>
+      <c r="E489" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F489" s="7">
+        <f t="shared" si="21"/>
+        <v>40.5</v>
+      </c>
+      <c r="G489" s="7">
+        <f t="shared" si="22"/>
+        <v>47.25</v>
+      </c>
+      <c r="H489" s="7">
+        <f t="shared" si="23"/>
+        <v>60.75</v>
+      </c>
+      <c r="I489" s="7">
+        <f t="shared" si="23"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="490" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A490" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B490" s="4" t="s">
         <v>551</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B32" s="39" t="s">
+      <c r="C490" s="5">
+        <v>30</v>
+      </c>
+      <c r="D490" s="5">
+        <v>35</v>
+      </c>
+      <c r="E490" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F490" s="7">
+        <f t="shared" si="21"/>
+        <v>40.5</v>
+      </c>
+      <c r="G490" s="7">
+        <f t="shared" si="22"/>
+        <v>47.25</v>
+      </c>
+      <c r="H490" s="7">
+        <f t="shared" si="23"/>
+        <v>60.75</v>
+      </c>
+      <c r="I490" s="7">
+        <f t="shared" si="23"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="491" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A491" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B491" s="4" t="s">
         <v>552</v>
       </c>
-      <c r="E32" t="s">
+      <c r="C491" s="5">
+        <v>30</v>
+      </c>
+      <c r="D491" s="5">
+        <v>35</v>
+      </c>
+      <c r="E491" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F491" s="7">
+        <f t="shared" si="21"/>
+        <v>40.5</v>
+      </c>
+      <c r="G491" s="7">
+        <f t="shared" si="22"/>
+        <v>47.25</v>
+      </c>
+      <c r="H491" s="7">
+        <f t="shared" si="23"/>
+        <v>60.75</v>
+      </c>
+      <c r="I491" s="7">
+        <f t="shared" si="23"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="492" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A492" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B492" s="4" t="s">
         <v>553</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B33" s="39" t="s">
+      <c r="C492" s="5">
+        <v>30</v>
+      </c>
+      <c r="D492" s="5">
+        <v>35</v>
+      </c>
+      <c r="E492" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F492" s="7">
+        <f t="shared" si="21"/>
+        <v>40.5</v>
+      </c>
+      <c r="G492" s="7">
+        <f t="shared" si="22"/>
+        <v>47.25</v>
+      </c>
+      <c r="H492" s="7">
+        <f t="shared" si="23"/>
+        <v>60.75</v>
+      </c>
+      <c r="I492" s="7">
+        <f t="shared" si="23"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="493" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A493" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B493" s="4" t="s">
         <v>554</v>
       </c>
-      <c r="E33" t="s">
+      <c r="C493" s="5">
+        <v>30</v>
+      </c>
+      <c r="D493" s="5">
+        <v>35</v>
+      </c>
+      <c r="E493" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F493" s="7">
+        <f t="shared" si="21"/>
+        <v>39.6</v>
+      </c>
+      <c r="G493" s="7">
+        <f t="shared" si="22"/>
+        <v>46.2</v>
+      </c>
+      <c r="H493" s="7">
+        <f t="shared" si="23"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I493" s="7">
+        <f t="shared" si="23"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="494" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A494" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B494" s="4" t="s">
         <v>555</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B34" s="39" t="s">
+      <c r="C494" s="5">
+        <v>35</v>
+      </c>
+      <c r="D494" s="5">
+        <v>40</v>
+      </c>
+      <c r="E494" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F494" s="7">
+        <f t="shared" si="21"/>
+        <v>46.2</v>
+      </c>
+      <c r="G494" s="7">
+        <f t="shared" si="22"/>
+        <v>52.8</v>
+      </c>
+      <c r="H494" s="7">
+        <f t="shared" si="23"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I494" s="7">
+        <f t="shared" si="23"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="495" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A495" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B495" s="4" t="s">
         <v>556</v>
       </c>
-      <c r="E34" t="s">
+      <c r="C495" s="5">
+        <v>35</v>
+      </c>
+      <c r="D495" s="5">
+        <v>40</v>
+      </c>
+      <c r="E495" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F495" s="7">
+        <f t="shared" si="21"/>
+        <v>46.2</v>
+      </c>
+      <c r="G495" s="7">
+        <f t="shared" si="22"/>
+        <v>52.8</v>
+      </c>
+      <c r="H495" s="7">
+        <f t="shared" si="23"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I495" s="7">
+        <f t="shared" si="23"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="496" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A496" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B496" s="4" t="s">
         <v>557</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B35" s="39" t="s">
+      <c r="C496" s="5">
+        <v>35</v>
+      </c>
+      <c r="D496" s="5">
+        <v>40</v>
+      </c>
+      <c r="E496" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F496" s="7">
+        <f t="shared" si="21"/>
+        <v>46.2</v>
+      </c>
+      <c r="G496" s="7">
+        <f t="shared" si="22"/>
+        <v>52.8</v>
+      </c>
+      <c r="H496" s="7">
+        <f t="shared" si="23"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I496" s="7">
+        <f t="shared" si="23"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="497" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A497" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B497" s="4" t="s">
         <v>558</v>
       </c>
-      <c r="E35" t="s">
+      <c r="C497" s="5">
+        <v>35</v>
+      </c>
+      <c r="D497" s="5">
+        <v>40</v>
+      </c>
+      <c r="E497" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F497" s="7">
+        <f t="shared" si="21"/>
+        <v>46.2</v>
+      </c>
+      <c r="G497" s="7">
+        <f t="shared" si="22"/>
+        <v>52.8</v>
+      </c>
+      <c r="H497" s="7">
+        <f t="shared" si="23"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I497" s="7">
+        <f t="shared" si="23"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="498" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A498" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B498" s="4" t="s">
         <v>559</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B36" s="39" t="s">
+      <c r="C498" s="5">
+        <v>30</v>
+      </c>
+      <c r="D498" s="5">
+        <v>35</v>
+      </c>
+      <c r="E498" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F498" s="7">
+        <f t="shared" si="21"/>
+        <v>39.6</v>
+      </c>
+      <c r="G498" s="7">
+        <f t="shared" si="22"/>
+        <v>46.2</v>
+      </c>
+      <c r="H498" s="7">
+        <f t="shared" si="23"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I498" s="7">
+        <f t="shared" si="23"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="499" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A499" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B499" s="4" t="s">
         <v>560</v>
       </c>
-      <c r="E36" t="s">
+      <c r="C499" s="5">
+        <v>30</v>
+      </c>
+      <c r="D499" s="5">
+        <v>35</v>
+      </c>
+      <c r="E499" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F499" s="7">
+        <f t="shared" si="21"/>
+        <v>39.6</v>
+      </c>
+      <c r="G499" s="7">
+        <f t="shared" si="22"/>
+        <v>46.2</v>
+      </c>
+      <c r="H499" s="7">
+        <f t="shared" si="23"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I499" s="7">
+        <f t="shared" si="23"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="500" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A500" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B500" s="4" t="s">
+        <v>560</v>
+      </c>
+      <c r="C500" s="5">
+        <v>30</v>
+      </c>
+      <c r="D500" s="5">
+        <v>35</v>
+      </c>
+      <c r="E500" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F500" s="7">
+        <f t="shared" si="21"/>
+        <v>39.6</v>
+      </c>
+      <c r="G500" s="7">
+        <f t="shared" si="22"/>
+        <v>46.2</v>
+      </c>
+      <c r="H500" s="7">
+        <f t="shared" si="23"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I500" s="7">
+        <f t="shared" si="23"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="501" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A501" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B501" s="4" t="s">
         <v>561</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B37" s="39" t="s">
+      <c r="C501" s="5">
+        <v>25</v>
+      </c>
+      <c r="D501" s="5">
+        <v>30</v>
+      </c>
+      <c r="E501" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F501" s="7">
+        <f t="shared" si="21"/>
+        <v>33</v>
+      </c>
+      <c r="G501" s="7">
+        <f t="shared" si="22"/>
+        <v>39.6</v>
+      </c>
+      <c r="H501" s="7">
+        <f t="shared" si="23"/>
+        <v>49.5</v>
+      </c>
+      <c r="I501" s="7">
+        <f t="shared" si="23"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="502" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A502" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B502" s="4" t="s">
         <v>562</v>
       </c>
-      <c r="E37" t="s">
+      <c r="C502" s="5">
+        <v>25</v>
+      </c>
+      <c r="D502" s="5">
+        <v>30</v>
+      </c>
+      <c r="E502" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F502" s="7">
+        <f t="shared" si="21"/>
+        <v>33</v>
+      </c>
+      <c r="G502" s="7">
+        <f t="shared" si="22"/>
+        <v>39.6</v>
+      </c>
+      <c r="H502" s="7">
+        <f t="shared" si="23"/>
+        <v>49.5</v>
+      </c>
+      <c r="I502" s="7">
+        <f t="shared" si="23"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="503" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A503" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B503" s="4" t="s">
         <v>563</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B38" s="39" t="s">
+      <c r="C503" s="5">
+        <v>30</v>
+      </c>
+      <c r="D503" s="5">
+        <v>35</v>
+      </c>
+      <c r="E503" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F503" s="7">
+        <f t="shared" si="21"/>
+        <v>39.6</v>
+      </c>
+      <c r="G503" s="7">
+        <f t="shared" si="22"/>
+        <v>46.2</v>
+      </c>
+      <c r="H503" s="7">
+        <f t="shared" si="23"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I503" s="7">
+        <f t="shared" si="23"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="504" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A504" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B504" s="4" t="s">
         <v>564</v>
       </c>
-      <c r="E38" t="s">
+      <c r="C504" s="5">
+        <v>30</v>
+      </c>
+      <c r="D504" s="5">
+        <v>35</v>
+      </c>
+      <c r="E504" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F504" s="7">
+        <f t="shared" si="21"/>
+        <v>39.6</v>
+      </c>
+      <c r="G504" s="7">
+        <f t="shared" si="22"/>
+        <v>46.2</v>
+      </c>
+      <c r="H504" s="7">
+        <f t="shared" si="23"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I504" s="7">
+        <f t="shared" si="23"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="505" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A505" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B505" s="4" t="s">
+        <v>564</v>
+      </c>
+      <c r="C505" s="5">
+        <v>30</v>
+      </c>
+      <c r="D505" s="5">
+        <v>35</v>
+      </c>
+      <c r="E505" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F505" s="7">
+        <f t="shared" si="21"/>
+        <v>39.6</v>
+      </c>
+      <c r="G505" s="7">
+        <f t="shared" si="22"/>
+        <v>46.2</v>
+      </c>
+      <c r="H505" s="7">
+        <f t="shared" si="23"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I505" s="7">
+        <f t="shared" si="23"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="506" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A506" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B506" s="4" t="s">
         <v>565</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B39" s="39" t="s">
+      <c r="C506" s="5">
+        <v>30</v>
+      </c>
+      <c r="D506" s="5">
+        <v>35</v>
+      </c>
+      <c r="E506" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F506" s="7">
+        <f t="shared" si="21"/>
+        <v>39.6</v>
+      </c>
+      <c r="G506" s="7">
+        <f t="shared" si="22"/>
+        <v>46.2</v>
+      </c>
+      <c r="H506" s="7">
+        <f t="shared" si="23"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I506" s="7">
+        <f t="shared" si="23"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="507" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A507" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B507" s="4" t="s">
         <v>566</v>
       </c>
-      <c r="E39" t="s">
+      <c r="C507" s="5">
+        <v>30</v>
+      </c>
+      <c r="D507" s="5">
+        <v>35</v>
+      </c>
+      <c r="E507" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F507" s="7">
+        <f t="shared" si="21"/>
+        <v>39.6</v>
+      </c>
+      <c r="G507" s="7">
+        <f t="shared" si="22"/>
+        <v>46.2</v>
+      </c>
+      <c r="H507" s="7">
+        <f t="shared" si="23"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I507" s="7">
+        <f t="shared" si="23"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="508" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A508" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B508" s="4" t="s">
         <v>567</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B40" s="39" t="s">
+      <c r="C508" s="5">
+        <v>30</v>
+      </c>
+      <c r="D508" s="5">
+        <v>35</v>
+      </c>
+      <c r="E508" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F508" s="7">
+        <f t="shared" si="21"/>
+        <v>39.6</v>
+      </c>
+      <c r="G508" s="7">
+        <f t="shared" si="22"/>
+        <v>46.2</v>
+      </c>
+      <c r="H508" s="7">
+        <f t="shared" si="23"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I508" s="7">
+        <f t="shared" si="23"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="509" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A509" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B509" s="4" t="s">
         <v>568</v>
       </c>
-      <c r="E40" t="s">
+      <c r="C509" s="5">
+        <v>30</v>
+      </c>
+      <c r="D509" s="5">
+        <v>35</v>
+      </c>
+      <c r="E509" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F509" s="7">
+        <f t="shared" si="21"/>
+        <v>39.6</v>
+      </c>
+      <c r="G509" s="7">
+        <f t="shared" si="22"/>
+        <v>46.2</v>
+      </c>
+      <c r="H509" s="7">
+        <f t="shared" si="23"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I509" s="7">
+        <f t="shared" si="23"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="510" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A510" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B510" s="4" t="s">
         <v>569</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B41" s="39" t="s">
+      <c r="C510" s="5">
+        <v>30</v>
+      </c>
+      <c r="D510" s="5">
+        <v>35</v>
+      </c>
+      <c r="E510" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F510" s="7">
+        <f t="shared" si="21"/>
+        <v>39.6</v>
+      </c>
+      <c r="G510" s="7">
+        <f t="shared" si="22"/>
+        <v>46.2</v>
+      </c>
+      <c r="H510" s="7">
+        <f t="shared" si="23"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I510" s="7">
+        <f t="shared" si="23"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="511" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A511" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="B511" s="4" t="s">
         <v>570</v>
       </c>
-      <c r="E41" t="s">
+      <c r="C511" s="5">
+        <v>30</v>
+      </c>
+      <c r="D511" s="5">
+        <v>35</v>
+      </c>
+      <c r="E511" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F511" s="7">
+        <f t="shared" si="21"/>
+        <v>39.6</v>
+      </c>
+      <c r="G511" s="7">
+        <f t="shared" si="22"/>
+        <v>46.2</v>
+      </c>
+      <c r="H511" s="7">
+        <f t="shared" si="23"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I511" s="7">
+        <f t="shared" si="23"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="512" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A512" s="3" t="s">
         <v>571</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B42" s="39" t="s">
+      <c r="B512" s="4" t="s">
         <v>572</v>
       </c>
-      <c r="E42" t="s">
+      <c r="C512" s="5">
+        <v>30</v>
+      </c>
+      <c r="D512" s="5">
+        <v>35</v>
+      </c>
+      <c r="E512" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F512" s="7">
+        <f t="shared" si="21"/>
+        <v>39.6</v>
+      </c>
+      <c r="G512" s="7">
+        <f t="shared" si="22"/>
+        <v>46.2</v>
+      </c>
+      <c r="H512" s="7">
+        <f t="shared" si="23"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I512" s="7">
+        <f t="shared" si="23"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="513" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A513" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B513" s="4" t="s">
         <v>573</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B43" s="39" t="s">
+      <c r="C513" s="5">
+        <v>40</v>
+      </c>
+      <c r="D513" s="5">
+        <v>50</v>
+      </c>
+      <c r="E513" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F513" s="7">
+        <f t="shared" si="21"/>
+        <v>54</v>
+      </c>
+      <c r="G513" s="7">
+        <f t="shared" si="22"/>
+        <v>67.5</v>
+      </c>
+      <c r="H513" s="7">
+        <f t="shared" si="23"/>
+        <v>81</v>
+      </c>
+      <c r="I513" s="7">
+        <f t="shared" si="23"/>
+        <v>101.25</v>
+      </c>
+    </row>
+    <row r="514" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A514" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B514" s="4" t="s">
         <v>574</v>
       </c>
-      <c r="E43" t="s">
+      <c r="C514" s="5">
+        <v>30</v>
+      </c>
+      <c r="D514" s="5">
+        <v>35</v>
+      </c>
+      <c r="E514" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F514" s="7">
+        <f t="shared" si="21"/>
+        <v>39.6</v>
+      </c>
+      <c r="G514" s="7">
+        <f t="shared" si="22"/>
+        <v>46.2</v>
+      </c>
+      <c r="H514" s="7">
+        <f t="shared" si="23"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I514" s="7">
+        <f t="shared" si="23"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="515" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A515" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B515" s="4" t="s">
         <v>575</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B44" s="39" t="s">
+      <c r="C515" s="5">
+        <v>30</v>
+      </c>
+      <c r="D515" s="5">
+        <v>35</v>
+      </c>
+      <c r="E515" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F515" s="7">
+        <f t="shared" si="21"/>
+        <v>39.6</v>
+      </c>
+      <c r="G515" s="7">
+        <f t="shared" si="22"/>
+        <v>46.2</v>
+      </c>
+      <c r="H515" s="7">
+        <f t="shared" si="23"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I515" s="7">
+        <f t="shared" si="23"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="516" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A516" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B516" s="4" t="s">
         <v>576</v>
       </c>
-      <c r="E44" t="s">
+      <c r="C516" s="5">
+        <v>30</v>
+      </c>
+      <c r="D516" s="5">
+        <v>35</v>
+      </c>
+      <c r="E516" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F516" s="7">
+        <f t="shared" ref="F516:F579" si="24">C516+(C516*E516)</f>
+        <v>39.6</v>
+      </c>
+      <c r="G516" s="7">
+        <f t="shared" ref="G516:G579" si="25">D516+(D516*E516)</f>
+        <v>46.2</v>
+      </c>
+      <c r="H516" s="7">
+        <f t="shared" ref="H516:I579" si="26">F516*1.5</f>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I516" s="7">
+        <f t="shared" si="26"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="517" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A517" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B517" s="4" t="s">
         <v>577</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B45" s="39" t="s">
+      <c r="C517" s="5">
+        <v>35</v>
+      </c>
+      <c r="D517" s="5">
+        <v>40</v>
+      </c>
+      <c r="E517" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F517" s="7">
+        <f t="shared" si="24"/>
+        <v>46.2</v>
+      </c>
+      <c r="G517" s="7">
+        <f t="shared" si="25"/>
+        <v>52.8</v>
+      </c>
+      <c r="H517" s="7">
+        <f t="shared" si="26"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I517" s="7">
+        <f t="shared" si="26"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="518" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A518" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B518" s="4" t="s">
         <v>578</v>
       </c>
-      <c r="E45" t="s">
+      <c r="C518" s="5">
+        <v>35</v>
+      </c>
+      <c r="D518" s="5">
+        <v>40</v>
+      </c>
+      <c r="E518" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F518" s="7">
+        <f t="shared" si="24"/>
+        <v>46.2</v>
+      </c>
+      <c r="G518" s="7">
+        <f t="shared" si="25"/>
+        <v>52.8</v>
+      </c>
+      <c r="H518" s="7">
+        <f t="shared" si="26"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I518" s="7">
+        <f t="shared" si="26"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="519" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A519" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B519" s="4" t="s">
         <v>579</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B46" s="39" t="s">
+      <c r="C519" s="5">
+        <v>35</v>
+      </c>
+      <c r="D519" s="5">
+        <v>40</v>
+      </c>
+      <c r="E519" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F519" s="7">
+        <f t="shared" si="24"/>
+        <v>47.25</v>
+      </c>
+      <c r="G519" s="7">
+        <f t="shared" si="25"/>
+        <v>54</v>
+      </c>
+      <c r="H519" s="7">
+        <f t="shared" si="26"/>
+        <v>70.875</v>
+      </c>
+      <c r="I519" s="7">
+        <f t="shared" si="26"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="520" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A520" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B520" s="4" t="s">
         <v>580</v>
       </c>
-      <c r="E46" t="s">
+      <c r="C520" s="5">
+        <v>30</v>
+      </c>
+      <c r="D520" s="5">
+        <v>35</v>
+      </c>
+      <c r="E520" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F520" s="7">
+        <f t="shared" si="24"/>
+        <v>40.5</v>
+      </c>
+      <c r="G520" s="7">
+        <f t="shared" si="25"/>
+        <v>47.25</v>
+      </c>
+      <c r="H520" s="7">
+        <f t="shared" si="26"/>
+        <v>60.75</v>
+      </c>
+      <c r="I520" s="7">
+        <f t="shared" si="26"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="521" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A521" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B521" s="4" t="s">
         <v>581</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B47" s="39" t="s">
+      <c r="C521" s="5">
+        <v>30</v>
+      </c>
+      <c r="D521" s="5">
+        <v>35</v>
+      </c>
+      <c r="E521" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F521" s="7">
+        <f t="shared" si="24"/>
+        <v>40.5</v>
+      </c>
+      <c r="G521" s="7">
+        <f t="shared" si="25"/>
+        <v>47.25</v>
+      </c>
+      <c r="H521" s="7">
+        <f t="shared" si="26"/>
+        <v>60.75</v>
+      </c>
+      <c r="I521" s="7">
+        <f t="shared" si="26"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="522" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A522" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B522" s="4" t="s">
         <v>582</v>
       </c>
-      <c r="E47" t="s">
+      <c r="C522" s="5">
+        <v>35</v>
+      </c>
+      <c r="D522" s="5">
+        <v>40</v>
+      </c>
+      <c r="E522" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F522" s="7">
+        <f t="shared" si="24"/>
+        <v>46.2</v>
+      </c>
+      <c r="G522" s="7">
+        <f t="shared" si="25"/>
+        <v>52.8</v>
+      </c>
+      <c r="H522" s="7">
+        <f t="shared" si="26"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I522" s="7">
+        <f t="shared" si="26"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="523" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A523" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B523" s="4" t="s">
         <v>583</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B48" s="39" t="s">
+      <c r="C523" s="5">
+        <v>35</v>
+      </c>
+      <c r="D523" s="5">
+        <v>40</v>
+      </c>
+      <c r="E523" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F523" s="7">
+        <f t="shared" si="24"/>
+        <v>46.2</v>
+      </c>
+      <c r="G523" s="7">
+        <f t="shared" si="25"/>
+        <v>52.8</v>
+      </c>
+      <c r="H523" s="7">
+        <f t="shared" si="26"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I523" s="7">
+        <f t="shared" si="26"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="524" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A524" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B524" s="4" t="s">
         <v>584</v>
       </c>
-      <c r="E48" t="s">
+      <c r="C524" s="5">
+        <v>35</v>
+      </c>
+      <c r="D524" s="5">
+        <v>40</v>
+      </c>
+      <c r="E524" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F524" s="7">
+        <f t="shared" si="24"/>
+        <v>46.2</v>
+      </c>
+      <c r="G524" s="7">
+        <f t="shared" si="25"/>
+        <v>52.8</v>
+      </c>
+      <c r="H524" s="7">
+        <f t="shared" si="26"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I524" s="7">
+        <f t="shared" si="26"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="525" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A525" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B525" s="4" t="s">
         <v>585</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B49" s="39" t="s">
+      <c r="C525" s="5">
+        <v>35</v>
+      </c>
+      <c r="D525" s="5">
+        <v>40</v>
+      </c>
+      <c r="E525" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F525" s="7">
+        <f t="shared" si="24"/>
+        <v>46.2</v>
+      </c>
+      <c r="G525" s="7">
+        <f t="shared" si="25"/>
+        <v>52.8</v>
+      </c>
+      <c r="H525" s="7">
+        <f t="shared" si="26"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I525" s="7">
+        <f t="shared" si="26"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="526" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A526" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B526" s="4" t="s">
         <v>586</v>
       </c>
-      <c r="E49" t="s">
+      <c r="C526" s="5">
+        <v>35</v>
+      </c>
+      <c r="D526" s="5">
+        <v>40</v>
+      </c>
+      <c r="E526" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F526" s="7">
+        <f t="shared" si="24"/>
+        <v>46.2</v>
+      </c>
+      <c r="G526" s="7">
+        <f t="shared" si="25"/>
+        <v>52.8</v>
+      </c>
+      <c r="H526" s="7">
+        <f t="shared" si="26"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I526" s="7">
+        <f t="shared" si="26"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="527" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A527" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B527" s="4" t="s">
         <v>587</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B50" s="39" t="s">
+      <c r="C527" s="5">
+        <v>30</v>
+      </c>
+      <c r="D527" s="5">
+        <v>35</v>
+      </c>
+      <c r="E527" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F527" s="7">
+        <f t="shared" si="24"/>
+        <v>39.6</v>
+      </c>
+      <c r="G527" s="7">
+        <f t="shared" si="25"/>
+        <v>46.2</v>
+      </c>
+      <c r="H527" s="7">
+        <f t="shared" si="26"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I527" s="7">
+        <f t="shared" si="26"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="528" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A528" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B528" s="4" t="s">
         <v>588</v>
       </c>
-      <c r="E50" t="s">
+      <c r="C528" s="5">
+        <v>25</v>
+      </c>
+      <c r="D528" s="5">
+        <v>30</v>
+      </c>
+      <c r="E528" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F528" s="7">
+        <f t="shared" si="24"/>
+        <v>33</v>
+      </c>
+      <c r="G528" s="7">
+        <f t="shared" si="25"/>
+        <v>39.6</v>
+      </c>
+      <c r="H528" s="7">
+        <f t="shared" si="26"/>
+        <v>49.5</v>
+      </c>
+      <c r="I528" s="7">
+        <f t="shared" si="26"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="529" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A529" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B529" s="4" t="s">
         <v>589</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B51" s="39" t="s">
+      <c r="C529" s="5">
+        <v>25</v>
+      </c>
+      <c r="D529" s="5">
+        <v>30</v>
+      </c>
+      <c r="E529" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F529" s="7">
+        <f t="shared" si="24"/>
+        <v>33</v>
+      </c>
+      <c r="G529" s="7">
+        <f t="shared" si="25"/>
+        <v>39.6</v>
+      </c>
+      <c r="H529" s="7">
+        <f t="shared" si="26"/>
+        <v>49.5</v>
+      </c>
+      <c r="I529" s="7">
+        <f t="shared" si="26"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="530" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A530" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B530" s="4" t="s">
         <v>590</v>
       </c>
-      <c r="E51" t="s">
+      <c r="C530" s="5">
+        <v>25</v>
+      </c>
+      <c r="D530" s="5">
+        <v>30</v>
+      </c>
+      <c r="E530" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F530" s="7">
+        <f t="shared" si="24"/>
+        <v>33</v>
+      </c>
+      <c r="G530" s="7">
+        <f t="shared" si="25"/>
+        <v>39.6</v>
+      </c>
+      <c r="H530" s="7">
+        <f t="shared" si="26"/>
+        <v>49.5</v>
+      </c>
+      <c r="I530" s="7">
+        <f t="shared" si="26"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="531" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A531" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B531" s="4" t="s">
         <v>591</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B52" s="39" t="s">
+      <c r="C531" s="5">
+        <v>60</v>
+      </c>
+      <c r="D531" s="5">
+        <v>75</v>
+      </c>
+      <c r="E531" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F531" s="7">
+        <f t="shared" si="24"/>
+        <v>81</v>
+      </c>
+      <c r="G531" s="7">
+        <f t="shared" si="25"/>
+        <v>101.25</v>
+      </c>
+      <c r="H531" s="7">
+        <f t="shared" si="26"/>
+        <v>121.5</v>
+      </c>
+      <c r="I531" s="7">
+        <f t="shared" si="26"/>
+        <v>151.875</v>
+      </c>
+    </row>
+    <row r="532" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A532" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B532" s="4" t="s">
         <v>592</v>
       </c>
-      <c r="E52" t="s">
+      <c r="C532" s="5">
+        <v>60</v>
+      </c>
+      <c r="D532" s="5">
+        <v>75</v>
+      </c>
+      <c r="E532" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F532" s="7">
+        <f t="shared" si="24"/>
+        <v>81</v>
+      </c>
+      <c r="G532" s="7">
+        <f t="shared" si="25"/>
+        <v>101.25</v>
+      </c>
+      <c r="H532" s="7">
+        <f t="shared" si="26"/>
+        <v>121.5</v>
+      </c>
+      <c r="I532" s="7">
+        <f t="shared" si="26"/>
+        <v>151.875</v>
+      </c>
+    </row>
+    <row r="533" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A533" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B533" s="4" t="s">
         <v>593</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B53" s="39" t="s">
+      <c r="C533" s="5">
+        <v>20</v>
+      </c>
+      <c r="D533" s="5">
+        <v>25</v>
+      </c>
+      <c r="E533" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F533" s="7">
+        <f t="shared" si="24"/>
+        <v>27</v>
+      </c>
+      <c r="G533" s="7">
+        <f t="shared" si="25"/>
+        <v>33.75</v>
+      </c>
+      <c r="H533" s="7">
+        <f t="shared" si="26"/>
+        <v>40.5</v>
+      </c>
+      <c r="I533" s="7">
+        <f t="shared" si="26"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="534" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A534" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B534" s="4" t="s">
         <v>594</v>
       </c>
-      <c r="E53" t="s">
+      <c r="C534" s="5">
+        <v>30</v>
+      </c>
+      <c r="D534" s="5">
+        <v>35</v>
+      </c>
+      <c r="E534" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F534" s="7">
+        <f t="shared" si="24"/>
+        <v>39.6</v>
+      </c>
+      <c r="G534" s="7">
+        <f t="shared" si="25"/>
+        <v>46.2</v>
+      </c>
+      <c r="H534" s="7">
+        <f t="shared" si="26"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I534" s="7">
+        <f t="shared" si="26"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="535" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A535" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B535" s="4" t="s">
         <v>595</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B54" s="39" t="s">
+      <c r="C535" s="5">
+        <v>30</v>
+      </c>
+      <c r="D535" s="5">
+        <v>35</v>
+      </c>
+      <c r="E535" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F535" s="7">
+        <f t="shared" si="24"/>
+        <v>39.6</v>
+      </c>
+      <c r="G535" s="7">
+        <f t="shared" si="25"/>
+        <v>46.2</v>
+      </c>
+      <c r="H535" s="7">
+        <f t="shared" si="26"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I535" s="7">
+        <f t="shared" si="26"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="536" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A536" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B536" s="4" t="s">
         <v>596</v>
       </c>
-      <c r="E54" t="s">
+      <c r="C536" s="5">
+        <v>35</v>
+      </c>
+      <c r="D536" s="5">
+        <v>40</v>
+      </c>
+      <c r="E536" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F536" s="7">
+        <f t="shared" si="24"/>
+        <v>46.2</v>
+      </c>
+      <c r="G536" s="7">
+        <f t="shared" si="25"/>
+        <v>52.8</v>
+      </c>
+      <c r="H536" s="7">
+        <f t="shared" si="26"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I536" s="7">
+        <f t="shared" si="26"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="537" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A537" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B537" s="4" t="s">
         <v>597</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B55" s="39" t="s">
+      <c r="C537" s="5">
+        <v>55</v>
+      </c>
+      <c r="D537" s="5">
+        <v>65</v>
+      </c>
+      <c r="E537" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F537" s="7">
+        <f t="shared" si="24"/>
+        <v>74.25</v>
+      </c>
+      <c r="G537" s="7">
+        <f t="shared" si="25"/>
+        <v>87.75</v>
+      </c>
+      <c r="H537" s="7">
+        <f t="shared" si="26"/>
+        <v>111.375</v>
+      </c>
+      <c r="I537" s="7">
+        <f t="shared" si="26"/>
+        <v>131.625</v>
+      </c>
+    </row>
+    <row r="538" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A538" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B538" s="4" t="s">
         <v>598</v>
       </c>
-      <c r="E55" t="s">
+      <c r="C538" s="5">
+        <v>20</v>
+      </c>
+      <c r="D538" s="5">
+        <v>25</v>
+      </c>
+      <c r="E538" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F538" s="7">
+        <f t="shared" si="24"/>
+        <v>26.4</v>
+      </c>
+      <c r="G538" s="7">
+        <f t="shared" si="25"/>
+        <v>33</v>
+      </c>
+      <c r="H538" s="7">
+        <f t="shared" si="26"/>
+        <v>39.599999999999994</v>
+      </c>
+      <c r="I538" s="7">
+        <f t="shared" si="26"/>
+        <v>49.5</v>
+      </c>
+    </row>
+    <row r="539" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A539" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B539" s="4" t="s">
         <v>599</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B56" s="39" t="s">
+      <c r="C539" s="5">
+        <v>25</v>
+      </c>
+      <c r="D539" s="5">
+        <v>30</v>
+      </c>
+      <c r="E539" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F539" s="7">
+        <f t="shared" si="24"/>
+        <v>33</v>
+      </c>
+      <c r="G539" s="7">
+        <f t="shared" si="25"/>
+        <v>39.6</v>
+      </c>
+      <c r="H539" s="7">
+        <f t="shared" si="26"/>
+        <v>49.5</v>
+      </c>
+      <c r="I539" s="7">
+        <f t="shared" si="26"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="540" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A540" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B540" s="4" t="s">
         <v>600</v>
       </c>
-      <c r="E56" t="s">
+      <c r="C540" s="5">
+        <v>25</v>
+      </c>
+      <c r="D540" s="5">
+        <v>30</v>
+      </c>
+      <c r="E540" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F540" s="7">
+        <f t="shared" si="24"/>
+        <v>33</v>
+      </c>
+      <c r="G540" s="7">
+        <f t="shared" si="25"/>
+        <v>39.6</v>
+      </c>
+      <c r="H540" s="7">
+        <f t="shared" si="26"/>
+        <v>49.5</v>
+      </c>
+      <c r="I540" s="7">
+        <f t="shared" si="26"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="541" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A541" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B541" s="4" t="s">
         <v>601</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B57" s="39" t="s">
+      <c r="C541" s="5">
+        <v>30</v>
+      </c>
+      <c r="D541" s="5">
+        <v>35</v>
+      </c>
+      <c r="E541" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F541" s="7">
+        <f t="shared" si="24"/>
+        <v>39.6</v>
+      </c>
+      <c r="G541" s="7">
+        <f t="shared" si="25"/>
+        <v>46.2</v>
+      </c>
+      <c r="H541" s="7">
+        <f t="shared" si="26"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I541" s="7">
+        <f t="shared" si="26"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="542" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A542" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B542" s="4" t="s">
         <v>602</v>
       </c>
-      <c r="E57" t="s">
+      <c r="C542" s="5">
+        <v>30</v>
+      </c>
+      <c r="D542" s="5">
+        <v>35</v>
+      </c>
+      <c r="E542" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F542" s="7">
+        <f t="shared" si="24"/>
+        <v>39.6</v>
+      </c>
+      <c r="G542" s="7">
+        <f t="shared" si="25"/>
+        <v>46.2</v>
+      </c>
+      <c r="H542" s="7">
+        <f t="shared" si="26"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I542" s="7">
+        <f t="shared" si="26"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="543" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A543" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B543" s="4" t="s">
         <v>603</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B58" s="39" t="s">
+      <c r="C543" s="5">
+        <v>30</v>
+      </c>
+      <c r="D543" s="5">
+        <v>35</v>
+      </c>
+      <c r="E543" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F543" s="7">
+        <f t="shared" si="24"/>
+        <v>39.6</v>
+      </c>
+      <c r="G543" s="7">
+        <f t="shared" si="25"/>
+        <v>46.2</v>
+      </c>
+      <c r="H543" s="7">
+        <f t="shared" si="26"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I543" s="7">
+        <f t="shared" si="26"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="544" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A544" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B544" s="4" t="s">
+        <v>603</v>
+      </c>
+      <c r="C544" s="5">
+        <v>30</v>
+      </c>
+      <c r="D544" s="5">
+        <v>35</v>
+      </c>
+      <c r="E544" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F544" s="7">
+        <f t="shared" si="24"/>
+        <v>39.6</v>
+      </c>
+      <c r="G544" s="7">
+        <f t="shared" si="25"/>
+        <v>46.2</v>
+      </c>
+      <c r="H544" s="7">
+        <f t="shared" si="26"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I544" s="7">
+        <f t="shared" si="26"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="545" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A545" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B545" s="4" t="s">
         <v>604</v>
       </c>
-      <c r="E58" t="s">
+      <c r="C545" s="5">
+        <v>25</v>
+      </c>
+      <c r="D545" s="5">
+        <v>30</v>
+      </c>
+      <c r="E545" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F545" s="7">
+        <f t="shared" si="24"/>
+        <v>33</v>
+      </c>
+      <c r="G545" s="7">
+        <f t="shared" si="25"/>
+        <v>39.6</v>
+      </c>
+      <c r="H545" s="7">
+        <f t="shared" si="26"/>
+        <v>49.5</v>
+      </c>
+      <c r="I545" s="7">
+        <f t="shared" si="26"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="546" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A546" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B546" s="4" t="s">
+        <v>604</v>
+      </c>
+      <c r="C546" s="5">
+        <v>25</v>
+      </c>
+      <c r="D546" s="5">
+        <v>30</v>
+      </c>
+      <c r="E546" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F546" s="7">
+        <f t="shared" si="24"/>
+        <v>33.75</v>
+      </c>
+      <c r="G546" s="7">
+        <f t="shared" si="25"/>
+        <v>40.5</v>
+      </c>
+      <c r="H546" s="7">
+        <f t="shared" si="26"/>
+        <v>50.625</v>
+      </c>
+      <c r="I546" s="7">
+        <f t="shared" si="26"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="547" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A547" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B547" s="4" t="s">
         <v>605</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B59" s="39" t="s">
+      <c r="C547" s="5">
+        <v>25</v>
+      </c>
+      <c r="D547" s="5">
+        <v>30</v>
+      </c>
+      <c r="E547" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F547" s="7">
+        <f t="shared" si="24"/>
+        <v>33.75</v>
+      </c>
+      <c r="G547" s="7">
+        <f t="shared" si="25"/>
+        <v>40.5</v>
+      </c>
+      <c r="H547" s="7">
+        <f t="shared" si="26"/>
+        <v>50.625</v>
+      </c>
+      <c r="I547" s="7">
+        <f t="shared" si="26"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="548" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A548" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B548" s="4" t="s">
+        <v>605</v>
+      </c>
+      <c r="C548" s="5">
+        <v>25</v>
+      </c>
+      <c r="D548" s="5">
+        <v>30</v>
+      </c>
+      <c r="E548" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F548" s="7">
+        <f t="shared" si="24"/>
+        <v>33.75</v>
+      </c>
+      <c r="G548" s="7">
+        <f t="shared" si="25"/>
+        <v>40.5</v>
+      </c>
+      <c r="H548" s="7">
+        <f t="shared" si="26"/>
+        <v>50.625</v>
+      </c>
+      <c r="I548" s="7">
+        <f t="shared" si="26"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="549" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A549" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B549" s="4" t="s">
         <v>606</v>
       </c>
-      <c r="E59" t="s">
+      <c r="C549" s="5">
+        <v>20</v>
+      </c>
+      <c r="D549" s="5">
+        <v>25</v>
+      </c>
+      <c r="E549" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F549" s="7">
+        <f t="shared" si="24"/>
+        <v>27</v>
+      </c>
+      <c r="G549" s="7">
+        <f t="shared" si="25"/>
+        <v>33.75</v>
+      </c>
+      <c r="H549" s="7">
+        <f t="shared" si="26"/>
+        <v>40.5</v>
+      </c>
+      <c r="I549" s="7">
+        <f t="shared" si="26"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="550" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A550" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B550" s="4" t="s">
         <v>607</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B60" s="39" t="s">
+      <c r="C550" s="5">
+        <v>25</v>
+      </c>
+      <c r="D550" s="5">
+        <v>30</v>
+      </c>
+      <c r="E550" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F550" s="7">
+        <f t="shared" si="24"/>
+        <v>33.75</v>
+      </c>
+      <c r="G550" s="7">
+        <f t="shared" si="25"/>
+        <v>40.5</v>
+      </c>
+      <c r="H550" s="7">
+        <f t="shared" si="26"/>
+        <v>50.625</v>
+      </c>
+      <c r="I550" s="7">
+        <f t="shared" si="26"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="551" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A551" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B551" s="4" t="s">
         <v>608</v>
       </c>
-      <c r="E60" t="s">
+      <c r="C551" s="5">
+        <v>25</v>
+      </c>
+      <c r="D551" s="5">
+        <v>30</v>
+      </c>
+      <c r="E551" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F551" s="7">
+        <f t="shared" si="24"/>
+        <v>33.75</v>
+      </c>
+      <c r="G551" s="7">
+        <f t="shared" si="25"/>
+        <v>40.5</v>
+      </c>
+      <c r="H551" s="7">
+        <f t="shared" si="26"/>
+        <v>50.625</v>
+      </c>
+      <c r="I551" s="7">
+        <f t="shared" si="26"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="552" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A552" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B552" s="4" t="s">
         <v>609</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B61" s="39" t="s">
+      <c r="C552" s="5">
+        <v>25</v>
+      </c>
+      <c r="D552" s="5">
+        <v>30</v>
+      </c>
+      <c r="E552" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F552" s="7">
+        <f t="shared" si="24"/>
+        <v>33.75</v>
+      </c>
+      <c r="G552" s="7">
+        <f t="shared" si="25"/>
+        <v>40.5</v>
+      </c>
+      <c r="H552" s="7">
+        <f t="shared" si="26"/>
+        <v>50.625</v>
+      </c>
+      <c r="I552" s="7">
+        <f t="shared" si="26"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="553" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A553" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B553" s="4" t="s">
         <v>610</v>
       </c>
-      <c r="E61" t="s">
+      <c r="C553" s="5">
+        <v>25</v>
+      </c>
+      <c r="D553" s="5">
+        <v>30</v>
+      </c>
+      <c r="E553" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F553" s="7">
+        <f t="shared" si="24"/>
+        <v>33.75</v>
+      </c>
+      <c r="G553" s="7">
+        <f t="shared" si="25"/>
+        <v>40.5</v>
+      </c>
+      <c r="H553" s="7">
+        <f t="shared" si="26"/>
+        <v>50.625</v>
+      </c>
+      <c r="I553" s="7">
+        <f t="shared" si="26"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="554" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A554" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B554" s="4" t="s">
         <v>611</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B62" s="39" t="s">
+      <c r="C554" s="5">
+        <v>25</v>
+      </c>
+      <c r="D554" s="5">
+        <v>30</v>
+      </c>
+      <c r="E554" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F554" s="7">
+        <f t="shared" si="24"/>
+        <v>33.75</v>
+      </c>
+      <c r="G554" s="7">
+        <f t="shared" si="25"/>
+        <v>40.5</v>
+      </c>
+      <c r="H554" s="7">
+        <f t="shared" si="26"/>
+        <v>50.625</v>
+      </c>
+      <c r="I554" s="7">
+        <f t="shared" si="26"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="555" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A555" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B555" s="4" t="s">
         <v>612</v>
       </c>
-      <c r="E62" t="s">
+      <c r="C555" s="5">
+        <v>35</v>
+      </c>
+      <c r="D555" s="5">
+        <v>40</v>
+      </c>
+      <c r="E555" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F555" s="7">
+        <f t="shared" si="24"/>
+        <v>46.2</v>
+      </c>
+      <c r="G555" s="7">
+        <f t="shared" si="25"/>
+        <v>52.8</v>
+      </c>
+      <c r="H555" s="7">
+        <f t="shared" si="26"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I555" s="7">
+        <f t="shared" si="26"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="556" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A556" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B556" s="4" t="s">
         <v>613</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B63" s="39" t="s">
+      <c r="C556" s="5">
+        <v>30</v>
+      </c>
+      <c r="D556" s="5">
+        <v>35</v>
+      </c>
+      <c r="E556" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F556" s="7">
+        <f t="shared" si="24"/>
+        <v>40.5</v>
+      </c>
+      <c r="G556" s="7">
+        <f t="shared" si="25"/>
+        <v>47.25</v>
+      </c>
+      <c r="H556" s="7">
+        <f t="shared" si="26"/>
+        <v>60.75</v>
+      </c>
+      <c r="I556" s="7">
+        <f t="shared" si="26"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="557" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A557" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B557" s="4" t="s">
         <v>614</v>
       </c>
-      <c r="E63" t="s">
+      <c r="C557" s="5">
+        <v>30</v>
+      </c>
+      <c r="D557" s="5">
+        <v>35</v>
+      </c>
+      <c r="E557" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F557" s="7">
+        <f t="shared" si="24"/>
+        <v>39.6</v>
+      </c>
+      <c r="G557" s="7">
+        <f t="shared" si="25"/>
+        <v>46.2</v>
+      </c>
+      <c r="H557" s="7">
+        <f t="shared" si="26"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I557" s="7">
+        <f t="shared" si="26"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="558" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A558" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B558" s="4" t="s">
         <v>615</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B64" s="39" t="s">
+      <c r="C558" s="5">
+        <v>35</v>
+      </c>
+      <c r="D558" s="5">
+        <v>40</v>
+      </c>
+      <c r="E558" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F558" s="7">
+        <f t="shared" si="24"/>
+        <v>46.2</v>
+      </c>
+      <c r="G558" s="7">
+        <f t="shared" si="25"/>
+        <v>52.8</v>
+      </c>
+      <c r="H558" s="7">
+        <f t="shared" si="26"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I558" s="7">
+        <f t="shared" si="26"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="559" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A559" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B559" s="4" t="s">
         <v>616</v>
       </c>
-      <c r="E64" t="s">
+      <c r="C559" s="5">
+        <v>30</v>
+      </c>
+      <c r="D559" s="5">
+        <v>35</v>
+      </c>
+      <c r="E559" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F559" s="7">
+        <f t="shared" si="24"/>
+        <v>39.6</v>
+      </c>
+      <c r="G559" s="7">
+        <f t="shared" si="25"/>
+        <v>46.2</v>
+      </c>
+      <c r="H559" s="7">
+        <f t="shared" si="26"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I559" s="7">
+        <f t="shared" si="26"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="560" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A560" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B560" s="4" t="s">
         <v>617</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B65" s="39" t="s">
+      <c r="C560" s="5">
+        <v>35</v>
+      </c>
+      <c r="D560" s="5">
+        <v>40</v>
+      </c>
+      <c r="E560" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F560" s="7">
+        <f t="shared" si="24"/>
+        <v>46.2</v>
+      </c>
+      <c r="G560" s="7">
+        <f t="shared" si="25"/>
+        <v>52.8</v>
+      </c>
+      <c r="H560" s="7">
+        <f t="shared" si="26"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I560" s="7">
+        <f t="shared" si="26"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="561" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A561" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B561" s="4" t="s">
         <v>618</v>
       </c>
-      <c r="E65" t="s">
+      <c r="C561" s="5">
+        <v>35</v>
+      </c>
+      <c r="D561" s="5">
+        <v>40</v>
+      </c>
+      <c r="E561" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F561" s="7">
+        <f t="shared" si="24"/>
+        <v>46.2</v>
+      </c>
+      <c r="G561" s="7">
+        <f t="shared" si="25"/>
+        <v>52.8</v>
+      </c>
+      <c r="H561" s="7">
+        <f t="shared" si="26"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I561" s="7">
+        <f t="shared" si="26"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="562" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A562" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B562" s="4" t="s">
         <v>619</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B66" s="39" t="s">
+      <c r="C562" s="5">
+        <v>35</v>
+      </c>
+      <c r="D562" s="5">
+        <v>40</v>
+      </c>
+      <c r="E562" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F562" s="7">
+        <f t="shared" si="24"/>
+        <v>46.2</v>
+      </c>
+      <c r="G562" s="7">
+        <f t="shared" si="25"/>
+        <v>52.8</v>
+      </c>
+      <c r="H562" s="7">
+        <f t="shared" si="26"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I562" s="7">
+        <f t="shared" si="26"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="563" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A563" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B563" s="4" t="s">
         <v>620</v>
       </c>
-      <c r="E66" t="s">
+      <c r="C563" s="5">
+        <v>40</v>
+      </c>
+      <c r="D563" s="5">
+        <v>45</v>
+      </c>
+      <c r="E563" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F563" s="7">
+        <f t="shared" si="24"/>
+        <v>52.8</v>
+      </c>
+      <c r="G563" s="7">
+        <f t="shared" si="25"/>
+        <v>59.4</v>
+      </c>
+      <c r="H563" s="7">
+        <f t="shared" si="26"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I563" s="7">
+        <f t="shared" si="26"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="564" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A564" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B564" s="4" t="s">
         <v>621</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B67" s="39" t="s">
+      <c r="C564" s="5">
+        <v>40</v>
+      </c>
+      <c r="D564" s="5">
+        <v>45</v>
+      </c>
+      <c r="E564" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F564" s="7">
+        <f t="shared" si="24"/>
+        <v>52.8</v>
+      </c>
+      <c r="G564" s="7">
+        <f t="shared" si="25"/>
+        <v>59.4</v>
+      </c>
+      <c r="H564" s="7">
+        <f t="shared" si="26"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I564" s="7">
+        <f t="shared" si="26"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="565" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A565" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B565" s="4" t="s">
         <v>622</v>
       </c>
-      <c r="E67" t="s">
+      <c r="C565" s="5">
+        <v>40</v>
+      </c>
+      <c r="D565" s="5">
+        <v>45</v>
+      </c>
+      <c r="E565" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F565" s="7">
+        <f t="shared" si="24"/>
+        <v>52.8</v>
+      </c>
+      <c r="G565" s="7">
+        <f t="shared" si="25"/>
+        <v>59.4</v>
+      </c>
+      <c r="H565" s="7">
+        <f t="shared" si="26"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I565" s="7">
+        <f t="shared" si="26"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="566" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A566" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B566" s="4" t="s">
         <v>623</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B68" s="39" t="s">
+      <c r="C566" s="5">
+        <v>40</v>
+      </c>
+      <c r="D566" s="5">
+        <v>45</v>
+      </c>
+      <c r="E566" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F566" s="7">
+        <f t="shared" si="24"/>
+        <v>52.8</v>
+      </c>
+      <c r="G566" s="7">
+        <f t="shared" si="25"/>
+        <v>59.4</v>
+      </c>
+      <c r="H566" s="7">
+        <f t="shared" si="26"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I566" s="7">
+        <f t="shared" si="26"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="567" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A567" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B567" s="4" t="s">
         <v>624</v>
       </c>
-      <c r="E68" t="s">
+      <c r="C567" s="5">
+        <v>25</v>
+      </c>
+      <c r="D567" s="5">
+        <v>30</v>
+      </c>
+      <c r="E567" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F567" s="7">
+        <f t="shared" si="24"/>
+        <v>33</v>
+      </c>
+      <c r="G567" s="7">
+        <f t="shared" si="25"/>
+        <v>39.6</v>
+      </c>
+      <c r="H567" s="7">
+        <f t="shared" si="26"/>
+        <v>49.5</v>
+      </c>
+      <c r="I567" s="7">
+        <f t="shared" si="26"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="568" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A568" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B568" s="4" t="s">
         <v>625</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B69" s="39" t="s">
+      <c r="C568" s="5">
+        <v>25</v>
+      </c>
+      <c r="D568" s="5">
+        <v>30</v>
+      </c>
+      <c r="E568" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F568" s="7">
+        <f t="shared" si="24"/>
+        <v>33</v>
+      </c>
+      <c r="G568" s="7">
+        <f t="shared" si="25"/>
+        <v>39.6</v>
+      </c>
+      <c r="H568" s="7">
+        <f t="shared" si="26"/>
+        <v>49.5</v>
+      </c>
+      <c r="I568" s="7">
+        <f t="shared" si="26"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="569" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A569" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B569" s="4" t="s">
         <v>626</v>
       </c>
-      <c r="E69" t="s">
+      <c r="C569" s="5">
+        <v>25</v>
+      </c>
+      <c r="D569" s="5">
+        <v>30</v>
+      </c>
+      <c r="E569" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F569" s="7">
+        <f t="shared" si="24"/>
+        <v>33</v>
+      </c>
+      <c r="G569" s="7">
+        <f t="shared" si="25"/>
+        <v>39.6</v>
+      </c>
+      <c r="H569" s="7">
+        <f t="shared" si="26"/>
+        <v>49.5</v>
+      </c>
+      <c r="I569" s="7">
+        <f t="shared" si="26"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="570" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A570" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B570" s="4" t="s">
         <v>627</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B70" s="39" t="s">
+      <c r="C570" s="5">
+        <v>25</v>
+      </c>
+      <c r="D570" s="5">
+        <v>30</v>
+      </c>
+      <c r="E570" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F570" s="7">
+        <f t="shared" si="24"/>
+        <v>33</v>
+      </c>
+      <c r="G570" s="7">
+        <f t="shared" si="25"/>
+        <v>39.6</v>
+      </c>
+      <c r="H570" s="7">
+        <f t="shared" si="26"/>
+        <v>49.5</v>
+      </c>
+      <c r="I570" s="7">
+        <f t="shared" si="26"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="571" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A571" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B571" s="4" t="s">
         <v>628</v>
       </c>
-      <c r="E70" t="s">
+      <c r="C571" s="5">
+        <v>25</v>
+      </c>
+      <c r="D571" s="5">
+        <v>30</v>
+      </c>
+      <c r="E571" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F571" s="7">
+        <f t="shared" si="24"/>
+        <v>33</v>
+      </c>
+      <c r="G571" s="7">
+        <f t="shared" si="25"/>
+        <v>39.6</v>
+      </c>
+      <c r="H571" s="7">
+        <f t="shared" si="26"/>
+        <v>49.5</v>
+      </c>
+      <c r="I571" s="7">
+        <f t="shared" si="26"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="572" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A572" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B572" s="4" t="s">
         <v>629</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B71" s="39" t="s">
+      <c r="C572" s="5">
+        <v>30</v>
+      </c>
+      <c r="D572" s="5">
+        <v>35</v>
+      </c>
+      <c r="E572" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F572" s="7">
+        <f t="shared" si="24"/>
+        <v>39.6</v>
+      </c>
+      <c r="G572" s="7">
+        <f t="shared" si="25"/>
+        <v>46.2</v>
+      </c>
+      <c r="H572" s="7">
+        <f t="shared" si="26"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I572" s="7">
+        <f t="shared" si="26"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="573" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A573" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B573" s="4" t="s">
         <v>630</v>
       </c>
-      <c r="E71" t="s">
+      <c r="C573" s="5">
+        <v>30</v>
+      </c>
+      <c r="D573" s="5">
+        <v>35</v>
+      </c>
+      <c r="E573" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F573" s="7">
+        <f t="shared" si="24"/>
+        <v>39.6</v>
+      </c>
+      <c r="G573" s="7">
+        <f t="shared" si="25"/>
+        <v>46.2</v>
+      </c>
+      <c r="H573" s="7">
+        <f t="shared" si="26"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I573" s="7">
+        <f t="shared" si="26"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="574" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A574" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B574" s="4" t="s">
         <v>631</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B72" s="39" t="s">
+      <c r="C574" s="5">
+        <v>35</v>
+      </c>
+      <c r="D574" s="5">
+        <v>40</v>
+      </c>
+      <c r="E574" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F574" s="7">
+        <f t="shared" si="24"/>
+        <v>46.2</v>
+      </c>
+      <c r="G574" s="7">
+        <f t="shared" si="25"/>
+        <v>52.8</v>
+      </c>
+      <c r="H574" s="7">
+        <f t="shared" si="26"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I574" s="7">
+        <f t="shared" si="26"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="575" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A575" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B575" s="4" t="s">
         <v>632</v>
       </c>
-      <c r="E72" t="s">
+      <c r="C575" s="5">
+        <v>35</v>
+      </c>
+      <c r="D575" s="5">
+        <v>40</v>
+      </c>
+      <c r="E575" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F575" s="7">
+        <f t="shared" si="24"/>
+        <v>46.2</v>
+      </c>
+      <c r="G575" s="7">
+        <f t="shared" si="25"/>
+        <v>52.8</v>
+      </c>
+      <c r="H575" s="7">
+        <f t="shared" si="26"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I575" s="7">
+        <f t="shared" si="26"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="576" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A576" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B576" s="4" t="s">
         <v>633</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B73" s="39" t="s">
+      <c r="C576" s="5">
+        <v>35</v>
+      </c>
+      <c r="D576" s="5">
+        <v>40</v>
+      </c>
+      <c r="E576" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F576" s="7">
+        <f t="shared" si="24"/>
+        <v>46.2</v>
+      </c>
+      <c r="G576" s="7">
+        <f t="shared" si="25"/>
+        <v>52.8</v>
+      </c>
+      <c r="H576" s="7">
+        <f t="shared" si="26"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I576" s="7">
+        <f t="shared" si="26"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="577" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A577" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B577" s="4" t="s">
         <v>634</v>
       </c>
-      <c r="E73" t="s">
+      <c r="C577" s="5">
+        <v>35</v>
+      </c>
+      <c r="D577" s="5">
+        <v>40</v>
+      </c>
+      <c r="E577" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F577" s="7">
+        <f t="shared" si="24"/>
+        <v>46.2</v>
+      </c>
+      <c r="G577" s="7">
+        <f t="shared" si="25"/>
+        <v>52.8</v>
+      </c>
+      <c r="H577" s="7">
+        <f t="shared" si="26"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I577" s="7">
+        <f t="shared" si="26"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="578" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A578" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B578" s="4" t="s">
         <v>635</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B74" s="39" t="s">
+      <c r="C578" s="5">
+        <v>25</v>
+      </c>
+      <c r="D578" s="5">
+        <v>30</v>
+      </c>
+      <c r="E578" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F578" s="7">
+        <f t="shared" si="24"/>
+        <v>33.75</v>
+      </c>
+      <c r="G578" s="7">
+        <f t="shared" si="25"/>
+        <v>40.5</v>
+      </c>
+      <c r="H578" s="7">
+        <f t="shared" si="26"/>
+        <v>50.625</v>
+      </c>
+      <c r="I578" s="7">
+        <f t="shared" si="26"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="579" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A579" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B579" s="4" t="s">
         <v>636</v>
       </c>
-      <c r="E74" t="s">
+      <c r="C579" s="5">
+        <v>25</v>
+      </c>
+      <c r="D579" s="5">
+        <v>30</v>
+      </c>
+      <c r="E579" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F579" s="7">
+        <f t="shared" si="24"/>
+        <v>33.75</v>
+      </c>
+      <c r="G579" s="7">
+        <f t="shared" si="25"/>
+        <v>40.5</v>
+      </c>
+      <c r="H579" s="7">
+        <f t="shared" si="26"/>
+        <v>50.625</v>
+      </c>
+      <c r="I579" s="7">
+        <f t="shared" si="26"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="580" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A580" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B580" s="4" t="s">
         <v>637</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B75" s="39" t="s">
+      <c r="C580" s="5">
+        <v>25</v>
+      </c>
+      <c r="D580" s="5">
+        <v>30</v>
+      </c>
+      <c r="E580" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F580" s="7">
+        <f t="shared" ref="F580:F643" si="27">C580+(C580*E580)</f>
+        <v>33.75</v>
+      </c>
+      <c r="G580" s="7">
+        <f t="shared" ref="G580:G643" si="28">D580+(D580*E580)</f>
+        <v>40.5</v>
+      </c>
+      <c r="H580" s="7">
+        <f t="shared" ref="H580:I643" si="29">F580*1.5</f>
+        <v>50.625</v>
+      </c>
+      <c r="I580" s="7">
+        <f t="shared" si="29"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="581" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A581" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B581" s="4" t="s">
         <v>638</v>
       </c>
-      <c r="E75" t="s">
+      <c r="C581" s="5">
+        <v>25</v>
+      </c>
+      <c r="D581" s="5">
+        <v>30</v>
+      </c>
+      <c r="E581" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F581" s="7">
+        <f t="shared" si="27"/>
+        <v>33.75</v>
+      </c>
+      <c r="G581" s="7">
+        <f t="shared" si="28"/>
+        <v>40.5</v>
+      </c>
+      <c r="H581" s="7">
+        <f t="shared" si="29"/>
+        <v>50.625</v>
+      </c>
+      <c r="I581" s="7">
+        <f t="shared" si="29"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="582" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A582" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B582" s="4" t="s">
         <v>639</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B76" s="39" t="s">
+      <c r="C582" s="5">
+        <v>25</v>
+      </c>
+      <c r="D582" s="5">
+        <v>30</v>
+      </c>
+      <c r="E582" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F582" s="7">
+        <f t="shared" si="27"/>
+        <v>33.75</v>
+      </c>
+      <c r="G582" s="7">
+        <f t="shared" si="28"/>
+        <v>40.5</v>
+      </c>
+      <c r="H582" s="7">
+        <f t="shared" si="29"/>
+        <v>50.625</v>
+      </c>
+      <c r="I582" s="7">
+        <f t="shared" si="29"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="583" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A583" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B583" s="4" t="s">
         <v>640</v>
       </c>
-      <c r="E76" t="s">
+      <c r="C583" s="5">
+        <v>25</v>
+      </c>
+      <c r="D583" s="5">
+        <v>30</v>
+      </c>
+      <c r="E583" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F583" s="7">
+        <f t="shared" si="27"/>
+        <v>33.75</v>
+      </c>
+      <c r="G583" s="7">
+        <f t="shared" si="28"/>
+        <v>40.5</v>
+      </c>
+      <c r="H583" s="7">
+        <f t="shared" si="29"/>
+        <v>50.625</v>
+      </c>
+      <c r="I583" s="7">
+        <f t="shared" si="29"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="584" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A584" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B584" s="4" t="s">
         <v>641</v>
       </c>
-      <c r="I76" t="s">
+      <c r="C584" s="5">
+        <v>35</v>
+      </c>
+      <c r="D584" s="5">
+        <v>40</v>
+      </c>
+      <c r="E584" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F584" s="7">
+        <f t="shared" si="27"/>
+        <v>47.25</v>
+      </c>
+      <c r="G584" s="7">
+        <f t="shared" si="28"/>
+        <v>54</v>
+      </c>
+      <c r="H584" s="7">
+        <f t="shared" si="29"/>
+        <v>70.875</v>
+      </c>
+      <c r="I584" s="7">
+        <f t="shared" si="29"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="585" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A585" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B585" s="4" t="s">
+        <v>642</v>
+      </c>
+      <c r="C585" s="5">
+        <v>35</v>
+      </c>
+      <c r="D585" s="5">
+        <v>40</v>
+      </c>
+      <c r="E585" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F585" s="7">
+        <f t="shared" si="27"/>
+        <v>47.25</v>
+      </c>
+      <c r="G585" s="7">
+        <f t="shared" si="28"/>
+        <v>54</v>
+      </c>
+      <c r="H585" s="7">
+        <f t="shared" si="29"/>
+        <v>70.875</v>
+      </c>
+      <c r="I585" s="7">
+        <f t="shared" si="29"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="586" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A586" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B586" s="4" t="s">
+        <v>643</v>
+      </c>
+      <c r="C586" s="5">
+        <v>35</v>
+      </c>
+      <c r="D586" s="5">
+        <v>40</v>
+      </c>
+      <c r="E586" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F586" s="7">
+        <f t="shared" si="27"/>
+        <v>47.25</v>
+      </c>
+      <c r="G586" s="7">
+        <f t="shared" si="28"/>
+        <v>54</v>
+      </c>
+      <c r="H586" s="7">
+        <f t="shared" si="29"/>
+        <v>70.875</v>
+      </c>
+      <c r="I586" s="7">
+        <f t="shared" si="29"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="587" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A587" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B587" s="4" t="s">
+        <v>644</v>
+      </c>
+      <c r="C587" s="5">
+        <v>30</v>
+      </c>
+      <c r="D587" s="5">
+        <v>35</v>
+      </c>
+      <c r="E587" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F587" s="7">
+        <f t="shared" si="27"/>
+        <v>40.5</v>
+      </c>
+      <c r="G587" s="7">
+        <f t="shared" si="28"/>
+        <v>47.25</v>
+      </c>
+      <c r="H587" s="7">
+        <f t="shared" si="29"/>
+        <v>60.75</v>
+      </c>
+      <c r="I587" s="7">
+        <f t="shared" si="29"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="588" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A588" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B588" s="4" t="s">
+        <v>645</v>
+      </c>
+      <c r="C588" s="5">
+        <v>30</v>
+      </c>
+      <c r="D588" s="5">
+        <v>35</v>
+      </c>
+      <c r="E588" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F588" s="7">
+        <f t="shared" si="27"/>
+        <v>40.5</v>
+      </c>
+      <c r="G588" s="7">
+        <f t="shared" si="28"/>
+        <v>47.25</v>
+      </c>
+      <c r="H588" s="7">
+        <f t="shared" si="29"/>
+        <v>60.75</v>
+      </c>
+      <c r="I588" s="7">
+        <f t="shared" si="29"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="589" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A589" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="B589" s="4" t="s">
+        <v>646</v>
+      </c>
+      <c r="C589" s="5">
+        <v>25</v>
+      </c>
+      <c r="D589" s="5">
+        <v>30</v>
+      </c>
+      <c r="E589" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F589" s="7">
+        <f t="shared" si="27"/>
+        <v>33.75</v>
+      </c>
+      <c r="G589" s="7">
+        <f t="shared" si="28"/>
+        <v>40.5</v>
+      </c>
+      <c r="H589" s="7">
+        <f t="shared" si="29"/>
+        <v>50.625</v>
+      </c>
+      <c r="I589" s="7">
+        <f t="shared" si="29"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="590" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A590" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B590" s="4" t="s">
+        <v>648</v>
+      </c>
+      <c r="C590" s="5">
+        <v>20</v>
+      </c>
+      <c r="D590" s="5">
+        <v>25</v>
+      </c>
+      <c r="E590" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F590" s="7">
+        <f t="shared" si="27"/>
+        <v>26.4</v>
+      </c>
+      <c r="G590" s="7">
+        <f t="shared" si="28"/>
+        <v>33</v>
+      </c>
+      <c r="H590" s="7">
+        <f t="shared" si="29"/>
+        <v>39.599999999999994</v>
+      </c>
+      <c r="I590" s="7">
+        <f t="shared" si="29"/>
+        <v>49.5</v>
+      </c>
+    </row>
+    <row r="591" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A591" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B591" s="4" t="s">
+        <v>649</v>
+      </c>
+      <c r="C591" s="5">
+        <v>15</v>
+      </c>
+      <c r="D591" s="5">
+        <v>20</v>
+      </c>
+      <c r="E591" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F591" s="7">
+        <f t="shared" si="27"/>
+        <v>20.25</v>
+      </c>
+      <c r="G591" s="7">
+        <f t="shared" si="28"/>
+        <v>27</v>
+      </c>
+      <c r="H591" s="7">
+        <f t="shared" si="29"/>
+        <v>30.375</v>
+      </c>
+      <c r="I591" s="7">
+        <f t="shared" si="29"/>
+        <v>40.5</v>
+      </c>
+    </row>
+    <row r="592" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A592" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B592" s="4" t="s">
+        <v>650</v>
+      </c>
+      <c r="C592" s="5">
+        <v>20</v>
+      </c>
+      <c r="D592" s="5">
+        <v>25</v>
+      </c>
+      <c r="E592" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F592" s="7">
+        <f t="shared" si="27"/>
+        <v>27</v>
+      </c>
+      <c r="G592" s="7">
+        <f t="shared" si="28"/>
+        <v>33.75</v>
+      </c>
+      <c r="H592" s="7">
+        <f t="shared" si="29"/>
+        <v>40.5</v>
+      </c>
+      <c r="I592" s="7">
+        <f t="shared" si="29"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="593" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A593" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B593" s="4" t="s">
+        <v>651</v>
+      </c>
+      <c r="C593" s="5">
+        <v>20</v>
+      </c>
+      <c r="D593" s="5">
+        <v>25</v>
+      </c>
+      <c r="E593" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F593" s="7">
+        <f t="shared" si="27"/>
+        <v>27</v>
+      </c>
+      <c r="G593" s="7">
+        <f t="shared" si="28"/>
+        <v>33.75</v>
+      </c>
+      <c r="H593" s="7">
+        <f t="shared" si="29"/>
+        <v>40.5</v>
+      </c>
+      <c r="I593" s="7">
+        <f t="shared" si="29"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="594" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A594" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B594" s="4" t="s">
+        <v>652</v>
+      </c>
+      <c r="C594" s="5">
+        <v>20</v>
+      </c>
+      <c r="D594" s="5">
+        <v>25</v>
+      </c>
+      <c r="E594" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F594" s="7">
+        <f t="shared" si="27"/>
+        <v>27</v>
+      </c>
+      <c r="G594" s="7">
+        <f t="shared" si="28"/>
+        <v>33.75</v>
+      </c>
+      <c r="H594" s="7">
+        <f t="shared" si="29"/>
+        <v>40.5</v>
+      </c>
+      <c r="I594" s="7">
+        <f t="shared" si="29"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="595" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A595" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B595" s="4" t="s">
+        <v>653</v>
+      </c>
+      <c r="C595" s="5">
+        <v>30</v>
+      </c>
+      <c r="D595" s="5">
+        <v>35</v>
+      </c>
+      <c r="E595" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F595" s="7">
+        <f t="shared" si="27"/>
+        <v>40.5</v>
+      </c>
+      <c r="G595" s="7">
+        <f t="shared" si="28"/>
+        <v>47.25</v>
+      </c>
+      <c r="H595" s="7">
+        <f t="shared" si="29"/>
+        <v>60.75</v>
+      </c>
+      <c r="I595" s="7">
+        <f t="shared" si="29"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="596" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A596" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B596" s="4" t="s">
+        <v>654</v>
+      </c>
+      <c r="C596" s="5">
+        <v>30</v>
+      </c>
+      <c r="D596" s="5">
+        <v>35</v>
+      </c>
+      <c r="E596" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F596" s="7">
+        <f t="shared" si="27"/>
+        <v>39.6</v>
+      </c>
+      <c r="G596" s="7">
+        <f t="shared" si="28"/>
+        <v>46.2</v>
+      </c>
+      <c r="H596" s="7">
+        <f t="shared" si="29"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I596" s="7">
+        <f t="shared" si="29"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="597" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A597" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B597" s="4" t="s">
+        <v>655</v>
+      </c>
+      <c r="C597" s="5">
+        <v>30</v>
+      </c>
+      <c r="D597" s="5">
+        <v>35</v>
+      </c>
+      <c r="E597" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F597" s="7">
+        <f t="shared" si="27"/>
+        <v>39.6</v>
+      </c>
+      <c r="G597" s="7">
+        <f t="shared" si="28"/>
+        <v>46.2</v>
+      </c>
+      <c r="H597" s="7">
+        <f t="shared" si="29"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I597" s="7">
+        <f t="shared" si="29"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="598" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A598" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B598" s="4" t="s">
+        <v>656</v>
+      </c>
+      <c r="C598" s="5">
+        <v>30</v>
+      </c>
+      <c r="D598" s="5">
+        <v>35</v>
+      </c>
+      <c r="E598" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F598" s="7">
+        <f t="shared" si="27"/>
+        <v>39.6</v>
+      </c>
+      <c r="G598" s="7">
+        <f t="shared" si="28"/>
+        <v>46.2</v>
+      </c>
+      <c r="H598" s="7">
+        <f t="shared" si="29"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I598" s="7">
+        <f t="shared" si="29"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="599" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A599" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B599" s="4" t="s">
+        <v>657</v>
+      </c>
+      <c r="C599" s="5">
+        <v>30</v>
+      </c>
+      <c r="D599" s="5">
+        <v>35</v>
+      </c>
+      <c r="E599" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F599" s="7">
+        <f t="shared" si="27"/>
+        <v>39.6</v>
+      </c>
+      <c r="G599" s="7">
+        <f t="shared" si="28"/>
+        <v>46.2</v>
+      </c>
+      <c r="H599" s="7">
+        <f t="shared" si="29"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I599" s="7">
+        <f t="shared" si="29"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="600" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A600" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B600" s="4" t="s">
+        <v>658</v>
+      </c>
+      <c r="C600" s="5">
+        <v>30</v>
+      </c>
+      <c r="D600" s="5">
+        <v>35</v>
+      </c>
+      <c r="E600" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F600" s="7">
+        <f t="shared" si="27"/>
+        <v>39.6</v>
+      </c>
+      <c r="G600" s="7">
+        <f t="shared" si="28"/>
+        <v>46.2</v>
+      </c>
+      <c r="H600" s="7">
+        <f t="shared" si="29"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I600" s="7">
+        <f t="shared" si="29"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="601" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A601" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B601" s="4" t="s">
+        <v>659</v>
+      </c>
+      <c r="C601" s="5">
+        <v>30</v>
+      </c>
+      <c r="D601" s="5">
+        <v>35</v>
+      </c>
+      <c r="E601" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F601" s="7">
+        <f t="shared" si="27"/>
+        <v>40.5</v>
+      </c>
+      <c r="G601" s="7">
+        <f t="shared" si="28"/>
+        <v>47.25</v>
+      </c>
+      <c r="H601" s="7">
+        <f t="shared" si="29"/>
+        <v>60.75</v>
+      </c>
+      <c r="I601" s="7">
+        <f t="shared" si="29"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="602" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A602" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B602" s="4" t="s">
+        <v>660</v>
+      </c>
+      <c r="C602" s="5">
+        <v>30</v>
+      </c>
+      <c r="D602" s="5">
+        <v>35</v>
+      </c>
+      <c r="E602" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F602" s="7">
+        <f t="shared" si="27"/>
+        <v>39.6</v>
+      </c>
+      <c r="G602" s="7">
+        <f t="shared" si="28"/>
+        <v>46.2</v>
+      </c>
+      <c r="H602" s="7">
+        <f t="shared" si="29"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I602" s="7">
+        <f t="shared" si="29"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="603" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A603" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B603" s="4" t="s">
+        <v>661</v>
+      </c>
+      <c r="C603" s="5">
+        <v>30</v>
+      </c>
+      <c r="D603" s="5">
+        <v>35</v>
+      </c>
+      <c r="E603" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F603" s="7">
+        <f t="shared" si="27"/>
+        <v>39.6</v>
+      </c>
+      <c r="G603" s="7">
+        <f t="shared" si="28"/>
+        <v>46.2</v>
+      </c>
+      <c r="H603" s="7">
+        <f t="shared" si="29"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I603" s="7">
+        <f t="shared" si="29"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="604" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A604" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B604" s="4" t="s">
+        <v>662</v>
+      </c>
+      <c r="C604" s="5">
+        <v>25</v>
+      </c>
+      <c r="D604" s="5">
+        <v>30</v>
+      </c>
+      <c r="E604" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F604" s="7">
+        <f t="shared" si="27"/>
+        <v>33.75</v>
+      </c>
+      <c r="G604" s="7">
+        <f t="shared" si="28"/>
+        <v>40.5</v>
+      </c>
+      <c r="H604" s="7">
+        <f t="shared" si="29"/>
+        <v>50.625</v>
+      </c>
+      <c r="I604" s="7">
+        <f t="shared" si="29"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="605" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A605" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B605" s="4" t="s">
+        <v>663</v>
+      </c>
+      <c r="C605" s="5">
+        <v>25</v>
+      </c>
+      <c r="D605" s="5">
+        <v>30</v>
+      </c>
+      <c r="E605" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F605" s="7">
+        <f t="shared" si="27"/>
+        <v>33.75</v>
+      </c>
+      <c r="G605" s="7">
+        <f t="shared" si="28"/>
+        <v>40.5</v>
+      </c>
+      <c r="H605" s="7">
+        <f t="shared" si="29"/>
+        <v>50.625</v>
+      </c>
+      <c r="I605" s="7">
+        <f t="shared" si="29"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="606" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A606" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B606" s="4" t="s">
+        <v>664</v>
+      </c>
+      <c r="C606" s="5">
+        <v>25</v>
+      </c>
+      <c r="D606" s="5">
+        <v>30</v>
+      </c>
+      <c r="E606" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F606" s="7">
+        <f t="shared" si="27"/>
+        <v>33.75</v>
+      </c>
+      <c r="G606" s="7">
+        <f t="shared" si="28"/>
+        <v>40.5</v>
+      </c>
+      <c r="H606" s="7">
+        <f t="shared" si="29"/>
+        <v>50.625</v>
+      </c>
+      <c r="I606" s="7">
+        <f t="shared" si="29"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="607" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A607" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B607" s="4" t="s">
+        <v>665</v>
+      </c>
+      <c r="C607" s="5">
+        <v>25</v>
+      </c>
+      <c r="D607" s="5">
+        <v>30</v>
+      </c>
+      <c r="E607" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F607" s="7">
+        <f t="shared" si="27"/>
+        <v>33.75</v>
+      </c>
+      <c r="G607" s="7">
+        <f t="shared" si="28"/>
+        <v>40.5</v>
+      </c>
+      <c r="H607" s="7">
+        <f t="shared" si="29"/>
+        <v>50.625</v>
+      </c>
+      <c r="I607" s="7">
+        <f t="shared" si="29"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="608" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A608" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B608" s="4" t="s">
+        <v>666</v>
+      </c>
+      <c r="C608" s="5">
+        <v>25</v>
+      </c>
+      <c r="D608" s="5">
+        <v>30</v>
+      </c>
+      <c r="E608" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F608" s="7">
+        <f t="shared" si="27"/>
+        <v>33</v>
+      </c>
+      <c r="G608" s="7">
+        <f t="shared" si="28"/>
+        <v>39.6</v>
+      </c>
+      <c r="H608" s="7">
+        <f t="shared" si="29"/>
+        <v>49.5</v>
+      </c>
+      <c r="I608" s="7">
+        <f t="shared" si="29"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="609" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A609" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B609" s="4" t="s">
+        <v>667</v>
+      </c>
+      <c r="C609" s="5">
+        <v>20</v>
+      </c>
+      <c r="D609" s="5">
+        <v>25</v>
+      </c>
+      <c r="E609" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F609" s="7">
+        <f t="shared" si="27"/>
+        <v>26.4</v>
+      </c>
+      <c r="G609" s="7">
+        <f t="shared" si="28"/>
+        <v>33</v>
+      </c>
+      <c r="H609" s="7">
+        <f t="shared" si="29"/>
+        <v>39.599999999999994</v>
+      </c>
+      <c r="I609" s="7">
+        <f t="shared" si="29"/>
+        <v>49.5</v>
+      </c>
+    </row>
+    <row r="610" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A610" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B610" s="4" t="s">
+        <v>668</v>
+      </c>
+      <c r="C610" s="5">
+        <v>25</v>
+      </c>
+      <c r="D610" s="5">
+        <v>30</v>
+      </c>
+      <c r="E610" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F610" s="7">
+        <f t="shared" si="27"/>
+        <v>33</v>
+      </c>
+      <c r="G610" s="7">
+        <f t="shared" si="28"/>
+        <v>39.6</v>
+      </c>
+      <c r="H610" s="7">
+        <f t="shared" si="29"/>
+        <v>49.5</v>
+      </c>
+      <c r="I610" s="7">
+        <f t="shared" si="29"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="611" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A611" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B611" s="4" t="s">
+        <v>669</v>
+      </c>
+      <c r="C611" s="5">
+        <v>30</v>
+      </c>
+      <c r="D611" s="5">
+        <v>35</v>
+      </c>
+      <c r="E611" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F611" s="7">
+        <f t="shared" si="27"/>
+        <v>39.6</v>
+      </c>
+      <c r="G611" s="7">
+        <f t="shared" si="28"/>
+        <v>46.2</v>
+      </c>
+      <c r="H611" s="7">
+        <f t="shared" si="29"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I611" s="7">
+        <f t="shared" si="29"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="612" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A612" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B612" s="4" t="s">
+        <v>670</v>
+      </c>
+      <c r="C612" s="5">
+        <v>25</v>
+      </c>
+      <c r="D612" s="5">
+        <v>30</v>
+      </c>
+      <c r="E612" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F612" s="7">
+        <f t="shared" si="27"/>
+        <v>33</v>
+      </c>
+      <c r="G612" s="7">
+        <f t="shared" si="28"/>
+        <v>39.6</v>
+      </c>
+      <c r="H612" s="7">
+        <f t="shared" si="29"/>
+        <v>49.5</v>
+      </c>
+      <c r="I612" s="7">
+        <f t="shared" si="29"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="613" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A613" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B613" s="4" t="s">
+        <v>671</v>
+      </c>
+      <c r="C613" s="5">
+        <v>25</v>
+      </c>
+      <c r="D613" s="5">
+        <v>30</v>
+      </c>
+      <c r="E613" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F613" s="7">
+        <f t="shared" si="27"/>
+        <v>33</v>
+      </c>
+      <c r="G613" s="7">
+        <f t="shared" si="28"/>
+        <v>39.6</v>
+      </c>
+      <c r="H613" s="7">
+        <f t="shared" si="29"/>
+        <v>49.5</v>
+      </c>
+      <c r="I613" s="7">
+        <f t="shared" si="29"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="614" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A614" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B614" s="4" t="s">
+        <v>672</v>
+      </c>
+      <c r="C614" s="5">
+        <v>30</v>
+      </c>
+      <c r="D614" s="5">
+        <v>35</v>
+      </c>
+      <c r="E614" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F614" s="7">
+        <f t="shared" si="27"/>
+        <v>39.6</v>
+      </c>
+      <c r="G614" s="7">
+        <f t="shared" si="28"/>
+        <v>46.2</v>
+      </c>
+      <c r="H614" s="7">
+        <f t="shared" si="29"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I614" s="7">
+        <f t="shared" si="29"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="615" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A615" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B615" s="4" t="s">
+        <v>673</v>
+      </c>
+      <c r="C615" s="5">
+        <v>30</v>
+      </c>
+      <c r="D615" s="5">
+        <v>35</v>
+      </c>
+      <c r="E615" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F615" s="7">
+        <f t="shared" si="27"/>
+        <v>39.6</v>
+      </c>
+      <c r="G615" s="7">
+        <f t="shared" si="28"/>
+        <v>46.2</v>
+      </c>
+      <c r="H615" s="7">
+        <f t="shared" si="29"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I615" s="7">
+        <f t="shared" si="29"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="616" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A616" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B616" s="4" t="s">
+        <v>674</v>
+      </c>
+      <c r="C616" s="5">
+        <v>30</v>
+      </c>
+      <c r="D616" s="5">
+        <v>35</v>
+      </c>
+      <c r="E616" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F616" s="7">
+        <f t="shared" si="27"/>
+        <v>39.6</v>
+      </c>
+      <c r="G616" s="7">
+        <f t="shared" si="28"/>
+        <v>46.2</v>
+      </c>
+      <c r="H616" s="7">
+        <f t="shared" si="29"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I616" s="7">
+        <f t="shared" si="29"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="617" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A617" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B617" s="4" t="s">
+        <v>675</v>
+      </c>
+      <c r="C617" s="5">
+        <v>20</v>
+      </c>
+      <c r="D617" s="5">
+        <v>25</v>
+      </c>
+      <c r="E617" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F617" s="7">
+        <f t="shared" si="27"/>
+        <v>27</v>
+      </c>
+      <c r="G617" s="7">
+        <f t="shared" si="28"/>
+        <v>33.75</v>
+      </c>
+      <c r="H617" s="7">
+        <f t="shared" si="29"/>
+        <v>40.5</v>
+      </c>
+      <c r="I617" s="7">
+        <f t="shared" si="29"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="618" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A618" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B618" s="4" t="s">
+        <v>676</v>
+      </c>
+      <c r="C618" s="5">
+        <v>20</v>
+      </c>
+      <c r="D618" s="5">
+        <v>25</v>
+      </c>
+      <c r="E618" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F618" s="7">
+        <f t="shared" si="27"/>
+        <v>27</v>
+      </c>
+      <c r="G618" s="7">
+        <f t="shared" si="28"/>
+        <v>33.75</v>
+      </c>
+      <c r="H618" s="7">
+        <f t="shared" si="29"/>
+        <v>40.5</v>
+      </c>
+      <c r="I618" s="7">
+        <f t="shared" si="29"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="619" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A619" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B619" s="4" t="s">
+        <v>677</v>
+      </c>
+      <c r="C619" s="5">
+        <v>25</v>
+      </c>
+      <c r="D619" s="5">
+        <v>30</v>
+      </c>
+      <c r="E619" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F619" s="7">
+        <f t="shared" si="27"/>
+        <v>33.75</v>
+      </c>
+      <c r="G619" s="7">
+        <f t="shared" si="28"/>
+        <v>40.5</v>
+      </c>
+      <c r="H619" s="7">
+        <f t="shared" si="29"/>
+        <v>50.625</v>
+      </c>
+      <c r="I619" s="7">
+        <f t="shared" si="29"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="620" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A620" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B620" s="4" t="s">
+        <v>678</v>
+      </c>
+      <c r="C620" s="5">
+        <v>25</v>
+      </c>
+      <c r="D620" s="5">
+        <v>30</v>
+      </c>
+      <c r="E620" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F620" s="7">
+        <f t="shared" si="27"/>
+        <v>33.75</v>
+      </c>
+      <c r="G620" s="7">
+        <f t="shared" si="28"/>
+        <v>40.5</v>
+      </c>
+      <c r="H620" s="7">
+        <f t="shared" si="29"/>
+        <v>50.625</v>
+      </c>
+      <c r="I620" s="7">
+        <f t="shared" si="29"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="621" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A621" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B621" s="4" t="s">
+        <v>679</v>
+      </c>
+      <c r="C621" s="5">
+        <v>25</v>
+      </c>
+      <c r="D621" s="5">
+        <v>30</v>
+      </c>
+      <c r="E621" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F621" s="7">
+        <f t="shared" si="27"/>
+        <v>33.75</v>
+      </c>
+      <c r="G621" s="7">
+        <f t="shared" si="28"/>
+        <v>40.5</v>
+      </c>
+      <c r="H621" s="7">
+        <f t="shared" si="29"/>
+        <v>50.625</v>
+      </c>
+      <c r="I621" s="7">
+        <f t="shared" si="29"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="622" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A622" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B622" s="4" t="s">
+        <v>680</v>
+      </c>
+      <c r="C622" s="5">
+        <v>30</v>
+      </c>
+      <c r="D622" s="5">
+        <v>35</v>
+      </c>
+      <c r="E622" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F622" s="7">
+        <f t="shared" si="27"/>
+        <v>40.5</v>
+      </c>
+      <c r="G622" s="7">
+        <f t="shared" si="28"/>
+        <v>47.25</v>
+      </c>
+      <c r="H622" s="7">
+        <f t="shared" si="29"/>
+        <v>60.75</v>
+      </c>
+      <c r="I622" s="7">
+        <f t="shared" si="29"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="623" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A623" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B623" s="4" t="s">
+        <v>681</v>
+      </c>
+      <c r="C623" s="5">
+        <v>30</v>
+      </c>
+      <c r="D623" s="5">
+        <v>35</v>
+      </c>
+      <c r="E623" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F623" s="7">
+        <f t="shared" si="27"/>
+        <v>40.5</v>
+      </c>
+      <c r="G623" s="7">
+        <f t="shared" si="28"/>
+        <v>47.25</v>
+      </c>
+      <c r="H623" s="7">
+        <f t="shared" si="29"/>
+        <v>60.75</v>
+      </c>
+      <c r="I623" s="7">
+        <f t="shared" si="29"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="624" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A624" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B624" s="4" t="s">
+        <v>682</v>
+      </c>
+      <c r="C624" s="5">
+        <v>30</v>
+      </c>
+      <c r="D624" s="5">
+        <v>35</v>
+      </c>
+      <c r="E624" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F624" s="7">
+        <f t="shared" si="27"/>
+        <v>40.5</v>
+      </c>
+      <c r="G624" s="7">
+        <f t="shared" si="28"/>
+        <v>47.25</v>
+      </c>
+      <c r="H624" s="7">
+        <f t="shared" si="29"/>
+        <v>60.75</v>
+      </c>
+      <c r="I624" s="7">
+        <f t="shared" si="29"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="625" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A625" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B625" s="4" t="s">
+        <v>683</v>
+      </c>
+      <c r="C625" s="5">
+        <v>30</v>
+      </c>
+      <c r="D625" s="5">
+        <v>35</v>
+      </c>
+      <c r="E625" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F625" s="7">
+        <f t="shared" si="27"/>
+        <v>40.5</v>
+      </c>
+      <c r="G625" s="7">
+        <f t="shared" si="28"/>
+        <v>47.25</v>
+      </c>
+      <c r="H625" s="7">
+        <f t="shared" si="29"/>
+        <v>60.75</v>
+      </c>
+      <c r="I625" s="7">
+        <f t="shared" si="29"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="626" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A626" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B626" s="4" t="s">
+        <v>684</v>
+      </c>
+      <c r="C626" s="5">
+        <v>40</v>
+      </c>
+      <c r="D626" s="5">
+        <v>50</v>
+      </c>
+      <c r="E626" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F626" s="7">
+        <f t="shared" si="27"/>
+        <v>54</v>
+      </c>
+      <c r="G626" s="7">
+        <f t="shared" si="28"/>
+        <v>67.5</v>
+      </c>
+      <c r="H626" s="7">
+        <f t="shared" si="29"/>
+        <v>81</v>
+      </c>
+      <c r="I626" s="7">
+        <f t="shared" si="29"/>
+        <v>101.25</v>
+      </c>
+    </row>
+    <row r="627" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A627" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B627" s="4" t="s">
+        <v>685</v>
+      </c>
+      <c r="C627" s="5">
+        <v>45</v>
+      </c>
+      <c r="D627" s="5">
+        <v>55</v>
+      </c>
+      <c r="E627" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F627" s="7">
+        <f t="shared" si="27"/>
+        <v>60.75</v>
+      </c>
+      <c r="G627" s="7">
+        <f t="shared" si="28"/>
+        <v>74.25</v>
+      </c>
+      <c r="H627" s="7">
+        <f t="shared" si="29"/>
+        <v>91.125</v>
+      </c>
+      <c r="I627" s="7">
+        <f t="shared" si="29"/>
+        <v>111.375</v>
+      </c>
+    </row>
+    <row r="628" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A628" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B628" s="4" t="s">
+        <v>686</v>
+      </c>
+      <c r="C628" s="5">
+        <v>30</v>
+      </c>
+      <c r="D628" s="5">
+        <v>35</v>
+      </c>
+      <c r="E628" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F628" s="7">
+        <f t="shared" si="27"/>
+        <v>39.6</v>
+      </c>
+      <c r="G628" s="7">
+        <f t="shared" si="28"/>
+        <v>46.2</v>
+      </c>
+      <c r="H628" s="7">
+        <f t="shared" si="29"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I628" s="7">
+        <f t="shared" si="29"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="629" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A629" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B629" s="4" t="s">
+        <v>687</v>
+      </c>
+      <c r="C629" s="5">
+        <v>30</v>
+      </c>
+      <c r="D629" s="5">
+        <v>35</v>
+      </c>
+      <c r="E629" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F629" s="7">
+        <f t="shared" si="27"/>
+        <v>39.6</v>
+      </c>
+      <c r="G629" s="7">
+        <f t="shared" si="28"/>
+        <v>46.2</v>
+      </c>
+      <c r="H629" s="7">
+        <f t="shared" si="29"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I629" s="7">
+        <f t="shared" si="29"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="630" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A630" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B630" s="4" t="s">
+        <v>688</v>
+      </c>
+      <c r="C630" s="5">
+        <v>30</v>
+      </c>
+      <c r="D630" s="5">
+        <v>35</v>
+      </c>
+      <c r="E630" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F630" s="7">
+        <f t="shared" si="27"/>
+        <v>39.6</v>
+      </c>
+      <c r="G630" s="7">
+        <f t="shared" si="28"/>
+        <v>46.2</v>
+      </c>
+      <c r="H630" s="7">
+        <f t="shared" si="29"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I630" s="7">
+        <f t="shared" si="29"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="631" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A631" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B631" s="4" t="s">
+        <v>689</v>
+      </c>
+      <c r="C631" s="5">
+        <v>30</v>
+      </c>
+      <c r="D631" s="5">
+        <v>35</v>
+      </c>
+      <c r="E631" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F631" s="7">
+        <f t="shared" si="27"/>
+        <v>39.6</v>
+      </c>
+      <c r="G631" s="7">
+        <f t="shared" si="28"/>
+        <v>46.2</v>
+      </c>
+      <c r="H631" s="7">
+        <f t="shared" si="29"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I631" s="7">
+        <f t="shared" si="29"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="632" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A632" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B632" s="4" t="s">
+        <v>690</v>
+      </c>
+      <c r="C632" s="5">
+        <v>30</v>
+      </c>
+      <c r="D632" s="5">
+        <v>35</v>
+      </c>
+      <c r="E632" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F632" s="7">
+        <f t="shared" si="27"/>
+        <v>39.6</v>
+      </c>
+      <c r="G632" s="7">
+        <f t="shared" si="28"/>
+        <v>46.2</v>
+      </c>
+      <c r="H632" s="7">
+        <f t="shared" si="29"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I632" s="7">
+        <f t="shared" si="29"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="633" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A633" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B633" s="4" t="s">
+        <v>691</v>
+      </c>
+      <c r="C633" s="5">
+        <v>40</v>
+      </c>
+      <c r="D633" s="5">
+        <v>45</v>
+      </c>
+      <c r="E633" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F633" s="7">
+        <f t="shared" si="27"/>
+        <v>52.8</v>
+      </c>
+      <c r="G633" s="7">
+        <f t="shared" si="28"/>
+        <v>59.4</v>
+      </c>
+      <c r="H633" s="7">
+        <f t="shared" si="29"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I633" s="7">
+        <f t="shared" si="29"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="634" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A634" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B634" s="4" t="s">
+        <v>692</v>
+      </c>
+      <c r="C634" s="5">
+        <v>30</v>
+      </c>
+      <c r="D634" s="5">
+        <v>35</v>
+      </c>
+      <c r="E634" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F634" s="7">
+        <f t="shared" si="27"/>
+        <v>40.5</v>
+      </c>
+      <c r="G634" s="7">
+        <f t="shared" si="28"/>
+        <v>47.25</v>
+      </c>
+      <c r="H634" s="7">
+        <f t="shared" si="29"/>
+        <v>60.75</v>
+      </c>
+      <c r="I634" s="7">
+        <f t="shared" si="29"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="635" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A635" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B635" s="4" t="s">
+        <v>693</v>
+      </c>
+      <c r="C635" s="5">
+        <v>30</v>
+      </c>
+      <c r="D635" s="5">
+        <v>35</v>
+      </c>
+      <c r="E635" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F635" s="7">
+        <f t="shared" si="27"/>
+        <v>40.5</v>
+      </c>
+      <c r="G635" s="7">
+        <f t="shared" si="28"/>
+        <v>47.25</v>
+      </c>
+      <c r="H635" s="7">
+        <f t="shared" si="29"/>
+        <v>60.75</v>
+      </c>
+      <c r="I635" s="7">
+        <f t="shared" si="29"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="636" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A636" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B636" s="4" t="s">
+        <v>694</v>
+      </c>
+      <c r="C636" s="5">
+        <v>45</v>
+      </c>
+      <c r="D636" s="5">
+        <v>55</v>
+      </c>
+      <c r="E636" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F636" s="7">
+        <f t="shared" si="27"/>
+        <v>60.75</v>
+      </c>
+      <c r="G636" s="7">
+        <f t="shared" si="28"/>
+        <v>74.25</v>
+      </c>
+      <c r="H636" s="7">
+        <f t="shared" si="29"/>
+        <v>91.125</v>
+      </c>
+      <c r="I636" s="7">
+        <f t="shared" si="29"/>
+        <v>111.375</v>
+      </c>
+    </row>
+    <row r="637" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A637" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B637" s="4" t="s">
+        <v>695</v>
+      </c>
+      <c r="C637" s="5">
+        <v>25</v>
+      </c>
+      <c r="D637" s="5">
+        <v>30</v>
+      </c>
+      <c r="E637" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F637" s="7">
+        <f t="shared" si="27"/>
+        <v>33.75</v>
+      </c>
+      <c r="G637" s="7">
+        <f t="shared" si="28"/>
+        <v>40.5</v>
+      </c>
+      <c r="H637" s="7">
+        <f t="shared" si="29"/>
+        <v>50.625</v>
+      </c>
+      <c r="I637" s="7">
+        <f t="shared" si="29"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="638" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A638" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B638" s="4" t="s">
+        <v>696</v>
+      </c>
+      <c r="C638" s="5">
+        <v>30</v>
+      </c>
+      <c r="D638" s="5">
+        <v>35</v>
+      </c>
+      <c r="E638" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F638" s="7">
+        <f t="shared" si="27"/>
+        <v>40.5</v>
+      </c>
+      <c r="G638" s="7">
+        <f t="shared" si="28"/>
+        <v>47.25</v>
+      </c>
+      <c r="H638" s="7">
+        <f t="shared" si="29"/>
+        <v>60.75</v>
+      </c>
+      <c r="I638" s="7">
+        <f t="shared" si="29"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="639" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A639" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B639" s="4" t="s">
+        <v>697</v>
+      </c>
+      <c r="C639" s="5">
+        <v>30</v>
+      </c>
+      <c r="D639" s="5">
+        <v>35</v>
+      </c>
+      <c r="E639" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F639" s="7">
+        <f t="shared" si="27"/>
+        <v>40.5</v>
+      </c>
+      <c r="G639" s="7">
+        <f t="shared" si="28"/>
+        <v>47.25</v>
+      </c>
+      <c r="H639" s="7">
+        <f t="shared" si="29"/>
+        <v>60.75</v>
+      </c>
+      <c r="I639" s="7">
+        <f t="shared" si="29"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="640" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A640" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B640" s="4" t="s">
+        <v>698</v>
+      </c>
+      <c r="C640" s="5">
+        <v>30</v>
+      </c>
+      <c r="D640" s="5">
+        <v>35</v>
+      </c>
+      <c r="E640" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F640" s="7">
+        <f t="shared" si="27"/>
+        <v>40.5</v>
+      </c>
+      <c r="G640" s="7">
+        <f t="shared" si="28"/>
+        <v>47.25</v>
+      </c>
+      <c r="H640" s="7">
+        <f t="shared" si="29"/>
+        <v>60.75</v>
+      </c>
+      <c r="I640" s="7">
+        <f t="shared" si="29"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="641" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A641" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B641" s="4" t="s">
+        <v>699</v>
+      </c>
+      <c r="C641" s="5">
+        <v>35</v>
+      </c>
+      <c r="D641" s="5">
+        <v>40</v>
+      </c>
+      <c r="E641" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F641" s="7">
+        <f t="shared" si="27"/>
+        <v>47.25</v>
+      </c>
+      <c r="G641" s="7">
+        <f t="shared" si="28"/>
+        <v>54</v>
+      </c>
+      <c r="H641" s="7">
+        <f t="shared" si="29"/>
+        <v>70.875</v>
+      </c>
+      <c r="I641" s="7">
+        <f t="shared" si="29"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="642" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A642" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B642" s="4" t="s">
+        <v>700</v>
+      </c>
+      <c r="C642" s="5">
+        <v>35</v>
+      </c>
+      <c r="D642" s="5">
+        <v>40</v>
+      </c>
+      <c r="E642" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F642" s="7">
+        <f t="shared" si="27"/>
+        <v>46.2</v>
+      </c>
+      <c r="G642" s="7">
+        <f t="shared" si="28"/>
+        <v>52.8</v>
+      </c>
+      <c r="H642" s="7">
+        <f t="shared" si="29"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I642" s="7">
+        <f t="shared" si="29"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="643" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A643" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B643" s="4" t="s">
+        <v>701</v>
+      </c>
+      <c r="C643" s="5">
+        <v>25</v>
+      </c>
+      <c r="D643" s="5">
+        <v>30</v>
+      </c>
+      <c r="E643" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F643" s="7">
+        <f t="shared" si="27"/>
+        <v>33</v>
+      </c>
+      <c r="G643" s="7">
+        <f t="shared" si="28"/>
+        <v>39.6</v>
+      </c>
+      <c r="H643" s="7">
+        <f t="shared" si="29"/>
+        <v>49.5</v>
+      </c>
+      <c r="I643" s="7">
+        <f t="shared" si="29"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="644" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A644" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B644" s="4" t="s">
+        <v>702</v>
+      </c>
+      <c r="C644" s="5">
+        <v>25</v>
+      </c>
+      <c r="D644" s="5">
+        <v>30</v>
+      </c>
+      <c r="E644" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F644" s="7">
+        <f t="shared" ref="F644:F707" si="30">C644+(C644*E644)</f>
+        <v>33</v>
+      </c>
+      <c r="G644" s="7">
+        <f t="shared" ref="G644:G707" si="31">D644+(D644*E644)</f>
+        <v>39.6</v>
+      </c>
+      <c r="H644" s="7">
+        <f t="shared" ref="H644:I707" si="32">F644*1.5</f>
+        <v>49.5</v>
+      </c>
+      <c r="I644" s="7">
+        <f t="shared" si="32"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="645" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A645" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B645" s="4" t="s">
+        <v>703</v>
+      </c>
+      <c r="C645" s="5">
+        <v>25</v>
+      </c>
+      <c r="D645" s="5">
+        <v>30</v>
+      </c>
+      <c r="E645" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F645" s="7">
+        <f t="shared" si="30"/>
+        <v>33</v>
+      </c>
+      <c r="G645" s="7">
+        <f t="shared" si="31"/>
+        <v>39.6</v>
+      </c>
+      <c r="H645" s="7">
+        <f t="shared" si="32"/>
+        <v>49.5</v>
+      </c>
+      <c r="I645" s="7">
+        <f t="shared" si="32"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="646" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A646" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B646" s="4" t="s">
+        <v>704</v>
+      </c>
+      <c r="C646" s="5">
+        <v>30</v>
+      </c>
+      <c r="D646" s="5">
+        <v>35</v>
+      </c>
+      <c r="E646" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F646" s="7">
+        <f t="shared" si="30"/>
+        <v>39.6</v>
+      </c>
+      <c r="G646" s="7">
+        <f t="shared" si="31"/>
+        <v>46.2</v>
+      </c>
+      <c r="H646" s="7">
+        <f t="shared" si="32"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I646" s="7">
+        <f t="shared" si="32"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="647" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A647" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B647" s="4" t="s">
+        <v>705</v>
+      </c>
+      <c r="C647" s="5">
+        <v>15</v>
+      </c>
+      <c r="D647" s="5">
+        <v>20</v>
+      </c>
+      <c r="E647" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F647" s="7">
+        <f t="shared" si="30"/>
+        <v>19.8</v>
+      </c>
+      <c r="G647" s="7">
+        <f t="shared" si="31"/>
+        <v>26.4</v>
+      </c>
+      <c r="H647" s="7">
+        <f t="shared" si="32"/>
+        <v>29.700000000000003</v>
+      </c>
+      <c r="I647" s="7">
+        <f t="shared" si="32"/>
+        <v>39.599999999999994</v>
+      </c>
+    </row>
+    <row r="648" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A648" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B648" s="4" t="s">
+        <v>706</v>
+      </c>
+      <c r="C648" s="5">
+        <v>15</v>
+      </c>
+      <c r="D648" s="5">
+        <v>20</v>
+      </c>
+      <c r="E648" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F648" s="7">
+        <f t="shared" si="30"/>
+        <v>19.8</v>
+      </c>
+      <c r="G648" s="7">
+        <f t="shared" si="31"/>
+        <v>26.4</v>
+      </c>
+      <c r="H648" s="7">
+        <f t="shared" si="32"/>
+        <v>29.700000000000003</v>
+      </c>
+      <c r="I648" s="7">
+        <f t="shared" si="32"/>
+        <v>39.599999999999994</v>
+      </c>
+    </row>
+    <row r="649" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A649" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B649" s="4" t="s">
+        <v>707</v>
+      </c>
+      <c r="C649" s="5">
+        <v>15</v>
+      </c>
+      <c r="D649" s="5">
+        <v>20</v>
+      </c>
+      <c r="E649" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F649" s="7">
+        <f t="shared" si="30"/>
+        <v>19.8</v>
+      </c>
+      <c r="G649" s="7">
+        <f t="shared" si="31"/>
+        <v>26.4</v>
+      </c>
+      <c r="H649" s="7">
+        <f t="shared" si="32"/>
+        <v>29.700000000000003</v>
+      </c>
+      <c r="I649" s="7">
+        <f t="shared" si="32"/>
+        <v>39.599999999999994</v>
+      </c>
+    </row>
+    <row r="650" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A650" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B650" s="4" t="s">
+        <v>708</v>
+      </c>
+      <c r="C650" s="5">
+        <v>40</v>
+      </c>
+      <c r="D650" s="5">
+        <v>45</v>
+      </c>
+      <c r="E650" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F650" s="7">
+        <f t="shared" si="30"/>
+        <v>52.8</v>
+      </c>
+      <c r="G650" s="7">
+        <f t="shared" si="31"/>
+        <v>59.4</v>
+      </c>
+      <c r="H650" s="7">
+        <f t="shared" si="32"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I650" s="7">
+        <f t="shared" si="32"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="651" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A651" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B651" s="4" t="s">
+        <v>709</v>
+      </c>
+      <c r="C651" s="5">
+        <v>40</v>
+      </c>
+      <c r="D651" s="5">
+        <v>45</v>
+      </c>
+      <c r="E651" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F651" s="7">
+        <f t="shared" si="30"/>
+        <v>52.8</v>
+      </c>
+      <c r="G651" s="7">
+        <f t="shared" si="31"/>
+        <v>59.4</v>
+      </c>
+      <c r="H651" s="7">
+        <f t="shared" si="32"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I651" s="7">
+        <f t="shared" si="32"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="652" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A652" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B652" s="4" t="s">
+        <v>710</v>
+      </c>
+      <c r="C652" s="5">
+        <v>40</v>
+      </c>
+      <c r="D652" s="5">
+        <v>45</v>
+      </c>
+      <c r="E652" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F652" s="7">
+        <f t="shared" si="30"/>
+        <v>52.8</v>
+      </c>
+      <c r="G652" s="7">
+        <f t="shared" si="31"/>
+        <v>59.4</v>
+      </c>
+      <c r="H652" s="7">
+        <f t="shared" si="32"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I652" s="7">
+        <f t="shared" si="32"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="653" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A653" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B653" s="4" t="s">
+        <v>711</v>
+      </c>
+      <c r="C653" s="5">
+        <v>30</v>
+      </c>
+      <c r="D653" s="5">
+        <v>35</v>
+      </c>
+      <c r="E653" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F653" s="7">
+        <f t="shared" si="30"/>
+        <v>40.5</v>
+      </c>
+      <c r="G653" s="7">
+        <f t="shared" si="31"/>
+        <v>47.25</v>
+      </c>
+      <c r="H653" s="7">
+        <f t="shared" si="32"/>
+        <v>60.75</v>
+      </c>
+      <c r="I653" s="7">
+        <f t="shared" si="32"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="654" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A654" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B654" s="4" t="s">
+        <v>712</v>
+      </c>
+      <c r="C654" s="5">
+        <v>30</v>
+      </c>
+      <c r="D654" s="5">
+        <v>35</v>
+      </c>
+      <c r="E654" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F654" s="7">
+        <f t="shared" si="30"/>
+        <v>40.5</v>
+      </c>
+      <c r="G654" s="7">
+        <f t="shared" si="31"/>
+        <v>47.25</v>
+      </c>
+      <c r="H654" s="7">
+        <f t="shared" si="32"/>
+        <v>60.75</v>
+      </c>
+      <c r="I654" s="7">
+        <f t="shared" si="32"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="655" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A655" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B655" s="4" t="s">
+        <v>713</v>
+      </c>
+      <c r="C655" s="5">
+        <v>30</v>
+      </c>
+      <c r="D655" s="5">
+        <v>35</v>
+      </c>
+      <c r="E655" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F655" s="7">
+        <f t="shared" si="30"/>
+        <v>39.6</v>
+      </c>
+      <c r="G655" s="7">
+        <f t="shared" si="31"/>
+        <v>46.2</v>
+      </c>
+      <c r="H655" s="7">
+        <f t="shared" si="32"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I655" s="7">
+        <f t="shared" si="32"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="656" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A656" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B656" s="4" t="s">
+        <v>714</v>
+      </c>
+      <c r="C656" s="5">
+        <v>30</v>
+      </c>
+      <c r="D656" s="5">
+        <v>35</v>
+      </c>
+      <c r="E656" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F656" s="7">
+        <f t="shared" si="30"/>
+        <v>39.6</v>
+      </c>
+      <c r="G656" s="7">
+        <f t="shared" si="31"/>
+        <v>46.2</v>
+      </c>
+      <c r="H656" s="7">
+        <f t="shared" si="32"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I656" s="7">
+        <f t="shared" si="32"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="657" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A657" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B657" s="4" t="s">
+        <v>715</v>
+      </c>
+      <c r="C657" s="5">
+        <v>30</v>
+      </c>
+      <c r="D657" s="5">
+        <v>35</v>
+      </c>
+      <c r="E657" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F657" s="7">
+        <f t="shared" si="30"/>
+        <v>39.6</v>
+      </c>
+      <c r="G657" s="7">
+        <f t="shared" si="31"/>
+        <v>46.2</v>
+      </c>
+      <c r="H657" s="7">
+        <f t="shared" si="32"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I657" s="7">
+        <f t="shared" si="32"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="658" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A658" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B658" s="4" t="s">
+        <v>716</v>
+      </c>
+      <c r="C658" s="5">
+        <v>30</v>
+      </c>
+      <c r="D658" s="5">
+        <v>35</v>
+      </c>
+      <c r="E658" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F658" s="7">
+        <f t="shared" si="30"/>
+        <v>39.6</v>
+      </c>
+      <c r="G658" s="7">
+        <f t="shared" si="31"/>
+        <v>46.2</v>
+      </c>
+      <c r="H658" s="7">
+        <f t="shared" si="32"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I658" s="7">
+        <f t="shared" si="32"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="659" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A659" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B659" s="4" t="s">
+        <v>717</v>
+      </c>
+      <c r="C659" s="5">
+        <v>30</v>
+      </c>
+      <c r="D659" s="5">
+        <v>35</v>
+      </c>
+      <c r="E659" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F659" s="7">
+        <f t="shared" si="30"/>
+        <v>39.6</v>
+      </c>
+      <c r="G659" s="7">
+        <f t="shared" si="31"/>
+        <v>46.2</v>
+      </c>
+      <c r="H659" s="7">
+        <f t="shared" si="32"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I659" s="7">
+        <f t="shared" si="32"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="660" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A660" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B660" s="4" t="s">
+        <v>718</v>
+      </c>
+      <c r="C660" s="5">
+        <v>30</v>
+      </c>
+      <c r="D660" s="5">
+        <v>35</v>
+      </c>
+      <c r="E660" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F660" s="7">
+        <f t="shared" si="30"/>
+        <v>39.6</v>
+      </c>
+      <c r="G660" s="7">
+        <f t="shared" si="31"/>
+        <v>46.2</v>
+      </c>
+      <c r="H660" s="7">
+        <f t="shared" si="32"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I660" s="7">
+        <f t="shared" si="32"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="661" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A661" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B661" s="4" t="s">
+        <v>719</v>
+      </c>
+      <c r="C661" s="5">
+        <v>35</v>
+      </c>
+      <c r="D661" s="5">
+        <v>40</v>
+      </c>
+      <c r="E661" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F661" s="7">
+        <f t="shared" si="30"/>
+        <v>46.2</v>
+      </c>
+      <c r="G661" s="7">
+        <f t="shared" si="31"/>
+        <v>52.8</v>
+      </c>
+      <c r="H661" s="7">
+        <f t="shared" si="32"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I661" s="7">
+        <f t="shared" si="32"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="662" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A662" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B662" s="4" t="s">
+        <v>720</v>
+      </c>
+      <c r="C662" s="5">
+        <v>45</v>
+      </c>
+      <c r="D662" s="5">
+        <v>50</v>
+      </c>
+      <c r="E662" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F662" s="7">
+        <f t="shared" si="30"/>
+        <v>59.4</v>
+      </c>
+      <c r="G662" s="7">
+        <f t="shared" si="31"/>
+        <v>66</v>
+      </c>
+      <c r="H662" s="7">
+        <f t="shared" si="32"/>
+        <v>89.1</v>
+      </c>
+      <c r="I662" s="7">
+        <f t="shared" si="32"/>
+        <v>99</v>
+      </c>
+    </row>
+    <row r="663" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A663" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B663" s="4" t="s">
         <v>721</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="E79" t="s">
+      <c r="C663" s="5">
+        <v>45</v>
+      </c>
+      <c r="D663" s="5">
+        <v>50</v>
+      </c>
+      <c r="E663" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F663" s="7">
+        <f t="shared" si="30"/>
+        <v>59.4</v>
+      </c>
+      <c r="G663" s="7">
+        <f t="shared" si="31"/>
+        <v>66</v>
+      </c>
+      <c r="H663" s="7">
+        <f t="shared" si="32"/>
+        <v>89.1</v>
+      </c>
+      <c r="I663" s="7">
+        <f t="shared" si="32"/>
+        <v>99</v>
+      </c>
+    </row>
+    <row r="664" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A664" s="3" t="s">
         <v>647</v>
       </c>
-      <c r="L79" t="s">
-[...233 lines deleted...]
-      <c r="E96" s="98" t="s">
+      <c r="B664" s="4" t="s">
+        <v>722</v>
+      </c>
+      <c r="C664" s="5">
+        <v>40</v>
+      </c>
+      <c r="D664" s="5">
+        <v>45</v>
+      </c>
+      <c r="E664" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F664" s="7">
+        <f t="shared" si="30"/>
+        <v>52.8</v>
+      </c>
+      <c r="G664" s="7">
+        <f t="shared" si="31"/>
+        <v>59.4</v>
+      </c>
+      <c r="H664" s="7">
+        <f t="shared" si="32"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I664" s="7">
+        <f t="shared" si="32"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="665" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A665" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B665" s="4" t="s">
+        <v>723</v>
+      </c>
+      <c r="C665" s="5">
+        <v>45</v>
+      </c>
+      <c r="D665" s="5">
+        <v>50</v>
+      </c>
+      <c r="E665" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F665" s="7">
+        <f t="shared" si="30"/>
+        <v>59.4</v>
+      </c>
+      <c r="G665" s="7">
+        <f t="shared" si="31"/>
+        <v>66</v>
+      </c>
+      <c r="H665" s="7">
+        <f t="shared" si="32"/>
+        <v>89.1</v>
+      </c>
+      <c r="I665" s="7">
+        <f t="shared" si="32"/>
+        <v>99</v>
+      </c>
+    </row>
+    <row r="666" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A666" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="B666" s="4" t="s">
+        <v>724</v>
+      </c>
+      <c r="C666" s="5">
+        <v>45</v>
+      </c>
+      <c r="D666" s="5">
+        <v>50</v>
+      </c>
+      <c r="E666" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F666" s="7">
+        <f t="shared" si="30"/>
+        <v>59.4</v>
+      </c>
+      <c r="G666" s="7">
+        <f t="shared" si="31"/>
+        <v>66</v>
+      </c>
+      <c r="H666" s="7">
+        <f t="shared" si="32"/>
+        <v>89.1</v>
+      </c>
+      <c r="I666" s="7">
+        <f t="shared" si="32"/>
+        <v>99</v>
+      </c>
+    </row>
+    <row r="667" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A667" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B667" s="4" t="s">
+        <v>726</v>
+      </c>
+      <c r="C667" s="5">
+        <v>40</v>
+      </c>
+      <c r="D667" s="5">
+        <v>45</v>
+      </c>
+      <c r="E667" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F667" s="7">
+        <f t="shared" si="30"/>
+        <v>52.8</v>
+      </c>
+      <c r="G667" s="7">
+        <f t="shared" si="31"/>
+        <v>59.4</v>
+      </c>
+      <c r="H667" s="7">
+        <f t="shared" si="32"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I667" s="7">
+        <f t="shared" si="32"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="668" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A668" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B668" s="4" t="s">
+        <v>727</v>
+      </c>
+      <c r="C668" s="5">
+        <v>40</v>
+      </c>
+      <c r="D668" s="5">
+        <v>45</v>
+      </c>
+      <c r="E668" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F668" s="7">
+        <f t="shared" si="30"/>
+        <v>52.8</v>
+      </c>
+      <c r="G668" s="7">
+        <f t="shared" si="31"/>
+        <v>59.4</v>
+      </c>
+      <c r="H668" s="7">
+        <f t="shared" si="32"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I668" s="7">
+        <f t="shared" si="32"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="669" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A669" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B669" s="4" t="s">
+        <v>728</v>
+      </c>
+      <c r="C669" s="5">
+        <v>40</v>
+      </c>
+      <c r="D669" s="5">
+        <v>45</v>
+      </c>
+      <c r="E669" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F669" s="7">
+        <f t="shared" si="30"/>
+        <v>52.8</v>
+      </c>
+      <c r="G669" s="7">
+        <f t="shared" si="31"/>
+        <v>59.4</v>
+      </c>
+      <c r="H669" s="7">
+        <f t="shared" si="32"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I669" s="7">
+        <f t="shared" si="32"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="670" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A670" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B670" s="4" t="s">
+        <v>729</v>
+      </c>
+      <c r="C670" s="5">
+        <v>40</v>
+      </c>
+      <c r="D670" s="5">
+        <v>45</v>
+      </c>
+      <c r="E670" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F670" s="7">
+        <f t="shared" si="30"/>
+        <v>52.8</v>
+      </c>
+      <c r="G670" s="7">
+        <f t="shared" si="31"/>
+        <v>59.4</v>
+      </c>
+      <c r="H670" s="7">
+        <f t="shared" si="32"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I670" s="7">
+        <f t="shared" si="32"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="671" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A671" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B671" s="4" t="s">
+        <v>730</v>
+      </c>
+      <c r="C671" s="5">
+        <v>40</v>
+      </c>
+      <c r="D671" s="5">
+        <v>45</v>
+      </c>
+      <c r="E671" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F671" s="7">
+        <f t="shared" si="30"/>
+        <v>52.8</v>
+      </c>
+      <c r="G671" s="7">
+        <f t="shared" si="31"/>
+        <v>59.4</v>
+      </c>
+      <c r="H671" s="7">
+        <f t="shared" si="32"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I671" s="7">
+        <f t="shared" si="32"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="672" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A672" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B672" s="4" t="s">
+        <v>731</v>
+      </c>
+      <c r="C672" s="5">
+        <v>40</v>
+      </c>
+      <c r="D672" s="5">
+        <v>45</v>
+      </c>
+      <c r="E672" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F672" s="7">
+        <f t="shared" si="30"/>
+        <v>52.8</v>
+      </c>
+      <c r="G672" s="7">
+        <f t="shared" si="31"/>
+        <v>59.4</v>
+      </c>
+      <c r="H672" s="7">
+        <f t="shared" si="32"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I672" s="7">
+        <f t="shared" si="32"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="673" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A673" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B673" s="4" t="s">
+        <v>732</v>
+      </c>
+      <c r="C673" s="5">
+        <v>15</v>
+      </c>
+      <c r="D673" s="5">
+        <v>20</v>
+      </c>
+      <c r="E673" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F673" s="7">
+        <f t="shared" si="30"/>
+        <v>20.25</v>
+      </c>
+      <c r="G673" s="7">
+        <f t="shared" si="31"/>
+        <v>27</v>
+      </c>
+      <c r="H673" s="7">
+        <f t="shared" si="32"/>
+        <v>30.375</v>
+      </c>
+      <c r="I673" s="7">
+        <f t="shared" si="32"/>
+        <v>40.5</v>
+      </c>
+    </row>
+    <row r="674" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A674" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B674" s="4" t="s">
+        <v>733</v>
+      </c>
+      <c r="C674" s="5">
+        <v>15</v>
+      </c>
+      <c r="D674" s="5">
+        <v>20</v>
+      </c>
+      <c r="E674" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F674" s="7">
+        <f t="shared" si="30"/>
+        <v>19.8</v>
+      </c>
+      <c r="G674" s="7">
+        <f t="shared" si="31"/>
+        <v>26.4</v>
+      </c>
+      <c r="H674" s="7">
+        <f t="shared" si="32"/>
+        <v>29.700000000000003</v>
+      </c>
+      <c r="I674" s="7">
+        <f t="shared" si="32"/>
+        <v>39.599999999999994</v>
+      </c>
+    </row>
+    <row r="675" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A675" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B675" s="4" t="s">
+        <v>734</v>
+      </c>
+      <c r="C675" s="5">
+        <v>25</v>
+      </c>
+      <c r="D675" s="5">
+        <v>30</v>
+      </c>
+      <c r="E675" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F675" s="7">
+        <f t="shared" si="30"/>
+        <v>33.75</v>
+      </c>
+      <c r="G675" s="7">
+        <f t="shared" si="31"/>
+        <v>40.5</v>
+      </c>
+      <c r="H675" s="7">
+        <f t="shared" si="32"/>
+        <v>50.625</v>
+      </c>
+      <c r="I675" s="7">
+        <f t="shared" si="32"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="676" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A676" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B676" s="4" t="s">
+        <v>735</v>
+      </c>
+      <c r="C676" s="5">
+        <v>20</v>
+      </c>
+      <c r="D676" s="5">
+        <v>25</v>
+      </c>
+      <c r="E676" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F676" s="7">
+        <f t="shared" si="30"/>
+        <v>27</v>
+      </c>
+      <c r="G676" s="7">
+        <f t="shared" si="31"/>
+        <v>33.75</v>
+      </c>
+      <c r="H676" s="7">
+        <f t="shared" si="32"/>
+        <v>40.5</v>
+      </c>
+      <c r="I676" s="7">
+        <f t="shared" si="32"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="677" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A677" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B677" s="4" t="s">
+        <v>736</v>
+      </c>
+      <c r="C677" s="5">
+        <v>25</v>
+      </c>
+      <c r="D677" s="5">
+        <v>30</v>
+      </c>
+      <c r="E677" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F677" s="7">
+        <f t="shared" si="30"/>
+        <v>33</v>
+      </c>
+      <c r="G677" s="7">
+        <f t="shared" si="31"/>
+        <v>39.6</v>
+      </c>
+      <c r="H677" s="7">
+        <f t="shared" si="32"/>
+        <v>49.5</v>
+      </c>
+      <c r="I677" s="7">
+        <f t="shared" si="32"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="678" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A678" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B678" s="4" t="s">
+        <v>737</v>
+      </c>
+      <c r="C678" s="5">
+        <v>25</v>
+      </c>
+      <c r="D678" s="5">
+        <v>30</v>
+      </c>
+      <c r="E678" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F678" s="7">
+        <f t="shared" si="30"/>
+        <v>33</v>
+      </c>
+      <c r="G678" s="7">
+        <f t="shared" si="31"/>
+        <v>39.6</v>
+      </c>
+      <c r="H678" s="7">
+        <f t="shared" si="32"/>
+        <v>49.5</v>
+      </c>
+      <c r="I678" s="7">
+        <f t="shared" si="32"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="679" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A679" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B679" s="4" t="s">
+        <v>738</v>
+      </c>
+      <c r="C679" s="5">
+        <v>30</v>
+      </c>
+      <c r="D679" s="5">
+        <v>35</v>
+      </c>
+      <c r="E679" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F679" s="7">
+        <f t="shared" si="30"/>
+        <v>39.6</v>
+      </c>
+      <c r="G679" s="7">
+        <f t="shared" si="31"/>
+        <v>46.2</v>
+      </c>
+      <c r="H679" s="7">
+        <f t="shared" si="32"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I679" s="7">
+        <f t="shared" si="32"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="680" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A680" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B680" s="4" t="s">
+        <v>739</v>
+      </c>
+      <c r="C680" s="5">
+        <v>35</v>
+      </c>
+      <c r="D680" s="5">
+        <v>40</v>
+      </c>
+      <c r="E680" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F680" s="7">
+        <f t="shared" si="30"/>
+        <v>46.2</v>
+      </c>
+      <c r="G680" s="7">
+        <f t="shared" si="31"/>
+        <v>52.8</v>
+      </c>
+      <c r="H680" s="7">
+        <f t="shared" si="32"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I680" s="7">
+        <f t="shared" si="32"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="681" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A681" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B681" s="4" t="s">
+        <v>740</v>
+      </c>
+      <c r="C681" s="5">
+        <v>35</v>
+      </c>
+      <c r="D681" s="5">
+        <v>40</v>
+      </c>
+      <c r="E681" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F681" s="7">
+        <f t="shared" si="30"/>
+        <v>46.2</v>
+      </c>
+      <c r="G681" s="7">
+        <f t="shared" si="31"/>
+        <v>52.8</v>
+      </c>
+      <c r="H681" s="7">
+        <f t="shared" si="32"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I681" s="7">
+        <f t="shared" si="32"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="682" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A682" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B682" s="4" t="s">
+        <v>741</v>
+      </c>
+      <c r="C682" s="5">
+        <v>20</v>
+      </c>
+      <c r="D682" s="5">
+        <v>25</v>
+      </c>
+      <c r="E682" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F682" s="7">
+        <f t="shared" si="30"/>
+        <v>27</v>
+      </c>
+      <c r="G682" s="7">
+        <f t="shared" si="31"/>
+        <v>33.75</v>
+      </c>
+      <c r="H682" s="7">
+        <f t="shared" si="32"/>
+        <v>40.5</v>
+      </c>
+      <c r="I682" s="7">
+        <f t="shared" si="32"/>
+        <v>50.625</v>
+      </c>
+    </row>
+    <row r="683" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A683" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B683" s="4" t="s">
+        <v>742</v>
+      </c>
+      <c r="C683" s="5">
+        <v>40</v>
+      </c>
+      <c r="D683" s="5">
+        <v>45</v>
+      </c>
+      <c r="E683" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F683" s="7">
+        <f t="shared" si="30"/>
+        <v>54</v>
+      </c>
+      <c r="G683" s="7">
+        <f t="shared" si="31"/>
+        <v>60.75</v>
+      </c>
+      <c r="H683" s="7">
+        <f t="shared" si="32"/>
+        <v>81</v>
+      </c>
+      <c r="I683" s="7">
+        <f t="shared" si="32"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="684" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A684" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B684" s="4" t="s">
+        <v>743</v>
+      </c>
+      <c r="C684" s="5">
+        <v>45</v>
+      </c>
+      <c r="D684" s="5">
+        <v>50</v>
+      </c>
+      <c r="E684" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F684" s="7">
+        <f t="shared" si="30"/>
+        <v>60.75</v>
+      </c>
+      <c r="G684" s="7">
+        <f t="shared" si="31"/>
+        <v>67.5</v>
+      </c>
+      <c r="H684" s="7">
+        <f t="shared" si="32"/>
+        <v>91.125</v>
+      </c>
+      <c r="I684" s="7">
+        <f t="shared" si="32"/>
+        <v>101.25</v>
+      </c>
+    </row>
+    <row r="685" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A685" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B685" s="4" t="s">
+        <v>744</v>
+      </c>
+      <c r="C685" s="5">
+        <v>45</v>
+      </c>
+      <c r="D685" s="5">
+        <v>50</v>
+      </c>
+      <c r="E685" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F685" s="7">
+        <f t="shared" si="30"/>
+        <v>60.75</v>
+      </c>
+      <c r="G685" s="7">
+        <f t="shared" si="31"/>
+        <v>67.5</v>
+      </c>
+      <c r="H685" s="7">
+        <f t="shared" si="32"/>
+        <v>91.125</v>
+      </c>
+      <c r="I685" s="7">
+        <f t="shared" si="32"/>
+        <v>101.25</v>
+      </c>
+    </row>
+    <row r="686" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A686" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B686" s="4" t="s">
+        <v>745</v>
+      </c>
+      <c r="C686" s="5">
+        <v>40</v>
+      </c>
+      <c r="D686" s="5">
+        <v>45</v>
+      </c>
+      <c r="E686" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F686" s="7">
+        <f t="shared" si="30"/>
+        <v>54</v>
+      </c>
+      <c r="G686" s="7">
+        <f t="shared" si="31"/>
+        <v>60.75</v>
+      </c>
+      <c r="H686" s="7">
+        <f t="shared" si="32"/>
+        <v>81</v>
+      </c>
+      <c r="I686" s="7">
+        <f t="shared" si="32"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="687" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A687" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B687" s="4" t="s">
+        <v>746</v>
+      </c>
+      <c r="C687" s="5">
+        <v>40</v>
+      </c>
+      <c r="D687" s="5">
+        <v>45</v>
+      </c>
+      <c r="E687" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F687" s="7">
+        <f t="shared" si="30"/>
+        <v>54</v>
+      </c>
+      <c r="G687" s="7">
+        <f t="shared" si="31"/>
+        <v>60.75</v>
+      </c>
+      <c r="H687" s="7">
+        <f t="shared" si="32"/>
+        <v>81</v>
+      </c>
+      <c r="I687" s="7">
+        <f t="shared" si="32"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="688" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A688" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B688" s="4" t="s">
+        <v>747</v>
+      </c>
+      <c r="C688" s="5">
+        <v>35</v>
+      </c>
+      <c r="D688" s="5">
+        <v>40</v>
+      </c>
+      <c r="E688" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F688" s="7">
+        <f t="shared" si="30"/>
+        <v>47.25</v>
+      </c>
+      <c r="G688" s="7">
+        <f t="shared" si="31"/>
+        <v>54</v>
+      </c>
+      <c r="H688" s="7">
+        <f t="shared" si="32"/>
+        <v>70.875</v>
+      </c>
+      <c r="I688" s="7">
+        <f t="shared" si="32"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="689" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A689" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B689" s="4" t="s">
+        <v>748</v>
+      </c>
+      <c r="C689" s="5">
+        <v>40</v>
+      </c>
+      <c r="D689" s="5">
+        <v>45</v>
+      </c>
+      <c r="E689" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F689" s="7">
+        <f t="shared" si="30"/>
+        <v>54</v>
+      </c>
+      <c r="G689" s="7">
+        <f t="shared" si="31"/>
+        <v>60.75</v>
+      </c>
+      <c r="H689" s="7">
+        <f t="shared" si="32"/>
+        <v>81</v>
+      </c>
+      <c r="I689" s="7">
+        <f t="shared" si="32"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="690" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A690" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B690" s="4" t="s">
+        <v>749</v>
+      </c>
+      <c r="C690" s="5">
+        <v>40</v>
+      </c>
+      <c r="D690" s="5">
+        <v>45</v>
+      </c>
+      <c r="E690" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F690" s="7">
+        <f t="shared" si="30"/>
+        <v>54</v>
+      </c>
+      <c r="G690" s="7">
+        <f t="shared" si="31"/>
+        <v>60.75</v>
+      </c>
+      <c r="H690" s="7">
+        <f t="shared" si="32"/>
+        <v>81</v>
+      </c>
+      <c r="I690" s="7">
+        <f t="shared" si="32"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="691" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A691" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B691" s="4" t="s">
+        <v>750</v>
+      </c>
+      <c r="C691" s="5">
+        <v>40</v>
+      </c>
+      <c r="D691" s="5">
+        <v>45</v>
+      </c>
+      <c r="E691" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F691" s="7">
+        <f t="shared" si="30"/>
+        <v>54</v>
+      </c>
+      <c r="G691" s="7">
+        <f t="shared" si="31"/>
+        <v>60.75</v>
+      </c>
+      <c r="H691" s="7">
+        <f t="shared" si="32"/>
+        <v>81</v>
+      </c>
+      <c r="I691" s="7">
+        <f t="shared" si="32"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="692" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A692" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B692" s="4" t="s">
+        <v>751</v>
+      </c>
+      <c r="C692" s="5">
+        <v>35</v>
+      </c>
+      <c r="D692" s="5">
+        <v>40</v>
+      </c>
+      <c r="E692" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F692" s="7">
+        <f t="shared" si="30"/>
+        <v>47.25</v>
+      </c>
+      <c r="G692" s="7">
+        <f t="shared" si="31"/>
+        <v>54</v>
+      </c>
+      <c r="H692" s="7">
+        <f t="shared" si="32"/>
+        <v>70.875</v>
+      </c>
+      <c r="I692" s="7">
+        <f t="shared" si="32"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="693" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A693" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B693" s="4" t="s">
+        <v>752</v>
+      </c>
+      <c r="C693" s="5">
+        <v>35</v>
+      </c>
+      <c r="D693" s="5">
+        <v>40</v>
+      </c>
+      <c r="E693" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F693" s="7">
+        <f t="shared" si="30"/>
+        <v>47.25</v>
+      </c>
+      <c r="G693" s="7">
+        <f t="shared" si="31"/>
+        <v>54</v>
+      </c>
+      <c r="H693" s="7">
+        <f t="shared" si="32"/>
+        <v>70.875</v>
+      </c>
+      <c r="I693" s="7">
+        <f t="shared" si="32"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="694" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A694" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B694" s="4" t="s">
+        <v>753</v>
+      </c>
+      <c r="C694" s="5">
+        <v>35</v>
+      </c>
+      <c r="D694" s="5">
+        <v>40</v>
+      </c>
+      <c r="E694" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F694" s="7">
+        <f t="shared" si="30"/>
+        <v>47.25</v>
+      </c>
+      <c r="G694" s="7">
+        <f t="shared" si="31"/>
+        <v>54</v>
+      </c>
+      <c r="H694" s="7">
+        <f t="shared" si="32"/>
+        <v>70.875</v>
+      </c>
+      <c r="I694" s="7">
+        <f t="shared" si="32"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="695" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A695" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B695" s="4" t="s">
+        <v>754</v>
+      </c>
+      <c r="C695" s="5">
+        <v>35</v>
+      </c>
+      <c r="D695" s="5">
+        <v>40</v>
+      </c>
+      <c r="E695" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F695" s="7">
+        <f t="shared" si="30"/>
+        <v>47.25</v>
+      </c>
+      <c r="G695" s="7">
+        <f t="shared" si="31"/>
+        <v>54</v>
+      </c>
+      <c r="H695" s="7">
+        <f t="shared" si="32"/>
+        <v>70.875</v>
+      </c>
+      <c r="I695" s="7">
+        <f t="shared" si="32"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="696" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A696" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B696" s="4" t="s">
+        <v>755</v>
+      </c>
+      <c r="C696" s="5">
+        <v>30</v>
+      </c>
+      <c r="D696" s="5">
+        <v>35</v>
+      </c>
+      <c r="E696" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F696" s="7">
+        <f t="shared" si="30"/>
+        <v>40.5</v>
+      </c>
+      <c r="G696" s="7">
+        <f t="shared" si="31"/>
+        <v>47.25</v>
+      </c>
+      <c r="H696" s="7">
+        <f t="shared" si="32"/>
+        <v>60.75</v>
+      </c>
+      <c r="I696" s="7">
+        <f t="shared" si="32"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="697" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A697" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B697" s="4" t="s">
+        <v>756</v>
+      </c>
+      <c r="C697" s="5">
+        <v>30</v>
+      </c>
+      <c r="D697" s="5">
+        <v>35</v>
+      </c>
+      <c r="E697" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F697" s="7">
+        <f t="shared" si="30"/>
+        <v>39.6</v>
+      </c>
+      <c r="G697" s="7">
+        <f t="shared" si="31"/>
+        <v>46.2</v>
+      </c>
+      <c r="H697" s="7">
+        <f t="shared" si="32"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I697" s="7">
+        <f t="shared" si="32"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="698" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A698" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B698" s="4" t="s">
+        <v>757</v>
+      </c>
+      <c r="C698" s="5">
+        <v>30</v>
+      </c>
+      <c r="D698" s="5">
+        <v>35</v>
+      </c>
+      <c r="E698" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F698" s="7">
+        <f t="shared" si="30"/>
+        <v>39.6</v>
+      </c>
+      <c r="G698" s="7">
+        <f t="shared" si="31"/>
+        <v>46.2</v>
+      </c>
+      <c r="H698" s="7">
+        <f t="shared" si="32"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I698" s="7">
+        <f t="shared" si="32"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="699" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A699" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B699" s="4" t="s">
+        <v>758</v>
+      </c>
+      <c r="C699" s="5">
+        <v>30</v>
+      </c>
+      <c r="D699" s="5">
+        <v>35</v>
+      </c>
+      <c r="E699" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F699" s="7">
+        <f t="shared" si="30"/>
+        <v>40.5</v>
+      </c>
+      <c r="G699" s="7">
+        <f t="shared" si="31"/>
+        <v>47.25</v>
+      </c>
+      <c r="H699" s="7">
+        <f t="shared" si="32"/>
+        <v>60.75</v>
+      </c>
+      <c r="I699" s="7">
+        <f t="shared" si="32"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="700" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A700" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B700" s="4" t="s">
+        <v>759</v>
+      </c>
+      <c r="C700" s="5">
+        <v>45</v>
+      </c>
+      <c r="D700" s="5">
+        <v>50</v>
+      </c>
+      <c r="E700" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F700" s="7">
+        <f t="shared" si="30"/>
+        <v>60.75</v>
+      </c>
+      <c r="G700" s="7">
+        <f t="shared" si="31"/>
+        <v>67.5</v>
+      </c>
+      <c r="H700" s="7">
+        <f t="shared" si="32"/>
+        <v>91.125</v>
+      </c>
+      <c r="I700" s="7">
+        <f t="shared" si="32"/>
+        <v>101.25</v>
+      </c>
+    </row>
+    <row r="701" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A701" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B701" s="4" t="s">
+        <v>760</v>
+      </c>
+      <c r="C701" s="5">
+        <v>40</v>
+      </c>
+      <c r="D701" s="5">
+        <v>45</v>
+      </c>
+      <c r="E701" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F701" s="7">
+        <f t="shared" si="30"/>
+        <v>54</v>
+      </c>
+      <c r="G701" s="7">
+        <f t="shared" si="31"/>
+        <v>60.75</v>
+      </c>
+      <c r="H701" s="7">
+        <f t="shared" si="32"/>
+        <v>81</v>
+      </c>
+      <c r="I701" s="7">
+        <f t="shared" si="32"/>
+        <v>91.125</v>
+      </c>
+    </row>
+    <row r="702" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A702" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B702" s="4" t="s">
+        <v>761</v>
+      </c>
+      <c r="C702" s="5">
+        <v>45</v>
+      </c>
+      <c r="D702" s="5">
+        <v>50</v>
+      </c>
+      <c r="E702" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F702" s="7">
+        <f t="shared" si="30"/>
+        <v>60.75</v>
+      </c>
+      <c r="G702" s="7">
+        <f t="shared" si="31"/>
+        <v>67.5</v>
+      </c>
+      <c r="H702" s="7">
+        <f t="shared" si="32"/>
+        <v>91.125</v>
+      </c>
+      <c r="I702" s="7">
+        <f t="shared" si="32"/>
+        <v>101.25</v>
+      </c>
+    </row>
+    <row r="703" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A703" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B703" s="4" t="s">
+        <v>762</v>
+      </c>
+      <c r="C703" s="5">
+        <v>30</v>
+      </c>
+      <c r="D703" s="5">
+        <v>35</v>
+      </c>
+      <c r="E703" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F703" s="7">
+        <f t="shared" si="30"/>
+        <v>40.5</v>
+      </c>
+      <c r="G703" s="7">
+        <f t="shared" si="31"/>
+        <v>47.25</v>
+      </c>
+      <c r="H703" s="7">
+        <f t="shared" si="32"/>
+        <v>60.75</v>
+      </c>
+      <c r="I703" s="7">
+        <f t="shared" si="32"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="704" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A704" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B704" s="4" t="s">
+        <v>763</v>
+      </c>
+      <c r="C704" s="5">
+        <v>30</v>
+      </c>
+      <c r="D704" s="5">
+        <v>35</v>
+      </c>
+      <c r="E704" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F704" s="7">
+        <f t="shared" si="30"/>
+        <v>40.5</v>
+      </c>
+      <c r="G704" s="7">
+        <f t="shared" si="31"/>
+        <v>47.25</v>
+      </c>
+      <c r="H704" s="7">
+        <f t="shared" si="32"/>
+        <v>60.75</v>
+      </c>
+      <c r="I704" s="7">
+        <f t="shared" si="32"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="705" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A705" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B705" s="4" t="s">
+        <v>764</v>
+      </c>
+      <c r="C705" s="5">
+        <v>30</v>
+      </c>
+      <c r="D705" s="5">
+        <v>35</v>
+      </c>
+      <c r="E705" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F705" s="7">
+        <f t="shared" si="30"/>
+        <v>40.5</v>
+      </c>
+      <c r="G705" s="7">
+        <f t="shared" si="31"/>
+        <v>47.25</v>
+      </c>
+      <c r="H705" s="7">
+        <f t="shared" si="32"/>
+        <v>60.75</v>
+      </c>
+      <c r="I705" s="7">
+        <f t="shared" si="32"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="706" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A706" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B706" s="4" t="s">
+        <v>765</v>
+      </c>
+      <c r="C706" s="5">
+        <v>30</v>
+      </c>
+      <c r="D706" s="5">
+        <v>35</v>
+      </c>
+      <c r="E706" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F706" s="7">
+        <f t="shared" si="30"/>
+        <v>40.5</v>
+      </c>
+      <c r="G706" s="7">
+        <f t="shared" si="31"/>
+        <v>47.25</v>
+      </c>
+      <c r="H706" s="7">
+        <f t="shared" si="32"/>
+        <v>60.75</v>
+      </c>
+      <c r="I706" s="7">
+        <f t="shared" si="32"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="707" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A707" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B707" s="4" t="s">
+        <v>766</v>
+      </c>
+      <c r="C707" s="5">
+        <v>30</v>
+      </c>
+      <c r="D707" s="5">
+        <v>35</v>
+      </c>
+      <c r="E707" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F707" s="7">
+        <f t="shared" si="30"/>
+        <v>40.5</v>
+      </c>
+      <c r="G707" s="7">
+        <f t="shared" si="31"/>
+        <v>47.25</v>
+      </c>
+      <c r="H707" s="7">
+        <f t="shared" si="32"/>
+        <v>60.75</v>
+      </c>
+      <c r="I707" s="7">
+        <f t="shared" si="32"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="708" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A708" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B708" s="4" t="s">
+        <v>767</v>
+      </c>
+      <c r="C708" s="5">
+        <v>30</v>
+      </c>
+      <c r="D708" s="5">
+        <v>35</v>
+      </c>
+      <c r="E708" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F708" s="7">
+        <f t="shared" ref="F708:F746" si="33">C708+(C708*E708)</f>
+        <v>40.5</v>
+      </c>
+      <c r="G708" s="7">
+        <f t="shared" ref="G708:G746" si="34">D708+(D708*E708)</f>
+        <v>47.25</v>
+      </c>
+      <c r="H708" s="7">
+        <f t="shared" ref="H708:I746" si="35">F708*1.5</f>
+        <v>60.75</v>
+      </c>
+      <c r="I708" s="7">
+        <f t="shared" si="35"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="709" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A709" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B709" s="4" t="s">
+        <v>768</v>
+      </c>
+      <c r="C709" s="5">
+        <v>30</v>
+      </c>
+      <c r="D709" s="5">
+        <v>35</v>
+      </c>
+      <c r="E709" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F709" s="7">
+        <f t="shared" si="33"/>
+        <v>39.6</v>
+      </c>
+      <c r="G709" s="7">
+        <f t="shared" si="34"/>
+        <v>46.2</v>
+      </c>
+      <c r="H709" s="7">
+        <f t="shared" si="35"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I709" s="7">
+        <f t="shared" si="35"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="710" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A710" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B710" s="4" t="s">
+        <v>769</v>
+      </c>
+      <c r="C710" s="5">
+        <v>40</v>
+      </c>
+      <c r="D710" s="5">
+        <v>45</v>
+      </c>
+      <c r="E710" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F710" s="7">
+        <f t="shared" si="33"/>
+        <v>52.8</v>
+      </c>
+      <c r="G710" s="7">
+        <f t="shared" si="34"/>
+        <v>59.4</v>
+      </c>
+      <c r="H710" s="7">
+        <f t="shared" si="35"/>
+        <v>79.199999999999989</v>
+      </c>
+      <c r="I710" s="7">
+        <f t="shared" si="35"/>
+        <v>89.1</v>
+      </c>
+    </row>
+    <row r="711" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A711" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B711" s="4" t="s">
+        <v>770</v>
+      </c>
+      <c r="C711" s="5">
+        <v>45</v>
+      </c>
+      <c r="D711" s="5">
+        <v>50</v>
+      </c>
+      <c r="E711" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F711" s="7">
+        <f t="shared" si="33"/>
+        <v>59.4</v>
+      </c>
+      <c r="G711" s="7">
+        <f t="shared" si="34"/>
+        <v>66</v>
+      </c>
+      <c r="H711" s="7">
+        <f t="shared" si="35"/>
+        <v>89.1</v>
+      </c>
+      <c r="I711" s="7">
+        <f t="shared" si="35"/>
+        <v>99</v>
+      </c>
+    </row>
+    <row r="712" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A712" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B712" s="4" t="s">
+        <v>771</v>
+      </c>
+      <c r="C712" s="5">
+        <v>45</v>
+      </c>
+      <c r="D712" s="5">
+        <v>50</v>
+      </c>
+      <c r="E712" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F712" s="7">
+        <f t="shared" si="33"/>
+        <v>59.4</v>
+      </c>
+      <c r="G712" s="7">
+        <f t="shared" si="34"/>
+        <v>66</v>
+      </c>
+      <c r="H712" s="7">
+        <f t="shared" si="35"/>
+        <v>89.1</v>
+      </c>
+      <c r="I712" s="7">
+        <f t="shared" si="35"/>
+        <v>99</v>
+      </c>
+    </row>
+    <row r="713" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A713" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B713" s="4" t="s">
+        <v>772</v>
+      </c>
+      <c r="C713" s="5">
+        <v>35</v>
+      </c>
+      <c r="D713" s="5">
+        <v>40</v>
+      </c>
+      <c r="E713" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F713" s="7">
+        <f t="shared" si="33"/>
+        <v>46.2</v>
+      </c>
+      <c r="G713" s="7">
+        <f t="shared" si="34"/>
+        <v>52.8</v>
+      </c>
+      <c r="H713" s="7">
+        <f t="shared" si="35"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I713" s="7">
+        <f t="shared" si="35"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="714" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A714" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B714" s="4" t="s">
+        <v>773</v>
+      </c>
+      <c r="C714" s="5">
+        <v>35</v>
+      </c>
+      <c r="D714" s="5">
+        <v>40</v>
+      </c>
+      <c r="E714" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F714" s="7">
+        <f t="shared" si="33"/>
+        <v>46.2</v>
+      </c>
+      <c r="G714" s="7">
+        <f t="shared" si="34"/>
+        <v>52.8</v>
+      </c>
+      <c r="H714" s="7">
+        <f t="shared" si="35"/>
+        <v>69.300000000000011</v>
+      </c>
+      <c r="I714" s="7">
+        <f t="shared" si="35"/>
+        <v>79.199999999999989</v>
+      </c>
+    </row>
+    <row r="715" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A715" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B715" s="4" t="s">
+        <v>774</v>
+      </c>
+      <c r="C715" s="5">
+        <v>30</v>
+      </c>
+      <c r="D715" s="5">
+        <v>35</v>
+      </c>
+      <c r="E715" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F715" s="7">
+        <f t="shared" si="33"/>
+        <v>39.6</v>
+      </c>
+      <c r="G715" s="7">
+        <f t="shared" si="34"/>
+        <v>46.2</v>
+      </c>
+      <c r="H715" s="7">
+        <f t="shared" si="35"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I715" s="7">
+        <f t="shared" si="35"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="716" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A716" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B716" s="4" t="s">
+        <v>775</v>
+      </c>
+      <c r="C716" s="5">
+        <v>30</v>
+      </c>
+      <c r="D716" s="5">
+        <v>35</v>
+      </c>
+      <c r="E716" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F716" s="7">
+        <f t="shared" si="33"/>
+        <v>39.6</v>
+      </c>
+      <c r="G716" s="7">
+        <f t="shared" si="34"/>
+        <v>46.2</v>
+      </c>
+      <c r="H716" s="7">
+        <f t="shared" si="35"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I716" s="7">
+        <f t="shared" si="35"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="717" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A717" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B717" s="4" t="s">
+        <v>776</v>
+      </c>
+      <c r="C717" s="5">
+        <v>30</v>
+      </c>
+      <c r="D717" s="5">
+        <v>35</v>
+      </c>
+      <c r="E717" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F717" s="7">
+        <f t="shared" si="33"/>
+        <v>39.6</v>
+      </c>
+      <c r="G717" s="7">
+        <f t="shared" si="34"/>
+        <v>46.2</v>
+      </c>
+      <c r="H717" s="7">
+        <f t="shared" si="35"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I717" s="7">
+        <f t="shared" si="35"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="718" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A718" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B718" s="4" t="s">
+        <v>777</v>
+      </c>
+      <c r="C718" s="5">
+        <v>30</v>
+      </c>
+      <c r="D718" s="5">
+        <v>35</v>
+      </c>
+      <c r="E718" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F718" s="7">
+        <f t="shared" si="33"/>
+        <v>39.6</v>
+      </c>
+      <c r="G718" s="7">
+        <f t="shared" si="34"/>
+        <v>46.2</v>
+      </c>
+      <c r="H718" s="7">
+        <f t="shared" si="35"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I718" s="7">
+        <f t="shared" si="35"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="719" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A719" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B719" s="4" t="s">
+        <v>778</v>
+      </c>
+      <c r="C719" s="5">
+        <v>30</v>
+      </c>
+      <c r="D719" s="5">
+        <v>35</v>
+      </c>
+      <c r="E719" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F719" s="7">
+        <f t="shared" si="33"/>
+        <v>39.6</v>
+      </c>
+      <c r="G719" s="7">
+        <f t="shared" si="34"/>
+        <v>46.2</v>
+      </c>
+      <c r="H719" s="7">
+        <f t="shared" si="35"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I719" s="7">
+        <f t="shared" si="35"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="720" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A720" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B720" s="4" t="s">
         <v>779</v>
       </c>
-      <c r="F96" s="99"/>
-[...83 lines deleted...]
-        <v>687</v>
+      <c r="C720" s="5">
+        <v>30</v>
+      </c>
+      <c r="D720" s="5">
+        <v>35</v>
+      </c>
+      <c r="E720" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F720" s="7">
+        <f t="shared" si="33"/>
+        <v>39.6</v>
+      </c>
+      <c r="G720" s="7">
+        <f t="shared" si="34"/>
+        <v>46.2</v>
+      </c>
+      <c r="H720" s="7">
+        <f t="shared" si="35"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I720" s="7">
+        <f t="shared" si="35"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="721" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A721" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B721" s="4" t="s">
+        <v>780</v>
+      </c>
+      <c r="C721" s="5">
+        <v>30</v>
+      </c>
+      <c r="D721" s="5">
+        <v>35</v>
+      </c>
+      <c r="E721" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F721" s="7">
+        <f t="shared" si="33"/>
+        <v>39.6</v>
+      </c>
+      <c r="G721" s="7">
+        <f t="shared" si="34"/>
+        <v>46.2</v>
+      </c>
+      <c r="H721" s="7">
+        <f t="shared" si="35"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I721" s="7">
+        <f t="shared" si="35"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="722" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A722" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B722" s="4" t="s">
+        <v>781</v>
+      </c>
+      <c r="C722" s="5">
+        <v>30</v>
+      </c>
+      <c r="D722" s="5">
+        <v>35</v>
+      </c>
+      <c r="E722" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F722" s="7">
+        <f t="shared" si="33"/>
+        <v>40.5</v>
+      </c>
+      <c r="G722" s="7">
+        <f t="shared" si="34"/>
+        <v>47.25</v>
+      </c>
+      <c r="H722" s="7">
+        <f t="shared" si="35"/>
+        <v>60.75</v>
+      </c>
+      <c r="I722" s="7">
+        <f t="shared" si="35"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="723" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A723" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B723" s="4" t="s">
+        <v>782</v>
+      </c>
+      <c r="C723" s="5">
+        <v>30</v>
+      </c>
+      <c r="D723" s="5">
+        <v>35</v>
+      </c>
+      <c r="E723" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F723" s="7">
+        <f t="shared" si="33"/>
+        <v>39.6</v>
+      </c>
+      <c r="G723" s="7">
+        <f t="shared" si="34"/>
+        <v>46.2</v>
+      </c>
+      <c r="H723" s="7">
+        <f t="shared" si="35"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I723" s="7">
+        <f t="shared" si="35"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="724" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A724" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B724" s="4" t="s">
+        <v>783</v>
+      </c>
+      <c r="C724" s="5">
+        <v>45</v>
+      </c>
+      <c r="D724" s="5">
+        <v>50</v>
+      </c>
+      <c r="E724" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F724" s="7">
+        <f t="shared" si="33"/>
+        <v>60.75</v>
+      </c>
+      <c r="G724" s="7">
+        <f t="shared" si="34"/>
+        <v>67.5</v>
+      </c>
+      <c r="H724" s="7">
+        <f t="shared" si="35"/>
+        <v>91.125</v>
+      </c>
+      <c r="I724" s="7">
+        <f t="shared" si="35"/>
+        <v>101.25</v>
+      </c>
+    </row>
+    <row r="725" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A725" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B725" s="4" t="s">
+        <v>784</v>
+      </c>
+      <c r="C725" s="5">
+        <v>45</v>
+      </c>
+      <c r="D725" s="5">
+        <v>50</v>
+      </c>
+      <c r="E725" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F725" s="7">
+        <f t="shared" si="33"/>
+        <v>60.75</v>
+      </c>
+      <c r="G725" s="7">
+        <f t="shared" si="34"/>
+        <v>67.5</v>
+      </c>
+      <c r="H725" s="7">
+        <f t="shared" si="35"/>
+        <v>91.125</v>
+      </c>
+      <c r="I725" s="7">
+        <f t="shared" si="35"/>
+        <v>101.25</v>
+      </c>
+    </row>
+    <row r="726" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A726" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B726" s="4" t="s">
+        <v>785</v>
+      </c>
+      <c r="C726" s="5">
+        <v>35</v>
+      </c>
+      <c r="D726" s="5">
+        <v>40</v>
+      </c>
+      <c r="E726" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F726" s="7">
+        <f t="shared" si="33"/>
+        <v>47.25</v>
+      </c>
+      <c r="G726" s="7">
+        <f t="shared" si="34"/>
+        <v>54</v>
+      </c>
+      <c r="H726" s="7">
+        <f t="shared" si="35"/>
+        <v>70.875</v>
+      </c>
+      <c r="I726" s="7">
+        <f t="shared" si="35"/>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="727" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A727" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B727" s="4" t="s">
+        <v>786</v>
+      </c>
+      <c r="C727" s="5">
+        <v>30</v>
+      </c>
+      <c r="D727" s="5">
+        <v>35</v>
+      </c>
+      <c r="E727" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F727" s="7">
+        <f t="shared" si="33"/>
+        <v>39.6</v>
+      </c>
+      <c r="G727" s="7">
+        <f t="shared" si="34"/>
+        <v>46.2</v>
+      </c>
+      <c r="H727" s="7">
+        <f t="shared" si="35"/>
+        <v>59.400000000000006</v>
+      </c>
+      <c r="I727" s="7">
+        <f t="shared" si="35"/>
+        <v>69.300000000000011</v>
+      </c>
+    </row>
+    <row r="728" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A728" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B728" s="4" t="s">
+        <v>787</v>
+      </c>
+      <c r="C728" s="5">
+        <v>25</v>
+      </c>
+      <c r="D728" s="5">
+        <v>30</v>
+      </c>
+      <c r="E728" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F728" s="7">
+        <f t="shared" si="33"/>
+        <v>33</v>
+      </c>
+      <c r="G728" s="7">
+        <f t="shared" si="34"/>
+        <v>39.6</v>
+      </c>
+      <c r="H728" s="7">
+        <f t="shared" si="35"/>
+        <v>49.5</v>
+      </c>
+      <c r="I728" s="7">
+        <f t="shared" si="35"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="729" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A729" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B729" s="4" t="s">
+        <v>788</v>
+      </c>
+      <c r="C729" s="5">
+        <v>25</v>
+      </c>
+      <c r="D729" s="5">
+        <v>30</v>
+      </c>
+      <c r="E729" s="6">
+        <v>0.32</v>
+      </c>
+      <c r="F729" s="7">
+        <f t="shared" si="33"/>
+        <v>33</v>
+      </c>
+      <c r="G729" s="7">
+        <f t="shared" si="34"/>
+        <v>39.6</v>
+      </c>
+      <c r="H729" s="7">
+        <f t="shared" si="35"/>
+        <v>49.5</v>
+      </c>
+      <c r="I729" s="7">
+        <f t="shared" si="35"/>
+        <v>59.400000000000006</v>
+      </c>
+    </row>
+    <row r="730" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A730" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="B730" s="4" t="s">
+        <v>789</v>
+      </c>
+      <c r="C730" s="5">
+        <v>25</v>
+      </c>
+      <c r="D730" s="5">
+        <v>30</v>
+      </c>
+      <c r="E730" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F730" s="7">
+        <f t="shared" si="33"/>
+        <v>33.75</v>
+      </c>
+      <c r="G730" s="7">
+        <f t="shared" si="34"/>
+        <v>40.5</v>
+      </c>
+      <c r="H730" s="7">
+        <f t="shared" si="35"/>
+        <v>50.625</v>
+      </c>
+      <c r="I730" s="7">
+        <f t="shared" si="35"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="731" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A731" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="B731" s="4" t="s">
+        <v>791</v>
+      </c>
+      <c r="C731" s="5">
+        <v>25</v>
+      </c>
+      <c r="D731" s="5">
+        <v>30</v>
+      </c>
+      <c r="E731" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F731" s="7">
+        <f t="shared" si="33"/>
+        <v>33.75</v>
+      </c>
+      <c r="G731" s="7">
+        <f t="shared" si="34"/>
+        <v>40.5</v>
+      </c>
+      <c r="H731" s="7">
+        <f t="shared" si="35"/>
+        <v>50.625</v>
+      </c>
+      <c r="I731" s="7">
+        <f t="shared" si="35"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="732" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A732" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="B732" s="4" t="s">
+        <v>792</v>
+      </c>
+      <c r="C732" s="5">
+        <v>25</v>
+      </c>
+      <c r="D732" s="5">
+        <v>30</v>
+      </c>
+      <c r="E732" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F732" s="7">
+        <f t="shared" si="33"/>
+        <v>33.75</v>
+      </c>
+      <c r="G732" s="7">
+        <f t="shared" si="34"/>
+        <v>40.5</v>
+      </c>
+      <c r="H732" s="7">
+        <f t="shared" si="35"/>
+        <v>50.625</v>
+      </c>
+      <c r="I732" s="7">
+        <f t="shared" si="35"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="733" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A733" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="B733" s="4" t="s">
+        <v>793</v>
+      </c>
+      <c r="C733" s="5">
+        <v>25</v>
+      </c>
+      <c r="D733" s="5">
+        <v>30</v>
+      </c>
+      <c r="E733" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F733" s="7">
+        <f t="shared" si="33"/>
+        <v>33.75</v>
+      </c>
+      <c r="G733" s="7">
+        <f t="shared" si="34"/>
+        <v>40.5</v>
+      </c>
+      <c r="H733" s="7">
+        <f t="shared" si="35"/>
+        <v>50.625</v>
+      </c>
+      <c r="I733" s="7">
+        <f t="shared" si="35"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="734" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A734" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="B734" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="C734" s="5">
+        <v>25</v>
+      </c>
+      <c r="D734" s="5">
+        <v>30</v>
+      </c>
+      <c r="E734" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F734" s="7">
+        <f t="shared" si="33"/>
+        <v>33.75</v>
+      </c>
+      <c r="G734" s="7">
+        <f t="shared" si="34"/>
+        <v>40.5</v>
+      </c>
+      <c r="H734" s="7">
+        <f t="shared" si="35"/>
+        <v>50.625</v>
+      </c>
+      <c r="I734" s="7">
+        <f t="shared" si="35"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="735" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A735" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="B735" s="4" t="s">
+        <v>795</v>
+      </c>
+      <c r="C735" s="5">
+        <v>25</v>
+      </c>
+      <c r="D735" s="5">
+        <v>30</v>
+      </c>
+      <c r="E735" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F735" s="7">
+        <f t="shared" si="33"/>
+        <v>33.75</v>
+      </c>
+      <c r="G735" s="7">
+        <f t="shared" si="34"/>
+        <v>40.5</v>
+      </c>
+      <c r="H735" s="7">
+        <f t="shared" si="35"/>
+        <v>50.625</v>
+      </c>
+      <c r="I735" s="7">
+        <f t="shared" si="35"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="736" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A736" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="B736" s="4" t="s">
+        <v>796</v>
+      </c>
+      <c r="C736" s="5">
+        <v>25</v>
+      </c>
+      <c r="D736" s="5">
+        <v>30</v>
+      </c>
+      <c r="E736" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F736" s="7">
+        <f t="shared" si="33"/>
+        <v>33.75</v>
+      </c>
+      <c r="G736" s="7">
+        <f t="shared" si="34"/>
+        <v>40.5</v>
+      </c>
+      <c r="H736" s="7">
+        <f t="shared" si="35"/>
+        <v>50.625</v>
+      </c>
+      <c r="I736" s="7">
+        <f t="shared" si="35"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="737" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A737" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="B737" s="4" t="s">
+        <v>797</v>
+      </c>
+      <c r="C737" s="5">
+        <v>25</v>
+      </c>
+      <c r="D737" s="5">
+        <v>30</v>
+      </c>
+      <c r="E737" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F737" s="7">
+        <f t="shared" si="33"/>
+        <v>33.75</v>
+      </c>
+      <c r="G737" s="7">
+        <f t="shared" si="34"/>
+        <v>40.5</v>
+      </c>
+      <c r="H737" s="7">
+        <f t="shared" si="35"/>
+        <v>50.625</v>
+      </c>
+      <c r="I737" s="7">
+        <f t="shared" si="35"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="738" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A738" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="B738" s="4" t="s">
+        <v>798</v>
+      </c>
+      <c r="C738" s="5">
+        <v>25</v>
+      </c>
+      <c r="D738" s="5">
+        <v>30</v>
+      </c>
+      <c r="E738" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F738" s="7">
+        <f t="shared" si="33"/>
+        <v>33.75</v>
+      </c>
+      <c r="G738" s="7">
+        <f t="shared" si="34"/>
+        <v>40.5</v>
+      </c>
+      <c r="H738" s="7">
+        <f t="shared" si="35"/>
+        <v>50.625</v>
+      </c>
+      <c r="I738" s="7">
+        <f t="shared" si="35"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="739" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A739" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="B739" s="4" t="s">
+        <v>799</v>
+      </c>
+      <c r="C739" s="5">
+        <v>25</v>
+      </c>
+      <c r="D739" s="5">
+        <v>30</v>
+      </c>
+      <c r="E739" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F739" s="7">
+        <f t="shared" si="33"/>
+        <v>33.75</v>
+      </c>
+      <c r="G739" s="7">
+        <f t="shared" si="34"/>
+        <v>40.5</v>
+      </c>
+      <c r="H739" s="7">
+        <f t="shared" si="35"/>
+        <v>50.625</v>
+      </c>
+      <c r="I739" s="7">
+        <f t="shared" si="35"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="740" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A740" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="B740" s="4" t="s">
+        <v>800</v>
+      </c>
+      <c r="C740" s="5">
+        <v>30</v>
+      </c>
+      <c r="D740" s="5">
+        <v>35</v>
+      </c>
+      <c r="E740" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F740" s="7">
+        <f t="shared" si="33"/>
+        <v>40.5</v>
+      </c>
+      <c r="G740" s="7">
+        <f t="shared" si="34"/>
+        <v>47.25</v>
+      </c>
+      <c r="H740" s="7">
+        <f t="shared" si="35"/>
+        <v>60.75</v>
+      </c>
+      <c r="I740" s="7">
+        <f t="shared" si="35"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="741" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A741" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="B741" s="4" t="s">
+        <v>801</v>
+      </c>
+      <c r="C741" s="5">
+        <v>30</v>
+      </c>
+      <c r="D741" s="5">
+        <v>35</v>
+      </c>
+      <c r="E741" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F741" s="7">
+        <f t="shared" si="33"/>
+        <v>40.5</v>
+      </c>
+      <c r="G741" s="7">
+        <f t="shared" si="34"/>
+        <v>47.25</v>
+      </c>
+      <c r="H741" s="7">
+        <f t="shared" si="35"/>
+        <v>60.75</v>
+      </c>
+      <c r="I741" s="7">
+        <f t="shared" si="35"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="742" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A742" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="B742" s="4" t="s">
+        <v>802</v>
+      </c>
+      <c r="C742" s="5">
+        <v>30</v>
+      </c>
+      <c r="D742" s="5">
+        <v>35</v>
+      </c>
+      <c r="E742" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F742" s="7">
+        <f t="shared" si="33"/>
+        <v>40.5</v>
+      </c>
+      <c r="G742" s="7">
+        <f t="shared" si="34"/>
+        <v>47.25</v>
+      </c>
+      <c r="H742" s="7">
+        <f t="shared" si="35"/>
+        <v>60.75</v>
+      </c>
+      <c r="I742" s="7">
+        <f t="shared" si="35"/>
+        <v>70.875</v>
+      </c>
+    </row>
+    <row r="743" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A743" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="B743" s="4" t="s">
+        <v>803</v>
+      </c>
+      <c r="C743" s="5">
+        <v>25</v>
+      </c>
+      <c r="D743" s="5">
+        <v>30</v>
+      </c>
+      <c r="E743" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F743" s="7">
+        <f t="shared" si="33"/>
+        <v>33.75</v>
+      </c>
+      <c r="G743" s="7">
+        <f t="shared" si="34"/>
+        <v>40.5</v>
+      </c>
+      <c r="H743" s="7">
+        <f t="shared" si="35"/>
+        <v>50.625</v>
+      </c>
+      <c r="I743" s="7">
+        <f t="shared" si="35"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="744" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A744" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="B744" s="4" t="s">
+        <v>804</v>
+      </c>
+      <c r="C744" s="5">
+        <v>25</v>
+      </c>
+      <c r="D744" s="5">
+        <v>30</v>
+      </c>
+      <c r="E744" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F744" s="7">
+        <f t="shared" si="33"/>
+        <v>33.75</v>
+      </c>
+      <c r="G744" s="7">
+        <f t="shared" si="34"/>
+        <v>40.5</v>
+      </c>
+      <c r="H744" s="7">
+        <f t="shared" si="35"/>
+        <v>50.625</v>
+      </c>
+      <c r="I744" s="7">
+        <f t="shared" si="35"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="745" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A745" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="B745" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="C745" s="5">
+        <v>25</v>
+      </c>
+      <c r="D745" s="5">
+        <v>30</v>
+      </c>
+      <c r="E745" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F745" s="7">
+        <f t="shared" si="33"/>
+        <v>33.75</v>
+      </c>
+      <c r="G745" s="7">
+        <f t="shared" si="34"/>
+        <v>40.5</v>
+      </c>
+      <c r="H745" s="7">
+        <f t="shared" si="35"/>
+        <v>50.625</v>
+      </c>
+      <c r="I745" s="7">
+        <f t="shared" si="35"/>
+        <v>60.75</v>
+      </c>
+    </row>
+    <row r="746" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A746" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="B746" s="4" t="s">
+        <v>806</v>
+      </c>
+      <c r="C746" s="5">
+        <v>25</v>
+      </c>
+      <c r="D746" s="5">
+        <v>30</v>
+      </c>
+      <c r="E746" s="6">
+        <v>0.35</v>
+      </c>
+      <c r="F746" s="7">
+        <f t="shared" si="33"/>
+        <v>33.75</v>
+      </c>
+      <c r="G746" s="7">
+        <f t="shared" si="34"/>
+        <v>40.5</v>
+      </c>
+      <c r="H746" s="7">
+        <f t="shared" si="35"/>
+        <v>50.625</v>
+      </c>
+      <c r="I746" s="7">
+        <f t="shared" si="35"/>
+        <v>60.75</v>
       </c>
     </row>
   </sheetData>
+  <customSheetViews>
+    <customSheetView guid="{9C9F2F6F-FCC1-4153-8B21-87EB2B6CE33B}">
+      <selection activeCell="E9" sqref="E9"/>
+      <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+    </customSheetView>
+  </customSheetViews>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <extLst>
-[...10 lines deleted...]
-  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AAC839C7-AFB5-4532-A6D9-9BB32C02CC5F}">
-[...3 lines deleted...]
-  <dimension ref="A1:N694"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13ADD50E-DD18-4BBA-91D3-327B4C183F31}">
+  <sheetPr codeName="Sheet3"/>
+  <dimension ref="A1:B16"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A378" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="A365" sqref="A365"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="28.7109375" style="61" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="61"/>
+    <col min="1" max="1" width="43.42578125" customWidth="1"/>
+    <col min="2" max="2" width="32.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="56.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...4148 lines deleted...]
-      <c r="B104" s="62" t="s">
+    <row r="1" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="9" t="s">
+        <v>807</v>
+      </c>
+      <c r="B1" s="10" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="20"/>
+      <c r="B2" s="21"/>
+    </row>
+    <row r="3" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B3" s="12">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="11" t="s">
+        <v>129</v>
+      </c>
+      <c r="B4" s="12">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="B5" s="12">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="11" t="s">
+        <v>209</v>
+      </c>
+      <c r="B6" s="12">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="11" t="s">
+        <v>262</v>
+      </c>
+      <c r="B7" s="12">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="11" t="s">
         <v>309</v>
       </c>
-      <c r="C104" s="63">
-[...1062 lines deleted...]
-      <c r="B130" s="62" t="s">
+      <c r="B8" s="12">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="11" t="s">
         <v>359</v>
       </c>
-      <c r="C130" s="63">
-[...7253 lines deleted...]
-      <c r="B307" s="62" t="s">
+      <c r="B9" s="12">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="11" t="s">
         <v>467</v>
       </c>
-      <c r="C307" s="63">
-[...2342 lines deleted...]
-      <c r="B361" s="62" t="s">
+      <c r="B10" s="12">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="11" t="s">
+        <v>492</v>
+      </c>
+      <c r="B11" s="12">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="11" t="s">
+        <v>548</v>
+      </c>
+      <c r="B12" s="12">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="11" t="s">
+        <v>571</v>
+      </c>
+      <c r="B13" s="12">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="11" t="s">
+        <v>647</v>
+      </c>
+      <c r="B14" s="12">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="11" t="s">
+        <v>725</v>
+      </c>
+      <c r="B15" s="12">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="11" t="s">
+        <v>790</v>
+      </c>
+      <c r="B16" s="12">
+        <v>0.35</v>
+      </c>
+    </row>
+  </sheetData>
+  <customSheetViews>
+    <customSheetView guid="{9C9F2F6F-FCC1-4153-8B21-87EB2B6CE33B}">
+      <selection activeCell="G10" sqref="G10"/>
+      <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+    </customSheetView>
+  </customSheetViews>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E371707-34A7-4FB1-BCA1-E3BA850B1F9B}">
+  <sheetPr codeName="Sheet4"/>
+  <dimension ref="A1:E103"/>
+  <sheetViews>
+    <sheetView topLeftCell="A58" workbookViewId="0">
+      <selection activeCell="F11" sqref="F11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="55.28515625" customWidth="1"/>
+    <col min="4" max="4" width="23.140625" style="22" customWidth="1"/>
+    <col min="5" max="5" width="19.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
+        <v>809</v>
+      </c>
+      <c r="B1" s="16" t="s">
+        <v>810</v>
+      </c>
+      <c r="D1" s="22" t="s">
+        <v>811</v>
+      </c>
+      <c r="E1" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="D2" s="22" t="str" cm="1">
+        <f t="array" ref="D2">IF('22 Vendor Form'!$D$45="","",_xlfn._xlws.FILTER('Bill Rates'!$B:$B,'Bill Rates'!$A:$A='22 Vendor Form'!$D$45))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>813</v>
+      </c>
+      <c r="B3" s="17" t="s">
+        <v>814</v>
+      </c>
+      <c r="E3" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>816</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>817</v>
+      </c>
+      <c r="E4" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>819</v>
+      </c>
+      <c r="B5" s="17" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>821</v>
+      </c>
+      <c r="B6" s="17" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>823</v>
+      </c>
+      <c r="B7" s="17" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>825</v>
+      </c>
+      <c r="B8" s="17" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>827</v>
+      </c>
+      <c r="B9" s="17" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>829</v>
+      </c>
+      <c r="B10" s="17" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>831</v>
+      </c>
+      <c r="B11" s="17" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>833</v>
+      </c>
+      <c r="B12" s="17" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>835</v>
+      </c>
+      <c r="B13" s="17" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>837</v>
+      </c>
+      <c r="B14" s="17" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>839</v>
+      </c>
+      <c r="B15" s="17" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>841</v>
+      </c>
+      <c r="B16" s="17" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>843</v>
+      </c>
+      <c r="B17" s="17" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>845</v>
+      </c>
+      <c r="B18" s="17" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>847</v>
+      </c>
+      <c r="B19" s="17" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>849</v>
+      </c>
+      <c r="B20" s="17" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>851</v>
+      </c>
+      <c r="B21" s="17" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>853</v>
+      </c>
+      <c r="B22" s="17" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>855</v>
+      </c>
+      <c r="B23" s="17" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>857</v>
+      </c>
+      <c r="B24" s="17" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>859</v>
+      </c>
+      <c r="B25" s="17" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>861</v>
+      </c>
+      <c r="B26" s="17" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>863</v>
+      </c>
+      <c r="B27" s="17" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>865</v>
+      </c>
+      <c r="B28" s="17" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>867</v>
+      </c>
+      <c r="B29" s="17" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>869</v>
+      </c>
+      <c r="B30" s="17" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>871</v>
+      </c>
+      <c r="B31" s="17" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>873</v>
+      </c>
+      <c r="B32" s="17" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>875</v>
+      </c>
+      <c r="B33" s="17" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>877</v>
+      </c>
+      <c r="B34" s="17" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>879</v>
+      </c>
+      <c r="B35" s="17" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>881</v>
+      </c>
+      <c r="B36" s="17" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>883</v>
+      </c>
+      <c r="B37" s="17" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>885</v>
+      </c>
+      <c r="B38" s="17" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>887</v>
+      </c>
+      <c r="B39" s="17" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>889</v>
+      </c>
+      <c r="B40" s="17" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>891</v>
+      </c>
+      <c r="B41" s="17" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>893</v>
+      </c>
+      <c r="B42" s="17" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>895</v>
+      </c>
+      <c r="B43" s="17" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="44" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>897</v>
+      </c>
+      <c r="B44" s="17" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>899</v>
+      </c>
+      <c r="B45" s="17" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>901</v>
+      </c>
+      <c r="B46" s="17" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="47" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>903</v>
+      </c>
+      <c r="B47" s="17" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="48" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>905</v>
+      </c>
+      <c r="B48" s="17" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>907</v>
+      </c>
+      <c r="B49" s="17" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>909</v>
+      </c>
+      <c r="B50" s="17" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="51" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>911</v>
+      </c>
+      <c r="B51" s="17" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>913</v>
+      </c>
+      <c r="B52" s="17" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>915</v>
+      </c>
+      <c r="B53" s="17" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>917</v>
+      </c>
+      <c r="B54" s="17" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>919</v>
+      </c>
+      <c r="B55" s="17" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>921</v>
+      </c>
+      <c r="B56" s="17" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="57" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>923</v>
+      </c>
+      <c r="B57" s="17" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="58" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>925</v>
+      </c>
+      <c r="B58" s="17" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="59" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>927</v>
+      </c>
+      <c r="B59" s="17" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>929</v>
+      </c>
+      <c r="B60" s="17" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="61" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>931</v>
+      </c>
+      <c r="B61" s="17" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="62" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>933</v>
+      </c>
+      <c r="B62" s="17" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="63" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>935</v>
+      </c>
+      <c r="B63" s="17" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="64" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>937</v>
+      </c>
+      <c r="B64" s="17" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="65" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>939</v>
+      </c>
+      <c r="B65" s="17" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="66" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>941</v>
+      </c>
+      <c r="B66" s="17" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="67" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>943</v>
+      </c>
+      <c r="B67" s="17" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="68" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>945</v>
+      </c>
+      <c r="B68" s="17" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="69" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>947</v>
+      </c>
+      <c r="B69" s="17" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="70" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>949</v>
+      </c>
+      <c r="B70" s="17" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="71" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>951</v>
+      </c>
+      <c r="B71" s="17" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="72" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
         <v>953</v>
       </c>
-      <c r="C361" s="63">
-[...40 lines deleted...]
-      <c r="B362" s="62" t="s">
+      <c r="B72" s="17" t="s">
         <v>954</v>
       </c>
-      <c r="C362" s="63">
-[...3788 lines deleted...]
-      <c r="B449" s="140" t="s">
+    </row>
+    <row r="73" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
         <v>955</v>
       </c>
-      <c r="C449" s="103" t="s">
-[...1276 lines deleted...]
-      <c r="B481" s="140" t="s">
+      <c r="B73" s="17" t="s">
         <v>956</v>
       </c>
-      <c r="C481" s="103" t="s">
-[...36 lines deleted...]
-      <c r="B482" s="140" t="s">
+    </row>
+    <row r="74" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
         <v>957</v>
       </c>
-      <c r="C482" s="103" t="s">
-[...36 lines deleted...]
-      <c r="B483" s="140" t="s">
+      <c r="B74" s="17" t="s">
         <v>958</v>
       </c>
-      <c r="C483" s="103" t="s">
-[...1276 lines deleted...]
-      <c r="B515" s="140" t="s">
+    </row>
+    <row r="75" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
         <v>959</v>
       </c>
-      <c r="C515" s="103" t="s">
-[...116 lines deleted...]
-      <c r="B518" s="140" t="s">
+      <c r="B75" s="17" t="s">
         <v>960</v>
       </c>
-      <c r="C518" s="103" t="s">
-[...36 lines deleted...]
-      <c r="B519" s="140" t="s">
+    </row>
+    <row r="76" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
         <v>961</v>
       </c>
-      <c r="C519" s="103" t="s">
-[...36 lines deleted...]
-      <c r="B520" s="140" t="s">
+      <c r="B76" s="17" t="s">
         <v>962</v>
       </c>
-      <c r="C520" s="103" t="s">
-[...36 lines deleted...]
-      <c r="B521" s="140" t="s">
+    </row>
+    <row r="77" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
         <v>963</v>
       </c>
-      <c r="C521" s="103" t="s">
-[...36 lines deleted...]
-      <c r="B522" s="140" t="s">
+      <c r="B77" s="17" t="s">
         <v>964</v>
       </c>
-      <c r="C522" s="103" t="s">
-[...36 lines deleted...]
-      <c r="B523" s="140" t="s">
+    </row>
+    <row r="78" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
         <v>965</v>
       </c>
-      <c r="C523" s="103" t="s">
-[...4836 lines deleted...]
-      <c r="B644" s="140" t="s">
+      <c r="B78" s="17" t="s">
         <v>966</v>
       </c>
-      <c r="C644" s="103" t="s">
-[...1116 lines deleted...]
-      <c r="B672" s="140" t="s">
+    </row>
+    <row r="79" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
         <v>967</v>
       </c>
-      <c r="C672" s="103" t="s">
-[...782 lines deleted...]
-      <c r="N694" s="239"/>
+      <c r="B79" s="17" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="80" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>969</v>
+      </c>
+      <c r="B80" s="17" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="81" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>971</v>
+      </c>
+      <c r="B81" s="17" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="82" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>973</v>
+      </c>
+      <c r="B82" s="17" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="83" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>975</v>
+      </c>
+      <c r="B83" s="17" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="84" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B84" s="17" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="85" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B85" s="17" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="86" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B86" s="17" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="87" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A87" s="13"/>
+      <c r="B87" s="17" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="88" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A88" s="14"/>
+      <c r="B88" s="17" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="89" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A89" s="14"/>
+      <c r="B89" s="17" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="90" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A90" s="14"/>
+      <c r="B90" s="17" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="91" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A91" s="14"/>
+      <c r="B91" s="17" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="92" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A92" s="14"/>
+      <c r="B92" s="17" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="93" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A93" s="15"/>
+      <c r="B93" s="17" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="94" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A94" s="14"/>
+      <c r="B94" s="17" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="95" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A95" s="14"/>
+      <c r="B95" s="17" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="96" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A96" s="14"/>
+      <c r="B96" s="17" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="97" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A97" s="14"/>
+      <c r="B97" s="17" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="98" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A98" s="14"/>
+      <c r="B98" s="17" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="99" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A99" s="14"/>
+      <c r="B99" s="17" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="100" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A100" s="14"/>
+      <c r="B100" s="17" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="101" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A101" s="14"/>
+      <c r="B101" s="17" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="102" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A102" s="14"/>
+    </row>
+    <row r="103" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A103" s="14"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...46 lines deleted...]
-  </tableParts>
+  <customSheetViews>
+    <customSheetView guid="{9C9F2F6F-FCC1-4153-8B21-87EB2B6CE33B}">
+      <selection activeCell="D2" sqref="D2"/>
+      <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+    </customSheetView>
+  </customSheetViews>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
-[...6 lines deleted...]
-      <vt:lpstr>IA!Print_Titles</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>22 Vendor Form</vt:lpstr>
+      <vt:lpstr>Bill Rates</vt:lpstr>
+      <vt:lpstr>Categories</vt:lpstr>
+      <vt:lpstr>Drop Downs</vt:lpstr>
+      <vt:lpstr>'22 Vendor Form'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Manager/>
+  <Company>DOM DoIT - State of Iowa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Cordes, Krista [DAS]</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Cordes, Krista</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>