--- v0 (2025-10-07)
+++ v1 (2026-04-20)
@@ -1,1684 +1,921 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00C20DEE" w:rsidRPr="00C20DEE" w:rsidRDefault="00C20DEE" w:rsidP="00C20DEE">
-[...33 lines deleted...]
-          <w:highlight w:val="yellow"/>
+    <w:p w14:paraId="2841A921" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00971294">
+      <w:pPr>
+        <w:spacing w:before="63"/>
+        <w:ind w:left="820"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>**Use Your Agency Letterhead</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A021301" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00325A27">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C9FFA29" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00325A27">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="604CC6D7" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00971294">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="91"/>
+        <w:ind w:left="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t>DATE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C20DEE" w:rsidRPr="00C20DEE" w:rsidRDefault="00C20DEE" w:rsidP="00C20DEE">
-[...24 lines deleted...]
-          <w:highlight w:val="yellow"/>
+    <w:p w14:paraId="7C751F09" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00325A27">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3434A2EB" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00971294">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="92"/>
+        <w:ind w:left="100" w:right="8008"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t>BENEFICIARY NAME</w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t>BENEFICIARY ADDRESS</w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t>CITY, STATE, ZIP</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C20DEE" w:rsidRPr="00C20DEE" w:rsidRDefault="00C20DEE" w:rsidP="00C20DEE">
-[...23 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="625AD494" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00325A27">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="519A2F58" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00971294">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1179"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="100" w:right="5948"/>
+      </w:pPr>
+      <w:r>
         <w:t>RE:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C20DEE">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:t>Standard Life Insurance for Beneficiary Insured:</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
-        <w:t>Standard Life Insurance for Beneficiary</w:t>
-[...38 lines deleted...]
-      <w:pPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>NAME OF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>DECEASED</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23172D4B" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00971294">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="720"/>
-[...1 lines deleted...]
-          <w:tab w:val="left" w:pos="8004"/>
+          <w:tab w:val="left" w:pos="1179"/>
         </w:tabs>
-        <w:spacing w:after="240"/>
-[...12 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="100"/>
+      </w:pPr>
+      <w:r>
         <w:t>Policy #:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C20DEE">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
         <w:t>754414</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+    </w:p>
+    <w:p w14:paraId="4B31666B" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00325A27">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4132FE59" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00971294">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="91"/>
+        <w:ind w:left="100"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="Dear_BENEFICIARY_NAME:"/>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-[...15 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">Dear </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C20DEE">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t>BENEFICIARY NAME</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C20DEE">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C20DEE" w:rsidRPr="00C20DEE" w:rsidRDefault="00C20DEE" w:rsidP="00C20DEE">
-[...134 lines deleted...]
-    <w:p w:rsidR="00C20DEE" w:rsidRPr="00C20DEE" w:rsidRDefault="00C20DEE" w:rsidP="00C20DEE">
+    <w:p w14:paraId="5C547040" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00325A27">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E6331E0" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00971294">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="100" w:right="165"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>We are sorry to learn of your loss and extend our sincere condolences. We understand this may be a difficult time for you. This letter is to inform you of your designation as a beneficiary on the life insurance policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7D240F" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00325A27">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11DD2A72" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00971294">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="100" w:right="237"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In light of this loss, we need some information from you which we will forward to The Standard Insurance Company to process your claim. After you have received a certified copy of the Death Certificate, please send us the following documents (you may mail or email):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB20677" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00971294">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w:rsidR="00C20DEE" w:rsidRPr="00C20DEE" w:rsidRDefault="00C20DEE" w:rsidP="00C20DEE">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="821"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="269" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Page 1 of 5, Beneficiary’s Statement. Please read, complete and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sign.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04AF0622" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00971294">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w:rsidR="00C20DEE" w:rsidRPr="00C20DEE" w:rsidRDefault="00C20DEE" w:rsidP="00C20DEE">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="821"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Photocopy of death certificate. We </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>do not need</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> an original</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>copy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="498B066A" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00325A27">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7581F5F5" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00971294">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="91"/>
+        <w:ind w:right="3235"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Additional pages enclosed are for your information and do not need to be returned:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C5B5F6" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00971294">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...32 lines deleted...]
-    <w:p w:rsidR="00C20DEE" w:rsidRPr="00C20DEE" w:rsidRDefault="00C20DEE" w:rsidP="00C20DEE">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="361"/>
+        </w:tabs>
+        <w:spacing w:line="269" w:lineRule="exact"/>
+        <w:ind w:right="3326" w:hanging="821"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Page 2 – Informational page only for you to review.  Please do not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>return.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE25EE1" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00971294">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...38 lines deleted...]
-        </w:rPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="361"/>
+        </w:tabs>
+        <w:spacing w:line="269" w:lineRule="exact"/>
+        <w:ind w:right="3326" w:hanging="821"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Page 3 – Informational page only for you to review.  Please do not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>return.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="735EC6A3" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00971294">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="820"/>
+          <w:tab w:val="left" w:pos="821"/>
+        </w:tabs>
+        <w:ind w:right="1025"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Page 4-5 are pages which are Sample Letters you would receive if you qualify for the SSA payment mentioned on page</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F74072" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00325A27">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4970182D" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00971294">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="100"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Additional pages which are not being sent with this package:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C5C4A1D" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00971294">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="820"/>
+          <w:tab w:val="left" w:pos="821"/>
+        </w:tabs>
+        <w:ind w:right="112"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Page 1-3 of the Employers Statement are pages I will keep and will attach to the above-mentioned items when they are sent back to my</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>attention.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B943D96" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00325A27">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="710B717D" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00971294">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="100"/>
+      </w:pPr>
+      <w:r>
         <w:t>Phone numbers you may want to keep available:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C20DEE" w:rsidRPr="00C20DEE" w:rsidRDefault="00C20DEE" w:rsidP="00C20DEE">
-[...105 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5F0DCBFC" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00971294">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="1180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">IPERS </w:t>
+      </w:r>
+      <w:r>
+        <w:t>– (800) 662-3849 or (515) 281-0020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F575AE4" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00971294">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="1180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Retirement Investors Club </w:t>
+      </w:r>
+      <w:r>
+        <w:t>– (866) 460-4692 or (515) 281-8677</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45469639" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00971294">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="100" w:right="5670" w:firstLine="1079"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flex Spending Account </w:t>
+      </w:r>
+      <w:r>
+        <w:t>– (515) 805-5457 If you have any questions, please contact me.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FFDE7CB" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00971294">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="100"/>
+      </w:pPr>
+      <w:r>
         <w:t>Sincerely,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C20DEE" w:rsidRPr="00C20DEE" w:rsidRDefault="00C20DEE" w:rsidP="00C20DEE">
-[...34 lines deleted...]
-          <w:highlight w:val="yellow"/>
+    <w:p w14:paraId="0AB21D7B" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00325A27">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E21BD24" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00325A27">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F61F688" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00971294">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="92"/>
+        <w:ind w:left="100" w:right="8998"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t>HRA NAME</w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t>HRA TITLE</w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t>HRA AGENCY</w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t>HRA ADDRESS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C20DEE" w:rsidRPr="00C20DEE" w:rsidRDefault="00C20DEE" w:rsidP="00C20DEE">
-[...60 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:p w14:paraId="0C3B7AFA" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00971294">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="100" w:right="8291"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>CITY, STATE, ZIP HRA PHONE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>NUMBER</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E98BCE" w14:textId="77777777" w:rsidR="00325A27" w:rsidRDefault="00971294">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>HRA EMAIL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>ADDRESS</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00325A27">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="864" w:footer="864" w:gutter="0"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="800" w:right="980" w:bottom="280" w:left="620" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...276 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="093F652C"/>
+    <w:nsid w:val="2E1170AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="47E81856"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="F4F29778"/>
+    <w:lvl w:ilvl="0" w:tplc="571A0C2C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="820" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="1" w:tplc="41A83D6C">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1802" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="2" w:tplc="C0AC29B0">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2784" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="3" w:tplc="CD2CAFD8">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="3766" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="4" w:tplc="7D4C3780">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="4748" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="5" w:tplc="B25A9C28">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="5730" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="6" w:tplc="3C5053D0">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="6712" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="7" w:tplc="BACCC980">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="7694" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="8" w:tplc="E7F8D87C">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="8676" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...231 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="1" w16cid:durableId="206797313">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
+    <w:ulTrailSpace/>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C20DEE"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00D13D9F"/>
+    <w:rsidRoot w:val="00325A27"/>
+    <w:rsid w:val="00325A27"/>
+    <w:rsid w:val="00971294"/>
+    <w:rsid w:val="00CD66A0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{9BD3363C-8D56-466D-A91E-430AABDE4FD5}"/>
+  <w14:docId w14:val="5130E30E"/>
+  <w15:docId w15:val="{080EB412-7D2B-4AEB-84C1-2B4674D1E3AA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1977,505 +1214,442 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C20DEE"/>
-[...2 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...40 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00C20DEE"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:ind w:left="820" w:hanging="361"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30F13B19-9200-4CE1-B0B5-D31BA9F19F76}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F593E23E-BDC5-47B6-8612-06A05ECBE954}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>253</Words>
-  <Characters>1445</Characters>
+  <Words>257</Words>
+  <Characters>1468</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company/>
+  <Company>DOM DoIT - State of Iowa</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1695</CharactersWithSpaces>
+  <CharactersWithSpaces>1722</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
+  <dc:title>Beneficiary Life Claim Letter Template</dc:title>
+  <dc:subject>Beneficiary Life Claim Letter Template</dc:subject>
   <dc:creator>Potter, Danielle [DAS]</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2026-04-02T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Acrobat PDFMaker 20 for Word</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2026-04-02T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="GrammarlyDocumentId">
+    <vt:lpwstr>8376a061-4946-436d-a946-307ff0b33f67</vt:lpwstr>
+  </property>
+</Properties>
+</file>